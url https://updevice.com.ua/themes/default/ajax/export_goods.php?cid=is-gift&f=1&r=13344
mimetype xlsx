--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb867447f446325f1035687fa79cd751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325580555e63266b7591ab92a0567402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cfd7abd2becad62b980ffce69a9d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3f39d1df13ab8582dc1ca66ccb7db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba480e2a76b0aa7de83b5a314adda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1ce080f17f7b1fcf59ec3ac95c0b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96a8c59c20d0261682f14b1de847297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95020116ecd8e8e7448c562d3b703fef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7ebead29256cdad030c96bc8d82d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8e5185a1c6c4334c03bde6ca20b2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286329b7a8d97d40d686421da0f7bb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b482f0bdf5027275dea0060fb7f5a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3400e543809612c87eeac47662dc2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21c09e823e9b68248e331cef8b99df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a68550c7534e7f21c9fe8f70184ef715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c4dc0dd0af612ca23ff08a7f9ba5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26674879ebed8fec2d8aa28f402a17e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d99c07487ad94b98799e143893436518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75049bc8c9d908b81f14dcbf47368a2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c0f1c2dbd116a2d56b53fa357706620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24faa6124c273d95e87a53433b5e13721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085a758209c3c54b3c046a9808c500c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac345c96d9fea480643addb41e25a0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db26465447eefc6a911fafd5c00ca8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aabc00d28e27e35b6c74d0153d574b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944edceaeac3c9807ba944f14dbd854c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d94db723ef81e153c44caec21b8e0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f174822dc4950751e0a1fb03e755328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b659c53a6e097a8f0b8df712b82158829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1329cb8b178e4ca31256fd8940cc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed541fc29dc167682d50c1e30a6b565f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4746d3d8cb73c34fef626a834df82ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4840b0ca4bcc119de634199a816d9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ff6d966dd2d33a7925c80b5608b5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb458d8fdd4a2ce15174fcf43c7e0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3c0864119330b4c628d900b3c049f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f469f394e9bc97ee022a2e0dab215fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6c8555229c49e01b01f027476ef2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb99b416d4720c9c21e4c88a0b0c6c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4fb90331a62c4a9ebfd36c98a287b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f51df121526a7cf5ae18e10afec1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9a31e8ac9e588ba92fd2cf8b95ee042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958f164c12be272c6a9ffef37ca37a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2ae4781dbec0f7b50f5746f8f16a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66923034ae1b50347135f60e423b6e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2b06863eee08c78fbdafc633b709946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be613544fd50840bdd77ef83aec98b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62972bd290728dbfbd83bc3b0a7b4fca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edeedc24bae5edfe223541cbc6be7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588c123f99be62be3c0609e24ee32e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5b4aebd8a4d1459aee96899ee362951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372c6a379c0fd67b287b7eeb196a58f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f1ddc01ca1e21b2688f585075195453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9c2759238604d38f942e4c3a5f61054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa270b0e7b13ee324ea327f96113ef255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7105a6fb9465e5e032c8570ba8c6a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d421179b32064947a9a829b8b3f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81df31cf0b5c433a5c083a340e2c7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95a334456f04856f1a72f7a272a43259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd65441ee6dcd3fdbd26f252895b40860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878b712cf27a51971af42f58778873461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea483ec2ce7df1b6179096938333729062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0faf1662aa980fc0de207d103d3a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ba9b67a1478d0cdc7546c1c8b3fee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb07bd98068bf21c4e3fea9faa080465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfb0de5b1f8dabd8f58d202a62bea566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc8b855b8d27308bd341f8435ed0c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589ee92cbfb3707c014aebf1009491568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dd1c8c62115a3d685bd693f9209f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0f0417213925c26719c9fc5f18b3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f73124a73f3c0e065b0ebc3b1f96571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5914c028ca5f49e8904250e769e4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08770efe66c6ca05ec23913e692573773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abfdd5dffae950dea505d416a9603e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68466fb4ab2417bf090dffe8dead1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3ac525da3c9061f78647b48d900e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d851f782d5761c934266526f2fec3ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8288b5864542cc599e900dcbe559b2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a557c6e185f1982661b7168870d5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d17664fe722d087a2c0826431d86480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32ff16686747d0357b9f2821a6970481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78117825d6e5f94f35b7699a44a240fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e6f1c19592576a08762c577d4a25b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112b926abbf83338b17ed93476f79bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2132bece26300d921c518c395e0350685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce513367654ef17a9fd70762550905a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f73dd266786fd35f5133dd8817a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb846cd0c310615d1a2bd84cbcc04688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabfbb2bee6e5e35e2d70b3f6450f7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408c04b0bd5a7e605d061b3d45afc6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a6123d387138532758bc2226179bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95354cab839cc95e92f02fc310400c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af39d92422d61f96c23344634bfacdf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e63cbb2d0aca67ab0a3b3be0eaced794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85106c381ed98f2522fba7fc89eb348095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd7bf497756cb15c1b3f40e2a9e20896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33212aad71b1fffad1f193f7adc4fd6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188954dc8be5a92ba1179a47d33529798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8a28e93e782a27294d0c725f7626299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f0e2ac61cbf670a45cfff02aeb8cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663b9ada508bae01ef7c115f8ccc73e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e18296c8e9ec29db72ead7a71a1e46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042f4a2cffc7c56ab6f4e5de8344fd0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdad497f98a6d265a4ec7234f64c720104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91385b28bb99b540d85414905223d97b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65534131a48e66e449b5804c8ce39bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ec078a362fbe13fcb76c874ccc364107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1720ccef84e433af4e21ef9fe8b99d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16456504dde6edfe461c1459f05121109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5f678e46d441a326720dc7ab58654110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33875fd2ecbae3e77b0a2dfe472cf23f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920575ba6aca49f78e9ee6c928db709b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaad58e1bf20e0c5c995cb62313976113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9952d25375d2041e50294ee38d02564114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251153490bfb90805ee9357f24f29d9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051241d6c1b3399e9b9a4c65b5f64f21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6093ecbd1df9f7a77dc450706e850d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bafb1dfa16cf6e00a7f8a843da6b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcade29b7403cf5eb570fb923321bfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af911e25a9b64bbdf0776e9d2b18e16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21142891abff5993fe8f04eebf7f34e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b464f43bf5a5a327b19ea074e43ce1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019326bee19ced425c2a856530f7842123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86af9a4ef67d00581e13f8d6d2973a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4c75da3a991afdb39d3e8ebedb609125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14ab3c5dad685210e6fb1652f501a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df15f1eb93b83db2c20b75ce31cb9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41637790b8382315d6ae571850d170e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b84292e5c10a33987bbe9e539f87ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca514f311d9cc0d8566481ff256512130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be582db01a5672ff0f885562db666218131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30130b88dcb8270fc153c0474bcec945132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92b579bcf7bf22eae136195798c942133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfe2b9b0c71c9797381227b794b127134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122db4ee1893f4f3137089c823e2d9f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb142db66ffb4c38fd52f1df3eb27c15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bb465f9ff0ec5b00f93512989ba5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dbe9b65ca97cb1c377434b5a6bca5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b76d14b150e8d6fba1e6def07580ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438665745d052713bafd1fef5acf14a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b27affd05cf57d2698ac6bf2ab35a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4791eb1e56b5d0a822dc2ab5f4595142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9f65947526bd8ea394d3addc41ae6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d33536eccda1e3453263538eced898144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0845e1ec5dd71dc14b1eda2f39673145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950b3444034720816e026d5496b1d6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999b0176f1309721407146667ae5a90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d91792d59a233c1fc71e2c4614b2d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eeb2d656f5169343a110bc07b1862149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2780db300f9e34c9ff9b8579f566a29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84d914279d8996ef8cdb5eae357765151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0d359165b6f724d1acca13fc3b1e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dba66650878f3a90a482161837231153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00054ae61b1fcd6191cfdb2931f3289154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cb6b51fa2d103931765970f2dadf8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba482e52f822511ef0408ec1b537f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460687ab990ce133ac7ecb524566bc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ac91f2ab7aad4c50fea1445779bfb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c664009afbe7169a705c99124cf1f4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b6fbd043b80e38c48316ccbb7c4e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7666507d38bf96fa81c5e6965ad55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ba50cdca13f0db735e9fe4f9b5401162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dae2dca292555c167725e97d9b2a73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0038a4f2a60c96749ebd92eed9259164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfd0ed9761f669322459f1b50d69c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027caa65f20c03dc9c34f2d5eda5fce9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc703dea899e3eb3c2610f2f725f902167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07449d966b1b57db64f3ae351b4afea8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387300c2ff94de02a5c2e4b032552dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f06dab8a5a43e0ca4a6bf8b642997170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28b3a76bf23e8450b905b866e3575b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717705ae6f7254fd6fe26cc466f704ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cc2a26b0e3d1a09637fd3af15f2c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4842a11c1cf6e421cad563be2faf45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f54a1e1b9591a9c634cfafd2347d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6f2a89738ef7331d534db83c9f428176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b6e9e48f798fbdcccce7a748781c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a8af8f8abbf3494d287a62b217b51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266304563cdb74e83fb4ed06c1423284179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa23b43c0d536198abebdce6a39a9d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838392e155fa4f0be02b8ff554961876181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047eae8ded515ddc527d8b8df5dba14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12067f032c1b044af858fee9d52ab4e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6b649c81dda7ddae74b7efd2f90ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ddee91ae1b91bb894c5db319f9a08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26288c11bab4da82deff5ec1e7aa14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f902b014f68e7ee6b73064e01d0906187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21111a5a75dc78b2d859706cfb3d8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b925ec210923647070e2275231f3950189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b62abad98c12b0d380eaf4cf31e53f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057adecaf864c580fe507bec6312653191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46187dc7bd249187c704a397941944b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd5f376314b3c67290f32e6de7410b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e593a12310b3fee1ee6835df5a7946194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3583fb609dde9bf6cf70476ecca328195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c460326132b15f9e9cecb43ac42d5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7f56890ce06b0bf5fcfd646ca3af8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbe8b31dda3b61b162a108aa6adb7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39184981b2f209f1216c348c35941f13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55115a7bc73539015aa8feecf7aae37c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddebfb75781e33583373387577dd612201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54008ec13dc507f042c135079221e3ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac85f7fa15a3ccea9b879e924ce4af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161899f0708a365d2d22ecb29c28558204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a79b4fa5b0383871351230abb8138205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42551af9ee7ad93ad17dedee6ad5dc5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04863b35a1d8fb5f06a960a745ef38a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ec17fce8f4065ba3a12f07061292c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61788b4a776ca4e6d6b1d48670bc36b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1e5bb12e26931dfe541a80679dae0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2977316a5df27a6873694643551f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2342ea351b6f2b8ace820e24354afc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bdad97d431ad50e875825c15a3883213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba757af4da1b643785a3d8e958983f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa79d22ad47763f99d062207aa1b72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79996e7e9760be9f8b28c6478cf8ee6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa3e12074f03614e4dbf5c3667a236217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf449313a58e0e24c2f1dd8528e77745218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab3671b7cd96138ca73f749b8989f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834658746be3ec8028b65f5bc570ecf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3291dbe7f601ce1c5b0330923df3e8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe31dc3091dcc2c93a0686f6e94581222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855251dfe95d2422dd9ff85347f2c51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43270039a1707ff578a29fbc9cd65952224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f7eff4a0a5fde345e647b148c8666225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b4185fa763b14b3628e62a557d682226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfc1ad75ef2146447ca9fb6ddd8774227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b1e8493b78b120c981e68273d4447228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aea400b51f848fef3d211022cbffb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d20817fcab2edf28a93876731c7364230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a34607813311a36d5857c01a95d26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95e03c6e3d9e7481f71f42aca964f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936106cff4f3fdeb5aacecc791c0165e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726f7798932e22ecb1086d18a0c402f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fa6becec22efef0fac3bc73999d9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bedaa020e5ed4476422c742de6057236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a60c20d70289e1d3d57e5eeb043dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a2b69271a984392781edf0a8a58f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1954bdb7a169cf7183d29174bbb9308239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964ebd8901d200628e626f8a383f432240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80440c27e699f4d9b27bf232133723241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff612d9ed316d9b7c50be92486b2a694242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beb96c68246ddb7e45065314733af7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10697f4f3bd51946203e61c1401df10f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa77eb8cd5ac3c7c3dd75449f6e3c15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70cb793fb283e0392468d331d9b385246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9b230c1f708173cd9cd0d26d9c172247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761211329607d1a5365094325610b3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7b81e207446f3137a571e82bc235d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3f1cce901fa98c3466c3fddfc7577250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d3aceb29a58bd2b3d193d6f76da58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928ca58a68164acd674109c955745b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb95d12e923130babfd396e499f3882253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9ce012424c9012c8fe07c98277f0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6471ee764ec72ad9ec74957800d1a88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64055fb085ba421c5d6b424ffa0e03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79c965145ea129516733da4b17aa04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d777c5b19a7b5c6e42a192ab111e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905525b74eead49896cf052b6aba2f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296c878edd7104fd80cc12de6dd7b9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd97341c995e4bb12bcd52d93b61e19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882ff03ecf71ec994cf4cda15516b7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c778a961a1fdabc90600733aaad058263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1dff2e3281bab162fd491c784a268264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50169b731f1b52d50ee6784cc135e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810cd005e359eb9465a04b2f2e6b894266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebea12ffbeec27152a9724df9d051b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf530cd91e034f58a1fc899f3d2615268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c08d5b7ca604c3bdc246e8b0d8dc52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107134fc1bf1b386ec1aab9eea5e23b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ade41ce4bc56c655cc359201b290e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504ebbfded2ec67aa127109f49f1d17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1990e942c50b96adaf58f09101b7e4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9795d70f668792b346703f1393a607274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670f048df9e4a09b1ab5b9d0466dcdf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e899cf2debc0c44770cb978238b5e02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57c3b068a27e1a7c411b5a9407c65f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8f5c2845e16e9b1b6bc477a547891278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51877d0bbbc99b0842e9c9722f95fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae585467b3b0f6664c8737cf89862cde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef0a6ccb6ccc8de7b1bfbfffaa7f6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a48e95edcf4cc7e0dce82f23753014282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf8f4e6e74ea2361c91e3886c27959283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b3c65e383865f2257cafbaa02b361284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baca57cc9ea43f853ba8a1889b180e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791251e38d39086e9c3ab6f43dbb5c39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28224f2b5d7b1c3bd4ce44cb7fb417c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1931e47f2147434b9a8929a4c51925288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a107bba12c1f78077f2a10b90e6f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1908f872cdd7330a518f0b1136ee074290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd48392f1124e0fc9c9e34143a7acc3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c32d537e6449f98f65f79ae881a035292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c897d0e4b3ee686c86f66c41cae62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa57eb002a42b88f7aecbfb5952529294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8506683dd3323b016a0910d76c212295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff053b09056ca8fc1ba192b67736f49d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd2d2b33adea73f131ac83239654de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709714370649dc119f113157a400505d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b7f21716ec7a71b69e5cf3a8b8e06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8927ca41f8bfe7b406e8bc0db8280300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aef52c7a3dce4a97ed05e8be01c90e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c1d93d6995c594a6b99c8645e7701302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99bb8330bc560ea749a84636d3e2b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab503fd30bf168e2fd5abfb29d681d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f333a508f466e6c38a6c5735203c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8940be7e9ac270a6310f919757f5eb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7454ce5a4488a6a1be21cf18f9a5f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62578b3dbe0f7156650465c1ef79a1d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e3ec9107a1ea40fcb35623e50c8cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b576ba3fc42c4cbaa195b6bf0595a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f8918e830c2c56a9aec4ad1965371311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec7e3d40dc698464b2ab157f013f26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f261776df6b47649280305e12646f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899df052c573c53afd4144623b9b1e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7ddcf769c6492ffb85fea2af9b470315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10749cce082c537a50eeba90f48a0036316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81df8730c602f663852bd4f6a4cb54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7167daca82612f95e5f3acd08fc8bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c25a94d3258007c3c3ea1da7a86ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0da74cb9137457b09d84fe31f8d3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc2b20a945746649653976fb5de09b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a886d6b817c3037919f2f1419f563af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20655f9f1bffb39c45b74e36286fdf40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0a9b6e2b0d70217365ddd10f154c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf15a420ca22e006a98a5c98d064a42325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33aa4be6ac4c1681bc299a19279eafb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054652b9db3b5c1341657038f982141327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e5e4de1ecee938eea93347e278b4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573fc2ef619060387c78929110629fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3f1fc93f12278b6b094ecb8d471db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae093d2b04f954295e78bc78665c10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d94ce9c2b5c17881d7cc42e5ae9bb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dbd2fa008259bca104e03d32a6d21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6a0f1ff09f81c48d24fd342f3de38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a405b296424e7bfceb32610f0356a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11020afef8a030dd72c5c388f93267c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c10ebcbbc7deac711ca4b3c0623d8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce0d2963d5d07556f666c0d942ff57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a52c89567b1692941edbda17d8cc5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdca5940bb984adbb62d745199d4014340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafa52ebe75799c0c3ce1576ef9782f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88692a7fb26969c675812e8e605a066342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620f094451674ec95e351768d3adc2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89f6ea339350413e84b9b5bff7f328344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb822e778675515ecb7377e1b7afea7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826cf14331b4bce0846573254006ef1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e03ec800c28f90a6d10dc884ce1ffc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48fd3ee3fd3e32e36def26c36cd692348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf645ab5000a7f4428adc3cb760b90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448cab4a2c040e7ab57c79e84cf5f83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8c8f8e67297509a47dfdbfa075d83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032d3da55287885dd107f958de8c378352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74849f4aacfa22c8b44ba69e83ee6266353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05f81c86d93c60598d74951b3e3937354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a982a6268cda93178ffa6be75caa3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89613bf903e7df47711810ef6dcc9280356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2035041695454b3d7548b0f2dba7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf985a78bbf068407128e37cd8c3a1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465f0f4af1580551d44386e7b2e8916359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44df8ce7a6fac1963d318ab68040bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9b74de3bbb23d3001f82440c0a6c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf601bd9f6374bf1400595f404216a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474bbdd23361214320570a42f9fe390363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a13df813c2e88bdea9fd5e8f72b044364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4668eca26ab9d81d98921f36a666555365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8da7a86288b9db68a155c84f35d3cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d46e8733139af152fa9d9ff2ae718367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7154220acb97c512c4c0a99a7ea53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238124477c61fd7811d0c2f2d157cf2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ddc975c2f0acd65dfeff69bb28aa2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e01e700357d6c5b16d83c361f4092371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d4f74eef412fc4006a34a4547f58d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43a62c540af9a5065475acd172fcee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882de788147b4e72f6c5c51d88c26c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233fc8fa9e782c386ee2c695e7b65ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c691520dc383c16972e5a7f8952c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd412d40aaa5adfe65a1d17a072acb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85a8b9ed6a80a14205c701908b0af3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5611951761c8b67add348457ab8ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713356b2704cea08b27513066b2d428e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4f9c3477fce041c9e5b8491469b2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64674649495b2c8a84ebd9ffad78e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c0ad09561aeff4243a0161a86450b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3c0d1078ba11e41904a02956d72e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040b75db5b7f4d4d5d915f45a65c459385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad786d62e368eeee6c981386b35519a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dde262d6cfb2e978c3189dbaef15fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc49013160f8852407f6ce299804de4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cad3e1092f676e6dba7429da30904389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb3924cd0f376a4aad5ae4e8748ef8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf0b1d0b59882bf0b5f7ca1db1a7f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999364f82bf24004264849c7d06d4f73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47146ab456841bec9a2d8fd6fd1851d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5e86070a628e673c7ad386585ac62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ffa341c2790c20d302518f49f7c3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601d93860ea3f49f5fbcdc318c8855c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4b4096f86e7bf9b3f2c705da2784a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8a6df77bac670fee825a087841dcb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49fa34fbed8f22e94a889b36e8e7b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3edfcc1622d6ff3d675105a9648626400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f791a1887e49c7ab4e53dd5e5c411401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fefee25c90cf13c398dfb51360345402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eeb50d046f46671eea357c24ae52c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894784db5e060500d819c9ea352b884404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a3dc94c6fa3538d4a128530e60cb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164f04ce6440edb1df2bf577142992b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b4496dc3033a14b233067d7acc1e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885e23b299ac0b7d5cd2236feee1050408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f847c1e4f7150533a41308befd722409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e934d43c2f2b5d3ac9e585afd8f12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932d439a4a78dec8cf40e9a43a9442c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771e132f9c693b181cd51407e1af14b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9decf50f02512f32c43fb1140d6e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b45eae232a3a0568ab4195ae8266a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceb3c33fe04c964ad0e23bac7f9d16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210fa3b235250ccaeafd60d25100073416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0989cc353becf15ba3d83bd9f4085a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406b3719bb2daa6de7fb5c45e81ae54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9e2d373e1c7ac3db128c131c68457419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883038be25aabc1870948b1731cf49f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847089508f7a974652ec13b31b350a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5f8e1bde1f70bbbc18385b59ed33e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5be767219a9e272e4944efc7a32ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bfc9d0c933358c7b8f8d6d04da66a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676a7ba1b0047198c9faf2852257818425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26844b45ea4da8a10fe673306e00be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295932029f0047a87aa6436324eb01f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9820b0ad92c47b0ecad0fa323cc87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025a74d2e230584f7d3003481cd407a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51385550809ef225b49623d4e791b4e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356fed216d38395a3bce6e433f252f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f3ab6a4ac5fec668bd001cca23806432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14a62ea7ca70e2b0d3b315c5fb7d7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aadcb05eff6c40ff5b7a9120d1234e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26b9b30a4d89a12518c33ea0d89de1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69bcb48aa2bda0e431105a2268ff6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86202ef453fd6a2a054b6b3f4fd783437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d3c26e200dbc56c11d29922b4705f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579c5d94e417ae43325025283131dc5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffe8174c2b22cf09a6f9da7840221c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77530a4e8919617b28a9ec871a6cd7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9235cabe6c4424491196a1cb07aea8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02ee432e389d0986bd1b158aaea490443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ea39267d69b4fa98252205d314d63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee98f434ff28798c6dffbd1cd1ef226445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf9dae2203da842ab48a6ed1fa01e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f341e1fd0009daff1c8fe3529326bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08caf1f9e8374bde1118c469f4e82b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5cd085d70cac6183e4721fc06c7f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afa6521703484bb253cbc756a9db67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11f90a69442e1c2172923cb868a180451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511a1bf4a962cf1c84aeb199318b23d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90053cd15811a8dbe5d7ed8ef61502453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e673fe90f34584d823b02285d9c4a5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4200fb2450e994d0ab2f504517dd684455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc73beff3662ceb27f140d63c09daf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286ad58dd982174b73c1147371c4e5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855433806007d4dec5051a7c7994926458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc731b90443fade6769e0be471180cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958d5244b4089d97f29a57921ca6607460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1627309b54afbc78f3341d89f0fb6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43890b03f709181a3253af044cc3ec9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63684aee788749ada94e7ea7d60d0d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc5f1791eb57e3fdf4dcf87cc48ebe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c4581322103e93927cab3c9ef6589465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45c038b36ef08e32768944097ce633466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d7ad3e1bcd25aff13bdd38a79fb94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33728e3707c1e90d820cb0740bfedec0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef3217fe07313b87665f285e5112a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f47df0447c49b671d814fed8aa5383470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3227a04ab2351b327d568bc98759f58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3218c7f7f945cd5a9d6cc62175733472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9646c4d21234421c5c66ed355cbc1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950918c8ebfb3abd547637573d59ecb1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e1a68813110b43954fc6d997a6e21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865f727db3a4074f28190fb563ee3d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648c3b1407abb110807fdbcf2264cb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777fc4d04fe368410cf0a7b3503e315478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ea4d22b2ce93b1353434a1d6dd509479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499af0f4dfee5793db8f1ae0a774262480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf442771fb6983aae4e6e244ef6f401481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9685caef7c6c13128e3a82cd8952c40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03100d8c2dba517df7ba9866ddd3e8f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c11ca679b1a69927da00b62b6b5bfc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd42cd9194b526795bb224d6599d7d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f3c3e01afda080faff17e6aa2dcd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a497ac427e7c8fccf9ca2bb4d97af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbd08e604092fa323c5d6bfc4a85bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85bccc512be4cd97d5fedd2dc254f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2f1636eba2558fdbda42d98c17555490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b59048e8e8a45f22119b09019e09e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ebdc3c71676ceacbb894e7424d029492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf08d6c6c8e5b356266e82e369b828493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8e6232b085753b8d872e0d90e6376494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bb9058b90279ee89675425c5dfbbb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270ccb3b63f8c4b1cc87958c2afa595496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db2fa31d5b643dc0170179f62fbadf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e401262f50ee9247ef01f1285ec57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf49dee67fb7b48c3c1d97a0e40cf9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83b2b39acb19454c5b8ca0e0866ffa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44722e60d2da29f67a91e226c3da068b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626c4b5c77a0418102d5eb34b2b15bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6891fcabd644618bbf0d0f9b793a442503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f669ed4ee6b1e4a60df198da84be3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f18c7d3cf640c412d10e867bfff8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f86e2c318f8468e7e0a421c1b49cf1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0ff5c63b54a6c579c0178396b8c39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fcc0901ea0df98c4462977a926de9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099a453c311dd9aaba69094a5820148509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f1db651625f2d504ba2f3f872d8b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62125986d2b1583767efcf6657636852511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd0dfa2384db0b32a7b9ac70394239512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c628676d90445eac4abdd3c8728aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f265093a8045f8e494b0f4d4c431b5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f3d231bb625516b4a45012222c7fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0000794bae30268825c12dbb7d11b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a879356342406acf21b0a6626ed6e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350119f0ac4400dcb5089f8532552468518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0625ce431a3deae5b656c430e8c56c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0a9ba9638e5cf973dd6d7b8fdec67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66965d90009d471309ace149fa20955d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34671b7a4ea6796988573ff8c3417f56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1afb1e7857c88d70b187c7bd01364523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcfaaca70bc2adaff65a821e54ef00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ab9d151e22adb5c0f8756153d82cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb2280978ba3c75225e34211979c88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e464861d9dc195d481a862ee1be798e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fc11454510b7abb3047943989e324528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbfaff3348aba8418bab9152a9595d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d2e8dde0edba4bda7566e021b7cd3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007aa9cdbf7f027224193b9c3336301531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ba9d99c273d12a2674fd1c18c5fec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ef8ca726fe3fcb4a0157b5a94483a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f50320d980fc4a1eab6c1b75caba2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6c8ddde79c9c21e0786107d51c8cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28df7883a60d242838dbb9ac950d43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda82b34559117ad66a7073cb3dc28b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021785ad5882bd0481cad452ff6d925538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b24eb9d8ec5488d80120e72eea8ad7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baac9e0d35aee4f1784e1bb645555a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26ff64bdb6dadeb96766895ca55bd7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6dc761fc9d59f019a8374cd772d4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105062b63c1aa113b01dc3b667b4a5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18b1a4b6cba9ebc10a7ad412f128e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a98ce61ed26cc5e2f135fa85aa1a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b71da9f3f2f2288ded9a8013b16ada546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e48ccac8ae5f0a74ae3747b9f3b11c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9289e3e09a39764061f046855f9cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30685bce0c1855a4d394f9c0da4f1969549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f80d41507269907333d16407808cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b223c1c38d895ae0f7758b57fdafc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc09fafd347d7385755b1cd6aa0f4f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d436686741d0faf16078f7f932abf17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2e116e8cd18273628d6dbfbab2a5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96471d17ab95e8054731cc03f4abdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0a59e88598b47c7a4c5a1b949c500556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f778ef63152b91c0344606f2a55b1cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efdad1f2cc3b47691eb831df902906558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42373e637b87bcbb0e6a07cf5272d1c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7040058d7571c169136143d881248560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39368cd7b6eab900cf8519fd005a68ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc6cfb728f2bd12a49c2faf11008c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6145d87389f2edf07f5706f39975c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9390c9391301cf3b7bc414568a672b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fd61db0a7a965101091827a0ecaa0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333f6f45b2cdbcd76f7c49eb3e88b19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6d153668703544a7c0b3e9465656c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b90bcbefbcc6dca525ff312a40dc86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f99dc305106146a7ce31e96cb8940569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2151e890faa1ea0b1013234c8dd15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93f4e698fae7eb07c193bc19ee0192571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6bccd583d2f7c2384372156e79223572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4776c05e98b4091f20cd3bf4e852054573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21776beb0fcb0caaf9cf2db89b71de9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894101a54497c6c01128b51790784714575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a2c2589cd9ec3bad4c7050becb0fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1f0554abd6cff1465c6e9f4547fa9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb232b04a40c5622bd80f027249bfac5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7110009e45dc6d67b95ed1cbc82a82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb7cc51a76f1c8c82e7848f73c5810580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc593092e52ae3da95244f655575664e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e2f830f76eaa8541a5ee2bfa44dbb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0311064f4ddc3cfa0fffee6976a5db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b1cc071bd1f6e50739a83e5f363da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3efb0270162d4a37a434da3f34377f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309315af6a08b6536c7dcfe876a4f6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42893039c40fe68f806e15b6f00ada587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425b318209bd6721b5eab400127de55588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd327139e54eb6e45308e119c2b73d41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1905a1632269b8640dc8104fd3442590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a19059ed27b8b2ef569d74d15b87d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bff61f4fb79c5ba6df1dcbaeb4fde4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5f2192a5ff858339eb2ac9f3a3838593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b9e5cc0cf43ee685f63ec658dacf6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0f72781a238ad20703cd41b2dfaee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962184d26ab6febb123142d34d64d687596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47502c5f895e98dac326405d1e5286f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec37a7b926dfbd4aae815a17fa2ebd8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e8d2d9df01ee94317de527f661f8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f319e3ba858d4e58dada0f7cab74ce0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2106a9e3d4f01e1aad96a822a32ee92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded0ce5130655788090efbebd60654602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e947354856b1f77f0526040f6575b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f4da141c756b08938f28606f9636a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f04f8d148d2bf2eb0d6b1c46f2d22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065d766e24728b1eaceb3e436f990a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a5342ae1e37dad252f38c046a2df8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3456957477f3e493c366b6b4b0cdac6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908c2a2384597db0864e2fc5fdd41d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9820a1ac5abedd80c1888051153290c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d8f59d52388c6293d3cfb5fcc6cb5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437a73dfe3d6b1de164cd054db4e5d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893d8f52d526a917c20145ac1b47ae1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc91b8ca886e5736717258bf6137187614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30ed60a9c04c851d72f75db543271d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59e85f8695aab4bf9e6279c38eb95b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9f18619a21871616f60aa8cd28a58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd56ed987cd94d09d317bd88f000d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66623a777a873e5551576299d54ce9ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999f607e5b0400543a4e49f7b746733620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72153820207aeda07f0bb44f9531cf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76443856c6e883161939512c9e2d65f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2b0d8ff79e1ef5be7260717aaf700623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e23b2846fc6ace347f96fe2340241f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d3ebb193e3a74f4b359733ff020df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679add59252134baabab1523c62ff04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646b5eef57af74a15432156ad89a377627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a09a9a7595886b33586c01e79a365b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ec97aee0f1125e1bb77ffdbe86cf4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3172e89ef2d99aadc7061b7b7b4866630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a422fd31d811d3bfd2f24dc5ef8e261631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d822aa6c8f1a0b36e98ee8035dac82f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521456dd21840b19d17511e01ab8a83f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d62a455d5fe49c9b48b199a1b335be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd292c45d6124492c3c196b857e909a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609a6ebbfbb428a87c5a0cd9e6fe7de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfe418db54d3ad3f941fb8e1558a0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4388016ef4716ac844326de0849f307638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424001c667df06fbb6fc3872eb12bba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7641693728e6755d823bd02e3ef36bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfc37df5464836502e2abae8d436ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f8bbd650ca74f97a0550261ede6b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3955c3691c26b34c005517c98de257643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18adfee0e0003858b12e0eb99430f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26121fd6825d4689e9c4cb3787709791645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9c2aedfc2263e1a55d3513b1e1e61646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78625ba0049b963d45d3ce79b0660b54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb33800650a4294a459232c17fa277648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639df0d434db01afabaca1bd9b41383649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2c07d6ae6de79810151f3e35b8e06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689db5ac8774464870d3057433f7c51d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d0e761223bfd13a95c0e3e5db972b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b6357d0bded1c1c46d0e9872e0730653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e52758024256971c98a71647cf465e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf781738cdd9308b9fdd9e963783f52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cd5fe54e6ae435270eff909d7ac6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1515d9a312b6f36af6e2951107aadbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04453e779571ba48fd23836b155df98e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f22e0cb685f36493e1418deb4ee50659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8dfb9bf9bdc92241907fa499194f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16337206fc6ed25753a489b05a9ac1c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54e56eb0ad515e36dcf90f595d5820662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904d1941b5442a736968d744c99b847663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d61bec148902eb8fced549392e03b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd5442fbfec768157a38e3d1adf1ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf73eb5aa1ee8311395172873cb93a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40501183793a000975722ba5415a744a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4459c9bf53a29a0b4dbfb2ce280a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccc44ba3e488f30510d8eaf4de766b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7952fadc0d13cb6f0abbb7f946441670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0bedde9619d317b8035d232a9d9b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381f091eb0a3057d8ad55f5f0eee3fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d3ddf89d74985513dd1ef61d1d7b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cbcb069a037065316c965c0ee4bb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d263e564b886937ef8506cc693e11ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e15f05265392f3616c43c67cd8361676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadd2e25b3af7ec1430f9b8008f908d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6fa0d4c874c70f94e67d6a6490930678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8b59aba4c557cfa3a8c3c726136ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb93c38238231d6f7fb0e1e3f8d56d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a753cd526be91c7dd49536789471b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb4319b9491ced24a003d6b358fb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ba6f45b8bab587b5005a2312d07b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3c59fc71f2ad2489535800da5e774684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086465db96c57ad1cd4b09c9a99323e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ec75ce59f243b783639f3c5dc0794686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cbb05e40ac6fc6fa16ecf7b4c1a2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f4c301072945272536c2a219227eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fab7bdc9bfe701b2451fef99c0bb4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d441f22ab2568a0abb9844ecef81e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdee477acd8ee361a4f293ab30e32a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1079b63a1aefc28ae20c94fdce609fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0685f9f0ea0b125633aeeca9179d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320262aefdb79c8066f6e1afb3f12b10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486f261a76238f16284c097d343e0f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740ea2870d3aa03f61b677b047db9a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a2f62332f2c774728348b3bff0670697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a3cfe39c03a8df12a0fff63f7f1e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784072917a4f5e42bed3110513516c5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6e1afca5077136410b7569a596448700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6bf410829e3815f0e432e30271af3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc05f6542c0da7a5f0e4f17cefae298702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248eaefbfc5fa11ad8ff668f3c8a271703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca964049194902c630c78746ee327d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d13e3ca99a55b3bdb4b1769813502705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f4a276643e8a4f4c533da282e82fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5994cfc5a99f14a820501c892aa0e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc31438bc23fc2dee494af8b979d31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9e8e22cec8cefba5c6d36f70943a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fafe0cd212971488dd82f4fc70acf3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df060344f5880ea6ff2a5896741818ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1ca6f4fc7ca8753666d782d55bb2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f2221c7eab1477206382adc595768713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2edd0fce2c0dfe50af7f9830342cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebaa3a83056a9ce3a32e749b66bead715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7f95cad66a1613a8dc8fa6c67b78c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b6d22854a5d6d173056c42521de88717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bd555aa9c492571f8881206d8081a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b7a4afe2192826d5708ad21244efc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6ffabf9a607738e191a2d823e9bc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc78d1d03c1f8f1f124693ce9b02d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70188412a032b59ac7a49bde0b112c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df73777a5fc667d2278e0f138c64e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc416a1ef4fa8feb7265e3820b905f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3b4255130a1b291cb2f6dd75d1e31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d47264a401a8888ac696a6a8a549e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a71854e6e0ab5d5b014ad198ad9915727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b5b5c3062bd861b1894c69458c66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35505599db256602c30c1a7c1eea93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb99297a6d04240e8fbb5a8019df00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3d56828a8c5fbc0ecf20d7b473f31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecffa6ad6bf9314c1057ad5a8c1ab4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3966e71a8cfb95dd97fbaaa3a18891733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b0351ef123873d0ae6dd1761e3db1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6393eef4ad6e1b6451db1ff9322d00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d619f86286512820029383e002ae81d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc83e470ec5f03ebf07e6cbad71158737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94008e1ea97a7e99e01551d30358ff4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a24693225fe64285024abf412d8d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af87a2b7efb6f90d1d6d4ea414c9ecc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f967830cc3b97df7cd86a4bac3146741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982970c7018637e1518cebdfecded8d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f035f12664d51d45ac95cc8cf1e3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe65c674fd0f7de506c4eb3fc06b08744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75a2110f34f99b0eca2413c645d757745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d14b9b87309c78840be9bc035ee72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60362d44a6d500843cd77e66ebe123c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c393e788fb7103e65b57db4abe752f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a0e6d851b8773b3574d04abdbfe47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49d6fdd561d1a4c30877231878c0d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8c06b6a0f8d66918163c94b651073751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9303f52c05b9fe1113360a97212868752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256f77bf8e86d6829e4dabf5e7940d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8783cc32b0bbb45044abdadfec3a601754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865decd73b3d40020a4bb6313f7415a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73f299e586257b631e4d0e597da0e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa899e6ae2291a27cb7b9d1d027478757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7194f3c890300f0da5883905a5f5ae8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9de59ee5916abf445acef1fd290cc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7ed0b5155d2b2e78dd27bddcb9f3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246874aa22e24ec2f899750d1fbeea7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df90f0563f21400f9ae7875a5f35583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d47af685ac6f61b80ebc310b6bec324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3412ae460daf913422eb9a338b8445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad998f701833fc90812f870fb077cd8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb790941ea74db823e0be5a66f466f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6512a90ddd8cf1ee2c060b6c56a008a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99680f1d45d4d9470e73639c69e1df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb98be07b54b9c2b74e7d79152a293d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502623544a21166211f9f9a60f55d71a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383de665fa8ab4cce550612e4f58802212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad96d6f9f87539b30f83792fe31c0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95bbe0a4dc6d241e8dea2453607d3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e17db8d49ff16818b6b6635ccb0c3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8b6b910219d9b8c1883e2bd3607a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c0e08513447074d6e9c88af53112e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610379738880d4894c2f25b9a32e6b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ec59f3f8e0dfc48c791ff87486e8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c9ae43bf477899e46f7322ebd7f0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8b8e845f0b8517acf9b95a6a2d9e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8b8e84f55800ed915c159fb4367ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9135e7c0a1830d8eae2ffd24d9f5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33fef632f1380163e62c6d36b2bf9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79202ca7f467efcd65327c8a97dedf925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfa26f190d9e17b1f9a56b441c313026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35957bb84e8a67cb3bef8679579d8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9ae20907f808f87dfe37b2833d4e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40304c066b717425df72e7399960441329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de66a87386390e45e2a7ea5e83bbe9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91a57778d31d64d24e492cada09a2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40b7e2a281ec1038026d2a3f5bfb6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016843aca0195046bc95be219cdcfbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018e9b8504de7f74227bae5b25f798d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29942ab80bddabcfaaa4170c67f3bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c094ce4375cbbff088bb65bb7ca971d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da1e5a459ce95dcb12684179f4907e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9f6fd94186080df2a11906f0d1b1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48385e87a30557a61d29f80305b7633d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2459ae7759709482222c6a5b4d5c1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62899fa58e395a4c9726628bb2671edb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd7c432adb0a6c1164d0b6468a621042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc5b1ae82cb75ad3926591d615f24143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c987ce3045b629246f136807cdc4e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d50beb37bf06eda9e121c66053f86445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1524135262383e203a4433a27abfa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d1fc65a8d6d4a23816ff5ad525b6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe6fa6c916cb6899f3b04565d959e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874c1651f69eaa5747fcb317d2f0a9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41712ebf01e061b72d3bce92f3af8c8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f3b0332368d4aae026204e388a03e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda04cea89eccec31c7a6a8b6685b01a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cf55dd454eb26ad087b8d409b375653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11daf49805e4c8510a66288340429954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1cb73cee4ca07a2a4b27c1d688a3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b78d775ea4bb53e463ce4082e267956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fda324ca5391843e23266fee10babc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3ea3f38c69e6c24a4e083e4bf78e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32774992179beec324977e10a5f90f1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f359575aedb7f3911096c0db1cc5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ecfa796d7e0dc48d7bc97cb79c60e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60635c151c7802228f60417d0b8e8f5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8442c8a986e11c4046cb84e7d11cf1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378550ffbaf42426b7375100b64fa7a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e29dadcd604cdb2f810f5e8ac583ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcae5606545cf21b78f8f1f9fa65c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a9a6b69f41bb0b2466f4ee255ca6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e00b61b7ae565ad353439f41c41df668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b751e03bd99c190cfd07001e0cdc9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd440dcb959210e8032a1f5b2791a28b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d78777dc5a955ebc3120e5ff3325f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59463991cbfd0be02047ead686980872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db188083afc389589a0e5947f119e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9fdde08cdc60e15cfe7820f7195ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4759eddcb8d27df437b8c73acd43f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad93940c3d46d76e7a131bd9319afbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c159547e7cec8ccaad86a8db52908777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9657f84c3b5cc72439c0e246ddb6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d6b54d7fba17c11bdcf2098f5134e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd290f02319e38be39f65450bcb85e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82172835dba5489a80023ad15f82172181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d63767e982f0e04f2aca8eb0b2dc6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081c6c8b1f6cf2bdbac93811c38c90683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6ac28f22bbafad6041b68a23b562384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb3070069b3349e324d1786b3548a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc177751403a8391bd6123297c97b4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c82538edeb2dfa234386ccd5c4383b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6e479c91bb56a6ba57ebe243d9f9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e9b2edda22bc3c2d1ec6f32afc98d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547003c890831c54dbac6843f2b11a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00089404e73a68c991b9c9a35834ca3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4399cf2e678b631d141b437903fd1b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7418816914f35ecbd32c206846faf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307367813a8f1591ddfb41363a2626a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55c16566feeebfb444c1a570cf781e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f4834669de88e392029834a4bf5ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee67000ff99fbe656419ebbed8941797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5bfb57c473c29f9324edb8a4975a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea49b32a24a3cdc03dd5a69870d1d2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f48b8f9518cb8de93cd52d8f2942a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea18762b7f1fd0f468a5fe5b3d4464101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b0557db6ebf46f8247ecc83df8329102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2efc41e6c0d231237664b1c6e9bd1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189d196c6817ea686ea20a80730befa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e7fd4b748768e120aec510b580f6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c31f92e48b20ac5cf005426258356e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d8a6bee7f4f3f10b44278f30b4827107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef14bf00818325ff950a67a7254385108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd32933cedce5ce4f08685a33d51747109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4ff8e790647fdd4f30aeddefd1520110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc257fc484a5a7963b487fbafec5fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3638294b5493226b3d293c40983404112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d556cfe9fe7b82e55dc1f0e6b9adc01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afd53a0d310b681233900cf5213283114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07602864107c5a5a0223d7cef3c3ca61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef388719ccc2978f8b00fb2738db6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946fed3219b6c7fb3670f65b37fc70e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4166066edb3f910e513f85700a479118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a35dc4a8bc6a134c1d31f3fe955099119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dba786bd52a780145e5ce19022dc45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b205e025bf24e424ace2a06d8e4f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808ea3c364edf231b1fec3d3125bc94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91070bd9b02de380f95c600fe71bd453123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18854e9a0215d393a1106f86dcfb4323124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a776077f162b4158ab517a90c6b99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae942d2dfb8cbb5d0b4cb5247c8ac2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464e56d635000d0c1820381ed364d64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652629746f4f76000f04fdeddfd22b7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ec5d74b61289a87c3028b40ee11c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44f30d00fb98147a234960511ecfa3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04637c1f6fd64f49e031f0161225b9e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d62175dc09c7d24f8ca3e6eba1478132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc328207f2d5cb1b00147f4c35c3163133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea090a8850805e35b83f9c1ddad7ec8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fff63a861a745dd99192a68272b8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3451b8096c54557e4c00c9e891823136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8decc3c467a634f9b5940a57350e69f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95ac5a7706d048d76222fc6b606150138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88707006442a08a7deef5eaf85e3902b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12beec8b8f4b07140e953bfbedaafd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a8ca510d0a771126815ee643fc18a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1546e1128818bbe052a64babd98ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239dbfd0e76213d24877ec279f8e8ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d505a1b22408e1b776b826096a892144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554753504ea489642a573f295a8f21e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0252edbfa00a9c440c1218780d94b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e8fa736ef5f5db17b8696fcdbc261147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08247c51eaca1e510de25b3165d4074f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39e31ba3c9bdda1762d6afd837cfa9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a2730c12738ccbf9816be1f1bbcdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2a9340cc8b1a3e3f368fcdb8c97fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a717803eb183bbd3b209e505fd34152152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a28125ba876100b679749573ccadb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0988f31aa5d12fa9a88a91465a21136154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80487fae02d96c34e8acac21dd7c2ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c352d534f5e1e3098133e0a947a7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab5fccab60354e387c50ff4f4e592c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d53573966e848171f88136334e3125158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628c5afb88faa86009e2740dd32ce15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e507343b82de01525cb84a8ccef64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80973cc4c7da431a869db1213f7bd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ee072eff033ac28bcbbfcb4b0cae7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12632dffc733cbb7e9317c53e2654c0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7ca87fce73df09541823881804b37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627ccd1320017f3301dced4afe39efe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1a0e741fdd10ead62b9db1cab9920166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a9f2f030ad55182117158e113d290167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000272709c07cee4bc4861dbda647c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dbdbe51b37e0706d94227dc89c095169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5fda9e242a11d56250a15a7da3c33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc90dfffb1553dfada0227346aee63c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59e18ce604469d0514ebc842ccdafd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0a21f1cd25abe8f54f25311f3ffaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb7b69951c472e53b402abfd9e9d89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4ee6714d89ca987b0e7b0c3c46ba7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd546a3740b25224977f32a65d434b80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9b0aa82c73042390b9c82419f333c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a199111c7521a534e241e334fcbe14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d18c8a5de7fdefe7154293762a5090179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51052334829dee0026d8a756f1255c91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe70f862282b11370bba12dd8be0d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fef02b719a0bd9b65253d82db91053182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44fecc2c9f9555e59fece0db8c97b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa122967eb43db305bc3d6d2041ea5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71daf8ae607411746b92899207ec697185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a01fd835aebf857e3fdae26439c298186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57369335413d5f36c7b5889da74d5858187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62fe538cf8e3a1a630442732b2856f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44826ea27e1102ae9fa38b86f70e2d5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ab76473874114c538960936d9ef5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81232f511b919d6bedf7550d7199dd55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721d6bc100bf2d48d983f44778df690192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b9a717fa0fdbb86f3904fad85f341193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763acdb0e6639695ebab9a9dbae9c106194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b4a0bd77803b87ef182346d7f9ca8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad4329e07268ae6814a398c13070ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5474555eb13df81ffb4a5f823d5c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57382a5e15661235a0459a674fe5374198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a40e84646564b14a00a22a1e9f64cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02bdcab790aca1d060f47dcfc6b99f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a6ccfcdf5823f009c1d6d6f3a4907201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad69aac4657af47e79799c69e6a6c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844642c6c3190e0fb807c95da958c89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22414a0247b8993b9a5f9fc506092280204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971a16ba468ba574420866659817b11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42692820d3e425d6080233528fd2e946206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f380faf1db7327e959dd4c147ee3a95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7e1e83306a332452b6818cff186e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28542dacfa3a4c71f2056fd7a83c05ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880192beb916f22edd4c17d1326b7900210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a9a37b79eeb10e88c383acaf1d7e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e260430f18288f8b94f2bd4c40b31ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42788e4d56a2fa73b7be6b761683921213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526a22c13f91d7a0134cbac644ffa44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493910b2c8dbd8ca01610d957bee40c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0681f08e3548ea0d05e2f2ffd119b6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204a451346da78da9d04171b2fa2312217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113cc39a9560b22d4688b2006621c6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73484937ab6186702b47d7e3c486cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb58e342f77fe73939abdff318482e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea13e880da5375edae857715fe4e6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b50ad61cab60e1a4c24cf2538be618222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af16580e386732b974ac9f9b8939d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50460d735dc66cba3e8c97cbe24f95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37131d52a7b7ce9576c4ed47730e35c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1cf82d86f782f8f5cbf68279c2fec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843d7342a224bea7ce8185bd2235c21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec00744adf9ee032cd11c2d403a3ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f821c31dceaf7d8f7111e1dc1b511d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f59891aa77ac8c8f7fa23682cd0616230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049011c90ea4f5aac0141c5de23221c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8775ce7d9291919e832ec9a2cc69e70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f29f6c93a9113b82adc1dfcbeaea3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c9292b7c1025b0bec1711a3beb4fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e62fc7f378cd6ba4d2d18f6bc7928235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb290e9f1d0b1556b8d0a88713b6a22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75173c561ae08f2588533e27f5ab0732237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a38b7b09947bf2c92d0dbe8a5ead2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afce177dec215ea08fc5746bc2f360239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca91eb5cb8b66a56a134af21a4b58d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4bd83ff6a76ed22265cf5d5ffc20b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fdfcd75e371894f7d6c224bf6808b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccd8603f70f4229c94c7fb00ee38f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db60a478f3fbb5a07d5c0219ef7ca3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c5cb3be894a7e3d96a8328bca22cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db8cfb62db4c87cd17528d468b3e53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002f6be5a64911185b3e9f04bdd03f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e75b6232bb0db9074f4b45e21ba6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2458f2a231c803d536814b12940db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7a7e574784d9512d7c85eaba3c130250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e13ca4287ca40ce1a8a8be24cd2a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ce92bd987d44ce55828631a113584252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c43fe7c6777161b587015a5cb48e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc35c42c2f7832c452d28b7d3af841a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e8374e56ee380831255a063aba3ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b624afd97370b7bfb8cd3dbca8eb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359b65c425a1b9db235273d0ab877d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfa96e44efade1a9491cf720dbb41d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb9813b7b1314915973cc98e9b59e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00e1c44f7bf420c6507b56da3aa56f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30cfaa5fb144272218776de8d9f562261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02895a87b51d6b96bf14b0a5dd5ff8d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d7fe207141a6dc4a4f3f9e117d1a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5310ae521304188bdbf2d245ba68002264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb9343f1d49a853e7ccb96ed3488f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29284f3dc290184a8e6afb0b98433acb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0a5ad1dfd2e20959878a1ea701c88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c85c1508072d5a7d2f898fe9690518268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9282974d945c30af47113706ae744e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0b1be6aff48747b9187e0a3d40c35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7e459e7cff12cdd4e7b4b0d30b8a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c4294080ac841bc1bca2b81d79681272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9ff9dcfa107ec02331b829d717581273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587157faffc079bbb1e386648be085fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b0d2038fbe799105ed296c4abc2be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363054afd738b4601cd7d70f539f70c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16def1e4dabd25f35544a5891414add277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8f24bec7c63ebb4296d60bcf41f9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352cefbeb16d65bf855557efdf19139279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700a46333776a872b22eb20eb35afc2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0dd943ef58f42cc3a19f326b77f13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe6d886eee15e6e2a0f6f70b2c6b4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c7e6217251fdcc4e095ab6f0e8ba9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84618872ec4a8057e12d2e6afa33c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaf566c2e9e773c835c567aee6224f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8cd1433278abcdf53a5782922a0ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd9ad1fbfecb1775b5c51cb10f12d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22423e3dfdbdf6895a20251c73b27e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b8381cbd1c66686c9a3d30a4faab8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d197740d94a75063b4a7a4a9d634d34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c001e117b442a542454c9096cc54a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223b1eb4785925b4d8ccca7ef6d6307292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ba6f2a79fc69a52e754f598f9bae3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f173a846e9c1a83d2c3de544be7c8ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e846c72467136011c5a850630d6cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa2859f985f48165875a277dd7a61e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15307f11aeab0c59c094f7fb70b1bd84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509eda2989b4999b33889f7af6c0c26f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8aa9363db4c5fcf852dc794343ef2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd7ca472c08471d06b6ed002b61e95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc102f80b09acbd6795e1a50927e16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a56a40df2aaeb228bcd455301057a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f59698cdf27c29fa971dd5cbe5a47d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcffe5759f78b21d1c00cdad5039dc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0785e932d71320ea8ef803261e31c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3462773fe7d05d79bb939afa67adaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2faec4230dd77df9f42bf6feb73df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab5ed6ddbae01e46d8ea8011078d61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f98566b439b9e9aaa1d6cfc7c4cf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d0ec1380af0f81f9a3cd692f31408310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da8479e3faadb6b78949ee8ce4f60b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f376fa4582b241ead073f02b89d8755312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daf9d888cbc64de5e74b45ba5d113a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a9db8cd1eaf0a506866baaa3cbf80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781b08894dbeae04c66b256536b7206315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aced13b74f3557d21bb50600f8972be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbaf2c82d83d6b11c688c85a2a6334317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe73cb942d4628f270d10789798449318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b425b3471d95bcc6581a928c0c1958319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e27a28b58ae75e0002fb2dfa928a30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16462bb21a154f88e72b960c0a82ab4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985897dc8e26f4b099fab9d90ed2ecc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0122c90b24643768e9e89ab0af2269323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c67ff8f7db99c22d8d29afa5c94fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55da40d794e0ce021a9c124fa82c8aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf3130665889a9d8d8b8b0db9a9605326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700dcaaee3346d55346e53a0a18f800327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0535546cf40f7028e2d1529a3701f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050bc46568376d7a056f86265597314329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e37a342776a579ad8cd97e9f2f125330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a13c5b6a4a19e27339cde31b151bf6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c113685c5643f93076436c8d5aa1dd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32e546ad470a2b54d71ddf84550866333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db658a0b82c13ff020295411f7ea5611334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f34cf66b8881b5f822e055549dc8e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec808511976471da7e80deb0e0b7de9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ecf68e9be59077253e0110a517f9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5685f085cffd49b67a3cbb855e475338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f80a7a93071351eda15ad0e298b40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60533b3f1c158a5a5ee418172a074bf4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a22dea5539a33526f22fb440751d6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422614d1e4323f44e9bc8a13b974d56a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3c46a157a53e6c8fd229509194ea5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01c1937a3dc5a75fe5585efcbdb8e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19862771b83eb21dfd4aaef9641abefa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfb3a42601083d01f380bae09d3df8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165a9162d6bf2e6482cc31961607779347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f82e136d91d7c8ca9d9db3d40728e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e7b259c2d9ac08902c0010b09df5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041879756cbab14c41bc63b4b6ee0ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987de420cc56206d5be840dfa81696be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fc7af3ceceaf7c006ee86796cc978352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d9638400902a6aa93800a56282f26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeaf754be89e2a951fab14313f859d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65f5b3ce662ff23707a08487943b33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b505a8546310683739fc382352d1d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369189c1ec322577cf1ad0d7f2ffb00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3457c5b0a0f81de6a34efa82bab96f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c6662da29fb730fbe2a720ea21488359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068f4b9664c975a2d93637cb2010fac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48c261ad7aac8a10efeb7e414941c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9f646443a58bd1a82a48721e4ed38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a31c9799411310061048a32723edd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47995b9a083b8c144d48d8f3f86e9d56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778f9be24c493e15c337535152aa1b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035785345218124f3aacc9b2a32c0e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5b232a5ab06167d5990e0993ccc20367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a4bf21ad2ceb193fe660b6f7021cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343400378d461497f5afbd9545a14e6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfe544290c1cef1de3cc47edc71f7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4efb9032328cf16e4e463a097e2929371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2c20e73ed61712e20269e29fff9f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5bc1f6cf0c844c7d4236938bf66b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0245515daf5ec311905312a776e57ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca3a2441131bbaa3c299177c2f4b6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb77a11639ae5e337549e73499f481376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ca57436d8e156f7cd7a60f8b8a9bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b604c2571d5d7e131a536c1ebcbee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec99dcceb90c3856fb7eecd64b55474379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979252d3cd4928faf2dff8c5e7561481380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cef3441baac83b1bc9cad67092690d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81f161181b929eee065f0aeb1cb6fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df235ec436fd036c1917d628228ada4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089efff0097c82a018f2aae2c286aed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6d6ad4f985792b2033dd07a322ae9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a73d69533e31e43693c91311e7ec5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1123c895b116222add2abe8a6a4c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2603774c840319fcea93ceec44664388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceec11402105049e069298f343dfdd4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22106b8e365f70b1b7564faadc0a83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d51fc65cf779200251e10f991bd8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840dab11e16a263b3a0345aab805846392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629876fc868a041b41e65e516964536393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023baddcddcf6a3ba9a312dff7ab45c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22ec9e5d6ddc4a13008f3cfea6eba7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b522f8cc298deb2ab80e4a7003e45bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c28a00237a07ba3798405f8851d089397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df417246e38b8fb109cec933f1e097f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeb7da6ddd73f7fa0a1fe7b2b7fd07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcf0678056f4e2ee3b0429700d8fed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87810d364daf11d24ed53c97541cd3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6af7ae77c7e5aff7e97a99c90c41e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341b841c9a9430efb645ca55a83c556403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe156ced270e2f8e44b917f29706a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ad98a2393fa95bf98dfefd10b62c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4789de861c1c7ddccb2ed6b00bd4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eb630ac90c4fd532bb7404bc56944407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58a8fb68304f49eb5238077b2ce464408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b2835c8ce88484cb30d301abe851b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcd15d1181d6ae4b5786c6d74fce20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733205d8e03bb98f6f7c8c92a4de30a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2e2350bb5e0ce040fdeee661a3e72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4006faaefa7b9fdab8bd58e93b9f56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e5262dd670fb3c25b6a975b45473b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3f3a66a0ca4bdbfdd865e3bd08c60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0671511cc9e48f95d0c4c470635e811416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f79aa5377fcd09e2a243f2eefc1f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527f20c2e76efb4873a027d7b6983a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6636aa4eedf020ba0d0a8f92c9842419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bee600a945928e7bdb8e1388c3379420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c016a0a0641b0c9bf696249a47708d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252771be4316f97f861944fe5787e4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de3b7f51be13d1ad5e63b0ebc79caa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5f6370abd005f31fa707da75e3037424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b63a4aa76f625cf02769722c9ba6de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9a45650801b118b608fd0f15ef58a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a366120eaeca44837da9abc296833427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d1715f4b76921acabfc1e2ac1737c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432b7467ee38259b28a9fe5a48ece0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152f1c1016d97fc97ecd81042cdc6a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83451ccd0c0737401021519ceb34bcca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ee9bc41af64f3a93ca2217d0e4afd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2987f8f0a0211aab33a263a97847b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa07de02dfffaae5ec604153bfe8815434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22297bd27eca9e239b2222c6f27259a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88638ecaef59bad7935416907713b17b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da2c3613bc19e0590fc87009060071437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797deab6f266ea73cadbbc333f0f4be7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f91a48f8a020b1ec3b1a35aacf47c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56b11fa4e771fd2cdc05282119eefe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f0df0a82c52a00fef98a0c4039ad3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023db444850ed5bca95e396c0e4e08d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321e327afa6a19f03140f169943da48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392e9fe80724cbf027aef50fd75dd38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55869e90d60d5476eb5666aa797455ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39ac07d7d84f498470db821ced03ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f019dd9e9c344db130aa1b6db9a9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f030f546f94b1a846f0e64163464c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359d9275a554a71abf47e5cf7a3bf80449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7d761cae96c33838e32b2874c0afa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba279bb0936a44943845b193abb0fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3328aadd803d4305025d59720f22295452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfd4051ebe226dad4dd3b1008539b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b3ba28060a425fe4f8776c026568e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ea78191d63bf0ed9bd704a4256139455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0398412aef32a7e4d8412cb096e99456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f96651b75db84a75d94f5a8b3ed69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927503a4efea22cb64c29b92f6b89e14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9941a83590f7b05d663b8b69157eca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96392bd967cf2a8e7232bfffad4a865d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3353986a62011cd373b7543a9f58e5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95deb7246d734303a6b6ab42fd11e4db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efd8ba09e982203cef907f6a0c84e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ca666cb565a1b40c5a43124c4bb17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62994e7e88fec89664035550b8a03c0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f378d931e210fc04a6ef2e77ba26d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b75eb1ab7d0bcb67568fb1a6643fff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21bf5374a1542ab04bb63bb1d5ed88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c02ba4f584c8325baa479cdf8b3587469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455363abe41cdf668ef674eb4986f7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef7bbaaacd22a00a6c7c5ceaf8d061471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ea0b783469e2b5a3ec4e0b74e3db6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d6d49fc0fde6f634ac8becadbdef8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f838cacfdc9456bca1e125f5fe158474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21e0ff2ca3886039e7c981123eab0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2991bf582ccbb135037773cfc8a17db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5fc9fe79b9d1fd7acc6aaa12e949b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1657a434384c0b924adbe866ccba9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96712bf46947d772f41a91b857829013479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058c9d00aad04a3206ece60c37b702a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544bd1f8fa094cd9dd4b18af90dd11e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dff66d1d5174549bd53249e63fe29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d26f3f47c50a4d74b2bd15b2d76875483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719478718e687313439bc044243f4572484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aa16cf6a18c6f2363b66477f9f732485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad1bf354aa2a3c50189b00b571a040486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90659c4c54d3e5f295802198eba4bc65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01edaffcd3ae9bc1e5eafafca78765488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95273e9448e39fdcc3bb73f8d5424554489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d214ed6851c886efb5eea21f893ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b43eb25a22ed48920f6f35fcc4496491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea7810edcce9c8b1f90a4c61fb4dd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b56c6e4fb36a64fe235878c4c40a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93defffffae804ad40fa58acaf9d7079494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa91ca9f836bb3c5e46b3c679fd830495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d1c3609f3fb2ed77da8bc4c8a81c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce4e6e1abda20e32087c3df5c4989c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27441fd4b02e7d15f243d0beca5cc04b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6e69cf6843be67364b71f00ae86d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bb917844adef5bb84bac57fc6803e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c51bbad6baae782fcdcd50794daa1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a01af771e27c8a140fe72f3bf634f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9feef9c90a5c43047761c39363b28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee5a74cea0de5ed076520c74a2244a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31011411d2fdb708b63f4dffd673d85d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30662a6de78b497ef359a7e07a975cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0379b90ba3997c718797ad698581ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cd39c841c0b2933261d9971ee326f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84761fbc8103a9cad5e5373bae6b2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeed4836cc29a5e08cc6b721c700c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b96c6c0d3bee8032d7e66b80d09bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575635b5ef01b303fed9e2826e266d50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0e48e65e952dc060d3dc3c299018b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333af73654ccdc75af6564e3325dfe8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f648806aeaf5fa1e734ae710b1a29a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424612e350988cedb652f273fe89223e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad499cf85eb4305efac8ad91c1ad58e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56feafbf20ae121e7e32733b08992d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd432ce5d58b43e9b74664da034f8394519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3f3fc2c7fc996b592781f69c23cf8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5484e61a77c6d038b4092174139b58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebd526f70f2f5ca399162ab26794df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27182326c327267545e94ff669ffa78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de2ea28952148b4a10182b9dc1b252524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0afc6f00b39e4629b4d3ba26fcbdb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e73a6a44ed96f94320b3a969ac6375526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea223756ad7fd045ee31f9abe697ed4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0880fc0a8400047b0850d7e141cb4d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d8e6db530ec8cd1e7329395673055529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636aa31a40a1ddd6e43bfc596955b95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31ff448deab5a47c9fb0e5499b32b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd092de5939a4ee461a00dcd4b5f62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e07148450ce3de9b6a52ffc3048b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ee2adaef856bea7eb9ce2dc73942f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ce41dd9d60c173221b66d3663a303535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219459dfeadba5645701274de594958536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44044dd46fe748cf74d9e2dbe1eab8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b652b7bbb5898c0d297e81d4d1d91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc26f4bf77daddc2fce20ba94e12a5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea0eae6ddd5e04f5a5e01f2d1896d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a7e1a220a5db92bbca74f81580903541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c1050caf751225c84b9371a3eb8ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e9663c0a273182d0ac525c288e956543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f7694009ffb878f5d8f48bfe228c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970b7931b26a3a068e9bb411a6c1ce3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63610babd0b10a351d67e30b3ba3dd8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090e7a533f745f7f11dd22c4463c1f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01bd938c92e8bde7ff6263e4f875f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba480f4bc5e2af471637107e92ffb52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de410355705021518d8133bc84f8ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f7584058783c946d597843589a37e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032d2b32eb5e5c29aaf1d31d5889248552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25fc7f464f34118bc2e72e3d782ab9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faa9227c55edd9c6ac71fe45f724a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e27003cf679e3196ef6dd1e50cdc2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63acf90b7c2028c43c8ba831eee0be7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfa86f79c974281c00e12cd4ce9485557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9087c4ec8b51c7e1a42bebf1d351ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6edba4b2ebac165ad1e8062a2b833559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b62d9fd51f378678d84ebe818f2b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea05cf09b230dab75bb242e6c4949be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f6981173dcb19a7628200bc8b3c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ba9c72a94cec8cc78a46d572c6b06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcd6b8819aaad5dd261f819f6bd1a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23427d7ba683eb8801d808369064bfb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916b2000d5d4c42ab91e0f1eb043791566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116b59103a1444cac8e9ee3b3a764e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85047c48e64409131c0f1da2156f2c6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a6eb65d32dfc7d6687bfc9e0c6ab7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23956b8e20fc114cc07c59a47028a48570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5278b41e11b9897e9a4fa932f896a6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e12e99c3000e563a9470d6d0e45c89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdef8d2328abcd4169834f7341f08d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26447e7565bd7668a8e71fd530e5a3f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e7ce469783b837916ac0f88772816575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea94e66f39ba80af7445a88fed7e8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ab0c4fbc546ccd5dfd6d81dfc0d28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1db2c6f8b9f85a846add9a220b7c27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b60cae3c076d0ef5583135d9fc253579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111e0960dd09ff329c8f11ca4b51f9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0d5203decb210395a8374dfc51772581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747f7ed0a88ead42fba7a6c299362bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5aee53f1f7ffa39a21d2fab4c2f409583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad05fd2b7dab3904aa68355a3f12690584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad113562c000085b523a533eff0b41e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63805004f91ef036a0f2025deb0e4e8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2552938095860edb8c8bb33765141587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be84461bf15c2328356e0cd01ec4c47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4836c49167607b71c9d2eeed3473f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbb356316d78bfaa6d8aaeb27a37c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492e4bd78d0730e9defe885ad126a7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc59b75033a05bb36d0d723609474e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f879d7c95c833199170eca8464ad1bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8f4acb38a3b0012e0060f014f3f54594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e34d30b66c3c7e3b56a88c9acf85d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8eedf0af352858345812975990cd01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b621c8488c5e3b6bf1204bd666b5268597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23abdfd7995cadcf50c29e8ab8649c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b46ae0e4f1ca257804ec4cf0cb555599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bafe2ad2ceda81ffe201257c32380600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5b07643dd65ea11f014d1de8f5f4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747d85dcd9acb85719ca87aa23b5d36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8e895d06b0b97561a930a053426e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c2ca0a864e08274443991a93ba285604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c226a16f3af325d336cf34bad5bfcf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8fba1e3b5365baacee50673b5de5e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034cbb267cf23bf18a6668d6b977535607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdfb66ede74d53ff8af92d4f204162608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51222414231433f5c30a71fe835d3850609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823129a0ff504a357f3fdbfd48c9386610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ef76c2a4c2408958f5b45b8cf6bcb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f2830ef9c99d4978ca80f58db8824612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfc9acdabdc4bb127a15b049ad448d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62597b08e2e32dd448b4446305441e26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2322649e0ce52e40f46f1c66ef887f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d5959401a15629dbfe8aa4a3681b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0cb094a9394676f8dcb9e771a1f28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3d4ac0b1ccbd70044918b99e9f4aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608c73f1359252f3d733da1a1cf2a59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d4a6da0c9a1148f915ab9bcdea1b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaf20de0ce52dd04a95692bce0c597621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0f9d0ba40464cce2433d2cbfd7071622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410c6d59293fa43046d7972e063ad71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a293038c464cac05f3d731b19220b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9bee4f71ec04a1e46214a02d78113625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582b6ff4e95902c0557e66edec0273e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ac44779a9791d884ff6c87e3e1b73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3a64508b03b0b05db30ff5e81cb63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636eb98815576d69879d40ccd7f3936629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9144d10e00a8a796e77bf92cd726942630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf665b1774f3646a75bc8e1d3afdae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc429c283f61ee6a09b7a17efe36f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fbdba44331f599da3fcaa2f07fb2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5388252b11e5f8b524658b7363086a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77079fe4910bb69216045ed4e7828a21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaff77646cd612958072f3aaa57d66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a065d12e1aee39faffb5ad6844e43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f76b20c2ece92b0db4985ca3f5ec0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5216f28017084654846aaf69392d022639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b47fcc9e4c098528043056ea34f8a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43a867ca343c57452fc20c4bf605c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc5e29632e773d0dd7935f202b51ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e02a285bb79d3d1d7eaef20efefc16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59e3ec67ff240ac2a3aaf44c38dcc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e563a0d2ba2071458f964caefa42345645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890b32c7e53be658f43053e056461c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea843978276a0b6ed27b94e5eb3b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63b0858aa8f82ab78b340eaa6df256648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632b8dde97812cbdbcf69fefd5db581649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca452d36c46eb3ac3a25691c8151ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812506d0eccbfe6d8e87755c27d5a836651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99163c7c6da51625034ef4e15dd3b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937c9d948753686aa02977a3685a790653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a975f7bb3dbbe703ba3e4d8c236137654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aa70da52d6e525815b3826ef20b61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb6d3268ca597f93e7192ff9ebcad3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f5f1b46bdabb38b5fea9c234e10c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bd497c65ee50678004bc7bac09cb7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd52606b18d2fcf37d47abf38fa480659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d18dad812ab9c6971a67536f67aaef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad61eb73b5008c139414cd2b878df1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a6a06ed4903761250d7a1e828d488662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e1d63e50e77ce3e4a4943b65ba5d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce61dd995ba58f78102e2793f5cef4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367c11f56f170e7b912760af45442f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efaffb7c9357840d6aa05c95e50a99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b352264ce230baedb33754586342a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595c17febc41a0bc59039a023733188668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f30e9c204320b18a1d35492d54e710669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02bfeaf25135c38833e8fe1469c57d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a9c3f7f60799918333d851e6500f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8d3908010accbd261077106895963672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf211126c5e575aeb752cc7250a83a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba0bc54affb6e736f11dc71b239b97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525529f60100829437d13c0b8c562e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f31e234796acbf076b0a4466364a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbce863263322b1209b314036ca2e3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7082f37a8ca79cd58d97b592836a9c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db930dd782e03f3a7c5afb07c45c8b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c6d76daeac48fc3c888d4004f3c05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7551a8041f8f0b3fb1422e3ab2dbd87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feec69269cac8718148e8ddce0aae7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d1fcd6baa0afbb5a6c78c25baedc3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191ce0bc0d1ff59c76db16a30687023684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee0db677172f46622b565a3bde2f1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d4e03f14b74dcaf7df87a0650bd23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32986e912f5c1d5925ab09f6ff46279c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3dc5011b19dc771cfc0bc22c387b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c026569614167873aa2fdf6d33156ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743aabda92344401921a55134dc0cd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3472ebf175e03633909b24a81975f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8fa5dca8aa9acce111ee8ed7426d8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf1abcf84e5379c6252a5a765af2e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c17b431c72a5d82bce55a61439fe5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8d8625154afbf62060859c7c60b43695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade73c1962a8dc4c6a22aa9fc797c1a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef02e8034d50933fe74713f6760fb80697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed284e4fd6cc486657c26173c640ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce77b27c88f5248f86e7f32aec49f36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9d5bb94ad3a564db1cc747b21ba0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d058cb6b508e94caabbbefa2173dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59cc22667401b70aad4b2a51386da5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec679d9348fa74f0d6cf5434d17888703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1507ab9e71a1b6b76b2dbad88e281d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7bcd22aa378d806b9aceb54b4855a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164249b3e15b1fc1db3c495358b0a1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf56b00b1c69178679cd3bd0517ee4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ff9d5bfe060ed58372a67bd4c9a90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8079323f0115d73c16716f06ff600ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989210aa1f4e0ee691915fa58055c9f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672e78e6df3d0f0f2dcb5d1ed585dbd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc82849875dde67baf87260f060ad1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aa3284dcd55b5796dbcc4cf636b10713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1bcec8fa321fa10f0fb346391bcd8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8136d696f3a231eaea732a47e18a22a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29615ebdb240b38a5d83396524755e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca037d2f4ae465addaf03c8eeed55e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbcfebe02d3063ff50ca7ba8bdbde2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63e4e93b92204a9f119b7235259d2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7aa9ef18a33c505a8aa4b6662a028720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66240181679e980ba172a105edc83a2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3005b1699d55ba0228af346e567e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f474f54f25caee5e576fc8619e4c5e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c527101cddcbae661dc80b03f27bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7e197a473507622e1048c87f6c256725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17babeb0584a190a306d35dff9e4dfa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3008de441cd0c6fe2e8bd4fe3c34d16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db45293ec1bb1e8923ff5bb7f6efb36728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d959def405e213b3982c5d56de0a88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c103f66c2d1202a75c8c8ebac4827730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0878d8a9d6b1e2b4e791ff629063d40731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5400d67c303dbc8717c14e7a10b37e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c20e6d660c869d880cee3b7f03ac6a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0f655a5f5b1a34fc02dfb48ecd1d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2eeddb067bb3ccf4d4233b4fade92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0850da33f978e7df5520c426ee2ebf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e7cec3a638c9bd889b5024ce0b46f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8badc07786fce1af1fb3df745cc74738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e1c3ab3bbafdcbc65e5b1f2563a1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848c23443f08716cb0da63867c63c73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36210d84efb6bbad21b9dd763e9065a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162af92e623c1766a826bc4397138ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44829b3e2285fd96f33311a48c133f08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b99ee7878f9eaba88dd6d87d34365744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c4254df21ad0b097a69b3f6947c80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53194870e14cd5ab9d236948dae15484746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d53242522bc75c3388f50b978f423d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b40d7e915278daeddd34d9d2f7c91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721e70d194b4c4ceede7f032eacbaee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f903357df6f1947bd1810ae44f34b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52274a6fa3f9d66ccb3a8651b3f416b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c5fbca2e863dae852c617471c08a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb95ada630701d7918e645b0f739872753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df11681db9a84d1f51881dcf8596cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079c0df892257b204243887cc431314755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe68674ba310e6c2b38e52736e7e0cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb0092fd7bc79a5c147fb56c669b57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bab22ff311345701568af0ea03cfe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fe6f497337081c87e8a18a4e40081759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>