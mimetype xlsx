--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f206d8a4d0bd95bb6d783969aeb94851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020ca01d82f852669606abc729518c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3162d9bc868745d1594486cc76fb703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87d55fc9c00a4da67c271810bfff964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a80dc1e5d45ea5bf199b0f0fc6e5275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af060ede15d2ef4261176c9cadf53976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97e51fbf31c67eef1945127aed95b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0ded02110ab895b5f9fff313b0a3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccc387a421095e7d38f3c7498a9f899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e112c392707b0ded149652aa4c9eb8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785dd538aa71b902bf9703bf7bfd3ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fee12ecc8a08494ca2acc9a438818112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b53b9c8ce0c860799751f14264870d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3d25c20d856b341780a62cfa6b5a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224de7c7fd42d9303da62bebb9a129515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaafd433358d71d2fea4422da394f3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0823270eca4e125385a70aac3f5e2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700f56f3feb42f8e9420fc7340dd77018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f8a90f7dc5881c00b7c6f05b0012719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a67dfe62636793f809ea1f3a94b24120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26912afc3dc7fb1c23e94afdb3686721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e154468e147c46da6fe041448e35c1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f18b02f6d97ec9f0c6ca47bd7a384d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c4d1dfed137600f7e8c69de4b505624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c67c1f6624a3c679591211f048134425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f4084dd7956a6f7771c4b181a48f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ec6613d60b37a0b1b1a0f269c18c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eabb0940a91956409b3fe8825042328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb1d7729d9ad34106afbdc95efda1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84561cb1d7ebc219a785710dfa8e366d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d57c67137750a9ca3ac4ce1dae372331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646b950468c134c641a9db707ecadc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14453c285247725bf27d1775821ff06533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237d6cd876b11af55dcb6170c356c3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18005d19dc6f1dbe5335312dc3d2fda435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15483c3381f8b485d7cbabb4ab249c6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c7996d7f39910f6969f0baa81be1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abe6e0798cffa38964e6bd11367b5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbfe95fc821203d5e8d9f9cccd22ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e139707f3864a024b926a7923539a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae76fac3e0a9486e377fc562c217a8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7617565ae2e5e4d56be53fceb47fba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe7f1c2d5865c00286540a5dda0ea143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98883c96b0a52634c47e2fd63a0236ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c0742db6cd5462baf54876791bc5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f6df5a41828bcf3e9f93957d854c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a21a2b4f406f61a487389b253186b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaacd6af9d684a7ff35fbefcbf0bcc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f29a40ad2be4f9af1b0ed6e9d489149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d066e87617074ca7cd99cc48cfd9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39241cdb216a04dcd7b9fb1c7ef17351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9ed5521ca6b9e16418c9f04a023a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee2e972801123579ada03429715d0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada052520f8037a473d53307674cff0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd57108469a75cc1f110750548e2e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf815d1730fa7bea7d9836090622a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b1f69d76a5cd0f3ffe51ea08f53b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b34e1900edf55885236cbc030633258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde0d3ae0994e46ee8589d08312da0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261da8da26eaf0d196075e66e09afa360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aac36394e4909dc0ad540006968d0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc20d42ac353fb310e5ad5743a3a77c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ddb6081784f8c555d805dbc81c43e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d07cf95e6e610449052bc8e37415864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e82b10769506b6106a3980031029165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37873d693f0276b362c5e502913b88166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53faa19e4e5e3cfaa2a39801942ca667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa426d99318c96ae84af0b58287d9ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e2cd657c15799cc559255c03a669e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d3a9904540168d32e93032d3eb0e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36892b16212f0bb031aa73d9072b99871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9d0a31cc362e93c564e309fb3c7da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71b196f5d2f84da4f9f2f28a63277e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85e18efd412e76baa8ec22f81d631474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22ae85652acab29d1a3e562dbe0bf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46330c27e7a2f185ffb47295aeacb776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa747849aaf53d108fe922a36fb702d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2cdc5b3b53b1c8931cefdf97256ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc294943c9abfea8774ba5883c668a0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215fb60d83fefd664ec1b72e05f71e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ea795327e1fbeeadfa2adb5a96f5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d3f9f0442b337805a9125d3d0c1ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cdb49b6376befb52f17379005abbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8dc635db035a2ce9a3bebcf7c659784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e389810c8afdadaa66e860f39a7a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce6380c1990e23730641d28bad7dbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c2a4997587a9f6c3677e4e69542e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec63580c959b4e7ac0cc84319963c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bf5f9b1e4ac8f70e68fde86c3327889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a30e7a42906e3615ca143dfb29c1b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16edf5eb98a99d8f5ae1e49e658cd3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02597387a78b60a20539d670c18fde4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c05242c73b0d8d460ae9b0345059f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfec9f07003ca5d19fd154c343a754494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6195d8140f238571ed9b03c035b6fbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b6bd01b49bfe72b675955b4e0842696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ca8419e229b56139d0e07cac4b70197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0b979cc70072d0f390fd17bdac99298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098afc6e9252b15dfb8e1838a742c09099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0165d76a64ef9ba5ef3f29edd487fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8705e25d6ecb76df0d7bb9e88ae73f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d428da9d49fa414ce4898cf2251fbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b325d348844d0476fa12bc59d7bdab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350d1d0297f9fc2b1b4eabd1c86d775104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bab57f7a47b4c687b7143f70bb1ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581de6e7747e991ebcd51d58d371888a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556339dc0b9e5058f76675b7e39037ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ee687c159e38c1af24356d141b838108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e4b8eda3e76fd60f77728c2d6625c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f3fee5822c29098b2d57f93828e2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dedc58fa04120a0cc87c942d590ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49badd77d46eed1207722d8caec127112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dab677071d0cf832ab8f35765c3d4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b24c230efe9fc4d0408abd02fe900114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c1b887128cf26b988297e60b5cb74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a0977451efb33d3f624dcef14d8cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a430fa4bf1c98c90fa5a7641ef33d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc5602afb275b815ed74e34da1b679118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ea8d35bbbfe9070d57eb04ae12cda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444624abe390201ea320a30b831a0ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bae30a4b6a5946a5c376ffcba94b17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043d9cf8003d33d58e7ac8732f20ab2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc654cb89c5eaf334ae07a2b1abd89c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbb030fe46567efc6b26cb700d9c4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5719a7bce3c249017c4053c673335a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22d0793f222a7c2662b116a6137b79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225b0ab4c6e074f8a1637d6ac6d1ce7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d437a1076ad229d59a6c61739b1090128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88298140ac32cb4452ae0bef607051129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325315270509cb468b71a9467aa3f880130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fbf1c868c947bad4ff00e2dfd8dbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce132c005db0ee76837584e923b607e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372d032b19b031b656d92c47db9894e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf2223e58977a3d5e7726e9081304c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab912787d2a6d48e8a235abe0c69b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7576b429ec7ed766c90aee96a1d449b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff8155c586890612050b8f3e9d2b7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540977e1412c47f6673eb5c2d3be1f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a4bceef31cf3037e83c26487b272e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e45158ceb27335f79310c1eeb4d56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ec9b56cf973afe66ac9d75f09a121141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd149d04c664059d59fcd78e3adfb23e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c922c00868e693baebe1a4cd4c93d5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f344dbddfcceb4a139dec518ef97d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df971e5efa05524319bbb6eaf8ff5d90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180a8f1d87a32c682447e373d7f605b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d19b82a38fd11db2b7ac74404732a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cc347cd5783f4dccf6367d006d63f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0b781a7a0169ccf8bd42f38de3cc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a636203bad567a7036b8f1da6f03c34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc9f222d2705f4ba82811d9611d7fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05091b97d8fd85ee9b2906c8fe67c77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05161089e891ae9f9e98d103c9cb33ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501afe61804450a6e8d23ddb787c548154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bf1d6a73d151cbcc3b8d5e04d659a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90cf9dd57b0aaa66379af7616b885c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f255e274ac685cc12bffef8edb5f5c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97c5a7970b1258a64e5accbe411823158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d65f587d46e82dfbe8707c7a0b680159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66887c40da3fa3471f8784b38cc0f1c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b267d563e53148de2b3d85060bb9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eeed9fb5f9407a8dd0d7cefcd0adf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03a17dc036b407a94ed1137db91f1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e8e64946327174a1938a15cab7c94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389cdd2723c029da2c4c3e082859975165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70773dd967a5f4aa00bdcbe190f1a616166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a765ff8e90c6f6395fb0e36612b3534167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43841e00378f055a1cfce1bf3f9c750b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c063e7ee0738cfbe1ec9e3fa485247d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab62e3d21a1198f5d5b1dc4d30367c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e7f950bbfdb0a61d3200242e0cb33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e89c0f6ccd44d484b8dea939bf06bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d2e8242ac10412eeae084899dad8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05857888e8f520426262c44dd65aab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683847b2d0a00b96638aacc53bad59e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb618d74d3a850f24adfe6efe2d6ad13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985c4b830ac3f6b8e2774964c10efa4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541390be90e8ca552b2e4ce53dec9393178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ec6a72a0c3aaa58ae14624da8d1b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541be54435ae779e760947a48e80b695180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a289cab33162c100ab14754da95dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a412786c66f32ab0f84b52484530a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57727e1c14c70abc02ceafe18e0558183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc63ff6e23029495a75d1e5d68f937184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b6da255ac7b1ee2828f6ac66504d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31a8928e679c6b5a1797b3cf0fc4a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc280757d5963574c0734ab1ba25b01c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028b86adc7320a700ffe90e5061414c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099173ad000f725ff396fb5a7198bfeb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634544abba7c3e4e1c020a9da6ef81f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adbbe7e1518facdd6189a8c7e02768191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0e3136a8cf5b53ebafcd0d2019a93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684315b59c0370ec2c2bbfcebea157b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a0c6fcf143ec13b72e29830ad45bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889dccae43d1363353475529ae19025195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fbee48ff813317e7067534d551fd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d958e1a9a3e453631b61e692ac7271e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c527d4bf813d5ccb68856ce94302d7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd33b2118ec40360847231a49eb1a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27abc1b79c47be2e13e524c5d9d84ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf404050ea43ae54130f974ecbb7e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6410c47f26431363f13342504f9a2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0241f795bc5f28a035356ab0b14560b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe85c595ee6ade02e69744df5c9433f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10381c564d5736e70106d19dfe4be1fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fabfb037156a91607432c1a070d45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa652a308ce8ba274932cc037d811d59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418064ad8b52d30befeb4398e7b1101e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889da5c5c7d780e8fbfa8213d2d9032a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136d2fcb0bf1fbe059f931b55e71eba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e76b9593e682ad0e6f5bc334820635211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc31526d0ab6c9b243af906c27cabd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f3202b1e3b9fa4243a281b9cebfe6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bc7366ba58e184c0177e24c6d5cfd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a43b52001cc3de7206da582cb50ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fa6ea8fda39e110136d98b5435ec8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddd857087bb819bf87878d91480777217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d3078eae322e4b8e38d0dc3353ed0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1be115eb5676ad83a3e03a675926ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b9cff765d6fe2ecaa6fb6cd395bc3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a0cc66b2b539d0384c18da258ac07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007d204461e710c84b62fee44bbb837222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9928b40244fddcc3abf8deb1442b2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603fba88c133f1bd746d146e94c0a02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e4012649ddb8058a8ce745271241f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88628ecdf84401f13aa119e73c1196c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf837951a3d85a1415e7a008daa5767227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0e45a04e06efc77441b39c2819b36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade1b504462c1f74b923f21f5964124229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6e031843a41f9f5726af102e1129f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e00297ee6ac5f2ea16d34528974842231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174868d906ef265c9475b81d327e6d9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f9a461b24df2c7fa37f1801d6f2f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b2afa7afa8f5d03dc9f05cfc3fbcd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31775f88932769d3fe745fc3a8b576235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138d7af48efcac53a25bc62715f8642236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3c8ab72ffa5cfa58da9800a8a3ab1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c1027bcfb417cc1d48770bb5d5e19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70e12e2d0214a2f94175e8750bfcc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c3f5596324988fc20393b33ee5546240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1a861195185da4e94a41e2aef1556241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb8250345356486b1f72d62fd53315242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011b15317535a7007c8f0a8a9f47c85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037155524b451824ee9072d633061a07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26123bf9872b3e73c3129fb5b752689c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75f164ee519d8c84941554acf52c33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef531442ab40d2703ab5cd7deec6d72f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8f7b0417cb43fe361462796f89475248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8016a6bf436779fcd76fa0384b269b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81750fe8dd1fbc9aa4d128efcb801b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2134ab864a2e6feeaa9eacebaae3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e6a50be69ebaafd191ee2e35881c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4208d6ca39c649de9b6ef8c65b9ef0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24b488a86829644d367166b55ebe42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f2857c5c5f72232b732b564640636255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b42f57f1894f5ffa2d44cfd0f5d4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2502b3b3795db1d5fc7fe856ba21fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ea622acec610d679d77b3171a81f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca5031274b8e83b3404d68680cdcb0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b030703289512e64f7e9540b77641260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42811257dc7e9876f026f473f5f7c06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13e5abc49d291ec95dd917b7061585262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c99a43299bd8222d1642df266a0fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a1325a263a569f0c32e912f1c4638264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560242f3bbc276946d1109748067aaf4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6637c7a33a70e40ab44e1568367d3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ceebaf62d6adc46ff482ed02a59eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc8c8a6106372db903333ff65cb4c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66dea94df197373b9d055cef60e6ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd0ec1e39c1b4594076c87827c4c92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cbfff47ca483bcf9e63f3e8cfa46f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122dbfb23c472b079b73f8e61e066dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f5c5fb00b727d860741c6366f914c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c390af8b5fffdf1f154ae5dd49c64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8746cd8e2215effbfc5089f9071cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd94f9455f4a1cc4edcb563e87bb9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53748551a655d27406a5b56c2414f264277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b373b264ef990783630bcd4706012e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2d3f5a6c3973dfee4152d753531eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc2a487979e14b70c126a159e14416280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75baa80e1a256bb1bb69e182deab42f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3b76438412653a6109155b7fc1834282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21445f6a7530519d36f878a2f9170b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7cd8949d8c686095b99892759b556284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cbe24e423b95a9ff55f818fd48432285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5267cd831ed325863290572627e049286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65b35cb745afd9a2fa7379286568a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879aaee8128885d67e883cf446f1a36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0948a5db9240ef526a0fcdab7be82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1b02a77737c6ecf50bded4e19042f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6775bc97d1039e52e9205d7f18c04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b11cb5d5a334521bcab7b8b0f91ce4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85209c7bc6a6026c286830c56990111b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f35edc6a1339c63bae164e1d674ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b2c7b7da6e45ab5329100e82f2157295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a164e92818a8bcd5e551f17506216f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5b44b2e92c41ab6a696b6cd1831e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c40bbc683005581b41a9e0738cec74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709980cf98ef77da9220aecb12015aa6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c978ad65f9417aea49bbb58f605ea03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f733947b7115a97e98addb56c72af6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87759ef6cf430ae0af7235ed7d020130302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320d07363e1a165154ef7f7e4917b22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f3e02c3b803ed8c7fa1715ae8fb05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8a63cb14ae6652f5bfd3a9dadde7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9e12cb4d0175f9535b1a554892bb1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4413b2be90fa8f186a179befcfe16c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f59e3a62defa14aab2d0161a6b527d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661dfa18cd700f556a0cfd4849b9976309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e71dc7be1698e4acded728a76bbcae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fba362d471bef838f395583e8c5f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da226004bb3140510f56a7d1b441450312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febce72f42b4c62730d45b61c0d2790d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8aff9ff45140ad617e2daf50c2e90314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea270be1ecceb6a6bfe81ebad827bd2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004255b69f1a87c9dbc5c538d5e8342316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78fd9a7136924c8d078ff5b081c019317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0e6cb2a0ef3e81c93915fb0a02a6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c935c8488ff63ae1af8adf4adaf4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898ed790127fc3d81f8055cf553788c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f483bf09104ace088e9c42efbc855321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200dc8148832417d7f9ba90edb2e484322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad542319160162d47bfd14085e731354323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb52d270fca7aa0629fc36ac652286324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df14f3604024ed52a4f1d68df90ad8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc542994e483765d3c7b88de8691d047326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40ee08d0b01913a091321477896025327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c2ae2dc2afaa57a4233854b77db57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f6589e0fd7e42d5125348eb936538329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381b26e512e48651bef2977a5a74b63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e305fef25846c7a1fd97416008d34e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289b2ff74b2338d24024093ff372cb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a257b39a2c780940f2fb04ad8e6e62333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe44835bd4fb0dc6378f057f3b686b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63ae22ae743a20a71724db5354237f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c096afafa4454152ba2e10013c1ba4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d503c446c3bc5eed0ec4a02b92edd96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049728d67bc0b46226b5f89a2f50b3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf1dcaad6c4ab06dffb6499633f009339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63ade5abe7a1cfc0a0fbdd21be2425340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17bbc96bd12d4f2c38b91a4026731d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11004bd32c30bf0d0ef0aa278dcd2632342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5f5527e83e2d446b866216d8edd8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5b03a0dc771968c045987075fbc20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c384f7e3f09d5571580bb32b3e788345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bf1af340167c8754c2d1082606ca0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151a5f1efdce534875bb747476491bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f892a262a116d8d47e92f6973c12b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ff1f21eceaaac397de228a9019d18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0686cfbddc7d4e050bef73e071c12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66552757f6e01f882f52e4e1a7a024cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84df5e483d37ad59addc184fa9311f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca9075acff91f742612fc6dc9bce4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9b4d40efefcc4826227777f588b4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb71c1c82c338d1e270d401a0a1ed1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408deff27deee5429165a523a1766385356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3c33d1277479ee919153cbba211bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127378dd2827bbf12680edf4f3fdafe6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b8cb616c32a16efcdac92f3710b4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73ad3be942703dc6797093d154b193360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e15d0a540934bff4318ef8a6291fed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43b9868d763beb53b8fbb9ad0673b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad999b3a04ee9d0be7b471a33c37e37d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea88029922095d36eefb551b0081d0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e495ce70f474bdf2616f5c8668b90d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791603b00a553dd60c2197f0f119a5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ab65b915455747b073e33b9027374367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cbaabc17c213590555486f7ad2f97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f43ef4cc79e7d4bc9cf1abedabb99c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d700a760902c936b657cbcbcb7fbaeb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206427251826909a2d2b5c670c66ab5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68156f8ed7bb9b31066ff9ef32d5d25a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c740b745662bf05d7f5404f1b367da8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afaf4debe247004bb97021d638a718374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e5017a2bf0cb398a860e622d8183d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b3058d432c5720ede29efd66cb528376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4dd265a93778d11720a21c35dfc16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa70179725c6fa991bcc4b4458de4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d1065c093f63efb386448fa7fe1f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887f8455d9816ad1bd686eef052be53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e8b22f5db937269383c615b35df2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924bc9b657d96ee6df1b88362e78e81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cc22043f4555b143aea992ea2a739383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ba1c54bb1e362150bd05acb855ebd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d54642811d97f39bc59ce85cbeb71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38b51fafbb96738d73ad73706fd036386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445ba457e28ab1f888df5ecec3e18d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54dea4a4283d461d9198d22a3d3c3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca631ff956225ed978124d087dac48af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86037c5c9d0aa98c1ff67e144fe09c76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa403b5cfa5611e609bc80a49dadc11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf7ac2a7346fdd124ff950c83fadf6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fc911d81d0a4e303a067c1fe46c8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59bd3c92460126197d642444c86162394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972895212591dc890f41ad4c33e9903395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776781de8705a7a41e8306e066024aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d866817367dda9761348116a0a6370397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1d9132930b3316c51330f5ac066cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4778f32876741b3d4277ba0e6da8a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0713b6cd193737d1ba827621a9e8d27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef729efe822adcef24f1663383ea0468401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd45b36beff87cfe13383de3b1db88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6973c4d3eba0955e8105b76e2a7313403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76f059a01f1ec1c66831b15243e2f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eade2942a461d4ee80cfebce1a5e0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11e46e32e23234086151fed16c44d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf1687d2191b9df716839468652246407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0e39dd44bee7f65d10e239ddc1589408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2db1c37e79bf205ded6c4616989e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8cf2a7158e31b4c782924ad172a4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62fe3ae412296242e2801aca371f76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934f1995d4182fcec6c4fee314f3d85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4944c84eb71e2e614f3e1eba913e4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc09037444046d0abb84288ddf229d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7567e22eec89c81919f4a62220a20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4a811d708087022a1b30e159a3bbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdf4ed9ce6d7fc4bc9b894a5a92e76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36927dc7785d150a02a7d068a4c299418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7efdecd09dfc5dfb40ef1f356a040c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa63f559e73bb37d92579a17aaa6564420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36362b025c327e9732738ffab33982421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cb03f3a5186196145b626aa5ca66e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ef40188ae3bd1c6ec3a749518b81c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fc5c467e4de4baf19ee283258df24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15fe3327924a074ae954ed1a7b2746425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b03f8704609b16b844d2fb28f24303426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983e07c7b7b93a6347825a07ac78c88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b43e07bb0fd286ed51d8cfb23ec73b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27379b742186336d7dfc7a0a6363178c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed697f6adf4356f5dba087cf1f57f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70175e9cb776179cecb64c4d194af91d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0892c2362e32f25935a7d2cc860a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef813ce701bad8b5a6e04f8f8f65d7a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4439bb791ee730ecb909e1b5b0e0985434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b2cc8ac84552df570541c2e71c6a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452604998cd103662610b819dd01416c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d09c92fa9e006a730796a156e7eda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e974c502b0d701d87a0f61df2119a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dcbd4388271b4573c5dbf3b937869439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ae2b5a9e44975ad15677ee6047697440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13645f8d1eb756f7cba18b107410c67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e99a96b29fc5333d8435ab944a1e0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2646a4a6d60557f13efcdc125db337b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d97da223d7eb44cd58744ce5e4bf16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af56ef46ac41cedd767f1348bcd730445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adbac5a88fcef3a0e1c6a65cb11c29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437c4c7ff1afac893b3f148407f7446447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2a783bce54f945dc1919310a90df2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17101fbb7bd51155083ba153240deaf3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02229dfaf8d68522d1aefad21e73c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615817e0569ca67b5808cc1a6e2f940451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966d6028bd8f79ac82a55f3651c2069452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a0c26326e274f30e268c07e4ec963453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f910e6ea5bf64d4ddebda44478e5c85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b05088decdb443b6cbc736a5ae8298455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c9ecdc209f2ff0b2fc920df87d0a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e3b90ea1a56412600d8d9cef260db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5284af58bea3224b96785dec06ae1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfec2d424104a61a82f0c5675e41034459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627fc70ef78cb38ea5d84453e776ca1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375812284cd15d768b532909f10c2088461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516249500b93870c0e925da0df2b5efe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56fa5d422f12433ee97851aca1bce6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ef2288df658e268248283e453e12e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d379ffae30ad1c00fed1c784c91dece465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea7f36800c1ae6573858f2d7bc817a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeebd4e3a6a0b7f02afd2d4dd15fa2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7a8921743a165e9236c4b68428159468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a122513bdd99ff7469102b122ba3a67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f89c3dd933b9070681e163161e1135470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e63e23024a5257b73f8647889dd080471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2106b22a2d1f8d52c8d89743d0635472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b197d463bc93ee373674b1370e3d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a9b1fdfaacc72af0a7f8ee675a015474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c71be4c0b680b97fdcc121b7c2b4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58f3ae9654f5879e42614426a1e74b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf91f99af70648d8a46a51fe9975d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b3a275895eaec4c7ace192091ccca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b7d0e5b305d2753cc4da71efe97ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45138301003cd987571ccc3afc1737ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcea6322f540084c82d67e2fb07b273481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca7db433b23ff13578a83059d4c873482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48167e071e5f5caea8d71c88476c22db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2e4a5b24191250763000c54c81e70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a08dc7c8b0d2f38671e205255706f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a604264e036ebda1f2f26535662c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4c1857bfef747b394b3e96587f428487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621622f280525b9b8426542c9286274488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de1c5cc4ade3d14465f7188541103c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643fe1affde03a2d3d8ba2c7d18d816490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d869315c12f34ae4a19c03fc22bc97c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6679ff839fce80e6f6feed900e3a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c0e908e1b74e52b3bb882ef4cb13d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f91ba8fae94ff155e3a1f2238e138494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183da16d68bc71497c048af578891bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491023c7b4888f4e6f179e9519d16a47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d3c5219fc06c7e77cd3dc24a166c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38733e7ca08b029415cfbb8d2110dc8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bffd4231189519b9ea848e45c672b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64d80275da1c28d613710f4dd56377500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca2c30dbf819716c013f5019c23b43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70f2300b983885e832ee6b933c8c36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890797bac94809226cac296c11d648f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995874d04ecd39cf2adf24fc62bd209504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f2d2293b1eabc418ab3d9ba3583a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281540fe653409615f9cbef93b7adf60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33685760f5860f57336f5f5dc2b84704507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055886a60b4eba45de87865d4cf2962508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4c5cf5a32d62eecda8eb843060896509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806097e742fdb67a92b9acb0c63d474510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288720b87536305b0f2b30869e127e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d945ba24044db520193b16d38e213512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009a62e636c19133598195e9821a048513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95433bcbb01fcc2e688d8751495094ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7f6ea9442810fda618e39618d2239515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cf9ffc76e8cb41eab726139ce6646516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368399c1b36f273b92bb975161c3ad1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefa7d0108e6a2e9abb5146678ff2ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12505417e735e755a7f2c5548e9f38e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b2a4a48c366a4529e8d0062054afd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37c612bd00adb67b12bd32f4923899521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a0ebe1e3d2bb88b3c9b9842fbf644522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d51330539c8c7ed962db0420eb4302523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dab2d04ed7dd77bb5f437043db72b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66c86776a32fb426c2ab6344b7dfef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c708f2ff88668c94a44d74bd7f3457526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68d76dd336078e9c63b28e80f3a652527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3355fca42a85d2499f8b54862a4ad2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de39dc8745dad9d100d9b2395c17ca8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd2dece6d4e7c32ba7aa5b9ac474b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2292feb89234144805059bffcb699531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3d2d5d8b8662d374f392efa42a2a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3765952555f7727193a09c163ecbb6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa44b96fcd413f5f91f6f4318f40d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97af02cd9c038d695fa3999168f6458535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a583aac311956e516a5281862c4a2c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93892a856e02b7c291406f466848b82b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514da279c7c49162c686fdcc006f522538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23158f595f74dcac2acf0d13a4382e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237601bb1843a26bccdce18bb2ae581540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8268f18f2fc144a13b95b187b0e7363541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c93a5719f5614b35e2d219eefd12db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab0022e4cb0415abbf16409fc8063e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0d1efe049f6b42368cc361ca506d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e43dfa0f10fba5b3d53d3f76df338d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6799f7ae154421e1ada74e37f59f9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d921bc3ae7b6724296b73c32a4786547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab44908d8a825eb18749bce9cea9cc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a43b13f20e346a4c6fce20c2fddaf2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd709fb116c53ccbd4afbd400eb1dbb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16eafcdde6e67ba0a99a9b6063e9151551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c96d76ef9d55b4d9419532eb1a9f94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddf0aab24c317a722be9e9f17c444d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e594deddfe3828c56e3dc11fde780b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9a6ca6e8a58591b0d2c2f65d48384555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad03b449feb9b9cb4cebcc7179950d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf255ff0ba8ec06a97a1f5ca3b2e5b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2f34156c7b6bb6561dfc63fc5a105558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a231463b0d591f96d252f1aab668a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edc23dcf82631ad2ea8789d64df06d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe9f2428791209db09046376567460561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c847876674b930f2adddef7e5d30ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c154ac5d176d1230835c7fe575bc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a761770dece185d74b0673738a6e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae7bf6d1d60a63deb3e578573d25a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9d37a2ad7ceb792af48293aad5e41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccd316cda9064b9c15ae9452c659ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd0b7feee7e5381d60e2e705a29d45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219af627c8a4d9f39df075132b574a2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f580d4ed2a513a514a04cccb6889905570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f4e9e60fb3a9c11174ba54e7bd2f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979b46a9a9d74b96c29028fdcb64d83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dd6cf5594e2c6612db552e127c8f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d24588f1647dd9618acc4748c9db5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be670b8a66f134ee0c20e4d9ce5a9dd1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e68107bd3ee7ebc7dc1c2e2433786576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb050cac4091c9bc00b0245e039449ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198c9185ae1377b42af67ca119ebd2b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7507e39fe5efc9cf706353461089b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6368c84b393406cbcad57241cf6617580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6879b1e7f775fc993a20852589f76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffe29d2e19aea68574e98ef85c7a3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b047665148218f6ff29c6c8caade01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06950beab3ae10dee711dc972d6405d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b02e8b70a9cc1d4cc3971b57dd99d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12c96799fe20a32330bd88bfa21e2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aa13258cf969da8a046606da6abc6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3760f53a5c64cf46badf914eb0caa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663bb49b3026ad3f5b66106c971de37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549821719d196acf9c06763db6f3b20c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade9c32bf6c899cefdd7393a1e5a3af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b40d7bf3ac823befbf6e8fbf5d3e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ed9f30e650480c6f31868735ad548593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b337bed15fb8aa7875af8a47761af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4779fea3c1bf63e58a671b83c55375595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c965de97ee908abbb1f19d8738124b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32941d6eb074e70bc924d21f746db216597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecb3cad10fe1a0a0957bb46f82c0ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec59cdc0fbc93c437e944537f4bd37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0b857a58eb3edf31c0ab121d1c045600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446ea3f2b2d3d81810702ea3d5cfbce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659361d7e4d01bb989504616083f5f45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6f75b4d0d271a83d4509328aa0786603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22666e759b71f78c32eda8e6a3215de5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91736e1c3356f54bad737b19bc7b9f14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27470e8eb7c69e46f94130f92c2515b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc602cb448cd5b140de8af7ec7cbeeb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb6845b2f0c6c13177d2879062ff36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bf392f05b461ef40c215e37769208609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd9456142afe336463d6e47a6fdf79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af10d9956adba4dbad7cd65cb2825fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ebdf07ec1c92834d35b67e8a4fa9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181471a0f6105811d4fc5240a13fb7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97dcc4db8cc8ee47f413cfb59299a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d687a927bbc5417c02ad562180cb2c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8a6846e8fea3e687dd555ea1b4038616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8880e1aeb7a1067390e4e8e46adada7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a194f6245e68d8a03e9757b6579f648618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577dd5e62599b896eb6c8d1eec0d7fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12823e4ea903c25251e2866bbc8fecf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc538a3f5eda8c998f3ed66b180936621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d640d022989e8d4cc69b33aea4c1996622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b01183c961b4e575ea6d4cf1b63766623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2e724c7f3a503e1de99326b0945fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d6755a9857b857372f750f1665d4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e9d95df1dc024687b82e1033023af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80320f7453d5767ff60b58828a07fde2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bf992c8fcd739257259523ca67979628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f4c38ba44fb08c5d8065716d699ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee62c584bdb1fb30c430b7bd8f73c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e97d6d995c4d9676b792451904a6c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af5073b8f2cf9205853e3a611f4d36632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fcea7ea6c3d905547b8a3ba8ec48c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cd0cccdfc90b41291e3a1ed079e5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4addde82f5270d69cfcaccba8ae62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa8d66c100558ef40e0ef5500bc514636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef2fa226761226b0968e61d50fc3c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8f2facc0fc233a7bf9827561f9755638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaa1e29b3c20a6e28f2a0b05b6f4eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36f82313a98154ca7cc9c79300441a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5571fe3d946057cd0548933ded7c68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16568d9bea79cb1d092c6c1e8e67a214642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3e06f021eee2e4e0184ee66f0941c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33087f509543cec1f98c388a7ba874644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdfff6b9e9c8e4e1753bf4a62d8fbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416211e97ae9c51e1ee0d1632984e79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a72bd564bb26d31c5f6bc9474e8338647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5c18710c6628a04745dcf858f4936648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8648bd24ef3fb3745dd02d9a991a30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bb517217073fc0a486fce533fbc88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d8c639e58959d194af929252f337a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3be2590cd177b6e7e3d3ef933fb16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9581564f7251efda8f28e7440e20daa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90867018f107d80ce64ad3ba5d613b45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98ec7273307b54f0f3213a28aed695655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17addb44d3a7d6c9f800c6f813757d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac042bb4ca3706fd5dff8cccaf1bd68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca1ff83a91fb0055302acc940b01b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee465e4f1f3b0193e68357a72ab915d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3953d022d17e7b6365271a49258b81660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0019ec8d2ae2b592dd5dd26e52d118661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f0046d47793343152698bbeeb0aab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c505c28c2c26d9cad78cccd9163b74e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52f6ba6e52cb5d89f1cd7967576f59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029d4c94c1db27c67b5d0f5f105aba3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1d0b48424f56322893ec09d257933666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f3b0d6b0499181cc0a59f22ae4a16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba686d08e637f3166f5f2c09777cf18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03215921618c299e50c847fd32f426669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898056572c3b040cb755939f368cb113670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59507e89b0126d65f72ca5232047188671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace41117c3e590d40c7fe3c3ef90b8df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9dbb45d0b32b9cb5baf711530c769673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23bee418b6122bb90ded622ef6cfeb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f2bec931f8747056f3cd1fb86e4e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456cf23b61df46e4728651e155604f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33c9f867f307930673ca43734d9f23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6863893085eb2250f58f05629ac6eea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824031fb7b3721c59db358adbdb5df7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d055d99e972e005f6940dd1d85b9170680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3d664b6e4990038f7469ea96cbf3a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524d19999c71e7d8068cac331f79b83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017a3b92779b1efb1e70ff1f1f8fb42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b228c586b2eb887bd10554100f06c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09e94833d8c92941730b3699468371685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08350ac32fd8ceeda8cfa91dcd97832e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf91d06f5cddd230e5d8836d345835687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a1df45774b32d4450f1ee05f60848688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d49a185824d04156b3aea22b7c2bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6db3584081f7f4cb394a140be07c52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6051357d9f12085cfed48bdbf5c39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f5cbf99ffc0118f4f60fd728911c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d50febb15f1ad0991d74f0e481014693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf02d2453108d6d250fca65133b298694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e97dddb2bf33e0e3a183527a93996695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985473b2322535971e97e7a0a66f4d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6f183fe76b150b9714cb11106cfb2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4dc825f79afa0bd5115113dc84865698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16efb119df0ce7f8431880e550042a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cc859dd3743163db0cab2650578b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd59c0abd686b88cc1e0902a10e209701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fa3dedaabc41fc4a9d1552a875e0c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb4cc3c156274844f25cf53d7ffbee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532789bef313e0027ceb15ecb746fd3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56727275add2ac3c18cb22d9549a7f0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f8835cbbe7bde3c4cb06758c7e9e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6493a94f24342e4ce439273cd9faa0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa5c970e047c202821f325276bb513708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee248af4331f3e7bb5b4daf7a2003a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30e53ac621b150aa5ae4dd2dad3b67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cae7416383daa26893cb15542c5b0b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c77eeecf8d7c9d1cbf44f3898b41d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36747b6a6146ca65e0e33b0d99d71a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870c33050c62e525c5792da3cdfaf19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda3bc5a9fc453119fadd1dcc3b09c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855f4cbc8628a04eedff33c1d0c8d5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f40b717191080d3ad1eb8865f3dcd4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6b9556ddbef76afb907c8b8bda882718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b697dcab0d03818b87bab29271afd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c2ac2b394f00124af39191058e400720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942200a2a8e4382f39317b1433583a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd58453cef20c558285f475cf45a0ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a7f2e177905d1a35cdd46f005165b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866032b3447ccccddb97d74a146d72d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11575e68530c06449355250b2f2a9fb8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627e0bba752d17846416a0b8bb00f84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0019d360362c8185c2cdf50ca1f81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111c88368064c4b16b4ab129760fd2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ec0814b9742ac59ce11ad40f271c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f6a9568085d7c1ce7df5058ff5d9a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08680d72bd3c5df3e25d2675c0907d23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d2a686bf7ae8aefab0169f08e844e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb23df8aec74c712574b8c2c2b6f384733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4658f9191d049be7be54674a4b99824734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8f2c5ec343890f4b6ba37c56e31cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78636cefa64e6ea0485fa3c937e883b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075695d83923cc30f6ed165da53d9220737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeb178cb5c2129590d41a8eb522dd3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfce4b4db74fdf1de30115e51750e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ee01a711aa88560ae4c1418168620740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae61ffe71d0ee3e2b3bb5c1dc76d22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc20154fdac5051ccf9330dff2f81d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533b62bbdc8f3f0f51ee4ef55d6ec9e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf86a4b6dc0d84f516447499dac2a22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882443dc61d5968e1713fa97ce4f979c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ba8f9bf43231a023207fd5c8b3f14746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb80dcdcb40ff5124362fb1466c3725747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1d1511f63bf7973104096dccfe895748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4016249bf0ab1bc792c58eb1ac51c3a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d69f20e2469ab6878681af4da1ab03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11c764b5fcdbeb2da18bc390e37f55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179581ec933c5d98c008717ecfd8e679752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea4d4a213463add536a805e49498db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fdc5eb5aa0146d7e2e517c219999f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824142aab2742dd8bb7c48b31fc75b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed1ae61186b720b45b2bdcf2b68a04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7128bcea7a87d7507352f3d717db92757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17a523e86267337c7671a50584ffba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198c09bccac56bd3ac12f8ae2890aae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4641d038e7a9a52c119b9b1e3c3331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbd8d81351022fe711fb7b809b13ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d7920537da515d76d9d0880c034553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6666d1bd29f8affe0690d680c272fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667a5d149abbed01271f1272ef3a16f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a909d32ec82ed4dc3761af9cbb558586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9731adf0cbd8c9e4aa99e0dea50547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5adb5e335d02ec2936954e2e2c86a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929d10bfdb2cf9126c7dd757e3aa1b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3ab994010248012519861f6faa11010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7eb20c9f6c8dba8521fb2259411c0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90b0def3e21237640ceb2bd97a924f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20d4ab1b9b412a4ba899fd0169a68913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78d216eda02814ebd9fc0d23fa839d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d50037e07f0e3c252f1201d7dbff5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d043c7cadc8c31ef4ad4e4947be8eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbe990890379c179f4a33d6cec232217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cff8c878e09a2e022e6cd82bdf9c4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2e8fe17658f079536c837316b0def19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05045a30733a42e9572f970263681220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e5802b3f316f1d8412cbbc846dde021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855437c29eb9d881beca5903eca6294522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfef782da2474822d76d31f01881c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bcf4834cc864798510bfcbf887ebd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90587b9de3ad0eec45d81d6d0a046a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8648da0561f231dfe587a816782e68a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d1ab6c7b79002c3f66ebea1c1f34927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c234c653ba0e578d2b24acb90c7e18f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1f1c2998d97e47eba95621abcbb3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d974b76d38e133818ccb5485eb2900c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e81feb2103ee61c3ac7e522e9e92d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beac04bf578b3b3557f0cdf557a0bd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae978226e8041b8cfa91e29c76c4ccc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5daf4a5cc9c9ad5d766cd4ad674e9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659db42333c28540ccae26c0c95717635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5376b8b2e472b8c08216bc04b1f8fe136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442a870139f452d59c6dbb4f7d8e27c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1a07c4cf809f740ef416f4a820afb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8d76bc177a107ad98825b67b3a48039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56af0727ad29f70f058686a72867a4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f4c47f878778540197c9c5a30aed541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d3f4eaa1c9bb72c06ab79f4a30fce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43890d7789a78c44466ce0c4044ca643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f754938f79621a380196d5ce2c6113b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c50435019a224b2400ea82ed6ffa0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebad3742deeab7be547675d0f1d324f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9a0cb07571fec0ea657f68a68f32c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305bbb9a6af03b32d9ac6bf0c77c66548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a12278a48dd3bc81541e8ee055e70949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ab6964a856b2181fe59dae058d17f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da310dd6e3bb516225e65c8601fe1f9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653f20c2df86ea6b57288af2b5c258d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f6f558f59d828302c30c7fc5d20e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220eda4ac46ce2a3438e2d21912724654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69793d35ee5a9c99a3710618d39a6a3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e000892d7fc281d4f1217b7a6a7336e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a38d6a98d179e69f7b42d21098b9f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f6cc2679e3f542753545883d29d4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60edc236b5c3829dd539fa533c984859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33131354bcb4ee55903c2d180a0779a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aeb3551b797b0e5f9910c8dd858d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b7cf784fd8d301557b68791dbdda562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78052d83330830743add673384e728e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807089d5128dcb9f77dc40c285bebaf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544beb230fc3206260e5fe66b673cb8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245ed5b8eb5005a934130b733ed389d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5667ea5a4dfbbc8b3bb5195102f7c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e2079312a81f6d2da634353a5f58968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951c0074920cad594ea4b2d964c6d0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c06fe07688dc3c52c203a90d2848470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523a6851ce88453d87c3e025f13d47b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae80920561ba0ee2338abcbfb3d5bf772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038fbedda33682d1ce2d405a102506373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ff774335ec1c68c1e0a1dd8b568c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2564afba024291e07f5e5d0a6e4b3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16233e9d07c8f0f74a7493c811c16d8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d84caac10dd8ebc2d9c01fda5e52f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e02265decd2f16485e5c83b6d15ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ad574ad1a6b2740204f54a5665bf679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e172036c2c79b5598196b238a66b37880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e971c1e14394eabea5f098094f8ca481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd927fdf36cbeeceb99d5847e7308682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cf557315374ea0273044647a6b2bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846d552d9c702e60f470ef44c914d3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bb0dcaeb0708a97ebac860cdc3c9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf50608afb21c5a86f3d4a7c74b82b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c14bbb730e660e00f89545250af26387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b9f04db9ed13f498df03d42a491b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7efa2423949510f3e5f81c8cc4763389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6e70cfaa816922ae3e5eae31ac69590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4df0ed7bddc1c61e1b03d15d7cf77a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe935e1e5c59b88f30ffb955c48c19c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c8c4867de16c255c7ec7ad98e859393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ec1c8bc9af101176a52aa068eedd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237ab0430fcccdaebb5774ca9b32ea495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178844ddc8cdbeac3672b0024ac997c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae3f0507fc9d810b0c9c89493b781097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50b65facffb2865ba14412f358ddc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4f74fa06bb3efa56188995ee1057999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed74dff7013d318fee028cb0c64b4ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8052cb6b10059497ce5ff1989bd91b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696defccc15c9e23edd89bf218bc9538102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db63adb41e9910d52ef9331194ed5c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c049a2d9169af717000de2b2df1af4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56719d830179b6cbeb2fa87ba8e83c3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868c433d5566ba8a24a1d5dbc36b221106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcec285c1e50c1a82c088f1e580421b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61ada88ecfe8ca27fc663c906ce0fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ac7364274e0ffc15379f051b7af29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ec3de5be1543c658f6ca20121e747110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ef48263e77c9d6e4fab33f39d52e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763ba7faec2e88474d6a69751c0411e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe2f468a1be75e516b297fd0f7b5ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cb878d687d8e7b849921fa03082dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b59ff9d464522bda4366130b68aa6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daec57cdff23acfccc42db8be8bc99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281e6d7767ad63a3e5c6c24a1328690117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d6a7b52405aac48fe97ae022c0f9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc05e0a02cbe1d799e9e80e57d76ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471df7aeb98acbc089189258de10b98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa8f97d1d60548fc3b6f0eeb5449db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c57fa58a604fc41a6078a28d88ac4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91b683441dafc1df7c9ef690a6b080123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ad56082cbdd0c3be6fbbb3a76d8d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284a5e8c6e7c7f10c4071a9b7f8a0de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794699adc5eb558bb1d01f9613caa62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1976558dee5ee6f2db646e84e204617127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e854baf2dea863c8725ae67631353128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7b42394cb2d67c1e975be5d08f695129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ee719c17f80c19f91b3ae36d2c78c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f7d77804a7f78ba059778dbf07980131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d10812901e9e8092fb3083aa57c22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e86a96b902b8ca35041639a96d9ed9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ae3da9dfa19e1a96add25c1d9a93a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186beda20c6b6ef6fbd73e4a2b5431d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a78d20db2a58c1c0423ab07e092bfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d628524be91cfe02aa7edfc10996e90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b698a9d7737da0da116f7e43c3f573138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69a88febc728261e8ab9af8f269135139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171001a05196c44fb56c95222dd77077140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476323d1740e9cb2ce567a2ffb59dea2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329b8722f3c6d9ac296c94ad04e851c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0a1150b985e61de473a6e2ef5ecda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e4f998542c92ec75289ee8631acd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ab8eedcf5a4357190ce628f86d0a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f8d228a60175af24acc8a9c7fe22a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f787216a334870f66d6b3c070eaeaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c2f5a9896bd410a025e39365c5647148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479189fce1e088011026c7e6a7b5cf3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23547ed84b18ba0d0078b216418ddee0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036bc3c7f351430edb0cbb65b333fa4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa14572afa9bc3af9ae252615588fe4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9765b8b814895a38a9ad8f0304eba6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74606d6790db84644514c6dbcd6787b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd97731b739d7e746227f6804e9282155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30566513134e4ecd1657536dc3868c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ef3b71765d652ac186899786c6601157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87da76339c1cda88fd7e44f01c692f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5c3fe9452a7792c786f5ef89712ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a56b8a0bafe88ebd8bde15a0119cb9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8cc6e06be5d99df0b8571d0c71ab3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44773a2869fa7fd66e9c35a190c0f36f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed628699c83b587c36bbec48bc8bd862163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35c68e83030bae9d1a861caeb280d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ca5e3601f4f2f181737fe30fc458a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bba8fa3dea85d5ee43f83fe733e53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06cd0fb75358ad7ba01700713938bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e297aa35515c3dab04ccf7cb286a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64217298b4d8c3e6ac10d0e8c093c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd8611c2b5d566031b4a36b9e4451b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29f2f457a82890643cde33466b1887171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b5afa8f2573534959b337227f12d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc3befc77707954443d32d211e42bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c87b4707ee8fe64731704b4befa87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8bb763197d9c1cd4786f655d17e00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9afcf7525c8a0b75c80a38107de494176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f06877f294d607b1ba876f2822b09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8056ac7243744df18bea6221d85759178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0f660eab0a0de31a04e6b5c05dd15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16226cead0f799f36e1d3f0e97ecc4ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8b07ec56d36cc23bb9d95a12818ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fe3964b7804f63d4621e8c523ed69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b98df24ea8705ebe6d104153aac849183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a0db5981b67afcde88a0eabb9aa25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f044c3ab6fcf996fc6ea36065cece65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3983c5d9d2276428a63f589154d4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6897905c474d9dc6efb942b2555737187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf480553895ac6e10dd1f618b3b1a86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f642d1dd7409822a1bd0872f71689189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d118372d227948ac77db710aeb21a39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4b322ef077c3accf1bc920b6e75eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474a67103a7c3fd1ec0f918570b5853192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592f0b1e60513a4209a0cfc3e8eaa19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcccfa7883707cc91ab3183a36f0e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8987479cb992074a177960419f2d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3294bf224a030ce6c68897aaef534ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0746d6b160ddc0ac1e128b2e8f041be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc94007c1f82ef31caadc8a28b44eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c787d8463aef45e93386502f1170a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94d728af0ce6b042cb5ebeab400b3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3642d1a29be30592fdba4ccdb5e32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9615098f6058f85acccb836a139db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88507485cf7ba59d97b3d028de3607203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475bef0864b9acb8c6b63c9d2951688204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f4824cf9f037d60d5d66d9ddd592e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150f8971345d95013e3ff45dda09505206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0188a6733b693c986c55293f94b25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f268e178e34693f8185970de813786208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d7a4d0097e401c2d7f0320824e643209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba797f5037d6c1da1cc516aa55fc9a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dad4413d54ce685c186f03439fc447211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d82a62fd111b98e796705deca0099212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfd7e3565f44725d564271cfb9ea4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60356f30a0065eda4c97f1883bd4fdc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b66d0acdbec260884b34b2ecf8df17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b8053aca2421a6fae482b1daa3354216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a720ecf4bb48d9f29d949ca46f51f36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d94ac54f0487483e95b6d835916f49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860466f531a64058317cd9fa52252ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed6d41c2ed5003082e3e9468cd57eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3635c4122184d2cbd5ddd295ed62ce4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c5cc458aa0eade137b5c6ec72e48a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85e94111e42125da4a84ea05bdb4ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83b4075eee34c0ebf9c084e63b5737224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e820b0b0d73dcba6a27af6851b0763225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4b26012056e04afff6d4e050d79cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b178648a913c3d8d4c71bd5625aa4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94104c75e91412f218cb83e6d13a2f31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342f04b4cfd9ea4789cc796b7e8fa34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f6ee620a505ba66c5ab95918932ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95de0e1bc8e206665dbc017a7de2cfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e405073d81e0d3bf411b9e2023a5881232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8d7fa4c7da9470ef43e9a32dec173233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d6506da7b72d1b85b0f157d208e8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534d5161e593ceef16a8e22be3ebeb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e136e0070d58fa6b43590655985f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bda7315dacd19f6eee5f1cedd3080237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139c6013dca22095382c7b1f9f2ecc3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ae705851bc6730ebfe18c797c4597239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba47d92aefc3973617e241491b2b8a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a720c8c27e4c73770f72f7d7a2e934241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243951e3f291678c8d71e7fc145e2c47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab8bbf3f8922389b0d9996a263f381243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1962710206bd7bafdb9438ce86b95f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573741c1e5c79ffe43579ab4e5403efa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c4caf1edbd1332e9db452f5f3415b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a0531f953d2e0f220932c2791e5d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58e9c4085f56f8ceb1b430e6f2c652248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15690aa2511846290adc3ac30de9ae5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc9af5adaf7650c198b3979efa575e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18915a92bbde27c51b462012dc76861f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302d8424a3337d69cf35fab47f5812b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6bf72c26037ecdb66c77ae5b6bbd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcaf03ba7300d1d72b179376168ce0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77796ebb000aa3bbb4b9f674db05d33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee01668febe9e0d17d523ea6b595b52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dedf589782f8411c1b2c1700978f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb2491c666d0bc61951f8272565543258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55963822942a5364ba4552d155fea2f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d4c1972b488fc454353a2a2e0f06e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99420ea2a9e2191b9fdd3725e98323261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ed0730af010d43db434c4a71bd0e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ce4d15c8d103c29bde2a5540c1bbc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0780398637f3f63bd09acbdeb9d39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2280159427a571174b5c8b27ccfe49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced8ee13dd736497dc494e35ee36fbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1008c783145f03d3d59e03c7240c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef44afb27713345259cd0899b9ba8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b82a02971f397287eab0a4f2694931269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef6dc89fbf10c51111cc308f48577f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2540d34817558cc1e02559b65327ed1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7371352fa69e1178dc8d721848687ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780fca9c80a0d9c5abcc65c6bdd6674273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bd0ee060244336f111ee03b648526274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c265e42c5dd771bb48b602e40a56617275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad6f590405802e5104cf6a165f4d9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8074e5296f8f1b67d362c791ada9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a3e826f7f1b48cb85adeba879881e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72089fc7013d75749570fca0dacff3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5fd48a9e676b203e716d105c6df90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b575c6ef80a6db8699426553ab97e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988782cb80292bf130500926b373c77e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de053530e32cbd09ec1d6db422a79ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f8b5af24aad35acc3da138585c972284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c386207b58b35b8ce6532eaa0608ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de525eb91961bef85380d1e77263a6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5f29ff321067b02d0620c8bbf897c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c1811dd00ab16d4abe933abab222f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52916ce94a8a43c33e4f58ff8bb980f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e24652d42ef219ad2616ad87b8ca1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23204b472b87e2b099a761d6d6b08006291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4aabcc489e2306032849f649de4d50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b72b080fbbb492466761ba0ca4ad6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c388ba90a2ccdf09b1e0660c99c1e58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c16c6cd89bfa4491c89f5efe169c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37cb33207f893571784dd487d76a99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aad3df327ecd234c6eaadfe2b8640297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78de075210429665f7b73a5068f0e71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521609f0b3be7b05b085caef58fdcb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cd887b80b5078a1332c569242b018300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a534163c4795554bca458e25f9bc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07d68508971da3146521db17dead69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba816fa017cfcfce445a05d275c7b7b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767ae5ac19819b9a67d5772df3de10b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294c685d49eb4a36d13ee8cf6e078d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381c4e605a73941ff12a9ecc0a57b6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f81b4630c2869f32d46fb9c800c61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd167be8db922fb1246c76b4028c1b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e246f17c9920ec6cbb6f60451c1ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a5eef31b9393c9410e7430de1bee3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91fd363e3d6cdd07d8c72f203e50ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21541dcb0a8964f51996cb5cbc09123312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6c3dbed48e88ef81ea1af4f65b5bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cd7aa2a0393baec32dd989f001db8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb21e0f16b8a438c956461e63f4ec9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52305b17fa9331a908c4db0dfac46c96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6792cd88970d714f32b30bc5e9ba82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721884aff1d3205973557dac153e58b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbd81b3bf21a70aec76eb874d5f480319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58ad3376dc3b863d280f0923572560320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef50529124f09d52ed560690018987321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddabdbde13191810253f3442d1efb09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9339a985bfb4ce689554b1e3cede9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed593f563696d19e5fdd4b733785c0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754b472e1a713e2e11067f91392f983325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcafd7c62b86397c972e0529218a6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad08e3c74abcb797613705ab052bb2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088bd091d0e9f242fc86532c14348be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee8f080c84d87408907c169c3f0cee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255efcbd4effb842c216fc68f196984330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112931d6921e50efa755a42d1e95d26a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe772a51a73a9e05e1a97bda7e5240c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce210ae6f398b5a9f345152f1bb264e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb6b4e585db707eafdf081534cb838334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f25596630e3dcb40224733b4e9122335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2601e97f6396efa8afb20ec79a0e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c38afd9d5a89615750037bdd3d8c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257c4b843d7caf12d54b83c7ecd7749338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0216a5d670aa9fc0b1021de1e587cac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cad71eb27e6f67cf4ff69e1c1a353340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390df7df8cfb180fb7dcd7f46629591341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65ed80fa08ae1f6e572fc5bffd1992342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5157c9e2254d0fa683fb26f99dd70a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ec951ad8c12c858ff9905c1c51ce8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35200f435a0cd925c5d24776974de39c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50be42110c4c41b65d73ac6b5be3f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cc2d5a54d10173363f94fe26e58a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53dfee30a062db8290d319886411ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18952a47b92a68768c34b87493e54f10349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a06e01eeebed7af9489349ca35eb07350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5719f8df016eba70903cab840ffa6c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccf75a53936bedb80ef4d0fc68a146352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa259957843af02865a9ecf0824274353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbc992c5004134fb8b53d32ac5a1f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f40a3fdd870691a2634a5a2ff99a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dda454b698e2e011fe0f524fddaac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1130d0275440d5515f4f9ca2f89d05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf134d1392243ef38145d9280a44be5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35714006162d42a08353cffd9a8f5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503d8033619a995db3d5d263b7b1576360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e72825aa0c1085a308cd785e4accbf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca396e50a578d0731ef372b06b5c73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2bb312cb1474f5ab864cde7ebe0d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d00ab5907f0c386986de327d01a704364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17fc501711ee1beb3c32f640a71c59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc23e18b1e43ccb7348990f0501ea3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be9b3ed468ede252454473dd99b974367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eed79784bdb416a039fb01273c8d7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753180a3826ad1a1b050910b9c2d8460369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cec258e8777c53aafb1d49a7f6c8a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0f9bc91c0d72e4c5a9b4d8d1e3072371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb36941d29c0d1e5badb0057da643d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8864baa6f88b0d9142bda8bcf89ce8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d36bbc73349739c37f815671106ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2804bfb56db998af04104bffb7f108f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570355e6a65d9725ae71e15413e699ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf94a575bac8ebd731a1d47a9580b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcd3bdf92f6b6fc0bd0b30d3a7278d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91d15e976d8395398da324e11a152a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11ad78ffc4310af3a6bb754b9f2ee0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321a12ce9708012e83e2f84a9373c20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6b632c0a0c8947be832c6994e65c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716fb97401ee52a51a5176c4089df77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e885978c899220f50f75b81892ebc76384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ea40824e9c1d6d6b41096e46bfbe2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbb300df99c117ce943920c84897a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044646205e04516d589eeda3d78f57f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e324895a0d9ae2c4a781d8a1d4f5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a5b4d42236f6dd54ed52c6f68190d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed88942872b98347bc6128d0218849390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6f766684f10f5b6eab9332e1d164d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0366934f184da2c0bea6692cf962623392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bb471d251b3a0594caa93075b036f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc21d7539de7a76e99de055113f8f94394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad336dac9036e61e636c11dac61257395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb369202136a98a676a877331816f956396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdf6c105cc8c2d729a53b7f572007f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0c16f98d60318c6bf668a3334028398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d5f50fae54c48c5551d09b9688df1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426b2107cc5f37703977efbee38e9de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731ff4f8fec22eecbc12ed155c408da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9599c74d2913ef82aeb18e50075daa9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51542da992848514312edd2e954b30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e6918945c4f8379a09a9c64c37f00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b39e68eb22aceae74a92b454d1096405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f92a4b3ae07b9ff8476482f8ccb60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2382763085ad46f67236c5a54f4b7fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb719608c89f5d1ac36783ce025657d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd79d2cd4f2a6ebfd1256ba56c9f61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bdfd516cb88d1148ef4e17d0afb4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e251416ef659965ab3c98d4908138411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46883a02a45362409336aaa2a22a2027412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad264c443ed3c5b813a6b5b8e285e70c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f9b885f4a0ac860d05b1628cb636d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9344440270b17de349137c88e4e08b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58292b26847b70ef53ed25163b9d56e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cceedac4743fdf3c3dcba77c0bc08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04976b596e591d479edba873edc4c7f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b8dbc85d1aa6a533bf763bb85b329419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5cdece8e9213d66b484b9e5513a6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7793ac14cf9ccbdbc492a737057ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01f9a68a9fcf127286c371dd9af704422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecc16d27dd81cef2d2d460d2902fd0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a4509820a43145d8f7e120744877f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c2c54411b41da183167bd1d6bab69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f733a28024aaba5362ff7d2394821b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9405e7a0ec1cacf330d94ce3b1c47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e27197c34e3d05c7fb2f5f23324806428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489568e87d89c7007dd1ae718739069429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7612309e2fade452ca315d5b7452913430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec0189df16769d8f0ff6c7f00d8539431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5b24e8a924c6244de807947bc85f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933f44a98fcd9062575fe4644d036a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42b08dc6cf814fffda3e7505c55274434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2339606135b670c5acd3009956fdec0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e9cbf82708d8939a3c7e4fd34e46e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7d2ffd1192d791ea914a152a39254437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceafade0f58b837dc715c5481f8032d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d8d66c2836ed5d379de5b3ec61269439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3851e7cc306ea217054996af0f5a7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298298e5d360c397b4194d21d3809aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6523d6908108c7359170f55fed793ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564caf489737f163dcd42c599b92dc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652a5ce3fa850c9fdc594eb419f0067444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873654f3c635c55e65145c60374bedf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d024f420a64bdbf87b988541e5cba2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79213bad804c2265912b5d6867498758447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2f2727b4124f81f1e9385545fed22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58083397056ddfa7b52fbeb532c7c4a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe908ab6165236cb9463f09f2ea0f05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f4fbe3cf225deb01f58a594f33ff2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d76f100d6e6c99c02ca29e68c5e277452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ce61506df68732e5f5d49fb618a37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5a93a8f7890139820489f98685229454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eed567bd2b111c3fffe2b11c6881b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17ad5c1934dbe8fee83c8476759cec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643d243b4cc2b7837fbbb001cbb1f58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07f234ead99579be64d85513566f0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056ff5a559ac697fa964ffa3c2e0035459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec0802a9f6f46544f42d19e646716a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ac750eb7cf41413631f7093edf724461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dd781a9d371db62bffa15bf42f390462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ba796687a5dcb6c9571d446dda493463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841129ebf1a02497c086bc9c6254ecd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3778f8244d2f3e5bc37adb0b2f332b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d00b8ea009f09a0ef04a6b026c52f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc6f85047a89a3c4598ae08461d410467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350c47baff78106a0f9ba86161e17bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cc140aa809380cf98e62e8fc4c674469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24113ee245de8ee34057ea5fd3450676470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c704cab2696350c059fa75cbda5ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5febce1e2bade7778e53c20e5b8da70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7a76a8d29e284310e94d3da525af2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031341f2193750c9ece8c590844e3fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eeb1c7c17d464fcc0430adb3618032475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee7a660e0636e2c63b98c05663e563476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33da214cb432555f6defdf585910bed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ef6b10b4775301e8f12a06e394ea7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8739e2592c5bd9d038d677c07d9fcf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b1e1af0d577ad46ee4840c7186439480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b82846fa8a152edffe3dd1d3374855481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c88043a5d6e2f18833bee595ca3cc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ece164f176ec0e14e4b7fd7371894483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166315672f0c6c55051cda6b3a495311484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b304be55ee5467c75eab8e80ffa1a74485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fa93976dfff797bafe769ac09e6dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bb62c4f0cb784242763679585abd8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58029938b2baeeab8bcef3245669f74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49cda72d9ac9f501536c821d3315b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98236a27ae8fb80910f2d3bde1f970a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911ad05213c81e20318baef311bf444491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cf141cca76254cd92eabcf7943388492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872c7c188c48fbd77123fc5c76a4a48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd814b82dec653f7c8bdaf992b0f7c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa49334d2eebdcfcf4683b380cdee2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441ce2a5f2bd450286b5b080db987c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fe4423d25e3b8ba8c0b3e0d27ec2a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf568437efb5c2a71d29ad202f0c95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44083bfa273d75af7fa7456190813bbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8974cfba0013b7ad61c41b01bac0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165188e3a374bb42489969170888e304501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cb892c3c7e05630b3956f90fb2b5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7821b6ce42a520607e35dcc09b9b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91833c58a95dcf46bf93e13d317034ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556278971fe5bf42fe92f4e4489f4230505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bbcb59fb590aa31880f3405d88471506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fc77be9de5c86420b3a68b74f5801507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6681ce197876d49a585dca077e07d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abd59544cfa6e2837a37f8ed09e794509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff67dd8d39a2925a11a203cc8462a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342be6bb1329dd0b4a0b68a1103895f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae8ed6382a2beac7e6d01c4ed07c49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933d5795103e50d50d436fdd006c665513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba9db675df1306f5f0570bdd963e68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cf7df38be4c34f38948bef4b47880515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1b493466423564e26ece42fc6c2f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aa3fa1820af1b262fd0fbabccd289517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ac896c89ed323828a774bdcd7ea36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc729cb256e16c1b659a076059148a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3d24c2c652d6bc9a0c7adf81d41f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda5c0785d216fd26b218ec0685cf1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6fedef57f647b1a6635f0a82220f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666a005127893c9b0275927a7db5651523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1af91c240a96b676d55ca35001bb0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dc98551b45eb05430458284ac9cff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370817d00063163d4c8fbd5ff4e04ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bc412550872429dc24919ead747b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e5eb6e80312bec34901387befc8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337163c8ef34af7dfb239d84fdf67d9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f996fd17d0c4819154dd5b0b53148e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4e466629fd12aa24b8d4e154b4f27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263dccdefbb5bd2c8d8a8ab5a2a09c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30c77d573f09acca8934f919654401533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c21570611deaffd0ac8a08abf4891c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a87d67672b9bf64d25bc7f1401d7ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec712de04367909b7f91304237cced536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca08ab7257e7ec8c168cfe70546faa1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcc095aa3f1c1e89a7dc231fcba0b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b486e3a7e8a33458801dba4759315e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bd5187a5ec565004be51f5bc1efaf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3101c9afb4c0faae1725976832fc7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ee53610a1d4b35fd2d999358d2dba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85671b534b24706951ec4e0da4d3aba6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f7cbb27810e2b3c2e7f83332a4e9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317da84f555de7c04abbf62debefece2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfe238a1cac93afdf0aaec7e39a609546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa0cb74bd6a7806790ad1d74ede687547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4fcc7a25b60e9c979f5547b428a77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed700947cd2b85cca68a29b3d35e07f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5bf25de927a6a93df8fce328bf8d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f168c474bbe320662f5c4666b81e7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184453ab40171c3f9dbe2712b42373c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c48815bf7ff088233b688afe7101e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f556f33306e03f3cb32159bd836e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33532db683dc2cdc5f7f967110d52709555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652ffb520a75139c2246c36e19d2d94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f0bfedbfcd530f6fc18ec22afd407557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b9c01af2e1c808460aa4286f29a71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999fecf6e0d08b0898985ba6a52bca3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66418ded5d6352d348f372a257b438b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a43bda181a080479e346e0a6df5e1c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5e01f1fa947b3745d6df6d1ec395a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7005212b1a5ffe9acaae235b1088be4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa604812d66b9e765fb8e39b1d17cab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e48f06ec7c588fe3e7998d6d6a71f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830295ce8c01e025e454cda1790055ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c62b47f28f39a73c83d2b3ebb150da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aea41e342d5aed8c10548c29ab877c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafc4156a320af9dc982951b0fedfc2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420113c76a20a3b3b84c08ae7c4c327570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e79ca4d4f1621d8ec63d5c49c5b6ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15873318e890c3f284f072755eba7bfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839e1445944824fc0043fbecac35dd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa87e82ef12a6e9335a506804b59b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c75aff7ff90177cba5fd05f8dd5ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cf60c35aaf828877442ab380ed248576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31b65c3c7fe4f22b384e01e108abb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a632c4c2abf362ead97c3c54f7f03c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18864b1864cfbc977d0998dd086705ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc0b4866f6ac19ed7ec73bf1b61bd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ce6146ecd7a63b5706978270e7ca7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378ffdbe5317e6852ab23eb142b97e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d121cc9536eb658010955137ac264d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b0bf491327f8ce188be3eaee7e643584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7f68f33657867d3eabf178d5f088f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7447bf6801eb808dd9fc87434f276b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760805a180f72607f4708dbe4bc0af2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e611214017a35b5f09169bca0d862588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1de7aa7125a66e42604f97b5dbf85589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0526a7a5e8622b2882b00a243d63ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b5b37602c93699c22e22cc6ce1422591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b755527b6040c2e919c63984600cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe90c63e52d6e07216990290e4c0a6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a30469a3c057fc908383736714869c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dbb906d6f85616792bfeb2e2b0616595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2ed57c3fa9d6489642f1373a06626596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b390a379dc5bc52d62e7e546bf436597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2f3d040d78e5f30a17f2473034d70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6864264d3fdc964a240c019cfb5e89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bcd2853183c720b170e66c0027e6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4580e5653af404ec54bf74e15c7f44e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a047a50a96d09a8f41ede3860d42747602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb936e30aad95b19d412feec590fd6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb210d2248f9dc9614d897af9f00ccd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b2d05f1d63a88ababd5a65174eff6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a699a47ab2904f7e746e96685eee4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a27a80058d7e3b01b23254d506b081607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932269d90b2c1d230777636096dd62ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693052f0b3589130ee85ef2551cfb5fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6b3262dc0dac82c498a59acf37bb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64c3cd83016fa487ce0b70f60b087d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfcd1251139956c50b75e1df16f5b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905c7952d5ffd93131cd36d8f85c8cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf606cd1726a32be0d136ea067366ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025b93375bac6d888e18cadbfa59288615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41253fba7c2dcaae79b587ebb066a62c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3637161b31bcd109bcc63d33ca688617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6cf1551bae0ae168eb5f94ece7417618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169e40106eb0936029bb8cc83908ba3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47c3d269f469e727ca2a2b7d8feb00620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52038887bcb34d0e36cf0a1f39802e0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4214026494ece12319e1361ec7189622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f131982dcb95f66f75a8be26770472a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c1e6d5f34ab5a79ff03247f3c8092624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f38308b619356c4acbe6ee0a1aac6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81e64a43e4a9a71b8a58bb383783c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ec14e36cb558ec2e74bb5b03efc83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb274b6a11d49e724333f5023f2b82e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85e7bd946bfde52be04c88698cb41b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bd817f37d892ad6cd902c01f21fe1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf182d7ff49dd97a49d83966f731e2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942e16cb151ee3f23e933c22bab287b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411fd9a0789f14ea83b418cfe1b8fb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cda85d0d7a9ecbc9254ddb18f6b6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdde7cd983afea6b9d195d74ed37516635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e09d45883866f854d0ea65b293f0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989813e827efc5a2cf5a28bc70be3566637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25067eea241c575ccb75183bbd762d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a9ed92f29acd252f6f05bc25028fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849846cd509cea79d95baee9a412f23e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db269e85924daafb2820e5c51aaff5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891c091f3210edb21879ff3d939af39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56615b4feb538e5006d07b3c2e479391643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b42cbcdcae0f22fc7d625edc80c3c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c205a63bf859cdbc6cd6ed8c1e5808f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728b50cc49e357e37d1452f448e947f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66210d3cd666cdca9c3b7a70008b26ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bd81018c7c1ce7539ef9997bfb0b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce309ea45315aad39962993560f630649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2339b05369fbaea5edeb8bba5c400e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b77757895919905f4a146c738f8042651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e3e57f8a0b7a8b1de9638d820f34a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f420f3be9ced2e885feaf205b0ea7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3bb443ef3b27a54ac3841c3d04ffc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d14b089785e7596213558a2145a45b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df165308412e3f09ad891d43d07e68c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a897e5e4d096531d0034eba2422d53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817f944359c0123688489e59c3293c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b50cc92a1492424b5dad0bd96abb1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe83cb4dcb17f15a36ed5292c3e0ad6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957b7ea931ab07693caf146448b0393661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854b3dc226c7b0ae11a14b024bb0680662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ef1b404464a812bcad7bb321602aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5462d87815adae92478acedc6546ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff47c3630af35fed035deee7c5a51ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d5e4793c9c387011bf61ea17b6626666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b3f25afe16725374d770b0cc7ffd5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea145d5ef7532d04feab68c6abdc41c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff79adb25a300d49a8e795fbf246ab9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205ef606dc602ac9a5a4313cc7c2e2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff6802ebbe72a65222ae1e41212238671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6ace5ce30610b413e0c9c0f90e8af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b043f9852f1752967f108bb3e2a5d8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081a0fe4cbaa3f30b2b5b559654f7d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a293ad6cff29e245ca08e45de1dda0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd5bb1b17466abd718c7089e2f6926676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774358bb21567e11814cde47da0d560677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1acdac9651e1d1be500a2fe68f5f77678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a5f26a9c19a8af00b5c73d4e2c32e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf28e26fefdd3741749b1d2bcfedf7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032be971d39630fbf069ce5ab263c038681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0ad392bc0fc2d8923c3da58472634682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6f1a994e5850d6799db847495aeeb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f3a01abe75e389055c4e7911395e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8b35fcd48f5f5e46d9fc36851b6dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1e467a0e829c53e4a14bb9e8be83a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cb27cbfb2984409e4e7a8d24634f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6e1d5127fcadef6c85e0336684e93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c28492c28746299ae5d34d44c69cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1519efe78aeae7710804a7922e97c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf5c7d5d1a727683cd52d7048607e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea44415ca7c9c265aba107927c5f0a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23fb5f8f597769383569641b04edda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465d3df94c12dd284f8410a1d0ebd4c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ef9c330b023b4f198ec4d4be915c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c09f2f998f43a2188b6397e9c65d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca5305c8de1e5b2011de84fb2a1738697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed678b173504c67be5d2f8acc27a79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e84421e0990572fb9fededddd31d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ef7b897c12cfbd5ae9aadb0b18ce6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4309b38fee035fa236d8fb4b7d9c94d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7479c061c3d1aceffd886a4f155dba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512445ebac092d8e4f338f3255c442e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68119ceff377898fafa71d6e286d04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef966aaa7388c57e58b0037c81421ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffc645511898f7a430e5b9360db987706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e43ab599c1d231c21e1d11ed9d5269707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bf30cec6630c525ea86e42f4a4e23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c475af7a3e10a3ad841e4c181b90478709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125c30badafd8c6130b222b2e0871b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109868998935cfdaa5db5054892a9e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba62fdafa173140c95d23032c8d9bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ac736e6315ec251e1c29a258ae11e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb76775ac2da6acf5468d8f7c144a8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fa934282386ac341f775bb6db3281715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65d1b6d02c46613bca567707c77354716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20c0ac73481e624b1e085bc47074e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b6df8deda02c215b5421c526266e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652a7270ecc87f81eec14189caf616c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97234982203bcbfa16f22734b27a1a24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f6da4da983444140c21d9fe4c4f1c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f701d61fdfeff1a3bf4b230a39e23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df4a64ea5d3471f573968eb2fc35da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc2c9ae67f4616e09e55aa9cce64aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc56925d18729aafb049cc137dafc5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ad506ff9f7f9cd599f6b06e511f1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7c573720c46362a7b5bc10f0e5ebf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cca35fcc44e36746a7382bf75e2ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e69ed3fd2ed531408910622237647729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdeeab64e18407b26f7914716ee235730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8b99b41c249a270bebef4d7494836731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d52cfee7d99f458620e02d4f6a620e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e9eb2e7896aea423b4b8f6b82aab2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508e5cb5467b40e874bdc4f62927431734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd178ef36774f81f1142a66e6139235735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3f7faa9b3ed503ba18805fa54ed31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f98ce8ecbfbac1f3ba524eb4eccd9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effb80a3f1692bb12fb6dcc87b99c64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad09b207b2466d46b30c15709dd48e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a33580462aa2faf76cb56df20758d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b776a521c4b12ad78de283049f8d46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49cccab02b37f0487c4b88780e7f23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94125af9082aaaf324752ea7d3ed661c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097af0d3f21cb9d48a8b3d01831349e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f298fde3449dcb6dd578da857f35c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1261cfdbfcd5951f412966625cb297746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f6c64de5d741a3d35896c9d0c2f2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3fc81876c88b1a01facf88c7df549748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b2297ca25fa594602dc6bc34a858c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5c1a59496356d64261544ec93e28b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ff431c1ca152cb7f0efb9ed10ffb1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65de8cbfcf3c174988ada544e192061752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffc85d800718e58b74df5f85004a45753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>