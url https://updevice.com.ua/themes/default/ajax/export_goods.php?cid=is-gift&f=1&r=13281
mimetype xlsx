--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768eb1ebf6ba0f8cb240dc4658381a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fad254ccb172651f706c6f1c4aef62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26b93c9121f66ddc2f97b1047587f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266dd4995285bba5eb8afe050098c4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc53e54c4832ac3435fec5b5ddecfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ec4fdf0033f765f360c51ba57d85f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd22f16a3d49405da54db317a03ec67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03712d908e7408fdb55d46b31b637698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c6523a9f2e4770a7f4d95cadb9b229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a59d637249a864642868699259ed6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5963819ea80dd1d76dc0833799b99a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ca9d78cd0ab4f168be0d0989cd98f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f4f824e390193ca6be2253d3d4c6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b7d19b54bf6f189449218a63241ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957546ad6fe64ef8beefcdeadeb9ef3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69071dff512546068a19ff6d033c111716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad4238a395948c9277ebe07e74ff8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051cd339ccfaf2a4a96fea1ad26dfeb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b863e541cd24a8b5fc305e3469b2a4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6073a0c49edb09674e079561b7ec720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9ee47dd3f5b1001cab51f257dc04f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f60c1cc3670f0fdd11b756571c7f9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54357111b0a459874736ec4b12b6db1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12d54bce2a79d3e02f93aa64bff77324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e598d3eab753a4c57f064406bd599e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda7b7a637753ab72902b36c16a8a6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9dec57eb1789b246ca57a9007ab8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06173e4f10308feb19bcabb0ebf66ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97f6f7c4a25fefe6e9ea1be51ef66729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0f49c0e082fd26027dc95fed4e98e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39fcaeb7811155d22e703712eda17431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d05621c85d6e78b33a6984a079c8fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2079ccc751962b25d9057a9f10e15d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01018c04b642ac89cde8215d59e0ab4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f439d0b3ded95b4d605fbaf09248f8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37710ebc0cf0919d0a74c26dd53cef4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed7f2af5d0edb17012b27d8cf89ecd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43b5bd7b9acf1022b1edd9c1cd657a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167017069ce9a2dcca18e42cc4958d5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05084efad7b1eea9915c2b1fdffa75ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dac2a6edcb2796b1a0581c3b3a4dd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4e833a342756df187b53f578c0cd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bdfd88a100056a4ee11dee9b9fb1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fa56702bde8739dd7113ce435238444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad16d8678adcf0a71d6e245ec699e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291cbc19396e75859b310b612c4614546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53446b9a506978e19fe1e5f3f0352847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb008a32e0dd2990f89ae3ed853b1a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caf3b49565a78978c39f1a0a399b1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76a9c197a5d407db2c52c879aba81250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275b6b8ac32fce01303710d07fd60f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430a8708f1aa40fe7e0749e11ca512b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaa74408b33f25ba0239b03d4cc1a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777032bd2894d4752c322e5288a34d0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fffe0cd0e1178afaeedf9df9dacdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9cfe26e9279d341307947cf2a6ee656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27481c85d722408442b95a24004fa00c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dbaceefa88b6fb26859eca262e92b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c77be2b144c69609286a72758646259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06716784ff0fa6d7c2e339ea725fa260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae4d33f83196048a9f31b4993a5c5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a776366094bb8a6c50e53f083feac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedac2c76a1f0b968e7fda8457998a0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e965af12ed00609a88d170e712e4a5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b054e1c6a8900ae0526b0089f013665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9448dde4d8852623d45040dd8970c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db549e58cb51248e81db8cbce9deab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f44399880a977f13465e39ffa5441668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b031df7969f01f7ade5183bb2dcf6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360385f7ecaee6372d02b57accb1c38770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a884c68652cbe2de2b4ec98308ffc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9ae6ef7619c3fa625901e7f4d5e4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac1ef12f76c43525bb153d45a4959973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2192e59167af72563e14a9685d3fcb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f00dbc1693d6f9a5ad9b7bbfb316fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52c1b7b181f271b9b48079aecdc54076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e69fe7453a433964d64ac15057b6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c0becb86f92200161f719b793ad4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f909b3b5aab45c64806140b2d5a7f6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdc4940828a1af9a69cd34cd6f021c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bcb7e71fb5a60d6ff2fa09803565c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc89f7c87c540122d15c2e595a4ec582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721a6e9b28d96f94d2e78c92bde931283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f0cfa33326be0c80cc2767984595f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057c4e61b557ddd444a78f86aa48ead85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04393100d32d6c0e2faf6cef42f9b77b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2479732a3ed1c38851cdb9a0afed187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c02f3f09c3cce8773f1e05d606e5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294afefe1dc127d3226c074297c5154c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103bf40d7c2295730bccda6d7bef76c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e95529beef727f750d71367770acce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1994526d5f90e5acd6e3c77035a7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d46973c90255ac2acbe9dbfdf611be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55792b2a9fcb2f6b15efa535cfde228d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1777459d4991d38a67cff689e4b85195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a924710e27895d8318cc8afe50a1c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dd947cb2c4a9efd7f1715b5054dae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8740508dfa1506dae43b506789e57be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d778e125f19858406557c5beb659099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02674bcdf867893840893b5f3b1a2de7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217730f893e773a572a8df2154ccf33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce3f2cdb6a9aafaad54384504ae42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610424af4b3b96a0dedd2f87c334795b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22ed8bf676755b7c3db4574343f36d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8942de046a1e9df3ae1c44988e1d003105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46932e43d27ea4a2c204df085a52a6a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dd38add0fcc0c7fcce6fb834de5a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045a4ae786c0c891ebdb22f9edb5aa0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbf7737d569c367f2841541028140d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa85128d36a5f96cedb958f1be086d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140186b0d91ba2c72836e3cadad5d47a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a0a4e244102034636656fe17ef5bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68732f95cdd7bca3160c28dacca18d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc6b0d8224abfab77029920f2e97a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a46ba1ea2891a29b16069c08b955e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f275f49f6f0936994a40341352376116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd6aaa3ede5532c532ceb60c0d3687117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687d0a00898fc81cd03e20820f96d63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b7703c67a79315243977c02ee251e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee68cdbd571ad33170bd1c93315f4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf41d85c7be2f5e05c4c17b81394f0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f7a9ff7ba4785dbdfb20a87c3e8b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8a1136a55fe8516f34ce3e5564746123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fbd142aa2038592f11174bf9d73ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86341e10cef1671e30ebda9dcea06100125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c118edeed93f2f2fe61ebf2cfb4d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67483c928368e4bb7806e380e0ace7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf84eb87553c98b6e23a8499cd6620128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe65adf1760b4594979f51bcf51bb47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e5e5146484a233138e57e21626dc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b7f57973c8bf9900f1573194932fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a7afafda38b3e48414d60ca8eeea0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5fb86002a67f4f5ccaee0e0cc47fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067782804a2258c1d91fa2ae97c175d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c825610fd884af6ee6a2165bf772d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba4496e406451fbaf0dc9369c7756a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61c5c9c09d2ea902a080801518f33e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158daf93bd89f5db5f7161ea1c3d632138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000f3b69e7a732e7dc84c258e163683139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb7b7783ef777d87ac149d17c9f6df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7436a389a26b05b6a3ce14d70637b05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62ab0885798786983d4c7b7b7bd916142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265a02595b1a77817cb539c1163f39f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de5042618b67d28df0fda920d00ddd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d6f60db3c8a89051aa8e6e065537d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494adcdbf3da9752c49c98c119f513b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab63b5f2aeae26466da7bba8f8070a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ea70d47d84c55e9f892782aacf075148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4537ede3cf343a773374e2db786e5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878a064b36c062b3ec560d57bff6c32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89834e1ebb66c35913e8fe0539d103a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b8a74bd30d792dadaba1ca9143286152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98749ef6364dceae2738728dd1adba1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf15ce49480f88b2e0ec77a1c3eac59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27745b5295d79651f4eb957a68648e33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a595488ab0deb0a263fc2bd229c2c08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0965319e7ee380acee16b93f13857157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64bb65b10751272209623e2c924492158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73185b48c87cb5ee1ee58baa309b730e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01934e37ce7fc871a0979274abaccb52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fcecddca117b9c3df8d37e0c9aa21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2cc5822ac4b658074785247091440162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720c99dca8c36bd46bf47fe29f37ec6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76055a54f0ae81a911980a3468195cae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4ec432aca2a189f99e696dd294a68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ab55dde87aad4aade64765b3801a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f171841edf94b843c4c2585b2f927d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f8977185801e1500670ff96d0fa97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b182f4ca66111e1d250a490a7e34c1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6828f3f4230d312a1ccf00e713d0373170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccea42d06da4b056059dd0bc87d98bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac99d49432bc13aaa6023320f10e9df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52ede18932384e6761e02234edcbee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879391c0cb334f298b080e42495a95b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf7b8fe6c1d80049dfdde81c4f6bd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d3ff2323103e571888fd69b8a5524176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e7c4911eef74585459127942b39d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3ae60dc3d102a6fa79671a27e2870178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b96fc3441d5468e51135bce59bb893179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4a97cfc70fc79fa2f6334055d7706180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11badd7e89f70a0abe79df9c170597181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ef0b851ea6f9f0997337f0090c22e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277f021a5dfc86946e8bc1241a4c887183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce853014382807f57fb46ca0a3cfc378184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e690b5256abdb091710343fc520b1d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661c8da64e0de2a1a667cb758bcc4b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78a365b3cd8b41c1ff143aa7d3048f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f4f455bb896ee6ce0e34cf724e264188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def8a96092b1e8c2b76bf38928b5577189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae80daec092d35af007c4b1ee35dcc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046807b87a1f35cdaf140d8a5787a2bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f30996148feb566f7b5d751202dc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2bef48651561e0a947a74e95113e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c78acff394c00bbd71f00f8db6d121194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4626525a37c5707aa430c9998306b85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6944bee6231dda0a1f0c978b20ef4cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc4442272e4e857c8a0d73fef56717197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec54e7e4caf432415849ceb15ad2e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c2fb342d2bf1d32ee2c4af0ef8bba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a241301f006ec49ea4669b8d66c49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266838f354d8ea4974c6e1051400fd9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f32656d8a992cfd015a2081a36d71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd497f3ccfe11ec8722bc8ec9b04a09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f785c2aab414c72709ecfa9f610366c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a6f85d82f728e70745fdfdfce94c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7c22907b3f542319cef70774ceb90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbfbf3ac04a64a733253863a9e1a8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da792748c5b636b3d596b6ad902f73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba48b82173651be954d9abd4e8bd5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4f2e5d6511e64bf743e26f43b6d4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70157abe7d275622c4387183c1e41678211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c56abda366da033d7f2556c35ae57b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1ee101f71b5e2dae3b9d0f7c28898213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eed1fb13623d8413ee80bfeba0a5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae87674ab22391d6b905ab7bac81a84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc54ee03d4fba6c8d752ebaff706bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78237fab0bb1d630451727fc78251300217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab1d549f952a16fc126fe8fe5326a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2840987291679ff08b8d97fc68112219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f446972d3bded3ef49e851bb60bdf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a83144146d0e0c2b138c8ed6fd2927221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74e7c73566eab691ba648d7b5187aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1544dc9ac8a1f6db1b68b23c2a6033e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e858d52de134204217147445d140a77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18b2baa2eacda2a507cf3a23ae0cce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bb6f5583d88a8486e08918f0b007e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6ebe59830ddb2afea6370f68dbe12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5071818f6150ca92d59e43cb3e420228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5977f8f3d9d1babbe1ad136e2f443d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402f515bee8fa6e230933d9135d824f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4573aeedf541f9b176543c2a7addbf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9d5c5a001eac01ced5ff0f9db7877232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819a7a8927e8eaf8d093971bbf46f1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c07c9898928f424099b9f38d1dd70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f17fa911f060e934c56a36764247235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b06248b81466a2596752f45e3e0e88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07213701a15ad13f1d5633b00e8f5ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946f2469410562eb8a8dec44409f9d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f7bf1b22c178bcc9c37f6fb645ec3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c14660c9fe177293f4ad39eef3f169240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85b5e669b7f827ae522ca5c8a50e9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2f34998cb2f2e1f205ca7070c1014242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63942d277d9af5dc017c57686f6ca04a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca9f44350487f028da51ee2c72d386244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce61b63e6481a2ebe586fd7fa8084b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93f0e11e7258637cf475d6ba2638f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c87060396a57f17be17f99e658a609247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9c02fc35ff7ecd160c05263baa183248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb0884a208a62fba83e656b3af2642249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6628b5c4b5b7cb17ae41eaa28266f4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e732d249624d3f099914aec16bebcb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ca790906d3eb7c8d22f0762348077252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4a4d2e28ea0222dd93d523228be7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab672b1191a6c65bce32935df8be12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77c2694652bac86422c3b5de551a8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86a3904214a3abf0260c0d2d553fc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaccb261b3e54c0f9ab12996eee5623257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2ff9a2edc98f25d071f3d1e2de1e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9aa7d91d2e4145721a9d63be63bfd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b837661ff506e16e9aa42c5014a64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04e80f88e0b98d955db6dde8e3300c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326762255fc92643c54ca4644316c78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c16353a33a3c50076a50efdff4fab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcb69fe3c01846266238bd52408912264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347c4f13b3b96ff8b969ffa939d16c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b36f02e823b2709e5528cbaed57e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553cd3ac9e912e09bde3e4c15716e93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87619e5413432d608950a3f25662ce21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee7d8551570dad62b1c9918cdb92bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623eb0209cd221e44fe012d9dba90b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc71bb4a4b3cba716aa6e1db0f2b2fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06432f425ba683ed0e189597fb1ee139272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd8d434290f16c9fc7380a250beabc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fecc428c509f4718deb4a0dc77de2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77d80260bfa04a5b58e4b584820174275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad286fbc30d8c0e7a384fc64bcde079e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4415f65079300307bbd54dce11d9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f629594ce852792d990381adc2e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f755c77fa043d791bdec115acbffa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04570e26534731f2ff8402118264d141280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eb6dd0e412e1561ae3f42bcc4561b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b74330e47b63672898f6b61e2b5513282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41355a29915412209acbca7e765ceeed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522db98068ee00ae9bd7c2f7ad06bad1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcbdb92e1f238b3bf09e94844d1d10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f8f1d5e60942eeb5efb1d45935159286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12335861076cb14a4df971d5c04e8df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089258cd03cf48eb1346d9eb3384f94d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f65048e97dfd6d5f8bb94fe88cb21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b231126e0028d389e2d6644f947d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d923400ffd60a197087c926f4a786a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f7862c633383816d68530e1a9d2a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10fa7da3926c932a1b0aebb11c172f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f09a13795345c99a7366de91ef178294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab3ccb676dd911be629e6c80d43558295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a65e03b910fa547c4e4be6d603ecc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f529d28905f1883ca6593a3cb27d769297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e270a8ee5497e928083e6705903686298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574955bdafd8d607e3cffcaf0a82e06b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72a09295e1878bd209d091d1a7171b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba835d1e955b0d768cd8a37ce393131301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a86243c08bcbf0d642f3a4ebb6966302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af43c14d582dee18f44fb733ad370b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eebcc4f60a078fc98ca05b19bb023304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b4a62de9b569892afd7b9110e9887305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884ccac2fdfa53725d060308626294d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730e02ff8353a4ce9afc4a82d7983eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb723e88abcb743c58f9a6d7f45b9a57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbefe0bf5ca14c662bf15e28ab9c56309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27545d8d2e4b477c650e2713e818b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6beff7cbea565d455fed7e044a2fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8535b5fe8325a11bbee3476818bded312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dfad578014ccd43ec809219c09893313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090771f7577c51e0faa7fd018f92b92f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f03e6ea8bc3d4a03afa3cd604154f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2b9c052cf44c3368991fab63a1104316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828c47c6421437a48429924759fd96c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c033a7570dba21d76f5dee7c96d2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821079df1d8bfee150a810ae04855bc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97665e27ed76c8ed7ad39b5aeba770320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eed643323f24acc1b471976c724b2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1212e7ffabf38db8eb427c1e030b788322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e454aff7ab3f5a7d7d44a4a37366b76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16077dc2474bda95946686349f207272324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8041ba4ed8c665d9d2bf2155462fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdb1a5f970c9c8cc5dd93acd587493326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae193d3421d9f0cbe407f9ff0a4fa6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd22d0a1b58239c92d2d994b0b64949328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4ecb6526e45e0dbb3d730ac2ceb51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6a2b859f92aea54e2f25e7ad7c21a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29efacaa3c1bf23673d31f79fd3a59b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369062290f5d18f47056554adfc3a8c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd801080c33db55b0b00c07cbae21f77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022313528031cf5c4b8dc9a746ffdf86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5808b8bc002ad7495f661db35183d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e023edfed1d4dbcad67c3fe63b57b8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b96aba536eeb9fc4079830bc6494e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e44be95165d3b6ba12b1e93d431b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1130b65278e52879c474a1d12bc85d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1b4054c412e39bf6d4810baa68dbf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69c7e0c5e4ac834240f44d85e5cc20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5766ad4c2ff2b3c01f14248a0819a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730af41897a2bb97b0f79a977f2fe06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f7901dfcdfddb8d3382122ab4d25d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc36e7e4e01a1b7d2c5af0064b18b9b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf26b197b918eadbf58aa2d449a64d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dac60dcaa0e7b83e70a60e526c7851347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0ee78a574edb35146a1913f9b52f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0c9e641e6b8cedd6cca6ca549ebe4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef9f1922c7450a498b2efc6a2645cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a230f10dd2fadb188e4a8431b26ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4da9b3679d82209f78e29a031f996c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3a0a3bf9f8b90086131f1c93b44cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14791580b4305264e621318536e3a45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33473f4406f7147ebc75dbdc8253cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e081691e40c27a6a4bfc4f9aa2d2bcc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedbd105c1aa2f16f98d3412449c3ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef13da86a5bc204ea04a12b7ac53d77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239d4daa4eed3ed28999db8f4c59054359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0472ddccb36ff4a8abeff0bd040b0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed1a0683f8d06b75738499562629ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c09b581910215a7ffd7aab5171323b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111ac3bd8647f429e403d6fc6cf0f17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572675438872e5a8edcf390ca5da0cfd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503d8d2d0f060c2aed9f7c013b9c10b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddea2f03e646e8023ec3c706744cd5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d657f0c4b7ca96540ef3476f1bce41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3720608e4c311356acfa0be4156b2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4a49fcfddcf67681322d6e0118641369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b55d8221ed8b1903da846f13e11c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d648a77f15f647f51a2fc335ec0798371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c6954d9dd177513cc6f70f971b8c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d88d0872174180c2980e45354db45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38117e044405e904a770e2b4db4e6501374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6263f302056b69ebdbe7cdcb9076f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdd9c51d7cc5ddac8a254923a4acc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7be8d0a7ea3c2067f941b7cadbf6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822de72c68251ffff00bbcdd12bc56e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e51f3e3c272ac9099d3c8d2d9b0f10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327085ffdd02ab2761442072fd9c7c8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eea9fc731deb6d00b2d01ec3529d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8383e380617dd2c5ead64942bd981382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f555b456c866a8072ec39678d0c38b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8b8f9898ed4b43ce5a73ad09b4f9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12d1eab0b5cf49c7f41fce976feddc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a166868a7641bbd90b754136f3460386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31ccefc4f72c919c87757622c93493387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9ab9890e71492bd9a0aafd8f5b889388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1b760db2bea7ed70e4162f4a48f5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734cbec16c2699810c207a76c4dd9d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546fd9d848c72a0083158bed483078e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89fc4e30a332e26098e3998f6b6751392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff2593b5ccfa36089d307a7455f666393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83a6fca2a8ef479d3c950373720aab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6db9367da02c28445dead17ac00a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327063fc0d7a5c5785804327b1ff2265396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f87a411053476ad0ca30e63318fd45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997c2bbd6b65c622016d24155a9d314398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b351fc1e87f6aebec08572069bdf4cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3b485a75cb52ff6c3337a96708eaa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a460c347eb36c624f6a525cac0ec8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994df8248fbe23f540667bef3be4a1e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb8afcf2236fa715ddb851b9277aeb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a47db8e848eccc3e32d683d23297c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49d967a0d8793fa5a249e11e886bb5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bab08bc31b0d7ec7a21e848ea6f9c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f4b85383f04a8f758b4fa77dfd622407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9bed5a3ca4e0b3b99383ec5401a10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111400919dc59984b6a59d557a2efbe8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10d42f394f999dc199365fa89347c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ef2515a62ae99cdbbf33a5f6abd94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ce40e7219b367804881dedb2535e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550497690fbf34cebdfbae1b3a0b35e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a11880440b21e1b6cf7d2e658a8d74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0ee9eccd71c997a9f8f6c1a74fb29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d383b8f48b13dcded4d7caf256eaf4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b57ede12a79f6f8296bcbbe7b62dce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffed6e98e3f9bc39445e0331cc9956418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ab66e3499e3cb4d7701a77f7813ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e0937a97e0197f76d184165189e3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ca65d5a9fdc8b05e505e899528ed0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c047a502aa8b7f4a5520c295e0bd39f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb9644440146e9462b4d6ca944dbc1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4ca97f98e8f08e2739c60ab4833b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ea6893157acb66ddfb3699b339c3b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b365cda1e463f4a2f78aae4c5be7869426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc7f41b8ca6c7973603d0b6bae2daf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce4bf92402baaa380f3bb6e56a7a3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f0425bc0e73ca11312d7c992e80d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c045bdd99039f169096f9f13774d4c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1de146523776b0e6fd9d361cbe6fe9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a7397dd29b632c373fce905e97cc3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1762d906820230586ecf2044d4ca6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca01952640c219c7c646e03745b0c4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d3b7fa7768f7a2c46c893e0384def435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf574909d413cddf4ff8f26a3d303fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c48e4d45b6ff268b118657c39a8788437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbb3183ab0c3b4c6f27c3929f9be1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7dfbbeed7ab93637770ae47828bf6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39735ceb4d32fdad958f5364ae2ab6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ff83650727900c2a60aadba1b8322441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e33677198edd43d9bd5a2ddb3e2156442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50202f39e5a210922ed7510c254073443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f053143aef9b28501c33bef537685444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b52f108251ea9b125e199f565a0db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d91db9e6a0a834ea80d13726f0532c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cfcae7d4c7ecc2b1c0abb49c6f890447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e67c92222b1eb03b0a1352ccf1773e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66c47c6a0591a983bf868df4f95f09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8082bb113c0433d1918b4e301569158450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe508e8dc058fcd8a5a5479c33f5b4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec34caf93cf30ee0465ad664dcef024452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f398302ca11f23163e78d1b95a4ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac88dae3714a902dbff97f2ec23c48454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960ef7295e0e0aebc9fd6f7b0bbe34c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab938bdf84d5b9e006d89ecde6ca3951456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cd778ad0143f8b40ced44e1fa3599457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9145d1c39a9c5f1f3031fdc712f2c84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3134b20c4e79c02cbe64bfd10f8b7c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787bc8056ff193e0f6056ebd39afd61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45673f27a6f913dbf492cec0f20f116461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6b0f512e6a14b9a99ff32f4d69fa0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d01d216b56cda94cd5d8ec6b54f7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9d23752182f96cc4185eb522d9f10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0ca03211d545c76a58e4c9b0fadde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1c9a877fb14800bdfcf8ea52b87f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ab20683123348416236e4184d1020467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2597efeb87c72783b467bff30b89f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7337f473989b3805a540f4359234ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388df58ebb20a488293611d3fcf3d77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5b0f04a181d0c48355e17e4c5db9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc26ac2d51c6670acf598e8c0a3336472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3782565448a89e3434b074233837408473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060162146dce4ddfb92fb4b3305a6a30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d735030193082f4b46340b6c1338b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc86bdf780bc751e60bbd255c23a68c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda8bc8d37c85552dfcc094d992a72b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c2dbf0f65f920acd70e0f0889f7a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47733bb9b2beffec1542e002f24d3949479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464fdf285e9ab7459c6e103f2511187480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edbcb99ae33a027f933a43097312cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac33a00bd5187754d2449692968dcb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d8e51a6f21360c92d418cb070e428483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfdaa8bae6021b8909a1ee2cd17e3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031e6be8aa4c707f04bd5a92a717376485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34c36fb850c7657cd69a44cfce3bf5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1813066b13a8260f44e9588643f28f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b161eac56683ac2011c88d30615655488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f042eb844ca60a6b738e38b216f176489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc22bc533a81b050c00c065c4e03ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c9a3139ace37a0fb43410e0d31b8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bfceba154fc1dcb72ade20cc79559492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb28fe234639d3f60dc818f96c0d63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebef9fc5cb40f4789f3e00dfc1bd4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74e47b355a5e5ec7fd807f5ca1ecef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83432d2033fc1ccbd2a9c6ddc3c2d4e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3289db55719e8932018f6e85fdcb5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c943546dc0ffd72512d71688c28ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57280b192b857ed8f554a0ae52d78c65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af072400e6c7e7dda980760a2ea2e30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8b69793a31fcaba95abf6b71a0738501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4346b78258ba45dfd168f8f897ecb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb35ae1a2a3cc3f5d607723db858917503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0550697d2a235a7602bee0bbd5d63c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9f1cb9c6543dcdc2b85cbbd7a09c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2d9da73ee656ecb9de42de68f1e3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297574edda58974b748a75270733786c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddfe2b5b0ff4576ca2c57aa817b357508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2388625c060e53ebcf20eb1dd18ddbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071cd5d44da37a3ec1eac407511390f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cb4250f4ed6de451e77b53e16b425511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84203cd93562a7a9c5e3e83027d81a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4601168decf6edd99c508fb2f045cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005c9956a74056fcb2f9d2df5e68fdd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafce90198b6b86df1b3c6afb17a8080515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c291373a78082a1c5afcc263363f3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875d8364159f693fc3129324079b7c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4bdd6a85e9cf348547a6a3ddbd800518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4ac94a9e73970edd99dc50db32418519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061ac5c72880e828111b6ec7945f93b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a94fdd37053833c9ae2cb1b81e398521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de19387e135743575b8fa2e77d6ae4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c32362622126ae3742ef82466c2e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebcb446cc835ae9a718913babee275524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f7bec79138f3090a6314e05c95c67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba6685ec9d0441fbade3ea2d8ce0c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c97aabdc0428441cef3f71ac548075527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe052cfdb5a3393be3db6af73f1ecb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b76b2d9e2756f21e5c9ee195f68498529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad3b169e669b7c97f948721c247905530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1e6080f7be889fd1bc62824758e91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe172e7e131b5ad82999ee5d2a133c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16257917d409b91ce813e0c7e125ce23533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee876954e91f7fbfd01236b61616206a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f714a9ee7d521a3be740b6459f2376535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c759c49033c4bb7a70bc115584f444536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528cb9af125c2108c3cf7205c3f0b0e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0538d7c03788c942b05e2d5b21d72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d61e4e005690fd8251540aa7b3e6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040a735a8931a21486d4ceecdc79477540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dbb2f97ba38e4c11318f1cd94c8f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6c0a23b6475a52d3dbe4dfb45cdf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146111b193d3fca79c765deb24deece1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690576708dcdc512d23e8c051c8eb4e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dbe052f876d9e0b373caeefb2ac62545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f8000c02bfd3a369115e96731ba95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6ff38fdc920048c9399da7f0248a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a719fa95a0fcbda54e2275ae3f36a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5b51a6d5bfee05774ecf3521c8a2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e061c56f87f318b85a92b1729d10cc6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f67e798069d90fd0535472e697eab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f44ae7bfe8a787b023b44758f1eed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9f4f3f7553f0e5569df9e74acd0db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f6704b35d5804efb6f85fccea1853554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b33fa537b019b5a23646bc18a49fa4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f036130e23a3eeaf238041232011f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f904a3189b26abc866420ff739129557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569604f7b399a46de5022a8eefd9efaa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20198eb898da82df4161a076d1cd6dee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28009b8df8aef6a0a0d3144085bcce95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa6562f19ce42130e3222de3ca1f58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176165ceeda41eec00e3f3f28c07e5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c580cec89ad6ad0b3815a2be0a40525563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897f0d8a92ed70a99a86e5ca27ea5db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1e7c350d266da57f40bbe012eaf48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946caa2a7b5dd964c88ea37c8c7ef52f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926cdcd231edeef1fb54889776f855e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79f303166d08190d3f7aae73a66fd9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ef783fe6c97a81a1f2f08cf0850d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bfe547747515a5cc464c5aae1e33e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25408ca7c5f85d70cbf18bef88a989571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f58c270223e7089a1adc256c5ffae9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140e59a43a17799a0d350738a07b558573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2ac7dcc9e12536f42634879672ed6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b82ae6ed75362f267b23776971d341575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05983097f54bfa74c1730cd449aa91c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab04a7594f751f560cffba0a5de72e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1cada72703aa5f0fc5365399f756e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b008420ef2dcfac73a5e18637651d21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba37c799b267208a87e1e8c7d223eda580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0c5e54a47e9e05e1b331070d4b2e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6392f74619b5da79d686afe0c5ac3ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e19c76f60dabb749d7208eddd92b3e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d771bed72aee6e265a0180ed35fcd01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6970643a93a7aa747e21ed9cbef137c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd5fadc96d9c18ff7a9a441e9fcf79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f57ea0a7de8c36e6b495556e322389587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac887f56ea55d5ec5d7b9bd0e2f1216588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fa8d5487f775c98f7d75f74412571589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398da972b010caba1c531291352bf188590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93466d4a10556af70d4a7b3ee22c22ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36944172d4d9e4515a05a86827a6c240592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c15579cc375a4cd7a9a60331d832d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfb3909a40dcc8bdcc93f7d922b12a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ced94ea032dbaa7fe8dda486dd817595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2baf7aca2fb7b9d114d7ff97ab8a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389cdb7c871d709c0771b9660b87c0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fd8d0bd5bb185c5b6f89241cbb01d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65716ba5900da624dbd4fe92cc22312d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d244bd41037be55319fe002b251ea7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7628eb4dfe9bfbbbe2516314072ba35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618e9574beb587f38dc6024d6905dbc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee3788ffa2875f2bfba8cd0ab81f01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf4e87dc1d21e8b9683345d60bba56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301250b1edef1b8f9ebb7537e71fa4c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9904a2a2081dc47ee3203bb0096ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed8344d276ef3e4643252d6c0de657607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157139ba063f22b3cfc883cff24cfdb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac1a44e6f03f2f556f85088559ead6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672633605b5cf2751dac0afcc46ee68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf03a1682859a76fe63164bf65457bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fa4c539988f381b76094bbf38cf25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f9a66f1cc035707f2cf0b4e2d023c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8589d43e57642695b4022f746ca998614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede315e82d2ac37ef9c531368bb738d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327ba665dc2f85da8f1c606fec1a27d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183512bdab562024081ea701036c2bca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42643744f5aa300be51ad7bab48a07c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26827bdd1f438c8280aeb6a0001a1c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b79a405eb37c48e6064b7ff7be45c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d7dbabc19208a6d0a9fadf522c67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f66b7963773c002024a35ae72b768622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d16b53c3e801489b7f073f3d65900623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9076931f329651892ac0819be2523624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6cd15e82b92ec8125e61018a354b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80356f7e6c8a918d3a5522028e0489f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250b89723b7b90c1ae2ee49fcecc3c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492a238db52800c83b30afb6f6ce4e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cab2ed4c0bf8f55414107831739454629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26014e5c08a66fe183291160b9c22c8f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f93c156184649d88029c6fcd065db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a92b191dc3cdb22f6669cee21e95b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0a7b8c42e73f5c5b24554df5d3668633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662047af0ee2a69a1dd6f6252f1734a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcc7b3be70d5eb5e3c6bf55cf3a3dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169f6c4439c9d69eb24380f72b5fc2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241196b35e0e85791f652166ef4dfd6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36996f91284392afa24f52aa2a3acd8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f2698cc6e0dd8b3c6a40bc3fa4037639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54878384338731fe0e0c6dc013d4216c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf622fa8bbe07554975286eb02a66f80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc816a55134f17ad35cc061354b4a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eab8bd9ee72b00f0daf67b2033c25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b3b3ab0e2cb017eedf6eda853a573644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff68dad8f532d7b3cbd74974e1997cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac74a9b93ed22340a6674d00137354646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a679b4d5bd2b16991338dbc4406531f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a110f6234199ef36a5879e5a50523648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220bba9e74846a1c75adf0e0eb24a14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35710869ab7fda23073196599c6225b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8688dde674f942c38144d0f95015a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905917eb0e2ff8adc701a77504dd5918652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fd9f3ea825b29d4940b3b07675821653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae39d20f8caf37f09f3b7cf0743314d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b2160384f195e20309942c2f39b83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01e440cbf5be1f0db074435cd57664656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c133d5fcd6e5edda4897f64e804bf3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3880ddd52144db8e9044d5f6049fd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71788f5a71fcef2d3e01d1609b52f736659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89583fd7974b6a318da6bafc7abc19d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a4a6c0005119a02f2db08b869b3de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7645512f662f6e0518ced8fbcf8e28b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f534b52794d1e5491174fc3dcb996663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b1ef36a22ca2c30a63d8d26a57df8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f318d5fa3619b3d01848ff2f6bdd035665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae2c06d45ca44251de8c30086e56d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77893b4a5d06023230290d024a28cd32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a567ee942aab90a7c4919e0b23fa951668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fff3f77a5d7df4625cad03caed3d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb396da97403c2f3e477e91072ea366670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5ddad143e97c20d3e3b441dae1dc0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89e2018a1fafd4e98b00a0bd353240672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b7895a8910a0d5431c9f9c4e6b89b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01579b0335835fba7f4ee18231501006674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307f2e54df0f2203d0b541cc3986431675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ffd6a0658b514eaf199229cd2997a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726374bfb4b6237d82dcb512109fcc2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291a878a282b40f4cad950a8e05fb7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79879762ce0a9aaced7e783fdd69b6d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba61e21682111e8a1fcff5a6d77173680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f9e34561a029410bac62c0c41de71681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510a4a1be7152a52670a9fa16c068e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68910fe5499fb7da0eee8d27d6f89d86683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb497eb1df3fb55749db66b661ba98684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23fc1c37cc2cd638fdae09f6b81c0c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720edf1d3781bff3bf821337000096ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684f764eb6349b5fe7da7465f7a55bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19c4b5b913414b8e4ecaf50f389f3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a60117a4cafddc9dbfdcd5af6cb46e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd37bdb653b124e19cef737e11b7ff9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d720275c6a009f05827f8dd9fad72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5b33c32e57e694912bf270bed2016692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1feca91a5e08defe03f83f87e44d8f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618789b3cd3df6738a4c391ec5bf310694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6083817e494f7582027d87d45942fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81c2ff44d41d891525a47840acd419696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ab0845b21dc69f62418df20cade67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d405f566cf86f6039d966a874e6cfd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ab14327ecb833e7377eb7d6158f48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0d29c21b6fb876837672119509455700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9986c0be6deb98ebfea1206f69cf86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717247f630add6ef5e4eb1d67401d234702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dad7d9bc279219504429c12d4983d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9a0e3cf291d1577f951ec760ab063704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0e09b7e7deeb1920aa41c468c5608705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5988c296a85f19ec9a81c3d594d075706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39dacf9eed6c02bef2f05166aebd14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e007aa872477a6fd89d9ad4aec5978708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb8ccdc3edf6ff6f8e39f2b1722e38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9418bdcb045b11ca4e8f85d479c4ae2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d61630c5a3a80fc4c1079bbf4196e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ae123e8dd336b7e6129ab5699c49c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a960293e8d1fa9ea77d5144a1bd2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d11b239c06fc352b50bec40c22893714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e9d80e2e038166f2ab9ccb9eadb1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02252c3ce28141c04d64c0479fdb0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155db9e9c3c94322ecf9f68f2d515f01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91805da24f632777b03fc5fb98ec08718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f3d2048ade3b520820644b2568dc0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a927caa645700e3bad074107158a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c5a02480f9af33bac979b1b3dbe29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ca9e7819336af60389cda6075d2fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103f465983f9d742d0ff67345af1496723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a053467965065fc2f7ce5cc4c9cdc31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b38a715dfe80b4bb6b51e62fe32bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10978fb5fe6654ad30fd8931b6d9d54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d35dc7ce2b98c707231b3fbcc66486727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a334f16022c67c315f5789eaa41c127728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1568399b1c56f7fcf58a0e86f38823d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9feb0a61a848fe6113ba6229813be0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76136dc0b7b27ac6b51ebd9f097410ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6966dbd2e223191c07ab5294570598732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9d3955df58d1c8227435653abbebb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54796560e504c2b8d83521ebf34dfea2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497b74770b2e99a6c489fb6240db632735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd00a34e09d99490303e552932241cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8141c115bfbebe6557814a563eb351b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5025aa66f89939bb78e125aec05b12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f36e1378c029745a0996cdb3e20a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4bf97650873517cbb0d5e6836c96e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc523d1214d822c1cfd879b99cb3334741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374a8955c2f96440a343a374feeecc3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6767673900878f211ae8ee9bc3c022743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6e7109c75e9693c85d2b458d410d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7ec82439fcdc7f8b95ba27579dd2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83207729e9ada31690cb1a0e7e64d84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae85417e30dc86ae3aaba37c85ba4ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828428319352d1c4343a49b726161f6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de713d1854032b7019b62c1010f5a259749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a0578dbcf577ed466793e67cc952e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa0b1991c2538ed7fae7b0bc3fc3fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed366b24750dc10600f6b3f9442f382752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb7a73f614eeb0355612998cd25769753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca77ec0cc442ea32fe0d04906eca7d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b9150ff24542c4122c80e8af942cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8b6d8f0ba50d31a27db09dac1e8d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2da3fba2aa385e73589710da8fdd504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a866b1d84ba4d1bc72f05ebf17ecbd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099893042c8a2341496f3bf138c3dde6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757e45d40c7f4c121bab7a4cf16105a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54804328c093efb143e4db1feeb36d9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d038f95ee00562ed8be46e880cd37a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45998ba15aa9d2e48b247fc32c6e265f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366a0d716f6c40099c0f52ad728f46111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc08141e109679ff576e8767ac78e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b54704957078d83607c3800c4d1db113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e48c0b2ce79b2e13119dba6cf3a2fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb5493b728237a2ffd0f61cef0461a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9abc79712c3d408fb8107a07ea3bb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce89bf84767f7a0d702d2690c5eb59a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f83c349fd8f99245c0fcd5740aee318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07719233a7e37122cae4b8f097af5c6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09960b9cb430f3a191fbbaecc0b074b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970afa61bff6f1d7f9e7f3aad6f894b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59cdd3307d306cf99f712f6fd5faa022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0210ee0aae9eef68ee3c0134031b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640c6e5df20f3d3de65262ba19dd84924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc25d23f9be018238391108a05091025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517580cb9b6d98e7cb8bfa68078d07626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1412736869590c4bec6fc5057833e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e818cdcd37d441283b245722b3dcdc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cfa80f12d75f4b7be27be28176fc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234e6f3eac1e2d22da510b876be23be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3b09d3dfe9b7d87131e8bc6692aa731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5c89e92e817f4571201ec6687043c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54084fbd539fc34f3fbd38be3244603833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18f4df87406ab40204ee2c8a4ce4eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf2d827fe252677759e462e16898a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fffd901b4a5ebfafd7573d1d1299236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ab09c93214937b2adb21230a3f30437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9870752472a671405a4a9d71449c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26464167d3c934c9b7e8e581da231e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252849ba2ff94494207fe1e1016f84440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b2e668fad0f24e72a6d2a232380eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37852fd24db2cebf478029c8d98cf6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09796a5342a9a3fa2f18aec1f5f5ae8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1df49103d1690aa7b113c2b90b93f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb7d6a0eb96f6313f81d3e252e0adc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe986102c2a14365571b1e6fcc4913046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176768c53d27b96300791b89b36941247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d533b445233185d0f995d022978cea648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6501b6581c46cf03d3f76829b5cf3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854192301d3a8fc430205871bb561d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ee225a901001f3c6ac291b91aad6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b3af883ee0f27bbc381c95b20826552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c72dcec5bef1588ca1a8744bfa71253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63cfc3ac9ab9274c55d8d22e8f66a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdca2d43c58d25f04f999217d89e11c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9089a0ed4b021f65691b56d9abbd33a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7661dfa025a80d9dc7b79f2ed71f1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902ac2e41bfa088dad32a639981bb3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bf999ae7c06c3b8360370d98d08f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2147b3f4f17c401e296f81910522e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91924a6408a71d1a2e20cdd3e389d8e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e41e892022a66b10643bf78923e1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5e3229fa155eb6790df00f4668f0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f3a8e8481629d7a954e255563256c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca69fcd328ff7018f7e01054ac269165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83105bdcfe0b74ae37e51a45d3a741a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec24df5c610d5b8ef049166f3d399267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98a6b2b13f184c476beef3e3f634a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de2e7e1aa92a8819022c525b80368569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000936c1baec165699eaa1cc10ae0af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabfceba28eac140d1260990e13cd3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b7fffa99ede65763e4a64ddadff9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e751d3f9d34e32c7dc185ca0409c9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c55ebe5ed78541a673c4b4d02b00e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbca5e03a38fba584a93207aa000c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7461ff3d2daaec18c266cd7cab8b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42d6c9278d9a30a6d3ec0ea9fa571c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd85a2c0b9b5e588cdd893f379827c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0f504c4a96e41ef65c0f94382f0fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881d2a9f3e3003ad011b01b831d42e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949cc2e8ba7d48e22923bdbd787557c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7476f739083a402577feea08e803a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72f2396a4aa6f9eeef72ce71551de583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbea2f6206aa8428db53629cc8adf2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8f573fbb5ea22114a49629f3cd37c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6aa442dfb99990bdeee6700d2b45886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05302af72b071604016e09346d15ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104ad7442d03b5ebbcb5b2768e05fcd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee3486d76257df8f65c6be57c24b5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c5aa84bb600c35d73f3c8d9b4b64a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced2dd416dcdf074ae5dd9f4fbcd9b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fd61b222c3fee4e1daa42f067712992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ff4ba88bb0caea4dea30eddc17c7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754b6e84b9376cc916613ff8a0e3dfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc9e4ea44f9ee030296a1ed0503aa495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5f914a6a54bf527bea6714d9669de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aefad1ea9ecb4b4ae8f7c8df64ecc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480b8fe3207078f286914c96f7c852798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c5ac6aef3a7cd06e8eb545ad7ee8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71556585f34bcad2dba72ae1311e51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b36b3b00a37e78b12f00497260c6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff109d59b0f23d6695966e9c86196f21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8723ef21fc90b462cd57cf2cb610f80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2158d043cbe5d67710bd979ae9617c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8ed5b40fe891ee8d07adae1a3000a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0b3ea0df37341a6eace4a34d1910b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a478ba411aae97c4a18741875f7c513107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767a2ecd193cc7dcda8b7b79d94befc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e525acc198a45f7c5ea9b4d2eafafc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b384da3caa299ac116bceda878d5af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58861195ff96280603dda08c6f93162111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713f98f8c722c69d5e6f600923190ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6a4331f32d82fe59c42f71dd53285113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e1ba4c7264445e49622bdc180884c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96accea9872ec5eaa58377c385c27c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8926115f275e95fccfda503b16d43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa92ae6280c6c9a647c114d1e49614117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fc5861041e60fce8a66b94b161770118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321be26d8362440c5443f8f724ff44e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64e4d7d4614c7748472589ec5ffd61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8485d4ef839cf7f34e6b336bec0b09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05387326e5e19972cad4c93dd4690895122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b02b3e2ab0de3fe7772283703f1664123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197acdb6199486f6529fd17d8ee3c53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7af2ea01b741031a6230f11a210d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c328642ff732f308e2345ee4355e5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3071e42d34ea3ac12d4826e9c16e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b972232af8ce7688514a3a70d77a63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70996fd8c5670645574d67d8a8899f2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b1c770cfd9439307a7eeb24f56c8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c570cf580678551445606cc1bcd8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5060220ccc70759675b80154edbc70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1358f77448902aba6fbbc2eb54f59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6b160090fe8d46bee27b0e99848d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253746b2eecd73bb941d3425a48cf41c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642e1db908c995df32ff198e7fb7809136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffd1e1b8be791b90d26f1b18bfd7f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692234e6775748efac8f462faeae4bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c84153e12e8ac82022ae8c5d9dd65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31624a3e77f748bcd29da9a02836eeae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598f600e92c1706faae49eedb3e91bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec99732fe1062f22ed0f7d912d2ef9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47f24a8f94528b5b6af88d3d987a17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffcf0c8be91ecefcbebb031b378a46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6a108787b33deb6b63e6255adc566145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5f2e69c28464491bfbd347da4a7da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d385216818f96c800649754b095fe40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d9d93e8c6a24e08803de2feea79b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194434c2dbd34a7bda67cfe2a48b8f12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7586e8759e34870910c573bedcefc71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05608f848c50f697e4c1e3ac1ec4e899151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9ec272b2db7baf90a8b84010fd7c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92158b68c931340b46c68b1ad0486a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755115ad1f3710be1ee9ad62e4c5dc02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dd51f5da8bb12801ffcf7affb3879155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35ce82c9081f24cfce79d3596c82a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa7c5ebbd10b16f31ec75e7a4837fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1feb9e3c33a8e8d4780637374b6ec1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387755b838d01cfec0e1f11d755e78b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac2b59a691e333a100e9eda94073c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1d7d82baa17c773d28d18d2969a62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4038c6744c6ebf176217303e49b8c8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcc82db5104ed224d62b51e6834937163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170ad9e1d9f6f56b0dc217e93f019c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cea5add1b086dafcb836c663d9ffe6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd9b1888a56e4caa93c0a6e6e784de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aac380b544bc6405ead2cda2b6fd61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9146a032fc5cffe54af326991a7a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471ce6a57bdf5cfd71cb411c4c3cb50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a274970512d059a66202bcfab7be4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ad12171f8b4a327d8dd881e1dc6e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f1f4aa16004a1049cb0c909c33774172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a02cb73f586af594a40681e7e8508a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735b325a218d4508ee419a384c12d86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9a6c2fb15fec0e079a201bcf7c097175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226e7c9c0b2086ce7965ce2bfea964a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47205c48d7fea8f9fa902b989157273177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90fb5d0b03643564c3de40611dcbc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996bc41d9cbb3073bd5b1bef84057a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf14421e336d3f8d47c1c02e99f8b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b35b8d06351f5877deaa5ea6d4ec63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85027ee0acd494cd071d62794f883108182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118078056335b0b9ca3f7eeee6e19e18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173658083506bd1e66b7553f2e077ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a3182953f828e2abdd7a554f8cd5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4dea066cf535cd66b80ad28307ed7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57e9e99aa1e59477551880c8b5e131187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84cb6242dad089116d6ce37eb740a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570ece8095a85f47efeba2d02033267189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f13982f0547fa2f895071b0347169a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf488b5fad79bf3af49560ff59642d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65790a558f53a9aa7f88ead34f147a7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb67e823e73e74f477f5b1b2a4d5a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca8dbe2f89ec4c093a3383a34f0424194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204582d7481cff8d34778dcf5623af8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a57241d8260c7fd1d4accd4ca2ff21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd151d51fa82f44e3fd42d98a529c04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a16081347fc9f0e6d0fd4ce93bd26c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8686c10d343905a15ea77e1318a6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057c273a333dd750b6ffc8a4c87675b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bfea716b7ef94aa7d6cc2c7a787a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad6c957c5f4073b9b3c7cc32fd6b3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c1e3085b71bf1ccd19ae9313bc5db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46527c6930e71d3a59c8c6b3c952787204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7082bb26c00dfa14970fc23606c6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc845e2067dfa3c04190b0232a0d1faa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac892926414c125d98ec83251e2c0132207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31a13f5bef90fdee3fb7daba943a3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35504f518c388490431017320523c4fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02500085fab76400d73d582631032a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefaff3f09238bdf78d7fab1340584f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd16a5686c0ad94ae7b01e7bf0bbf6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bec851d0823614d9a141568ba46cd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f20f3f72c36901b83836c8a9e26b50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec256b48f22461adfd53616395de98d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72584569753a5883b5be75d94cb7cabd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa4c3faaf8e8cf37a0075dbe402b09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90214d40d02459df7a4c2bfcf5b8e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0c74d984a9149429e5343cade1d72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2c935e1fae3b98c549a3d3c85a453220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15987a6287e297e45d0379e5cb1762221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecc057ede99c2909d05d972bc5a35a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506413d17c94c4ff9405df373bc14ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2a2ff496805eb8c69e468549d3f72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e89010471d6058c5c300fb4fcd3c68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292b734f2ccc278aef9d502eb4e14de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214838e0ee522407e2a4c8bdf3607f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f540efe0dcb1cabf8dde38b7a377daa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184028343e493f76691a05103069362229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c47023dd6d906b2acd8b347760db7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec9c4fb023623f88fd0bb829107a47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a7bdc845e565096d775605d4c28e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c8efb6f710f1c1a265d2efd3283a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8f9129c39eb6088bf28565d9110e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecb1360aa11aa237040b7e8701457f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5f65a9fd9d300e28804a2a262adce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2cb4f9538b923da7a2463975965ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3998f7750d76e2944bc674c25c0b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2732775d36fcc1f7372810c8e497dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c8c8d2ccfdce5068f7f6cfef45846240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555b935250d8c2ba211991435d4b772241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad30495829b206974be74e437f03cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3af665e6f983ca706703f12c7acb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99ad43f7b8fcb0ba73652becea35ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984d5543b33dcef15a66bc0247eb89f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3358d3a873b3245e2b7a89fdb91b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd991dab68ae819ffc3271edf06f8c0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6858d24711a1ff28ff04ff5b83b99a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fa60af73b7c4048249d6315be1751249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4512ef0ed56361dd49ff348fec9e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe4e85b910e9ffd5c95a4b0ee58bb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43077a8dfbf108c870cb61b051caa4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b743bae688a13fa27bc2ac1bdc02d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae38784f804edc6caf110760a0c3158254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87526df8aa0d70c65209594e67f77265255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8c7b762d0bcfbae6ba7b85eb41b63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bc03a167fc001060e6e8961e28717257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2820091f1439e603631bf8d84f021258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35bd786ba4b1a2cdac8418a489925b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eca527f6279db560287d17a583298260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d3ba1b423ffbb7ffc64ce7791e2ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cd531b322a2b04dc3eaaf4f25a9a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75234321d4bc6e9749d351a1d471021a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036928321d0ddb5a952af99d4e79f908264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd128fcb4db975a22dfc33233c6ee120265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575037b2d033bfcf0dbd1d356172276266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48677342c9d83ebcdf3811280245c747267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da3b5c783ac764aacb3abf9e64f534268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a324e223ed5da624798b914468903c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f01c8f922e45826e21d0abf352b16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6558570a0cc1b53e842db9a0fbec3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81130e83af883ce390f440cff7dcdd57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937bb8b233bce55cf95823709e4b563273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23548a4f19343fb46b971674a6918ad3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53af45fae69daa5a800fabb9790beba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22025088fc8f4cb3dcb855f3e7968d87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01accf770dbe77564a3c119c6968e5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d7842349ad4ab369980f50a7fd1d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a691042c549d9448df8d2c0ec6a2a85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebe8b265370d6756dcdf4df467252d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7643dd62dd7c21563c77aab190fc655281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f0f72ed3cb112af28fe672f8e6cd8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d348d3978e1f12a2dfacd277da2ffd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fda49669ba10c876fe35937a37c8df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf324582d8cde78e3b04ced178e7077285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de385ded6a91f701073f88cb5b1809286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cd6aaaaddc388112288bf27ccb316287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323f71c1aaf66baf9710c9bd18fd83b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66d0025811a77609c6ac4ea13bf03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87f327f26301f5407f01fba92f32aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5290fce5f306984671bd94166b131b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1bd4bc7cbbdcc470abab1266c9e9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fb6cd890adfdca647304b9a1e47c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559b5f720a7c9c5a12662bf2cdd5409294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8406d90260f368cb6c8247a94ada99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaa5d95d9d48604065ed1d6aef846d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755f0b896126b58914a4ebd5405ab29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8130b911c2e8d75d125853e2064d755298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ed41af7b1bc8ddc10d9e3992562ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f4d05e571b7787dddb9320420b7f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183415e1b8a6d80e292961a2a12e5353301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05477d0b01799b5774a734c12e93b0fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a471fdd804ef19085cedc79fc50c57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084857923cabb18b6d554df943312b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d87093a9a892195b03d585a1aa02e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f62d9c592e64cd016e5cb7c0af336306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df612e728d7d17fda4c7e6510c799776307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0261adfae7f205cb2c31aee2b2f7fdf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6065498b1ecbc09490ee42b043111309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306bc4dff4dc9cffdb0995e5fcbffc8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63655291726aa1552d1652dab5db2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b437e96a78357b2b7aad748dee418b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d08774eef00cda24ba10769282666313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e06bb3a4553b025f0dbbf707d67b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48de0f98e6410d4f4c57fcd93826c2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece81739ebfa8c4dc712c4e29cd40684316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b73907a814956202309d88a61e99ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f4b9a607a2f393303f7a03f3aa2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a365cee45ae2896d2072ece4da8b91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e543d6adf78666eec6cbfe7a2e025e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfda914486461bbe79fe81ebc720fdd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f824410f6c39e7bdd2b20d83f971c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e584b39bfa96eb91add715001dbd925323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830bbdb4feef1e733414bacd4dfe07a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61d02f2d84700d1a62b829e5149117325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b38baa0e608d1eec613caea6868dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c680bf42e6e7bd665116fcb60552858327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c133d4ec5e67bb1791281ded91e15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f09c13891ad8ecfcb93785d7df67f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9622598b846a67c5f58b2d7bb3512330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f47ab6611af9f30960128acb7f8032331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c74eb6106e483dee584470a5a028b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e225a5ba3c692132acfd79678f210333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a10eab37864633e85c50ca09fed9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d3d7e51eb41b954c1f6a258c81370335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b56a3bf6f34775cb2e91c2be5b8ebf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b33aec601943712451bf06c960051337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37165492f8e67c88bcb70134a3d381d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12709b5a8c6962415a83ef72b7f65b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d94ddc18cd267c47362d79551ad5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e567bdb4e0ccfa00d2696323f9116f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd221109fdc735a18d28fb5a47d0322342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791a6cba757b3703cead0e4d3dd57c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f220e883b9163a8e472c9847bfd88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64365e215e32e4dbc9fabe5cbe7fcf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d063a961d07806233848476e2b95ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3292b55612ecf45f89d0d4ab65cb0ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffabc2b85a3c7feb29604366bef1bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146f9535fb0f28a9af8dba0bf08402f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443e8029a9c173aa138a2159e1fa861350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7ff3ccf1bb1cb5f58fb321c9b4a13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b581263c657b13d2c5ec7dee297e19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757475f2d6b59e80b651029d2171dac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef83e79e1b2a97f3694b3feab99c9cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780f2d3df7c15edc86ae240ca9199c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b802fe87ab29d44fc47b92757839f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb20d297cb7df00f179e4d089134cd3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532314366c63d2b1e5b334c32bfb745358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f812c49125ff215e8e7e7b12e20dab8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70f5025f78246f867bedba93855cef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c9677870b38bf7eb0218dbdb125e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d152ece9b50bb5c323d9a3aaf6838d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf70ac7ff697322c78e31123c88f763363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac681ac08d2b5d62f5d932caebe51a73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c9b52ff601400bf225014ecf2f23a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808c38eb238e427e4a2998771caf687366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9766bbd6f7da01a4c6dd2365481d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216b29d648357c9731da21947d44e4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033e5fac0e5d3d53c02eb164874f161369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158df82999f52be974990d4df762020370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c860e356d7458f5b48988187a2c7ef4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1568f75af2226dac740bd0fd10464372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd8f13009eb66a32d45b90d7ee9e28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33909baab433ca1fa5dcd098198e24a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5a34ebfdb60fc580e7e377696f22d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91bd91bee5d8654e10ca94fb896773376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc51dee0412f64af1f7cb2a207a4a81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6fdc08dc33b43d3f7e51f53f7df5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1cffeff9e7bb686cbacb0b230f65d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b47501311f1a2674c8f82033712535380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d25431facc69bac6890a9467eccc2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece2437ed6d6d27909b760b23eca4f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac6a36861f2fb3a0fe2be3330863e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc947f32a7dd54da19b2e6dd013b48e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737121ba335d350ec57d34ebd6a2487385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d8d721949de492070ace1baa2fd6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f406e922f7052f38f166116e788482387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0cddd06e0f62756eac20c7fb01d77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c1cbc944ab0a8cb62f92510ba6fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c74fafe27070bdd370717541f7cd01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915503f7423fa96ef2ffc9b66bb6c5ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b557df5815c36d5817c250e80476c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516098895d4b3fc28524974033c3555e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3118123ae5953c56131c35ae34d9b1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ccdff77076604eac8a01728c7f6fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b12c8286477be42a5a53e5e7d94346396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca08ba1d631645d5ca62f4069f044f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b423c02b62b8f30634b14727ba7d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ade5983f9e428bd881c3b4408f04f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4e157a781f5f65250602091abd0ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661022882425ca01a3f172ba46709647401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bb28b34cc4f33787ec588d5f7354f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4129009da880cd37f6ff661c7d4cd78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a129a37f792de383cd5e1d68b2deb26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184905903c7b0a368cb77c7aed8066d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5c1f0bf88ec2003b5a19e3bff95d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523667929f0764423668817bb602ee29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb6b3bae5f679a46f35eeeef0bf348408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae7f161fbd017f5a605a739b1a9ef4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8de067b8f3536f7e3496dffc12f7e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec76ed527ba0395f7decbd56f50b3c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671a5c6d29dfaaf5c29f994afc2fefb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a06c83ecec2abb4d57d9967dfeda51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d44e6856ec60f697fc36abc40a649414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6a844657df3287e419168177df43c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e3cb346a73413b8730b92f2d4b874416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f67f7cb8363aea59f639c7786c8c01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2a431acf681baafc169fe19ad43ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f63ada9dc15081bb1e4ae5e1e62e1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf4d402df879113c3f08de68d62a2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ac06255bdf2889bf64f91c21f7a81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4fa43d1440108a48603464ee10316422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc193672714dab8fc8901d228db751b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1175f97fcf9c4fcbf3fb6f018caa7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbbfbad53df8e3b8d5702f8fe4e837425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4068ae7afb385d576f9828e156f7412426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd218efb6ab825e17fdf93e80b8836f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93ffaba4f83dd02a2a0351985b2ba3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7917751c9d2703730eeaa32d391c7fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165519df55e1853af2d34b87e51ca9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604852bca36214c90f0dac06fc3f40f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c2d8688f8c256cc179e79f05b2309432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150f40ede20bd2e59de5a957c3129cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703cf7981c6366473356531dcffb376434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d0ff4a251e09bc9dd7f1740439ca3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091317efcf46f3f4c02e1504ee7b5227436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d55beeff6edeacea4f04504fcd1493437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18f8bf777cad58ae73b46264fbc68d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014639eed1ae382579ac4e9de98a86e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0dda0dad6d7c1197dd273c58c13b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f9a593fd97ac43ed61faee11548bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adf6a117a5e12313c8490bdd938b89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a9578d4e2eaa8c8ac26dc0be59e80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442e7378dd59aa80b6c8b5ddbb837e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf2dbcdad061e642c694f67a53de43445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2704fc6727c4d9ac7b4c7e586d2f17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525c3f5a8e6e789ae7bacdd6a0f1e31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936f6be51b05e2c12a0b401bbcfa6a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc96002134b6933bc7c0832b22d823449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3c7a4ecf350eb2b0538430e774a9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179f08e586283a1409e3a3d61c4d56a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48691c52264e3d8c61c6adfc7fc61816452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7e2d4f2e6fbd45d698dfcf57ac294453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbc3b8ff0b9baabee4c60e5f83051c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72719fc34ef2e58a84f580e35b541e9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aeea8335afb03e35342c39deb3468456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e23465a71409d946823a9339df66b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f4c903eab8882113eff3d6dffa8dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504f7726389c4cbc9bd630e3e49a5d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fdbbe4964ae28b477c36288cb1bb0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230780fa5bbee7ce0f57846641dcce13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4dcb87e35c3d57bd2be6df88b0f12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a63c819b46479f05b0b91da940b3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01db9235a849622afbf575e3e1ec9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fd56d30fc110e8dca41eb19dbd826465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67672fb81c2dc0db4ac118a50d947d3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd382fa435dcf0d9de1811242119ddb3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdd27e4d72a4ec0a9097da2866c182468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fa144aee19f2b209d2d551112289c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cea534ef34cff5c8987d455af6a48f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6413aed1379ec0423812c8acd4b463471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881a4d3293f8c75621cb30dc10fda0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bbc8ddcf0b40fc13f958c15befa61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d063b4c4153ec2e26d8f69dcbb0a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943fe3f7148f6af6ea2f6600d3bd18a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9388f005e449be6dca6bf824e52931d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f22345020904b75445eac100a2f07d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ddcd89dafe7bc39086c744730ced6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89571f63c6e677b6f65039d9dc7ddd63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8909d7eae3151ef9b73ef4c38ebdb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff922ae5936391c8e158c8065eabec74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae17dccb6e722fdf15b94379c76aedd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e128c069d2ff3a8b0278ae852918fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30771c92f3f28f33d53574eb610c06b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217857e7c94c0fa8cd1d7116fe04ce7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869a1ea314942dd37356d93b240c8fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6ee9632761e66243dd07bb6813fc0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a99af089a3a75a3ea1aebb89abd665488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967bafb28fa7787135029f7a459cb23489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c11a45072ae90be14cd9f64b73770d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b44696d0a607ad0de33dcafef0e339491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe50c5b82d2c0eeffdc66ae12200fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4d8705ab03ba40cfae8247373a86b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf06997cbb794128761feeb6f168f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523da53f44cd56123fc66beb0909e6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec23311064dc63f7dcf35743f040275496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478d72975a068cf0c436a5b08deee7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b5e72d9aae85da2384cc054f84cf7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf7f3e0fe320c34648907ab4e90881499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ad51cf080f020035791b52d014d6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963be75e86fdcac90646d6d327041371501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cb6eb6f9cc9b261b4f58beae92bf5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a69bafa8b4992851d782583fcbabe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8a7935e562e57d4dbab2c91376e0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8118eb64096a5a05e636c11cb3450d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879856a53a48d04043a5cff12b11d3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe850db8c4a2547bf429f2ba7bca44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f519c0a1e3493c47bdecea181f1d09c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b38381234d5103b01c26e2c0f1b2a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebf531bc0fd264a8c19a7114a8dc51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5181d0b5bd70d2248be90f24fe43a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3e999bace67b691aa23665f3fac3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dea2de87b5d60a2766af02c5bb8f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b50ddf3b40e0f475f684c7ea2006ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4a3f3f49432d73f9f8c1effc0b7fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c38e24bde09deb346302aa6d8f8d09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9b83f156fd374145c0ca9e249de43517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a388beb2e87ad2fe529c9b04d4993b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82420dfac9f71b6834ac9dc8caaa6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98ae9b5d1fb8d16f4bb70f673765d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c19d4f0e34d50570ecdbc8a252114d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cf47840ee1b84143a75c17ed0b03e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256524efaa7ea87dfb7fece3fa2492fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4974aca467b0c4758c740552a37c74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8e4256e8c8391b2b78090d3e8a7aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fac4264ed45640d651facc55f8aadf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce7ebe6447088a4655facaec8a4e49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ffc8e824f86dc7c2252c6da76ba1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50696b780a4c6bbc2929100b2db32372529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcfe5fe7ba09a01135c741a672ba19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a0553be8ae1937f95536c2a2c7a35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53986dd35e67ac6ba9fcb570d995716532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87f16565fd2f3e481dc3e53a038569533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfacfb69093d8606df6eda84524816534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ae73f76b9011573329ca7b935d514535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cf9074407bcea06d9c148b49d929e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad56993fa43f26fac3160d520299c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ed687b2c38458230f81b22698e92d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c5ad54b55adbbe660b994633d12c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e87004942d40afd0b2a33a3dc8803a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b3905bbb1a970fe7ca1cb13b17273541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7b89843813dc1bfe95dbed5abf271542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7280a9e0b4681b5de2b94952a9d72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050f1947ca3aea1f2ca4ac3155b509c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f7bc6318214af93a84409b9541f9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec039a3b2f98e5e114866f0fc88292546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112dc9b1af49d3b1303d3d31d78180d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c540ba475bc19ca3ea83f65d2cf0d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a1eaceeea62634a3e569c450a1fc3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3a4defa301cd94c0868aa8f01482d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42106994bd0cd6a2c385c8c5529c40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c552df53668e7f616f48eb01953413552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ff78842a16f972053f0f6c2b5a9d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb732955c123514fff67fe1448f0a42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994158210aad118bca78ade90660eb67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6f00c0544fe38c2d48780c12be714556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd4c6f64c6b21a8b1e8253b8a42f03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b93f37365a6bfbe2e1edeb64ae54f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67de54d23605b11df33f1050d3d0a62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce09f3aa84bcb7e05eaeb20c778eb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aa300dcdb14df80777145ea07feb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb508493e2dbd26e8241db0a17fe4fdb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a492cfd17283f66f0c569ea4fd3af1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00be1a9fad658600d08e14bd0afed5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080831724ede26e2229bcfce0180aba0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a34c7bbcf3b75bf9911bc3c920ebc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089d80d0fc75694e51866c6de8ba90a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a56a466a150a5fafff68c9ccff9ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a347aaf6de069bbd2e44abd3c4486569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc427155b68f6ae5b87e6ddb9d5054dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ab8289abe7a690c6f774fb476cc7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e62eb2993ea80b22ed71f00172bac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433d21a2d80e5fa24be7266f7ce2eab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be8adaba83dd8688a8d5a2ed03b4c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a9674609f60d7aad199f1bc1c4d08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2518b045327e4f9376ff1a243c2cd1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bc04f45cfbade26159f9c0e51549d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a231450016527979d85244e5fb71a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7147da0d058e995bf3308f3efd8fc5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25c24aa6ff5b7233461d843aaf2bdb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c33dd087cf83b7bf4c69b4f32a075a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceebc55353bc46455f75bd755b3e16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f8d66dedecfbdcc25a7c027081701583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbafe63fc928d44f0cdee16315e3d68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6188547d2a320cdfe3a34fbb432508c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eed24689d07e59d8effbfea098f7a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ea486e4efe4445376070a80559008587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7ac6b954c86773acb090f96e573a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131a363efa6856105b6b9f0cb708be0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f99330e0a809d8f5338d1b1d46288590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb83d002bf74ff9f7cb50c0d3d463d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2659b9014ea76bf95cbc7dd90341ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598fdd3830d3467f714ac55cc41e204593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3cf6bf87ecd06343ef5d590e5cca3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82687a94210ce9a2488d6301320ca2e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24d7e29669ce2e4feb727a88675587596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ce39384a737f3bd03d3b3f04cc8ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed23b2321d3721098083bffb160f348598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db857afa6688ded42b4c0e9be93c9f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaa06739cba1cc72d3f8070f083ec5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182efba0d0757cec657514a1f6fcd0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12de51f0a714e2151131bc5c10e2a8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01605eb0816750ce75f112cc9952ffab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8238a38f3ff5fb410b1acf0a6a0f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5f2dea0f6626d6f2a4405de37e60a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252422e478c04401c3c0ecd5db8aa991606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cef1303dca3841ea4405d7e9303dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117389b5cf6fdf6f91b577749258999608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0137f14e8e49273809317b7293e3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439413a2b6b6cc6e123cb9d86c8d180610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a61405265bdf1e28550781e9edf20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa375e10867a62e07173e9d2b9083b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62568fa29e637dfba88f36860974d54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77e6d74382fffdaa9c141a3a029e65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a719eae865098909a669a12dd1ed2cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049fa9237553f1f0809779403c04de2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0875717911a90ad856a0aaf0e73454617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d32f6c621cc5f8a7648bd0dd05d95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1e9371eab4871f5e7c47904c647ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c68d97ac6d35b20b9abd52aa8e6c29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e05e0028615f4f10d68a71c1cad9bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077e04662ef8b1cc6edd0ffb677f8d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c721dc4072aabf2f8f9108ff5787b0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763cf56b6266dcd890ab4c1795484b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e0f2f69ca2ddd511a769ac88e7f68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef831a8f6f999f3ab94b5c3f9c8422a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19e91d1f9531c61fa771e277c84cc9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51e3d0622220674f2e721559b5bc46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb8cfa3b46a3d46916cfe022731db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c16fcd02c1594b0314a2aedbc59ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2d506e2bf4c0dadfb600d076b0baa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aff705725a5753a987620972d97f78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3c6d1b4ea912d95529ac1f80c7be0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae620ea23aac981de0e6b4e2dab26b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da8519ecc8322d3baeedb5a6107c91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b002c6ffac49ff805cbee922a6ba3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088db627898e67aa58f611153c2ad284637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944434990c1237dfc953499146c817b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418ffc4a2bf33647c537ac161027095639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a41c17f501856df0c3f5d5ad977a9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447adf6eb61efa481bd22a45160aa5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001dda8704db6b9412141caf1a9f22d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938c38d69d1b38d022c481de134123b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f250edf244a63fdd974e4d4729c3b1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a6d509f3f3b51a085d8b03067c632645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a646fe3971f57369510e41f45d4eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728bded4d8fc8fe6fbcd1aaf7cc5bdd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2dbdda8d669c6ad162f72d5ab6813648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47349b256f654fa3f9ec182bd951841a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f996be3c521d7960c87a305914b6d55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9b6a83da485b0db802b62046738b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30643c64ced25c9b75134a1866303f46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecce1de46efc3aee49ca064152165f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bfd12a06f5f52fd6fcb34245ad06d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02350a9a41b6316f1599c7e1a59ea0a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001e4a2617d22ac29322096f9e7e721656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b44346e85ed8e200f4c81298c1e5a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c019f7db1dc55146086aa01277ff2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6eefa23ac60748081cc2c1bc905d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d9361af3366f0cc5486524fd4dc4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2e419a844d091fb9b2f419bbd06ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3a13db4e009a7f7b45af049a7435a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d16f5903bf4d6a05c09e55d091f761663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c46bc7eb843a3a4fd06d88765456b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503f94580c63cd2ec7f7b8e806b596b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec388d4e594c133ec2daabd234b827666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0398112497e82a0a5730db152bac45a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398097eb968807adad29033f36109296668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd41150008c4bd2d41a7d089ac3a77c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37793344e3b43ad1097e9c8a8bd9bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0a4f4b86300f3b4da03a5aca7df0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c534603a76b18fb5a009e8fedf172f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf51446e2079f0a33b98ad35eb2329e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dbd2f32682e52a1036fa04f1de172674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf144c40b8e31ef87ba189c44afca4d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f316b195c0a840708aa03dd28b3b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7d1f33bdbf9dc7acac68f229872c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345a016eee13da7af9b0538bf77e622678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108b023b1c1d462defa7684f71bd5a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d3f548b1b90ea24a4e3046a8f5a82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f852a181c00b5b59d8482e71bc827681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41a82b750dd081d9da9b0fc87f4a96682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cb66d54af8dc725ced2373f7ffd52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09e5e0c9b19a883098a4ec0c906eac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c3e4b003614b66c1828ea300a6289685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d29484f17512a18e33323c248c3d1e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffea65c4c0bf246ddbd2cda81c1b1d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c7b71a5afae06f8f1d39bba19e147688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae995d75c0c1be462eec3736a20743f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad1f984e8b6992c6e9a62d6d488599690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a9841bc760c8ad324b0f7146ad8f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dc57ecadd4d92bd725a49fd00dc05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8300300d38132874c71b92c947fc2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c9d2fd5164736167a2758a7a47934694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a676607833ecf2ec43da56189dc69cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83e8e40ea1b38cde5f4fb3f24a4355696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef0a8759ae8374d2ff367a8fa024f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9bd791ca2c9aed4be90d4bcdb53cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc5ee40c522b810208f2662390b039699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14244041215539502399af59a5e12aea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379adedbf279c29e313c917e8036bc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fab5b6e72493989a87278e856e10c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ebc084ad2f4fab46608d143c4e930703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03c4e0284f91d3f8c66efc8bdc280e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39938337bde013a78c4f3f077772ceb1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17191d4adb1d2a2d22076625f1e770a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c2f264f22368dfc24e38c5a396216707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6739af6fe6626341a0c851c8ecd6e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5b9b6f7c0aa1d6c77bc019dfaa7d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da25e783390dd8fa48fbed6458d523710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29502676c81960629559b7cb1bd6f1da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2d6f421fb53b200301a7a1e44fb09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a66994f5a0719efc6ce6f45897c331713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f22e91c48a238e599dcc06b9fc045714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd4e281870dad4c1ffedcaf550af47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c8a72ea850a1892109964a7167ca2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216521ced0f066ca11a8186232c7570717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065a5a5d5ecf9592d27527b6c95bc1b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94645961999b8d76c0cf0872679ef24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8a75159e76d1542529982801c6e6c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae850db8657afcd416bb36da600d8ce8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0fccb0b854bca12ce9253ccba8687722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d63f5e37f07b4f251c6fb9fb2872e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59d522d4dbc5fdd793e4baea6c5733724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bf863902b026163b0887ef520f532725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76525202f119ee936c2365770d0be7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61f81cb64d4378aec19899f3430294727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8a48da6b4e8d65bcb3896feb26bd4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916d965b8b2fb6ab57a408bd1a86bcc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0704b86252aebef46988b4f2cefa54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdb152bdba28ed72c6cb02a8601579731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00b56d887615a1828486c3fd8b4056732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3131cd25702e2c0193fe68a6914142733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e08b483c50283518951f7edc6b8c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a025baf55f9121b5cf31b5d32a2883735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b5fb4b741fab73c43a7ef52bfeb96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb9f6e4dc12b15d5add452dad5e496737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca291b8fb3d295957fdd7dcd4e9267c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a383897b5d505de8a828b307ea203739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cac7ffe3b0dca2c82b5868441dd62740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87391386a9ca4b731c4509befbeca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feaaa0693cb3379195b8a2aaed1289742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420984080286bfb842e8ecd00cea45f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c60bd53d1b4d0694324511e5a69003744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a9c0a31a231782cf641f9d79b5b60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7336355efc9d786c4b424fdff0210f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081b09d7e3a7120e05aec238b80b9da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ceb1def1ddbb153477ab0b708a842748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69ef8184e240ff7f0497fcbd0d28c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec92ea5d15b944806d981e0efc3bab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97a2a6d87c761bd4845b8eeae9c8a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b768503bef2dc2647a5a008f6fb738752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891694ce70c79f38b7cb5c4b35ae560753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>