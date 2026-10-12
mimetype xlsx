--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7671392bc2c1761b0443cb439bba6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb5cdb92c0344ac51d66e113a650c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012051b5d43eb74ba6b20a7764e7aa83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7cc61bc282cf06ac0f93cb45851794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a1a437205a7617c0e5267d92727fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf3739857dfe3e62c5d0fa8027899c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67d031a2f784575b444e16eef5dfcf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7644eabbae7db19efcea28571d684d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccef7f8bd8c48a95d31946bf5458149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33b912d00ffee9c16e8e895d9a80e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58a47aa67ecaddbae3794065e5069011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e8dacee2b73ca8dfa8a46943a77cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e3d07648ad845ad1e68e5d38e54c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568b0f2da3268517f591bd8c1d3094914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efb741c86067862c16c5e9025bbb6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac7d98cd5c367b971782ab24cb4f1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a0e67eb5db22c866c2c0a2d5005a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d6aef705c17ae560918417548ed0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f30622d10fb18e8d9c6e92272d99b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bbeaf75f5a433cafd60f0bfc0fb7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1d9976686886d8b41df685129299521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720821c457e3c5106d0a55fabb828d6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b46a6779cac6f0ac21e6e66f206f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48d4377b6b79227a0f68a9330d5bec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5c5beb2da323df48d36283e8a130125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6de11eee8a2ec567cba466859fb0b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72042cd38d54e9af68408bc72a4b1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16098d555d6e4f37fc5fe5e791c28fb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac5d99828803b84e8b790aac2d0b3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2df8c2e8cb48d0912401c7fd588a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8e11b403d6a53645adf24eb7f358531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3eb170a8d137b2d3940ce56303aad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f647987782bbaf541aa763400b2f2da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90be96438bf6f6f049f43f902cad0e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239df1c2dbf61c884954f1ee22b7d29e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1d50c052ef65dc0979056af4e916636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43e68809e5360afced991e64ca7fb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480c348027d427848a2dca00decefa638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee11447571a3df4d468fe078d31a4d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438903fbed4f9cf9c66ca29685e3f6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886d3f0163456306446693edcc6331241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c804967ea9e6551792c049c443b0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bea8e3cb16b1b962e2825cfbb3f56443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baa7c0a120fea77c47388fbfae92a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313abfdd907e473bb956dc412e024f6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece467307ef373ec57ee18da8525348746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a3d9a5f7fad81a0f179b0782c09f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe873f658ebb411353ebdadeaae0ef948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8684d972ab1c4756da92e4b61f09249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bea91a0c832acf359a793d17fb64950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e47b6a7ee85e11394fa4c6e939570a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f331c7f01bc46a33b91d549555fcce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b3c91d29286447a43540aae99ba7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d5d5ac49c69c79b30d963bf2fb8a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844f8228cd04e705e673bc6bd439c1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1f29c1a0982b621ac84d4ae3a42e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0079a4791ec22d0110659f2b3532757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc0063d4b93076d0c2c47d14ab11a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1000ec57674da333be6dfb32c2dc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c0fbbc5866de3610343099e39308b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758219aebc0f2246cb7378831653eb8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649151d9ecd0639b97fe31c54ee80ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b342c933683eceb8381c72994ae7fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3748769b5658fcddd0e89c7f86de1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3921426c6b2cd555dd7813d975bc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69738dcd1a8af90e2a1f8a68a98c19b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35283d9835ad2b85b9da195546f6d63067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206f663b5924c8bcf0e2faf4ac6b0e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20252c2aae2841f182dc2509925dff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7a4101af5eb342f4f58449d4d161870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9469f04f7b1667ec06b5b2308a8a2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfeaaeb7855e4963ed82652bf2d8af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f662b8723b9e107164cab53637e3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15421d13415cb2e8450ae85c61bf2f7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0411704939149dc5a79bf9c9ed8dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df249b62e00750df3c6c486c9af483eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ebd59ca7c73a7c3f5208520b1881077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512448995a1717377c7ba9b31055651a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9567a2731f02a2793ed3ae839c0fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b58531f78a84fe8e63ba54c68cf9f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9847031034cecb1a09c620772a4ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86236f78461c68a7dfea5831ec41a1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca60463d64f2561bc2dbd2b33daf11383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebca64917cb607cd9969321da009d3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaa9639fa6a23f2a6200225bd03d3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa861c4f8ae0c7ed257f75b9f4322286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d526b659c4905aeb5c80fa3af9d8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b531bdd36c2b9cc6947d4d343ff1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fb64ea0d68464f75a93efb0b4aba389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c34474768708cfad12fdefd68f7f7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4836867d51be40a065cd5c39aa40291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901b38bd9c7025c570273a036ccbbf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0199a0efcd62f33cab4ddd50c3516b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351e0b04341154fedb234cecc17949c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f9affc90be6c4a0c89cf9358fdb2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644f9561b8114030139c316aff208f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c42ec67019d86d970e6f96f2371d1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238a1709de49cea1f886a74a0aebe1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48b43b65b2384f2f80ee2755391ab299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008799acc9d64034c98c37e5d6302e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e005120c9deae80a8cb8447760def101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98732af1f165941e582ef07c287165b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fe35da9651b999ef253a76619a950103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec773ae4b010748b1310d85e75693d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041104500d44ca7ef86cb9aca13b118105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ce6f65030bbb420b15d22a81b515f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792a16bdf5c26965a91f5ef09f67cf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b33a6bbd729fc5dd8483c070ee3e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55d785a5c67a2d8075de6ede15fa1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ceed5a5694f7268fee769c67488f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73dbfd4eef2eed70e95d2452013d05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b487da1c9c1a4809a7ae0e60892d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e28c8bd5ddf5cf903eae4f4d3a6718113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1dbb7727e2e91375e3d02c13ec622114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cd21934b0f64e9406770e4ff5fcb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68924d1e10c6d03a89aeaeadd9840b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ef7fd82d6fb7b0dd915d800e5f667117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b00e24ff92afb80931258a74dcdc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114a30117598bf05393d8de81624717119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bcea5955dc2af292ec7d2cddb94cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d082ac09d4c4c08a511e1f3ab0fb30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c58e09c9dbdda786e1deef6054f149122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249681a1670cd47e7b12c4cf17d39e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19847bc3c0fff075f66be1b0d6c9a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2416d819f09950b88d4707532898887125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e4362bb46dd39cdd8fb97d66f5dc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a47e1f099b4627df5d632df19c9af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb120b7d45d36acc79929042381654a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb686e331f8475eed12bfee62d3ba3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de083caee2f9b2d90458b24a1b39841e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab52683bd864e3ee366934f343da1d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193083766b969a93ad5101677da284a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d432a3f476463ede2469976a6311bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcd2bbd5f4285842cfc30b1267d06a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903d14a35fcae1267a0ae5f80f45359135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332962f2dd0691c6359e255711aee57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0f8d395b6fb56d59057e50f2bf84a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d13eaa5fd0f92fbd5ede6f9b6a5f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d6b39cffcfd83ec86dcfeef168f7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042c6ed1b4b07715e2dfff50c27e13f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3bf8d1cc80f1aa941f111b8f11cbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc3b4d3b0185016b15d932f01f45ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645f6547a5efa2ac4a81627c61d0cc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807abebabc4c7d7000804a04622a35c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e7288954d08091d98a1bcea922766145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a3611926686abde18f98f1caf56da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cfce98f6c5608e6bda17d65aad252147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadd6fc0289f5218132fee9880edcff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cd33b6d9e3f4ef243b8a10c907038149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9967797d58f12e9f50f0be83af222150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3e5a043d727032a7745c4c697bdd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e0122e2d337e78a1eb827ff7fa1c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93e268de1497553974deaf40c788c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128c4f529ca5ac18392ce095bfe49a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91fd3c7bf27dbab6f3fb91da030b85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abf1dbdf18f0f76092ce23b535b0b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08026c3b5c4047ae047a222458fd0df8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc736ccf469f643fa55dcaf9fe16fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31e6c8ec7116ac4698a73f1a42a1e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05746cc33cf0fb27f99e9d6cb7ba0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b28189262cf35185e0ee17ecdde722161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2db3b2ea1bed6752bdab9e0dd03b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527f1822ffd3752f37f5d734229be18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9a4ed80be38833681b8ca54007865164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d56162eb6d40bea8d8102bf6577bc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051e871d762599ba15a76b2a7ce6cf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce882de64f5d4ca0fa906e1d18cddcd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b14eb92528ed1961616ca69184f85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7948c7438fceac3b7021997e7ca8020169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab6dd8ae9d1d5d6648334ee15b9a07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a61d2cb0b26a0c4f32bf48ac962a34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de79b5aeb409e92fb202b00dc4e97a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5ca7d488f0446d382fd4252ac8fa0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74387c4f18ec3a7a4065b81765e807cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be78dbd69852799f6642e61d4cbcc32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af49ff06ac8730452bf6a79e5a4f8b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef9566b695c8e1700b8d7545fe9d33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03071937c6737d5859136cb877f55a32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0910147eb17a6f6601c275262878d2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561e1ccbaef005b30b142fa631f5188180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648bf7bb91ca435183fdb592c3acf7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8a02ef1e0919c426b480b4748e640182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e41771cbb9c5b54c2a851215fbb55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b13922d4c864fb71982bc91ce6d27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a3ad79bc06e6bbbeefbbe5c9099df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a360700d25c46891cc4feb3262a9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20409c1254d336e8c820fbc2b99d88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbde3c4e4dad8aa51d3ef21a45a11fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473eb314c779c3abce7c236df691d81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713d8125acceebaebea4afad61b721b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b319fe6aae726047ed2e073b9de2f36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba781a65e2525dabd8994c0b859a98eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f2a54530a20134c52db5839cc20c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd7c135e287a8a41b3db489096c097194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b81faaefc586c879c1a25ce7bf46b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5ef5285e2857b75eefe4a1cf7c7c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ac3d4c0428fd1a084b7ebd9a53939197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6e62606b8e11ca29b971a8cbdcb1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204c145358a1405c1541743ae367082199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26171753f3cc81dd766c7fa1c7f51505200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bcc2e5dec1cc7c767b949fc9a9c69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec990caaa9f5f1e9ff3851a5a42ddb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0746d3ac8c1f7bdc48c7b7107f3fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432f12b1d744b7fce0d11a82a52eaa2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ded0b3bc14eb6f014886310c683188205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e185a62bb20c72962269f6f94ab7ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1111bdcba5b80e647bc40a5b33694207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da258e2461d2375f571d8dd97ba42d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99f5951622bfd69feb5283a0e2a2fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54f98087803ce1693800f57949e2d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54978ccd3dfbba9e3dee602400149e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2040f671f667eec57675ecb367b1c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e1783797ed8a39fc651b03ab6bc25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf04598011e2bf088d325ae9793d4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c631f416013e8758c89298e7810b7bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524ae3ba2b8fc9ef133382b1f786236216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d102ee311ed8b7308e148f177bd7ec9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ee5be801b2b15334934d6b24e448b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84b22216e34dbcd46c24c333cf04f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fb307db500876a1d9f281f4816d8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f349d1d25c79000cb7f8ff3022fa36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5f4794b5eb0282fb472b744287dac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9d4c38c8bbea2eb3e1c94682bb73c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f25081b043a18b9da7ba470088159f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b257d5536c4beb9792ab6234a954a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49448bc69dd15d756df3125dd1ebc819226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463a35c740e06d888438bc868828f8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134deb4bd96fb3d0d5376861aced6e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c7ba2975be3e2d5c60f17507c969b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef60c47817c94ef51a690b78bff1dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309410aadfcd7127c41e75e6c063d19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bbb6d1a4f6e8f5e29108386a6bc24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111f465f14e6a4a72f511b891f7cb92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29014641188255e45824ffbbd78c8d7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67128efe2e07f8aa266a5c16c1ea8307235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19e0520230e8490a79a506104b4035236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885eb015e0febf14779d3e1b8da35e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f28122b7b6225693b0229685662c90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d28f837007d99b43f89209112e1fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cfe93f64da638f1ce8770e667b8cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530015ad66be9d11e56b968e71231c8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ae54dcd35b14b8bfd64394d64a547242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e248b02769bf330e5ed6df9f040af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d4d1a60038d1b09a8277161067b0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbd32c3eb0fcafe4a6cbc405845307245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59025ed30b5d8eab56d310666406c88f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfa5c8052f994017e175fd0d0d6b10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182dcc26ed9dec0f4091b1463831bab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27957317661ba22ca1e34efda3e3d861249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87727e924cc1526d710230e3192775f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cea35ff082c7003c1d1866fc67d3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b94f8e2958a2d65bb198ecf5a08d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7468200eabe0ac1ed624cfbf6d0e484253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3cb77f9c10bcad017a3c9905fc009254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d176b4f37c00b806a7ed198194a91c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da4cac47267a88ddd4029964d7e83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec5180617a15d9a73150fd60a7587c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca2437be8df672ff053c9ebfcb3de0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de20679ff8a59468295fb3b8b2f3d13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291d3bd753920484a7a17989472725c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f92cb27c865937ec2af13a5a450523261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcc9ba618f443dd13e71b1c0d3798f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdff8ca9fc423ca2dcb69bd64756cae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7b7792b47f74a2c34d8cf58751db6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db28843f6a51067be1ed48426fca064265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0505d8b7c3696cfd6b3bc3316515d79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d8fde8f40b039f681f5dfdd9cfba4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573ffc84fca6dd5e186911ed3f83bc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75415f8979c512cfc2e3a19279262205269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819393dd6bd5e691c152e3dd69f2147270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c80be070f1ce2f52b05918661f51d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3997a8f5df920e04bad115e14963b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920afb8fb8f1bdeaca5a113438a5578273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590073820c157c09ad56dbf0e0222f19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665040570e9a1989a96892437136406275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dacc3bc86fcee6461ee8b950118fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20ee69467375cf21edd19b8df90ed7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db333476d25bbb61de9002f46179d5e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a19e583e03f8367c6d863cb9afcd31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebc0027827df974dd4064480f287db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49e498cbad250bb0a333dda4b3b044281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e666a5428086613e6f04d54f6020d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7a0bb5a3af4ad4e74b60475bbf0a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2523f8feae7d5b3ee69553845fe369e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f95e3ed99dc66103f7ebb73ba3c858285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095668a86bd62e09d24c01e088838c72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9817f22181750145f2e1095fa2d2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5f0e15c0c0c2fe30e32bb2a1ec304288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f6c6fdd481e54884d413be077b960289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba9b3a2bc805593bb089cb52981c08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb7b2595b3340909f7775a4b812406291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edc3829bc8e620b4d68a316529a2fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf71f8f928b7bf122a3a9fdec0cbc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d344ea3c9bd5920af0635535f7f92b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c15608e38e1166869235ffa081ca7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00f1402efb6816674f8212e6095ed0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997bde1620743b10c7ed5e2ee367543297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86bbfa99a68fa9fb9bd3ee1d81d2fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038bbcf3c510667b3e3579511fe7ff0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb98efb2db00f211cdfa1f55431ff2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d87a32f542a01c8505e5673a5bccd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479ad8a59049cf3dad2b8298758dec5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7f23c1e612965fa1272120b07ffb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201d44593972af1ec1ad2c99b289407304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feffff88337cef56daa5445ec1f9d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc1b43119efbafe77515e751c156a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23903d93848029d442ccb9c94d10c5cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05c831cb5d97ded48b24940e418560308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfa7a4d032fd2952ad69f521e69f4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844969c054470536a425aca2d8edfbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abb6ab99d02e0b2dddbfc226552399311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bda3a22866b67ae3ec0b3cc494bed9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a6cf0808f71b80ffcc2d99b0bda4a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16328a76522c84a003e25a6842b1781314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cb3cd26ee02aaac888b067ab32e7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d05c69f96e98df66441ff6ec60da1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd62c53b48fc29c1d35ea2becd9d106317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e837a27ff4177f58a1c3679effa0c73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc464dac5213cec33e68fd9b3a6b0892319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e78f7c1824e4cf4b845ea0191bc0b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dc610cc26fb2c517a1a38fb7b7c80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bac67d5b7875b6a219dedec76cc086322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7e9b44331cb5b7166abd08b3af561323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8b1bb4102b9852a6c90ac8f89e017324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98447c710f68cc996f50a04f73c6d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871598c2c94a2a41f6263eea4916a74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e51c508a86bcfdd1f5e666803a138327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a0adf45737a023cbb3c107c345391328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b55c6b2456a4ff19672f36b5e6f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da79b96edb2073b567c1c9c97ecf06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da199793ff67a7f8a6aeff7bb013024331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7131da1006c632182ade42c02209bac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfdeea13487aced1b909c6ec274552333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfc34d1f336f43c70a999c249cd03c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7f9c4a58c53db001715863208e11d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e7e3e61ccda6f3c0de84b8209d2ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55067dd581f03badeed8b8f437f798b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9abd68f5c1f229c71ae1899f97320338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bcb79dd540030dc321fa742f90b6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf6e049d272c756712eda986041b26340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fc6442c6497d24cd36e97bfe555e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29d85efe03bc531dee84f8bfc04993342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65ac15d59cf997e5deb7134c5d878a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa5f8c2bf2cf4969ebb5b6d0459655344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41640b66071416ae5fa3813f4789990d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e717c54cf5fee030c8bc00a514fc00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f954cf3ca803b39afd95434824c1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d346798ae7522d5b053adf076fd4cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073000d83d5d2768e072cfeed8722d07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cf3c5dd4cfc519f7bc90eb3040547350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec67ac45e9cdcdbe840a26118aa222351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d4039c112324ea24884d7c42d4245352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed17242c54da5bb63b9599c161163c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f24f525612ea99bda2f2f51a91d89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ed3fb9aa1c193758b2e679c42ffc5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68385a63bd692542418596ca62af2c71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d8b871fc8b82f5ab48972dfadf992357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaa501af2c01a0495e897bc6632d93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e46aad29f846bfd0b977cb6af19b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b37d71cdda3a02d041888ab3efbb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f05c0cb150537ccaf07d10597d273361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58051a71d7c508f036ba9a009e59558362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ea053ad0525ca7f4961062a295381363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b67a14318f31eb0a3cddaae38451dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e8b16363966acdf9913e0b7184a3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd519da5d790d8fc78e2af27422cee6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa818053a79d7327ae1adaad3b5778f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df035735703e73d970a8f2f7cd9993b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc5adfd8939c9244ad26e3c3b06497369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d27adde3f1227e67ccd1b20abaa083370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7828b858b6f1be85e5f7b08a5c106371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b95e0ceeee5f2e454bc85d48ec788372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819e057e8980315525f2b5a658d6902373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe76c3b20883b11e9e5429dd996ef2b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74026e2ab7f940d653ce8626e0884e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27db030c6114f0b1d16bf4cdf0c43e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07da71fd27d36be7cba738441e3846377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d5c543d5106ae42ed2474a115b29e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73396df0e2e595737cb64df4ab9e791379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad2a2e35a5ca2810edef7c291b3d2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d1fccf247376764d9af7ec16dcc49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14259d2fffbecb843030cfc9f5e9903382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358079b664744117c08eec6ea76e4b3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc954b4b1046e780455d9830491227f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f363eadaaeaa8d5861fcda71463097385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108953c0273d744552640309a914cdbf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84457445159a44e2f0701c1434a470387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c650a5375b2285838c10cec137c590388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9efc118c94dd8e5dd2702f5aecfee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9f657d42d8ebf64d87d7ad1f33f59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d7752309f58c00760e562d3f7628f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace045a11ffdf98dcbbdf155d01a6b70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be64ab96afeb6f09d6b96f28553c676393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731abf69e483e32fe8225c7a0887c03394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f6097312ca3d714f4938e9edbfc00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6083599de65e273fc6d9a11651a658396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328549bbbe39ae1aab880ddce35e453397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d1acb4c2b44830b420c0923b5540f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e608c1c59b66efc7508297338be9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec543af8969e6d25efa057a1f1830c07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f377a80f48523db8c330a91ad8c4d80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fec3ebdfe8e8cf0f62abcbb0a7f1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b189f9e54adf61364cc2e09b798ff1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605ee5b381931633cb6b7091fb98d88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38b8ae683bc05700bb4bd00201b4cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672df05831a69f95c7d65b9cd72d5076406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2108ac28fab3b9732cfb9deb79d77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d845feb4b4851bc54d00154269df0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0550c4871dc035372648cf01dd466409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eb01250c422df3cefc4f907a429a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8059adb970766d79991aedf205dfa80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0cde3c908deb9c0477f822c270115412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ca98e9f899a107c8728cef2a6814a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af422d838afcca226a712fe4db58c63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346a481e82c1f3c9a685a094ee7baf5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aee381b64b0a54fdfb0e68d3fa14b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac281633a2cff7f7e67a76e4b9fd4693417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a853d0798d33242535864c99f5432418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b457131fc66ff24f817657f6e32b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062c11eebb0d81514b0b5f9ed09241b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c96903b71009978d0110de569bccf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7a6d2b9c0d78f43d678503f05669b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec42cd4d4113faa286304412ec39c2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd642281048b287dc8450d1ea253cd0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b582b6fcc4b8259a7ec15346d92e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6bae1a4a30589b1cea545739de2a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36a67a1a700a95530eed5ef4367a07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f61e26d4d14475990f772ea10f69d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d87e3b1298e481b648b5bced317f04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd45cca462d00baa8b8346a11f7ca51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da120b77e4057aa998d0df830b9f4494431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedca1d8039e14a85ffa130702896f23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc9a05e599c6351821c7660427572d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e387c9030e6964c6ee6675da15ee5ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308ef2acf56469f05191db12ca08a89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07ee18180f2f6982fdbf8043809354436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da445d5b67601d4503ae9b26251ed9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a9644d30618144a1efeff56bc9243438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e1a238e205528c239320f8ab8cc1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4166e41001f9b6eea2c3d591463b41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6a5d8967550c187354704af0f4569441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46448b2e76324b1bb910eb6ea8d3d046442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8463d64970c23ae653805600b4d88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbdbee68a2861eafbbd9984fb62b5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3234454a2c255b8647306623e4eae2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7abd241b65e7e22d85e920a0ec109446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bf6cee36d59a3d6d473529282d507447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecfb9c9c7b550d485f3cfb9784ae39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afc0da87b394ed11a8a75a9f141c07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d52f1a55a57529628235eaeb09a086450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c6df6f22ef7c76b841881d140352a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20fa27dcc802ceaebd07c9b769e338452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c67e2fb6de7c31404ad159596848ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999e6492627c8a8b1a0062d3ef34bda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9ad1ba92b6bf078293c5ad1d8360f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654e464383bbb154cdcf91f6721cd08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2927c29533baf41f004acfe5c64b4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98ffba0532d3b3dd9df00068fdf82d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d837f3cce558840227493f9b61b5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2380839bc8196a08716bf5fdb50c25b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e628b81abf73c77a62271fb1d94ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aabdd69d15d8eeb6ebc9006627c0b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62161cf35cfa3495f564548732218fa6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898cbb1721b2efd32f20492d632ac5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449d1d01c8282037c7ca3aa819c2e85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fd5d9c96d84789dab7eaa91fff81a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08004a74d9b925ab3be2e4bbbf00633467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaf2d8e1372a5ce55e92edf0027777468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4352faa783e723da32c92f3b6d4f965469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959aa715b61c863888ca6ac59fef1292470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb3e63fe163974f020187c8ff9e877471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518885a1cdcf5d1890984b20f40623bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b4acf17d652936eb6467b02cca269473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797c7a8c4b2478fd4a0307010744465474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b41f4849a81043ce2bb31e2f8b2b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a090a074c25f52b9f687bb921391d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06ec8d5ec04905b7887a2494d114d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0e3769a5e6c9e7b52bbee13a7cbd9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce7c215683f9e326984dba1d6443b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77fe2ddb1edff80f422ea757818884480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86a254a1e37dfb6e0af5c8700859f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1f4119f5953d008dcd4d9cd264434482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327795a0e493b6ab7b18f53f96e783ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea98b5c1b45608b18f3c993ddc0f58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd182a351c1e9374a318ac03384de129485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bfee364aec0cef973c63c404faa36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d571ee98e05f807976b7e7883e9ce92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ae082e9c1d5fd2c76fec3a216921f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9a033a4708963143815fb72957a58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d277133895f9c90498c8fcec1d114e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f64252cb83bad958ac8f041cfbf9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062a557fe00ed33f731173a5e5eee6a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ed5ad4b87d910229bd35e82711814493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb3495b0e77e96ddfd51b3de4b895c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c25cb8c3ecc5ba204032c511f89b32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e424b33baff2763d3ccb88c328596496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf7bce6ce25ce51efee78b0b551f48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721af642fda2b752f1870cd839d2195498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c01ba9325d37f0593cabe65264d7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0519047248be2890773a247aee5c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dead66f924ba5aa8349424d2407e432501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0d9477972226a2a6b55a59ee6c1f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc7710b4021d85f6ec9b150fb61be5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff177a3d32bc04c8067d2e1d48f38e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c6102978f903e10549ff9601d7a51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dff31f4fcf00d5453157723741dd41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387618cee3842ce0f05d4a8ade9e54b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4565d9fc7385d2114c4a14a31034f79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c986cbdf6adf8fc874fb68ef46cee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65433ccb45300cd512e6c6e64f1359ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35905bcaabd563ab3bd032156d9e05f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2931e5276f6c3249f8228779d2c68f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd5ecfc7ec9a43dcc3839376788898513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc0743638c6e8fac27463d7b8f291f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045ec2226d86cbc9c4eeafaa7c910d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f702a44f6ed7a9833bb8096e268fb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fabc725d733421d872461ada97fd87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cb880da5904fc7406c7b4b4d2a471518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43ebeeea3454ca6063b64ecbb3feb8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26275021d1acaab9ab2edb104b1bef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfe7ad60d22613ada5205c644ac319521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d0d5409e40302ee1468a66da58f7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7390db92af775b90ebe6a80f0b4d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aef00f8ff1b796956c7ce7b169731e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be74f046d58683b3101c0d16ae3a1a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d09d2b8be46615fd5b8fcc21ebfdb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c46f78532a494fef185955609b82fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc275006b58e00caf50b5f0f6de1ba89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c947843f0ae187d394218ff16233a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dad7a079fed82b51b08a3ed8be861530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14639993e0a82305607ef1b4300642fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84501a1a63bf71d8b59b5fa654befc38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93c1ce99ce7b14bcfac292e9e12d54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292431ac9e22166fd71ad5473cb7aa51534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bde43406b59b9669b50ecd7287fc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8c36fddaaf5941b4b26551fda6aff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd5f21512acdaf5dceb6a77cb561ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034af4f44484ed9af717b79eeeba4307538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe43b940cf931442c122fadcfbcfca3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fab18afaa959b002c6fd2c39d8ad7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac47de7729f88fb854a980f3a874ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825898dc8a62c48a1c7eb0eb8792a411542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f13abe352c64486c922c774531c77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b89adf089cab0f4d19164d54dc48b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697db740c5b8270183c36f8a8943c44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a396df9b3ebed2168917aabb57937546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17369f5df1c3428942a61957344381c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff317dda9c560ad5ec7e65d7e106dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840c3febbb594e24c71501e5d91ac7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ec9c2343772413ff5706323f5797f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a251c5159c21faf37b176bbe88bee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f52138ec6324da996a8bd3514c049552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda33363df8b24016bb8c48d2362de3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cde7f066209a34ac5c04b8031f92bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9b3ea045bb5fa152c3531db862515555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab54acf4715fb3b6356a32a17acccf6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656dbb72421d9c565a84a8358e6776e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e5a77bb47fb851ace3f006fc5da12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074176257a8a4874882ace6132f2546559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40353ecaf380e5f13270bd7f4fb9fcc8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece3d4d379ea699b6b97ed3381f9e8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054219f501d43f21449ac92e4984f58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770b7d6b5d5bf49bb010e64d87e74d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cea5a675d3ce20557cbcb0b2f59be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88249d5c195cbdef5c16069e9f90d417565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1db9e35f05b8a62bdc59088f2f961566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d6f159760cbc2f7dc0612df55f583567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf88ad180082f4d0de1e6aa0150df7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bd087908489b287f68d6a08a36cf6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293a85a5aa4e2d7c8bd46ad0328af10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ff3999993b122187d05d97956ff3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94d78ce26c1764040595a17cea9a4b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23875405d3b8b9d835f00a73196d663e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54851ca8b96ed2d77a7a9c430f9ea4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce56510ff72fe06c322541760625c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c53e7a800b8820e143c5a9440d2dd6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb61357973af99c39fbb3dc9eabcdc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f255bf656788d4674cd78002c72da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d42155f7997deb93a7f08d756f9910579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc99eaa8cdeae30e4fe083c2658cf0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a318dbcfe20b71c8c5fa2482be3e4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e7fafb9f419917d9ef00ecf092880582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916a04222db83cb252b6e7d7e6f5cba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01b6671a8ce5165d49b7b9af35aace584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fb5928cef21b3fe44d66ceece6578585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181b95a0d13984c59085379b55f645c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb693bea75009c1cacfc73039f712f77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435c16ad315beabba8759108947dd12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349c867cdb28fec5b914d9cef6da2c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d064a407f9f43b4628603d0f913ba8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6c5cd80d0114bd91b02bc08bb4565591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfdc4c04a5aba7b3736ef3f5d08744592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b33aad34889568a1f9516150cced41593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb892f4d0fd311b385736df1aa78fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241c7dd79707493a8a673f9f929674c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3afd573083deedcabfe2fe3e7429c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a456240befbb6c772c63ad76ab99d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd881fb2a30899f08e0603d9363b32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516790d8dbad8ecabf170ef1ca892a0d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08448bdd436de968e6aad47421765d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428c130c2ad51782c629b21fce244fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45a4a63b017b461b3d3685246c5a9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5b9031ceb28b922ca60c61bb6927e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2fb6ea7b3bda90d971d6a06857068604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f94dced0dfd3219824e30a274d4f37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a822aea11a4451ed6d0ce970b94c1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316bc27bc792fe5c3c1b40c56f4c5ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075d7dceaaf65f63bde4a923e4a1865608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06431e7547b7865fd88e40eba2a586e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dc3a3d0dc003c6cabfd62acd86e35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f2ee5d0915d66ef5de370f9876c44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189c59466f4f3b403074c998119fd54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be8d698672bea746e08d690645721a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693599d9227959c5bedf182483d86c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d737defa1ce434f5bbb5086141922a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238ab47762ae87222681c7712d6c03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e269bb4b3b299134a51fee07a10fa23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e121bbb71d516c5cab319653329e3f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5d57c15d8e8e73009cdff15f0eae1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0375b74057841c99cdb118932f1e71620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b77cf49a754200761022888e99aa69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15c28ef07ec4c9cf9946f19762ae4e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dfafa690d43b88e97bf1b583217ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ad4bc9f8d907da21ff56a726d794f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e863041e890f54b1759418af99695b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4177b62b3e3390244e9b8cb42d090626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d72a9e6b7317c7e92f035afd55899627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c055d9493c5ec478bbe5c5472bb490628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad2b96c418f65237229f9e6789791a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e41c0f6de90886dc03e9de347ed9d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b37c948de5128fb07b610d69410a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170652db48aced9dcd4cdf28a3f0ccb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd42f5e17dea6e025fb811bec8b806b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d16d1d525fe51e5e4622d422d27b18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bceb67b3bdf7ed8d572dae03fb622d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc9198090f7c57300a47473b6b37c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef595b42dbb7b09fddcce614f22f1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816f0bdd52a9d0fda7ce19a5eff0831638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f448f3ce16e07ef9ae76848bec6f922639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7835db28f1b0723306b00dbded45af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffdb03f346fc99a1e6eebfa7bc5a75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3ebcd85fad7c447e95a79948f6157642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d526717431656db3cf48b277e1f32e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e42334d73f5edf513a7f0093a4e224644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf5a00b207f8e250afc019efc8598645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a086eb47608b6d1ed8b97c12b6f6f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89762a43720e2a456eaa0913d8d82895647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff51f05759558d48c52c807926ad6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db1d35b1156f0b11c60a97e6b3f6d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610acf0f77d9bd84f6894a7c5983be00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaa3147879385b8ef70ec65cccd5eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd774f2885bd151b20c063ad563bf0b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64533523fb04e1d48b6b9c40f05f6cba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2243c92f79cc9fc9c836ce1319052cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2ad63be8f440f8016cadd9d40bd7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63d45e5a8c13a504c1d4aef90d7630656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953d11ec3f1d5af0a17578937e38885657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9fd4a0458be84e137ed344ca74167658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607ac7bb7c3d7bd88afb58e1b62c8dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d3d9719f2f647ea55bedcaf0216ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c99db4c88dc05a14835f94992eb37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1107d6f2ecaeac97005eee947ea263662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde8099b2b0fe756477a1f6f28b8f57663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555c4bc8652eabd8cbb2a59dafb2329664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d58ac20049a9c709b2ea3cddf85c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236458dd186b9131f5e9081fbc49054666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48647305344e80d3892fd2977a85138c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa03c5fab59042368072843efa2c50a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafc648d04e24887aa3777928e7bff2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc5761aef37025fe602b783d041b37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5c70784f2e816f0e57ab62dc4c891671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a162ea5056716df3a44ad7c2525d87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e6dbb6ba95923476354729b419117673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7b28b97ebbab566e3915f8b14ff09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47d532f40d96764891054e943c7940675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e2231a1c1de74c60830e96a3ea943676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ea140e7e6b6b8c8124642735cdb08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db7922f78913996c19049c4727386b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032aeb6080e5b6aa0f9d57948975906679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ec9f22f9af82de7dd68b3022bb180680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846d4911f644052dd29b02943ae28ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ac32d04c8e7edd2cf91be23060cb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb720ced1bcd9595867d38c8fe2a492683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efc5a482d8e74082ae40171c02cd61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d2d3c21dbb186138edc05fe03588d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7929186019a14bffdcc80721edb958686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7759422b7c4964443754961e410d1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779c958830fd7e62f174d02a3d5e31a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dae176f987c70401e11c194baa75d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb589a50987584c2a799e9a023ce89d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e045465f2008716e0fd45188371625691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d31b69658161b5f8f4313afa91daf5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107848f3e7cef5a7db9b892c431b1fae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc526a6af6641927bbde006a07c0c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbaf0be66078079e6592c471f60924695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07d13ea80cb48520c29fed36f82fc0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bd8c91dd57a72116a74b9fcf86d51697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81975ad8f9ab404a4b24fdbbff2a7827698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c96a8532f974a38aeb2400338cdbfe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aafa71a7cfa75370883dc48d7ac008700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e337ba105d7ebeff464f825a79324d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2633b4fbdc0dfae8786c83dffbbe7a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76973349103250bc64fb105395c6154703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3145f6c81fd06a9f91ffb665bf6cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da7e31c88c20386d0d9a3e1c64aa17705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be6bee493a421005f255bac4fb735e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbefc6f35e3d2def79ceeb9ebb5b75a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941422c5d6e53619c0ac8be3f20eac16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e86c994e1829664cadb35ad91322a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a84a937e97c9d987c85206728e365710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e859ed7f4cba6f137aa8fe301d8d67711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28be4b399d17371803cc62eaf3d6c34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61f1c826c20aa09252032f5c1d1ecd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590e24fe10ab1dea833cceb5e5deb28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fb141d81c5eab1384137c9c0a72ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a585153c8ade53fcf77b285c75508716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc72bb3b60d010c86e57b350629106717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403aa8da64fdc6439a15da56fdb7956718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf560c01eef98c368700d6fb5f671c56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539385a18c744a52de30d73406dde58720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c232f05ec12710f5a39a9e59f5bec1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419b7e4a403fd6ccb9011864ef4ddf8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f792f2974ca395ac7bbe52a610eba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788c8801b165ee3d84447147b272836724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ba9c6109170f0e652b154c3242ced725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954a7e3e9016f0c8d46371947002944726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de0b8e50aa3abd7ca5b9c1c861394f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b78ac2eab82b83a69b2a8eb6f557df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f2ba82d7c5a4e6dcac552a69b87d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19df9fb55f6893e6495718b3d14c3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eac215a19b57468bd4ecafada32f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248cd4b85c6bc116de0b13b8baab324732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3cf2129884d6b9cb8e600e928c33e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fa10be77ae465244608352a6a3bfe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67d01f1cae0f3db0a90fd62771127c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dd799b2ed1a1893a1d2179f86adf6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd84bee0e78180ffa8e9a2849479f3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d9650f76296345d6c3439d19da7c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221df5497d922b00a40ab2ce3d582c7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463338e27ff1864c366e218d2fff9d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4d3f754a52ac5e77ceaa3c1143a4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ce987a06917849f5dfd53eac20ceb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26d371eb36414e64afb6f5552aa4df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7427fc3e8265f6a5d1be1d92432794744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f42699ff3e6e5c966af538bcd56c32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42747ad1c927aa56fcb6ae646d478a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3c365f3d2ba4ebbcbba597268d6fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1a6a0d6638092b5a68b301cea9f09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1faf01687c33c61eadcd664f39968749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822661ba1f00b7a494d35d6460650672750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f706442e6f24c7524022a8c2a50cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eab076676fa5726881301cec00d9f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b79255df554ad9c01bffc06729c3d6753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1574ebb6d0361bb5e2e5f7f30446ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069bc8cf2ca2827950bc17df34fc3722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218893636807f151a03eb5aecf979f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc04ad336d3a6a426726c60b5539024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a242e042533f18bd6df6cab399c2de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da612f994512a064f0d4536215988f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd03fe222267658ae4ae711b5224dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917e198e1331162e367efcbea9833e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88453ab49f3b275ca5a47d82b6a3e7e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43799481bdea7229d8331d4d629e2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bfed0d09f5b8c72bd66938208b67711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b49e9f85107b4a0178a3a2ec24881012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730d907b42cf47fad1eac68d22003ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041cdfb9a7601f2446ccae976461e3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20ceda5908f33acc6bc4fc79bbcc7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19ca6c39ea393a158bd5e66ea1437816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810234008574fc52fa030fcf5307ecf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdcc296d1a21ea5af45294c9e21f2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69ef0a93843f334c0c854977f3358119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf815142f7f96733ad2bc1613941da5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf446a17d8ff7ce0ff9c05c279b99b2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eb9c343b7f7edc4d25759019d267d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe257b7743ee4cb89ccd6f065e1c2a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4042bb02137ebe77e8c2acb1e9e6d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c47eaf570dda1e88ef0f9efc88788925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7427af99048e35fab51bde497dcbe226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b89f1b4237dca779227d895c00f6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fed08990345da52feb88c0f84a36db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb20c8fdc8d567d2136de547e5e92729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68191c10281019681786747227fdcfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f479978284a9bea47a569a33900656231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c3a9aeaa477f032a18c3e53df443832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed7b146d019a780a0ea77e034b620033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e32999ce5457d0381be933104f824f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c7f7ad0952fe73ccde80215e1ab2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606b20377096a37f0732842afda098d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cffba41fb2f9e94599233a4bafc4f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc89a0ae02637e282208cbd040e774e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ff00ada1e956690c1ae69c8b587fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7934ab6549f5336de94b270ad92aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8261868b565bcebdcbfaa18ba5a6ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c5f2a63ffa2bcbe04aa08102ec7cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908ae17506e6bff1715d8c0fe1125e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6208e4221e422aba73da91eb4f24544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eda68ff4684b5d7091148e18456b0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdb1062708916e0884fc06d2d945a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c6ce056683a07f389d53c4bcfb9fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b389a3c10628b5a31ebb8e9d1ddc7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf39e16395ba74769d7731d53ec0c1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa36c93b998d7a5e621f6fc6e1ac1c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad22c870919547cf23e2c3de9b7971051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af405915b9a25adad9f25f946b182d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e27fc893a6c972f37354ef26a5c5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cc6b1fe9f951c9c8498045022118f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d06c526aa8d64ee157426ef41aea855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d706bf859f132418b1f0785b375f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4930fa9b60810d26934de51ae2bad4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fc683e5efed5bdbfa475b662d456b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945456a9a1dcb1eb5499baa5c86774459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142e40586917e6d2b092db64551c65460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56984ce939df6e7edd17ef0497ad453461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f74f1116573c876da73af9471aac8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bafb86d268f51c59a408993c84259263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a81d7fd5e08a3de6a34d6a0d18a4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c06e46dfd329d2ec8c2ee9651ce11265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d906d70769a3f7e04fb356b0fe249e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e0651a14a49e37007c1500e57456867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ad318971d3c045195d2bb9753e29c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42550b7c99a25b5918128101f02b4a9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dce7f6e614abf55d8bbb90f586c6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb12d88bb283cf8bc8840955af709f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23b534c8bc3e962b9dcee74976046b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff46e1e129cda76aaa2a5dc8dad000e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb7566ba6d793c7c24a5bb4001449b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb089927803a6c7dbf685960f35a4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e1ec1f54c2108f724a629dda65bd876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1580bd655bfc8a9f4dfa3b62064f0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ad0624ffecaddf8843c2744b7ecf678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe9dbecbd1c7cac0f30bea5e862af779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41060aaed384a5a035d0242e0665a0b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feab7ef0506a91e31e1329b2f4153d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff954d450a9aa37dea2c6d7362dfdd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f47f2baa8f6418a81d178ca0860d7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556530c88d73c9f271a8387472a221384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73364281e9c49c2bfd38d120d129d6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dce2fc0c60a1d60d664b95a781e36586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913de76fa38c6d866a369592481e84be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7908282ad919f2aa26195773e57731388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf5b004281e95a764be25b3bc33cdd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e314eff7def916dc14d1c4517f4ddc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19f7834b6a47aeb37bdb773329b06d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c40fd8f1f08311cbd048a66693dd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a059e8b6e2f32fbf3e3335f4d008f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8dd667bd162296a6758506a1022d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ce75d06a260665b520159466648e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a053f42b3174883a71608ba2adfaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb45024aa4076cba90f0710bb3e20a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b94d4e33b831325e81011be0b013b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becc50458d906e88c7debce59b0ed7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3de5c2683145a23431f97fa654598100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150394649d26b74a52d2254518257ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4686bc3498b1fa418a1520be397740102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46863ce67c648eb931a68c8bf7e97ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc441348e8a7227c1d87447b7aa5101a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed0a1e0a3a946f48c42888e5993a96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dfd20f5f6359503ca6b91d6733773106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80f19d949f719dd2e44f3393319f92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927f81ced1dfafd9d56b0da792c75fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df05533d1b1c9a564327e8e87d8432109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcebc81cc793f794cbd9094c61cc0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432bd2bed246b7c8df42e50b5017c3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438ffbfe49cfc21d4b5959145805011112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68efdcda240ae715370d27dc32821a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0abd53721b873d2cc8e72c675fb11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f49e41ff35db4cfc69ed85a5a9f1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9965c53a3f624077abb7502b6796a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f339ab797f75805706ebe5436a745117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2effdf434a4f325941b9bf3309c7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747f7e818c0242b12645af9b8fbd8f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e886ea3413f70504978d353c5d1b25f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82158c61db3a4f98daabcd4836e55e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f65dcac9bbe0a059b27e081209593c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef3a55c338bc1978e9c9964d905483123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fb80e501f41489df695afcdfc9a3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7310af033bd5ef2b7c7306c33bdb52f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ecef4e090b2734fa6f05b20fb1139126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64d453335840d40aa8e357b81653e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226be1df08a516cece60c92dd2744fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ac462d946b2f5b6c529790327df43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b7c88d89bac357819affb6c91d624130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd1483493d42fd9bd74ee279125d10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da942f5b9b15affb02b297c8d41bc358132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb7f3a32c81d64924fe6fd40ed3177133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1e18115ff5d35a1cb5485be448286134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d58eb65b8d0b11692014422ff2944135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f1ac091633e2ecd4cccdcecd15c00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e391a1f914278920b44d8f556e791137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc596e4bd278e3157e215438a3763a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d77bff42baa49352679d37e58e49a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe00140bef58e1486384ed876cdd274140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3cf73aee75b49a0de8aae4e061d83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643734f9ae4153533eb0bf774ef6ea1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f6b8542399566dc66cfd17b5163c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5c2fd64bfd309516549ac1bfeb61a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333ab709b2d02978006121bcab3d902145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963a9f81833da105efafba335e396f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ea1adb50dc8e62bde5d8146f9cad7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a9b3c97e1e38d1b740ca3e209afee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d8f3a8b192d00f58a1c9d83e95bcf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141facf3fab9f4c10ebc9d38ae55534c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86908bd89a18b1830f87c21733df97e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dc9a858b1222ecd3a5fcb0160da9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3b6887cd07898808fe7ef2e946232153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d681ac34550d8db481c69ff2579b37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61e870c339ad8c71ecadf186c69905155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3304a00012090146175351a8ebd80f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9a100eac04fe15ae186b4a8531a4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f68c06e35627de85a13c289e7c5de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c6dd5047fd5203af03fb87eb548e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406bacbf99c737e1bfc68ef493105a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bf0cd44ffc5f478bfc83f5f153430161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72c3215c91e377378dbc7b7ee9df45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8d01b0b3596dc999999c406d77315163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282f66de868ba17d29b8ce0c36f23b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e9102d6511a80028e8a694d2642f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61916a9c55411677fce8c0d7260cfa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd517ca4f35767a662991e26eebe3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c30ac27f5d0a53be90bcb667f834e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134489ba48d709a6cc6f9f0fb452866169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8df4a79bbc82a4ae38bf0541d4c22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a42a2ce9b816d6c3e4fd9da182667b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a76f91df56eaeab85124e66ee029c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a61059c8a5b883d5172064ec2be53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48673184740c0673e00151774594b8e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6ea89c8c5614054f933eaee0cde07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64288cebbe074a9be7796606e3909a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff2565af7217810ed2f86e6f4d213f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743b28836a1e03c9a73e03f4c130d6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33a011cf7b685fae036022174fa99d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d6cbe5a6e5eadfbd1172d92f79c36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2b1a79a0d854f3e6d462e2ac753cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c99eee4a8f5ba05410a2871ce83615182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f417d7753646d8de35303a9abdd90d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518db6c724e9ad751377d75921ee8053184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243d43629d1ee406464672dd16971ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50014eb95fb134ef390fd75e92a83402186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8207484984f4043b470c3da4db1c43e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0695ef18fb422ae476b8103af70af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235033d53991189371f577e4f01a0b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffe21d509e5b44ff4783997a9d42a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed8ca061b037f94c801603435a6f02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7cc64650df46aa3f56318e8830d78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1524701f00e37c8de15c40af8e95e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715f5b4161621b510ba83ff550cdab8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0bb0f09099f0abc82c3c2f17e7947195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d0aabf16e03e6d4176ad9e3f7f697196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd4645188ebc76f0c1a407806e2631197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf2d0eb4dcba97bbdbfdafe84894eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af6532e26251178f3bab730980316e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101f287007755e7c64ed0ee8a93fa2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff181c60905b779eacd426550c899215201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55efecd0c2d4a29cb6b938e1ec2518202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba025c3f808964d8169a7dcbececb3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffd0ff1db8b3a6a5aba89443482ee9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc4ee81a187614873e441d36f12a4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e919e5f6aafbb123bd4d5af74792300206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819d0bd71850fc955fd1c3b26874a88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6fc5531d7d30ad6c721c5c9e7ee3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2d675ac47ea0118358a705ff32d2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e0e87f33d204b70b4f2fc27e4b9c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb316d0f934e39a1af3a6ad754e44190211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae93cc03d2486970ff4e7ed39bc6319212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e136d7aec08ea54abaaff725e2191b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d5f055ba43857a60f74e8ca83ec3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f27f6cbe214a2d9213f5c40a6fd2bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007100401e0ceb51a258398703af27d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6056a60f04bf8a3c2c8abaf592a25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d77ca380ae8da2e86a3e35d3bdf9c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29c3db86b85a08fd7fe99d3c03ad07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3abbe8f5412d2e4d82c13b41d928a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15641d7745eade4468f38418b56eadc3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b8f85515dadc212428606cb3492a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f944070ab3da49d4f5d8cbaf12ef2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0de83bdfc773d172fcb0b4a8f539f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c16f866d09bee7ed99ad65b22a80d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025433717165bdd9a94683dc5928028226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642600d904f3bb9dfb8faa064b101679227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eea6d439db8d43c4e882c76ab8487228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784dc3fe4573ec1df64562f9f968bdf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37c7c43dba29de92776b1418c76d19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df1aad0e115454594e900c69c7760231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fef9bc520c1d500b64670c6f81937d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8b542b89ad18f808467198703f2c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bba17716b6f37c9e15c051d4bacdaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7da4febc8808dfbc1458d106bf3a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a838977a77ee33eea7799d714266e9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4102e48fe354f12f9614aa7b8272d56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc679889b7381c4e7aa5bd24ab7085d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8b4a4fa5158535cb19e51555cefce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26442691d0fe05c9b7d1f1becfcfde3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f58e16b5002565449c5636752aaf8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30227a6b9fb312f947700bf62dfe6bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968315bd6a6005948ea68652cab2177243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1fc5a0e09130bb5cfc9d8c360a4b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51655b14f134660fea7c1e164a40a1fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f0f67c482633936d978a2ea9e13f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17f883c2ce440d7de7252a8867bb1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2147fb4169fb0ae0a4ca18066589e74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce110a46dfdd1923a9053d82f3a2040a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b23b585849942a9ad9a4c7a86442d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355153e649d5875992f0e4c331337167251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d06365c72e81ef5c20db657725510252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799d69562cdc13dbf7745619ab5568b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cdff4e29d4a0923a599d2bd971f78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba87e85d8812f60efc3169ae7ec3fd7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f00e334b2245357bc725a0b05fcab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7ace3106d8cb3849b5342a9bbf0f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbcff9782f09519e0fd3304b059453258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de50dc6d790dcfeccbb1e2d243ff852259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af139a5387f7a9902c1bce0479ac1c6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64869885b9919b5ca2a8c45dd01d195261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebf47a8eaf17433a7dd4194f1cf4cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fc81ef5cd4b11fd87ef51652af2c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def2fb2100a1f12a1f0dd06b062c32f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6039592085e2e97f9109a0179ba1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819852ba6189da8b508d1db423678c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822b0ec4df353091f09fb9645809850267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659820bd0aa4cfcc6d0a91661330e5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cab3f254fbd0894a08ec885e3bef3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36ee839180dbff9a3d2933dc8ca442270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec424d01e9ad3ba1dd0db2f480e873a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47168e26b3e4583464324ad8880ffc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9402e5e5c4759e6897849fbc462262273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec778ab811e2ba300e855b79bd2bc692274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324220cb1d71d751d7cc07110681cea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049b86638e283f1b08a4d3c277b1555276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5de8bef96c82e3c634e511be1d573c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba1fe2b943ac68938c3a04ce446e85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff5fa619e0b04e6499f20142e1caf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16786a277dba0d79ad5081ca568fd292280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe108c6230e3850685cd43c016e15e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1410568ba4db6fc1bd0f6685640e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7466145c522bd96d5c27731f407e57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5b91dfa0f37b50271ea70b4fd4fc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffae0d11e259f76ffbbdcfbf75ade99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d79954dd1ea6d708f176f397cbc22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cebc9c419f1c1b5da20cf95403b36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d0397604fc8556dd1903f1c53fe4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b397a4289f4c6bb157da2e8d95a0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef10f41cedb5b6745e76e7564f93634290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f8c8c12c4b7981dc817a3814bca90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5df66c4d608a15107961b932113dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32611f3d0a44cd863094dae00d69e54a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e106f7ac4dff5195d5ab9e7972618294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14371485a200e0c41cd9c02aafe4550295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9c1039c3b14f24cda96b1498b9a16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f3c20597fb1c63dddae8966401c41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32702bd1c8423c746e33a38cb8e58c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c7224c7b5b13469576876a8d53908299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11c7ac701c96c817ac0566b579676a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5dedef069700fd8e778dede87249d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad590d9a9749dd15c76bec33ca126d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcb6e3f698e794ee923329bcb4d1ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8880b921d291bbf52039138bcf251e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c753cce35863c119dd9973f23382fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec6e7f502425d30d37f3a00ac7131e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e943efd725d0abdf664703abb02a4ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5756ffc36540c216b60da01c663384308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057a202e64063b7f2f4d414796a5e8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcc9876908dec791cc4a2006b42883310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec40dfe5b703e76a8183b3ac925380b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c68af53add07af00756859df88ef6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec6b1ca1b6435d819a76c741c966f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec18893ba999c88ff81ba224ebafe7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bdbc2a0dbc0d41b7618471360c843315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc096cbf7cde0e0761cf5b23660cc1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ac0de63d23b8d24ca0685c50a0b75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeaf966391c2d201172c71c9406b78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a1022c452b1d843d983a81c61ba50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d17e465a30c6ef68b9789714bb65e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298b90b1d486aab8fc26161f07ab093321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98bc79eb8b6e853da9aab5fcd55542322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2a82033b4cf85436df5f9b27106c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0209e88a555c391272b4e7f253c3a37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5f1af5b770e5f8428bb273930ca4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943e03cc75da1b1e66f1b570e15b869326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffad3208cfa288c009109f4a47f0bfe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b039f97a0de8c1ada44e043dba47fbf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c543494195806f2cada55bc8551ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fafd4424016ee3ab1c0031ce2d5178330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e46a81b741c4499ddc766cb86dfa0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b31ae8cdc311442bfed242bf6f46c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c48fe31cff72fe4bba8604226865a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70047b1b0965c769d384a4afc501688d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488ce9bd1bc2151b01d81e717d1181d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a9d28e439790a0abdf2cac0e215e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516d1b7d41ab1bd8b2d48fe96318949337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c00b6742201be795cf6a21cf892a85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0362b8472444252e8931b63855302e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82299d35ba207968598bd6f5df4f055340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515946f8757e958ee6634fc297b1f18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24a3ba2e5429d5b412fd35f0589c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1f29c304030660dc237c9a9128701343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d117a154b8afe6ce396b8bf0d7618344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c7c3240fb708719c812edf5e26b1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a424e0cd1f882a60c4c1b242e4df70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85330c1eaa18ded0b4115eb245ac8777347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0309f25e5576f6b40d9d8ae1ad145e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b5a2d81e3d4c0473f7b55bfbb0a57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2ba2d6ab8d40e79d02a40e619fb4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf57f0aa0b3dd3c089aafccff3b4f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf112fbd56db568d4580c73d3bae4a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20c995dccd9be5134fa1aeb1c8f2db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf510bab0e6d3282f241a1b24e382723354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150222bd6d0e265afca7bbce9175000a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911b720648801238e4787b9e830b532356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfc11c9bb42bb1e3731ab2549f44fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42082b71d385d761549c332d26a2763358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5915cbad8131d98d484346aa6a3f053359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186fed4dd53d57a92e5a6780eba9794360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0305f3657d294f85267ef9c93976d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36aa5e5bc992d5af16ceaa12820e5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff89cd0675599f0a6b7c546ec2e2b5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e39ff736821945073369b0d36cf014364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dc560c8d267142e8bef60eff82490365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d3bc612d3b700180bd32399da030d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc983afc1ed2548b7b505d2455bca1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5e09cb25b465b57a7ba0e34e8beba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1a9c63dd8f7174bf33f2cd732e3af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e55f929f181de39cce11b2d3164e8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad4657e9de81088e88268010c66066371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c1e60670dd1f3c5f74c1f3ac6571b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb3f0d063c2a7736a82fdd1b6fffa0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60edf805da2653f41e56441a374672374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf224c933584e1ba4ceb97cdcf54b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3419fd0ba70ae26085fe95c595056376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ac64c93a0d0cdf0cd9e14cff1bb40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a077c30e775591117a22bfdb2cbf66f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeedf1591cf23fb4b0460ebc26e052379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6fcfbd875f5e01782973bfeccb7d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc12bd0524427a50ad5a6aa839e2d24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144308e24834ed0c6b5ea7933e0ccb1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda69d7a285988979d43b94e2f8d2751383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fdf4cf35caffdca8825c5f7d0fd65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f7f57e7a865a215c9cff076c96696385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66d7c1c79f94cc301034b3e50ea1f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bafd37339dfb2e495923d6066f8b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a345ee9151fc0d5138c6d80d2e161f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9f346a5bd94b2ee8850e93fc9e5dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c5aa493887d24c2c4bb5d6f532a4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0742a9719ea2ed5157d7e84ebd515391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fd8a67fa17562d6f7ab19cecde7fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366aae312ff18cc08b0ca2482b5aaa0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3949e56cdb887547ee4af562bc8d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0169ab1dc48f3d24cdcded2182113395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de7fa8188643b1ca95e124bbf28957396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631d85fd64759606c9c40129f22936a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bace4cdc3472356cc5bd887bc8d99ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d058456c9908ed1b8ac53e63a2aff86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48b3b4b99564f23e67a1873db6658a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36e23d170a59bd1852e4b4f993ade0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32257e2c4ef2159afed0da78c2d525e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600ca5158369c4c85d869e7f559efd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbb5e1a4b194f2b6170eb0ed65ad17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbedc35afce22e49175259b7a93675405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcc710c6b21e508d98fe21f1429f7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fac95b82ce3f7a4010e2f822a2b8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d422af360a6021ad07c25f2b4c803a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b89ad07359656ae81d7ab9dc489a6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b01964a6366f9365ea9f1c5c83d1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133ec4b624ad0ab55d6c932ccf2d478411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e3bdc52bcf7556bfc5bce6a9ddde0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbf089cb4ed6328791fad67292e427413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d75cef9c8c6139f56eaf0b20f98ef9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8089517ec371fe261ad262aee783c27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51b812478a9bb472fc14734aa86027416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bb25cea905fdf85ebc0544a15c5cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6009f8674e888a36f814cf0ce4a126418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5e19325b115017a26d6786e303a82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c50eb83236482fac2490c282ec43e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662bdb064efed9f785ac886263763ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362d60dd6ffd0a783b250babfe73513422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac27065eb6f3193766e60cf8f8a9b20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50222af73e4c4713bba04032d65ebc8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d419584fe6d3e67645251f49aa264ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f19abbc5b3feba67b05e5d6e02d3ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98185a7ae9acbc4e213dc05eb80883427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf7a91b596e937737fbc619b220813428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311847f837e8d0da7383656245c986d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa4b3bb098d573bf0c9c84cfa8f0e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b2d26bbf3570c3d17068d72a2b614431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba22a44ecbeb1e94e207ef7e3827934432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f2d5a83aa69cda8d622c19cc1622a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7fa330dcc9384efc1f568adba0438434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cb9b998ad306cca4bb22c26626c55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4150c7753edad61aba889d553b1206436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970a41040e1746fc18a1dcbd446ddb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896b5df664e1514ff8afe291d1b75d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7af62fdd620b6f464427d6be6c354439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba32480d9faacbbc23bf0b23b7bd20b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a3be72abd18c673de4c0718b0e8fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64548516e17ef3648c61ccd356c0c41b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354fa32e17170c4fb58ef5745b1ebd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec3fbe5e56ce0336402d9f63ce72fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb2c36e60112dd807fd8f3ae8ccbfc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e392775cfd7c4bb60aaba1f20dbc4da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0724e83fc9ad5e95b942c866c2f0510447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf50d983e766fc677a0896d8399bebe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e43de0eaf58fb4c8052a4dd603d82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3856c7f2ac290fbe00ff6b32f29d20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ab08a813a5b137c9fd70915d0bf2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ccbed9e1eec3e4ee4424e2fdc9bc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945f874c7fe2a5813fe6397101d3c18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3782018fb3c7aab1bcd1c3ed73588454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3947b5ff18c18cf59b430332aa10c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cc4724ce4f09bc659454e492f7cb6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b89c6d3f8a6944fd44f1b994ed9ebc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98558616ee0b1ca8dd154aa5dfa090be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d0a795859592c68ac42e194a9a941459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011eedd84b28eaeb3c4c9f0fe067196460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5f77835c03a404045eed5d1f93f5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df019559e37f95bcc81c0bbe0130e6f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0c6c11ad1064cbc24fb57595baa0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c62b3674a819679f7facb1c787ab2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102c31335ba212d9fbdb8a1a7f7336c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b7cac6a8d1870ee40f8cbc82f8835466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b1636c29b6ca03a05af35f254bab4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997b1c317b0d97c45f8048d22053fd6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafc23365126231173dfe06591c92a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb620a7cd5fe08dc9b44b266c34108f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cce876519d65e6c64e4c209303ec1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc855119166d82ba929546722207c8e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe464d20939e495acd8c3cdc08175e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ff57fa3cd346cc3f5b80c24628cd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1766b64c972dfc182d55d8db54ad71475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b752f089ea0a8852f7446098c90550476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70828b72b22c1924a8a4fe56a382301477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f72e29946070edf99ef5de92d9f503478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1159809128228a5f9225b3cd80222479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d8b0dac654b3970202acaf77d3520480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810ce9e48e9b0545f01d05b9e20f7a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286528f7a12e3c27bb3b71bdf278bda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9021eb22de9a7a508be7309ecc15a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4eddbadb219d463f1531fe8768380d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409882e0eefd74b2859224f6049081c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a84d3bbb1ad9d37627a40ab2fb62a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00414f00b3b22fa1ca68723ed76e8640487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54c3b0abf38e89e74a6b927843ccd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4f9f87f44c63f94a0a7561c3bed57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a3548b3fbb7fe556fae958125cf27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c109166d40ee68190c91ad2206e54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b45709c3a8e4d327548a42d8a46120492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5b84b3a0ac32a8475728693cc1807493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59add7d1a919d3f1da1cd9da1937884c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7809d8b3433fdb23f06cfa23175b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66813902554a5048a246db1ae215dac8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b34e31d3521498a76f98d5da5ed057497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71655b68d361205eca3b6be43de202b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6b1f4728ce1b4bee659558914728c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a1b29f0e5d98d6330a52a53701a29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eafb2a012eed3d72db0d7fca857b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eabdb04b0481d8bc88b77f1030a600502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf748affa1df2a92080316bdf1df5f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fbdfd7a596ca4360219ba0546cd3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d6ae215b8d956f07a13471b3e7188505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b94dcb37325bd113a51634b1e7dc86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24330fcf509f50379082da8796700b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cc93bd4f62932ef40da94564d6025508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576aacdf4d184909bd7d3bc39d39fdac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbbfc3fee64cd1374ff591b6dc3783510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53891ac94099bb663f78c8a7ec773cef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f894a9caebf0f8e29c97bf8e4872d52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c422a28ef1445f0c978b6abf81635c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61367343906c25f279f037b15bbb99b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519994da44029cbc5e8e97067866bce3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d71e7504fa7325df2fdca65a7fc103516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c0512830c78782c186972d37d5003517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1c8fd6fac99506445dc6e7024b902518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34d83e1226d6e035aee6e6d30a39ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba189026434fd16bc96d63339bb0772f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5ba06a65c9c28a71443a84e2103f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263eefcf01ca5efe981af1f30a193fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff7b1ad74a3913c44a8a08ff473545523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e0582be9475c29dbcd88ecdefffc5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9538d24a2c21fd1578a15d075ddb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278ab10e869256a59426bf8f193d388526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3615757040794b455ce9c75182ada97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e863a2eec7095f70e4a7f91280c8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8498be6b51f08b65c4f6b5b63bb3dab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33f68d3b09f6d55f8826cd66147f50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5350a80b0718ae40fdee5964afb5b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ed56f69e002261aa87f7dc67cea35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdfd870d26e21fed3c941bf3f0b644533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61252c1fa6f99107f820242241ecda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762520a3368fa4200ddc6c4a3de2846535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5fb018d8dfd096fe621dc0e256deb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dda74eca9b2957644ff38189d6818537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dc96a1b0867260b6df90b38921045538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052a81dde76b88aeb86e3fe33930b88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e54195506991f1d0ab24a2fca4b05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84752d00200642f00f005f98837742541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e403bd2f80ac61a5a07846be020dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692116043175c19f73fe2bfd99507f0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54808a02e9139ba8735629c0362d1f89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6900c53ff0eb3a50538503179b40496545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4d50e9e68293b26ff5b1b75035fe3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4f183d1cdd9d25d012acd969ac82d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638e700061372a9b0749dc8d2833dda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923842415eb8df9fcd57636ecc18f4f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e990375f07a03d68f919c297e4ecb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca723ac636e306edc742714c3e695c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445291fe1bc93abc6a384f18c0d1de7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454f3c45b513eb740363651d8133dfc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cede54a37b581d181eb78b7e7b4c51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90254f04f517efad0bd1a759551da8c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb264029da300c25ede96c17546029556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ca29a69dc4642d75454958dad764a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537d87e3bf323a5f1cb11ee2a8a3d11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b890ff638391c40c00dfa527496f3a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f3c6f79921b110c26a2d386b12902560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92925e096feeb8954d957bbdb1c1cc33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46843be3c6e6687db9ed3778890d62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a098f456f1813206c1beeea6949aea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbe7a10d8a9c40ff317bb00725c5b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f25c3a17e762b6f364ef337b12daa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfe8d8aa99a86d65e182cc6828a58d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00268f3e7093d29bb583b0504d3907567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9f2fbd7b3a603bc896caa242d23c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804033028449bdbdd7e598d9d0e14f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dc5560f4964d6a0dfe01aac6c9d22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23145f640e3811495793765dfdb5e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beddc8052b397a097987324cc5a2a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bc51b61114824059056ba7b5491ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c92be3d65471f7c2e66cd2dd7980b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efc107d80270e9a6f60ad58271f892575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5a0718303b0199c54d270b9b2359c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59041129f760ed7b7e8782cd737f82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c64ac2b3efa44d3a0580de9075f837578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ce25ef935c273291e23ea2a1a68f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd59e74ab6720ca56e7c1be2b09e4d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7025cae7eac86ee7e9658252a5ec7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfff675da0ee6da47f81fa37103b7d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05354a31e451d52978ba157ea10691583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e26e8dff1954ab17b86f15a81bf3cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3451a2681da29ed8a43eb71cb3cd661585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93446b12d4501842957ef3d2264aca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c340739f339d4233cc0bec03c92b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e466c4a3899716421780b5cd34668e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c604faefbeb33e349152e272ec1aaf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c56938ce6723fbb39b359ab861109590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f570c45c1cfa82d042f53c564663d8a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39475e629fdc3265c41424a69646c6cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879bf33bf3c191362085857fee76124593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e3a16700cc8dc3ba4ce2f5c05d49a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba66478586ff8e8fe2cfc3fa6190f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110dffcdc71743e106d5db69c79e314596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f709656c4bfcc5a116dd3c50922fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba36a4a6630d96632d45fc445f21e11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39861abacf179f053ed98f3e9d2a5e74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34716ede7971cf2a69893e7881fd76bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f49e09daab7c3a1989923697fdb8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f590638b02552bb749a28be7b2265602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a921151c431733489a126b2d7885e31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701a317a44cb5cb20688deb375b83fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbee1c4680eda3c8b8d883b9f6e59d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cc8d2308b44963ae6723ea7f7688c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43164063c28377ee3cd71ca3642fcf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020d38063f2a7f79deed673fd60cfc5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467b04e03db8a9b11a05932bc57a0fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052743fe58414be4d5c229d3ba93615f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57485160d01006d7dad5400522a2d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5475a8458fdceb15ba74ac7c2f92fc3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d18ffb7b21d7c5f19d1f697dbd39fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca4a4c79578024f8cb8b693e5a8984614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5cdf6108c341cb3036f19741939ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd1334d56d85695170bc23d04e9f9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47bd6370e4877277dbbae382e759e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685eda96e3e0060f53f326f20813d88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123d0e49912344e92bf46f1fc961bd1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083768c3f29f6a7f000b29eeb399880620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bf6f59cd2362ef60cdae097193746621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dca5075e8f58b933d5d3f9909df8c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de445ea9cd30bde91885d92291979b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b127c8d99bc4914bf383c2ee3f1147624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc795197aaf6e9b99677f93f76e913625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f10b07679f60ea504cbf30a8c548e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d8414610fdcf4c1a3adfbf7da2efd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880d729098ee9ef4a49889e41f20275628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28000312a84c8b133d84ce52e950d2b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0952be7b27c5c6893d138841a7a87a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b2a4b72805299df5e3e24127d17fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad533a7f05be7ede4a43d4547d55877b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac855d45c5e6a8b073915359f058d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2b587e2b07dba655441221b8becc8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b28e8d0a572f093bc2eeb5ce8ba68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8bc0032c1f84a1c89cdb5ae35a442636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6028fc7afa10c8abfd29bd6174926637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae9d814f7559077a77ce09b2fa186d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb9dfb26ca73cc11a343bfd605c851639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d62243c3baf2e3296469a564f460ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bee063b35b228a2a8707f169acb6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba3bc056777424a5110487381e58ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f193728a4d9b1ac01129cf32bec19643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a70a5dc5c722a2aecb249bad5775f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace2af748de78729938c2bd60b460c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6277c2c03f6f1c8837aee00bb8d74a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ddf887cb7dfa8169402d517ce93fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143ab90ba78d02a4c7c568fac2291f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24455389adaac894d9e4adf0f111660d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd2df38fa26a7a2e6152a593811b42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac0cfc841e3d25d7ea8756d59e63b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52579908e966561abc0b6bf43d9357c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32f18100a136d6ce0a163c2f0971fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7f042f4dbd7ff36a18f158e81ca44654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6608b4ae7d52122f1631eb01c006416655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c1ba2c1017067bf551f174b6bd49b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb36a5cef7f52b4a4aff715a990f09e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead822656d70d097d2082780c4d2fc0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d279aa3d3d41b39e187848d73616c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e129e9b18eaf4f8971df38343c88365660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5d668ef1ffa5c4082801971294e1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad1d5b534038623238e4c17bd25336662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fad6e5d1e97734f691a5562beabff0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3a05fb334ddfc017fed3d9e26f4b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e7625403d1233357ebbcef523f17b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb1872b2f8a6b1f389074966707972666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62015bc6c5aa06a3171925ce94704f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f2831ba72bd2a0e07455ad22b0764668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c747473da4997da772197d02490bde669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f77cd029d3ae6615b1d16104086ccb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18cae1d458bfffae4e16b807477432671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51c78f779f68afcf70f4202ec8eb16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce23eeceaf1cc9e4b354b8616d4e44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4046d71504040d9c5a23970fa6d1fb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aa5e6bd97c35f88eb425523f8f029675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6acf137c272605264fcf0b9e0aacb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59fbe12b7017d2b44f23c61c56f73d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d642578687beda9d6d2234207e078678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91416a027a5f5ef5b209add65a0474679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e85fedb59718dcc4f9852d08606467680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca1ffb1f12bafdfe2adfaed5dfb56b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795dfe873bf678802d50fff89d7e77d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7e8ff7190ef4783327afcc6d2c340683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64596413c459c6d58543df57a7811b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0882ec547c5633d16cb11eadecd4a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bba36d10553a98d2bd24c93aff5be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260d8354dc68c410192697bf360bbf1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c373bca5f0540d5ffb28bafa51249688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f0abc8f8351fc1dc7088aa9bc4821689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321a4baddb4872350e048eb5d9c7ec9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f541066097471495297726df403f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad51c5830de46f0ea989ad78125ec4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec9aa4b94806eb3d57949f4596d95d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce28fad7453c64eb4fb489f4728d3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d56d242064be6ee07a9502a05ce0b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd389678cb9d4cd49fbc8e24a8bdef6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32d19f878100d2510fc0fb666a2af0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d1c823d7b12b8cdc83323f38f1c78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab45fa6003e27bd104af9c2267481f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d6a583dacc1cd70eb544908c31577700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc668f445a8b12984ed420f99220c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a35dc5eb5421ea431cc2f2a1e75b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dd8058bd3b8be1f4c33ce7a2a9689703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23297360caa15dbf558043468f6654704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5b0f5303cbdb4246f817ba8d6a85e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c56578ed745d024c57216d7be8020706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab990545b23485f4242bd5c216970a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dba6505441e866a2dd8ba76355f82c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fee293e6a534b132a79c54ead01295709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2923b3a21b258a0784395d2a308c52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ca51a9f1a730ee70200cc4d887887711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834e9c4441e2290d7e2f04c7214d46e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fbdad08a2a432bf69af3790764fc6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e41e78068b857686e92e2d881dd924714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3d519cfc21b24875f0ab2323e1d98715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13febd51f520f38bb44534c6a799d768716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108a57df9d78f4e4269551c5f2daedd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210d16e541748f87539f4dc8fa7f40d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852efd5bfb1ea8d27b94925b40a6d3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15763f632112159590e915ca3bc28b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d896ae16242d2f1fec9224d7336526721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06c0fc02b1651d5774953f8ab10f2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a0b8394e6a27bdde87d9136e46b97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75791f6f65554111930bb3e40115132a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbfb20d33b1ad4d662d989f9246bdf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bfa893cb4cf55b609d42149973b1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1a82fc14b3d4b8e67421f490f64be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861e300074e4fc63488c42ffbf42f9e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd6a550b07c12f58233c2411e61ed6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81468bf9118e39afd80b7b82954957d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aee5ffba9630068dcc8112b17d8707731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d6afc72cfe2fa8c3e3e770d51483a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5b26613c69c944108a4d797199f31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab9de21ba5ded8055d423bcd4e1ec0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af54eb8d1320603d3057af423c702f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e007f6ecfb83b43a8b4abf1b3679a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b005d1a86ff74207d59a2431c4b12b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e426dad3eb0cb5300bec64229cb65d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c938f9011dfedb6f765cf8a03964b89739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa271a4275250544cd0931a24550dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9d298afd145ae7a6e8858307da0a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a316866a597dd0512645cbd730b540742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17ce3ba4f83cb315d5d9301ea48ed7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75025f08e6d913fd66835819d98c75ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e2010313421b2d41c486f14ff6dfc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc521c41179e45d842b6a2b6c416f20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb34638e69802d93d2212668c6a17f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e59fed62073f215d3e3e32abc7a59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff8a997dfa25fb25af7f01226b335e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e115b693e6fef771163af3f18c6565a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d41c11f022ead411b2d7654d63ca3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431443f519f53ed9ea300811776634f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985caae560c901c80726dcd2279d1444753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d6909caee4a3d5973007e4134be14754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61e7220c30e09a9b6e09549f4567ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643680fd0c85eade624f40c9f98679d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4e4203557e565952b0bf0d1e50d2a757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>