--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeb0d1963493f90417661454da306d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16fefbce25de7960078c91d9da25d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86942442b19a5e17bd5f9f24afc651943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df5451610ff1c926571e31337d094b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127607715beaefcaef18e584bb94c3615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca27910bf95ef0d06368dab11ed56036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3111c19207712b6c6296c94842ebf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0952453dfe2948f19a3537fb58da1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b734ecb128532b2b6602525fa58be49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fbc8e1b26a4a39b6e7575a398994210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a18135929bca7a2e4c4db1f749ac4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e5dc1335ecb468c5d4c779f3158c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b46a2ae326d5c1981707d1a149c5fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62833c50898edd919ca5018bef27b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bca0db80843638f7392df7e37924e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37134ea759c9f21db675a5a52b3ff1bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8b9d224e5644fe420858501bf79f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006b23f10da69f7a09acae665670e2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087ebe28557ea2e407c965f6a4cd88f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e746cddf61cbcb9cff1c1386791b96e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e734c41201a87fe942a9b9419387b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130df45539850ff3a3752d0d5368000822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecde7488d2f19e541ffeb9f553651a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39278ca993ee53235084702b72470824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62150487ae5af0da3a36b0638debc17325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d35200d178c77a7e5ebb3d689d649126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74783cb511c0b5aefa5f4114f44dc25b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92e318af9bf895aec47bb17b26d17e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a91429c0afa6612318b7bd22b9d58229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f72ff761f27a3e521139e50661327930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a9692748fb2dd38366610c7c36d2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce12089d435dec15c24119fc11a3ed032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304f5c3fc0be8fcc172d6c3d3b4dcd233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431ef236d629b903be5dbcf4c1b8d3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893c3ad3603f02d28e9794a9d472d5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fc7079d85eeca7521cb3e996f85c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39a027380c884460f7ceb57634044237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edcbce524fd25abc2f829ac0f2607a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0273230fd67defad96f3a7338f02b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3e5b5873756fc68be605a2ce50aa840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d69a3b14b37a6124233289e2d6047d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377ed35afbee3e61ff8f02582cd871742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605237e97688578de66c96ddee30877b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ebc4bd93e2a9bdacd30641114bf3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0a527e179039a65bc42f7c9950b6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db512f6f153440200560d25aa72a74fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74426859ea71049142495fdd8a9b42447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcc63782cb0429c2446be527ea6f2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ad2af37a7b08b446da9c8c1eb5fa449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3870fa0c3cae54e22005a86a003f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d516d5eec5f0e8c240ff5228de4cb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895af99b3fe471eea55c9872f8dc3e2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebbf4ec7573077a54182a597d681d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c87c6acbac86b387d096c82e19b38954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8db03cf8e79e45bd6c6854fb79ea1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba95c1c3494dca04c3009b6a899db256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faf316faa5c8f76ef9c2b01097ebcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfd13c77150fd17d201f50dc96890258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f97d4809fbb18df2936c5e7e0c42959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d2bfb659e45eef666ec65402a678860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7168ec0556719d1fe6e14398206e0fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce314e374bf4217cd606abe9d209aaf662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f936c5e3797a578fd8097bf0a41f3bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b780e57cc46e3bd7c8347bedec9362364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a43653324f3c75ff209ceb728c2f7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4292696d72e9848170f81fe9baf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8389fcdf5b175b3e067d22c8162b0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabe05dca544d0c27a75aa1bd4d0cfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08751989d5e98b045a14c56f4d0985b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc117eaa10d05c8220baaf5cea2824070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08721fda1edda7f2b2fbeef6105aed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28961b84c4f3ea209ebd8444676b52e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0103370da1584fcde3125fa2fb1c6a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db3af52713f77fddd299fee213d3c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52863a5b556e6ae4832d39f042a2c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5365b1f136bd56e4cc4c1cd5368169676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847ed57ed0ac31dccd41e184532d31477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8538b300154d8749982ec0b19745b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c698fcb44082504218d6b94a5afa8e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751998cc57644e4f24603a9ec419426c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfa50e98d0ad4c5a5a0b465d3af38781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d542b614dba6d16ac8e94f857134282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c91acab4637e7dddfbac72a5731f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81e49d0ceac22919ac44a053b7438284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26568c094f0fd289197e51e0e95b3e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decadda5e8bf5ec6dea35ea31da76c8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738f56ae087f85eb9ffa21ac8bad11a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea24e39a85626483d47a7912cbd4b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb2bf73beb3db0b0eede0c973b7f5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e997b12c39cec1483a7edda750197290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406dfda3bdd94fd1ea8bba40b98fc8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913df4a550ee6bdae0769a226344c45292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e423819572957e52ab17d83d1880c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529160215707f4d2312d36865969038894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ca137d5e273af66a6bd3e298b784095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578c3fc24d8d10d45cc6c3ee9e71fe396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3c44b49aef7928b7deee01a6a2f3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463e09f9a59dd01cbccb1c475b41b6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de288a69ae5a2130591a16b409fa43a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b97d31c06d435a698f3a40f9c5b32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b895fd6f23ec76a5f4c4f4af68fe469101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03f8fc0361dda02f0989b55ed9afe3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faa6fd47dbd936b8e168f94f17d0f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a04129a2ba972b08d40481af40510104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab904fbd25e036737f6257ccb6c472105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75e65ecf576b4eb8dbb49054fbac77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82432e964ec10d7eb8d9c7393a10a105107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b50e31742a9c777b63f374db61a84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa76dc3a396ef7f7e03d56df4d17845109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d5873c5b436ade4c35e9939907f6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec9d57fb2f0245f74ec0255e4f97bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fe86b9659f7414c8980b95aa67ec5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc969a94ca5f95c5d856c8c1ca9bd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5abfff64b7abfde6dfe734b925ad1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d232076c596d9a3d37c8c043cb3c99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b7db03339358b3265a6c2e957f9e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0047ebfe07c3ba839df0268fac1b608117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a91d5b9846cb595d96a8b7c53aa4cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a53c6b23bfea826a8806b89391aec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc459d296bd2165a44adda9b634d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a205b8281241726a2e65c445e6c9cea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecac9fe0b2c4fe58bc9ae28609c277b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f8e256d7d38425f64060d4b4d6b2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98df2e8470f32d30b1d97a0fc3870ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f227f2ddd0cb578008d10cb394213b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e135053028a7a911d9c7f0938aff4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdd05377bb2a85a7935fb8a79c86c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485cbad93a248c23d30701082c93969128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7dcc86b4de8fbdde12003d4446672129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eefb639c072e006efc3d238a7a19e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed05799230aeb9dc26b19e850a168d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb9ab31ef01df2b49747856bbd4bd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f080e2fc452f2b8a0b47f8f5927cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e33abcc90384e39d57f98e192db08a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d0d803e667d33ec325b0a1d414fcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81267f92ccce1b136b9d35786b5e90b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7608b86b80297ff7c6c2e147c6164137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599b2baf6b5d1e8347faa0de1a67193138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e712f2c4e9d2480b4035198efe7e0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630398f4e8679efe9ce08ffd11610dde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eb39e2ba84ddb80a9d12a333890f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb8bf3763277edab5bba5d391b1b2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8970161e50126ca7b3adff56899c792143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcb3f2398c3bb53451c9513d24dd69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a245be299696a62dfee3e5307196b46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9a151a387b0259e1f6bc4d0afae47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647447ce0cab882f37e81bf5c497d7e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300e94e0ae3983c725d579a2d1951f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f11e0074ffaf473285270ed639595149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05bc72b05a77a1589920b6f9fb21b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5465f4a39aa3150a9c8b6502a4aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946e448080e4b9a964d3b5e1d2ca4cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047213c7eecafa41b509770f308389c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6e9198938b53c9a37f2f4ab602fe1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd24e7e455e2023f4555422bb2111d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2ea6bb493e6564dcc7561a15ef8b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0cbd3714f31c414f92643d52fea2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f0da25f02b1d6f2dc874c6b90c156158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42132dbc0e5b1100c167c7ccef6f506d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabbbe90a2f27259734551b07bda6bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b793cfa2a7a0ee6b5618a8b406d294161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6adf1664a5cb129f969057e87dcb3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf78adc9d932af7fbb93a990d794dfd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19984f974844b99f66699f3dd6b3791164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cd663956b65312bef3d68aebe7f8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14cdb9eebd8d985980bb6c451f9c9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8719397a4e78ca344e275a69140cf06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f59083748ca227611e65f7c49ca01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf62711dc2bb18bc80ca34be8fdc227169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0791fa15209ab9efc1d032217218bc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19755fcb47ee919ba08071640cbf2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda05a74ca78d5899816a82d3db9c632172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f8f4337e82ec4086e630ad0e53bed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b6b499855983d49fc91efced1b34e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f2e46658d0cdc259995f87000b5a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f39a31b292cfead94f67c2ecead0ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e1b18d5890a6efdccaf2105afbee8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17d14ae00f07697de2d178ab135eed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0247a162a0e35c1d3904fe4c552ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beffa73fb2efd005784be75310eda5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4b2571042f6e6b76efe67ef7909fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d33ebe22a3e2fdd6181e40c0e8808182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba909856f3458e22a88fa0b28b8fbdf0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4736daf70f01790965b32adc093e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe30fdcf8719e5f243feb71d4fe398185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cd0852daba1c71b4d56722f6628f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09e25a9a7792c1336b7646e396e011187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0439572fbb0d189c098921dabf478ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d10f9ff065bdff31e525e97daf58a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accfad44a929f098cab6ca9841a7a0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6c1ab1ffbb544d8fc78a1e9c300e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6de51773c228930cbdafba28bdad6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacddd5f37362ddc4ea87a600c409ffe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662b9169831879110f73688da82ae59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f380f376d88ac2f6b5cf502b295c0ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44c83623c209e7b0852c4e1671914f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1058b80ef415b1bbfe725f34471c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9e5a6f30c9bd2afb4f7c03b9d8059198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17ab32a2662309b8e18d1894c04e97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb08053bfa6182149cf1e36c2908f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f29e884323662863c8a6a620af760201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17887c83855cad1782ce24d85b120d4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ee35856ca6957e80071aa43b087c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866689c0078e96927840482a8c12c568204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692f4b1d5d551d951ac5bc47a3b6f2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5f2c8d093a83bad9a2f7a301f1a46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541b463d6f784fa167f1baefbec0b1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96acd591fbfe93e99f3be5c947915b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea01b43a6c5ad857fcf9a720cf196c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359ab3bd0f009056583ecabf3de67bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c39ee3d081a7d69f73272c05e4033211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e6cf625bbfe7380a7ee2a4ae85bd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf8824ba421dc48c3172fcc9647197213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37b3b911dfabce81e73b96aee4ea83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736da02198b205c5a10f40afd0381b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267dd99c8cc4162ae61726cd2b24906216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa81ccd5739f83c04910e64c3e341217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff86fab485ecd8616c97393e0d01b81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9b58f164570e79cb26a37501ccc6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09560d4d864745493babea38061287220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b89112b1c51cd151790e42234b6437221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a776c7dde83d2ac3903adafb3aba7f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bac3c93a45d0eba22a9f56634dae6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14c22ae7116c517cce7b636055cdf9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad233ebd3b58f8c90071e011c3d8831225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956e011b7ed4a368b8b907f75f9111e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c832457ca5f46e954ba74b57725853227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c5b0c009d135be81c1f415481d292228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dd89152888f1dae89bf574ecb48c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a493de31603c721bb53b91f8b92327f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272c0269d9b0fd0e37507989142a542231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b99361d5269d1e739fc5e7e6b25ac6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aeabb2b8336ec19a43c7efe1faacb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0bd64ba20912aaaa561759895f0fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d945406a65855589c4e5008baa79c95235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220878556cc9c58b08e632494da14de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5e7dd477941d309ee5dfaca2eb578237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ad9646c12400c26a569b9accca9ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b3163e8c1098671e44598b3b3e1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c51b1801c4011007ab74e000db230240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f677eb79b407dec6f60f8cf12210755241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24373772b7196ea640d34e8edd1e9773242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bf57b174630bc17b011a09f1b20a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88118855f3f1fc8537fd5ec9205124244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd74e024b60a1fbc95f79ee09ccc41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8700fc6cc42341c41b6bbf231ea13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98363f55c33044271ee4c04175558d75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94050fa8b2419760b104636a0a362ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b72a62d6417adc804bdc5a1b6496d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369458548a9e932d17a2aa33f224d70e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42dab6a0bd487fcbb1a7d9e5924e1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806c78f30b7a3a2d3d1996a2d7aa3df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daef63978b7234ef202e8a51779642253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46e65d3a422274e92b6f72d7b646d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03281e416e123c5c59ffdf9bdcc0faeb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665bf7c665d6f44fd90b791f0a7f08e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb209529e1e5c2d0a2d9aad5607891257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6086151caf18382270ed0f8a7a4fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be604c07664c687e426a9699d4a77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a6269c4da47fc3455843519176496260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8d11a190781f820b38a74247ff393261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e48160f71b6eb3a70ccc55dd8b504262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f36fe6980e0e879f89a2cb826878c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366a727542b84eb6a4231ff905f3bec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a67799a2eb7a35aed6149856ec8eaa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b037462f057b1744b3e5fae80feeaf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0760c0091909512a4667b23993a95a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b981969da8c9efc9bfdc1ee92645bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aad97132eeaeb2599b545cb7355af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d39375aaacbb22e45d3451434d0a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7d689c4a0ef12c57d4cc0ecc762f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62698641b4d37437cc9747f07876232272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea6eb0ab56771a8a60a17f9aad3e4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3592db7602eed3a864d70a26dfefdd9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe88e17e5db6c4f1fec647f9142fbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d4baef768d900827ebb51b04e512f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c29b41552aedf5971f40617eecc39a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f4318fe81a298c6cb5b390a9db6a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f206ca2a7d6d6129f7bc886ee60547279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7e886fc6fbce605cccf190cf1c726280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c06459c9f96064ec74fd0a08972c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815690bfd730924bc7b04ba892a0e68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a697e6e6bcfd53311d7b46698402d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380db5a9c506e252895c52d4d5abda42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445e534b37109b1f419dd8551fbf542285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67ffbf719ffb0338b217f0d6c0721f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43352af4d5d985a62a318b3aec3341287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4c9d9b871c8d7da9ff6420962a19b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de19cdcbe3e69b0d562c512b65c407289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32961ef2c48d165664280eed877792290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd22640a84d71437e4352558d592f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5402fb8c2c0ec0dbeb7f0f760a9d54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f708d630e229ef12337800b2b3aad8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2733b683d936eac649cc85d82f3856294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e491de46bbc75cf7a843560e34368295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed5e838361947e95bf3771c6c2adbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016db5e03b1ea4ed2f6e5108b13f94d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4abc6a23bfaea1185fffd4a3c5e902298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c53b0b09433ab99be13c852eb07ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16df66bd37f4944df8365dd1106741300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be970d8c1654d798ecf7ba3c9d7a709301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bedce4e2aa4e1221beb6a248571112302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be538421c9f9b170505fe349e0dfa54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e61630463aa2431be099966bcc852c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dc0972e744720d63cbb6011b371b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbdb31f35645e5afed4235132187fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3bf034b76f6e17f6270b1e260024c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623cf67280f00f2882a6bcfdcbbadc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b7e31670ebb722f00d4f4d8ac5a35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8228a9e3542eb3471cbe3f8db147f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df927c351e3fbaa46b18e6e8367d7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed228841411018a67ab1fa96ed0726e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff275ed5133c4ac729551a8a0f2eee59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820830f0c98796fe42b395b05225faa7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38476d8e7f81edb1b267c453cf244d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8c7cfa90107d730fc2f0919ab0998316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14691943a59a76c8b50713ff2ff23bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768933754523e7ed5987818439bffc7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477546cc1487d19c1b8d3dcf50f7777319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdd4ea7bc91d6bf7e884fa1862fbdd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2fd6e7468ef50edd1d0acacc8e393321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378326f27c7dd22a45bb4d530cd23dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691071b939b18a2eb70468cebde1bd59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a9525c50c5fb8711f799f72492694324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7bbb7f60571bed7c249f2b3c64042325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f9a715b2543bda0e8bc64ca1def44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3b73f68455382e86d8b9b0ba78429327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43549375ff9ba34fe768f1ec264ce4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c6d6bf6144036ed2f606716e0436e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991fd3ea7bca8bb7c35b78cbdb9ed7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401c5e069b43c7ca08e8f49dd9cbb9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242853214052cfb1321c2ff999cfecd7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f605b9e287275e791d61132ad74e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086200511399c36f0cfb52b9dd96eaa1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170d666abc6441cd9a0e63c0831893d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbd78b207e354d12cce3adaa90b819336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c74b526c682f33941343d0f1504104337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81483134832d234b99141a517e2543338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6352edfeacf591cce48dac65a6ce605339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcaa521ecd7b44b7397bf3d6b10afc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5458ab0fcf716305bb385076c43408341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6f9fa4973b087c5dea2669d0dc593342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0e735bd789eb149a032b3da21dced343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5372b10ec4107e96986f8fc6faef2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879d8a2bd5e130d786c46f55af98387345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca90474771c7eb1d946fef1b4e572cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2b5c4624e8ff7f324684e9896915d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09599ffb143355ce651a0d7385775039348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9edc9111d36953131d390f24d6d646349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6314094944af4bf4be2588bb33121350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b19709aa89dd3b76fbb9873320bc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4394adb5e196c6b1f50dd69d9bf67f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b086f2f8797f4f44ffb79c37bb6c78c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e67f5d9bb7603a20419aa239b5351354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f48a748ee0741f1290ef336b94ffe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e76a63e186e1558fb60e6f6c5382f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6b13f1716172d4bc8029820d5c419357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435e6fef9517093eecd0244bab3c1ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05882f53947ca2c568f564d43efdddd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeaf83ed17e9d96d11af908c2b54f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b26f7777e8c4638d029ae9106d6ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340822eaa6871880e11fe5012f7560a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a9eeef514828e2a90595320128b6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2de4ad1709a42f4facb687842ced43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9355c0ae4ca682d4e992fa38ea8b46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31cf4b1841073289bf78af19b590bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2a94b8012a4cd7cc600478c449f65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe093488f9af56359302fb8ecb5233368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5071e2adbd8dc6c84df8f0d1195af54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00136b706f1d1da64f09d9bc9dc60c95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b99cc0f46d965f5950d9366d9ca169371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3deade7c1c87208790a7d376b529c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5468bb4a51f44bddd5c08c95337b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940cbb43cfa3df948a56345f1d69dfb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03825ec09ffd9da209f7020e1353c015375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9282cafdc14d73c54687fa625b1f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edcef8588a636e3da5790ac860157e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2344e5a31b38fdfc2e9bcfc5467d4d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061bb055b46fbe59b4a1e65a5335ea9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebadd8a0221a156269994c95b3ab78f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5829cbb27a5094ef2584d2bd2852ad7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b510c28957d85d27b13ee83c8a1838382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfbb7fefbb17de33e63c87ceb9e831383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a161c25e3d28b58d762826dc1696283384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eb4bce3aca448a07a3186f2967a87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f487df4cfd85f5165314da963ab0cd4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202b1be7e27e41f7df903925bdc290b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc132e2e8d8aff68e1c83efca18e66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e010e72b399152fddfd5e329cdad3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5b435f6f08e77b0791e126b6fc00a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fa3a81829ff183d19a6d0536c955d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d358370f2e9a178badda845c77adf5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cb3aedf2f09784f61478a1811597d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfd2d3fe2f6a3efd0092c3f243cdd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09a9c58d88c5e5a669317574b23ac0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11797b7df0ecf4be6ad88d8b16d561d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34563a86776fae4b917e25a685c6165397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa4cf76058468c74e218760f3933c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28313c5e031044c0ab1c3f3686a36566399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624104826fd578a49c438e1b1185b898400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea9798b19975553ef8b362ce153cea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18443e9849e18185a810600d15281d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c08335c38c10e48f3db63a1b42474c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1783167a350b4b28c496d2829dcde52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab263f0472f3a4cfda81ef83ddf9d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723d0b34bbd688d8297285005137d49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e76f87b7f52cb2574b882f2cde42fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc861ab3616f4394e4e482746ee255408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d85597c8fe1e23b76ede9722011545409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21800c4cd6f2fba8c6495c72f8cebd9a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38710b36452cfb0ddb54712d4a1480f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893481de563bdcae68b498f1e6f5ca27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357feb3e39f05f5e77b713c7531f554413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd3b41e9eaf0d92a35cb0766a3aeeb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36a5b04c545b4f05f7cbd1a44ccd42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8071c4d29b50c2cbc16025bf99fdb08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf88b7f30d3c55db2ea621546d75a15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9376ed7fbfa7d10ed6f17bedf2cff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e08a54c7417f245521d104ede6b741419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772d0910d9f85604389e4154f5595d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d91f480b0851eb9767ff7525657f8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf079465ac76cca3cdb4e3a91a880a50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb36019a58f59e79ce4a61577e3cc46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bdf55991776fb04b50d80e1770ca6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a7fa7732ad6e23ab0d4a5a0f6a564425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b92b3812c12de9c0b37c91e3ff19f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc20f03c6fd8c69f8c4ed1cb24df08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf263709e9a5a76d3775be5bf50530428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7902af46d024569302b2d9c45e54cfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1300cf200c40a4f299c6cb6d084a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf9593f2734a3a7970df83b78dbf14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ed287868e94fe836a7949943a6ba7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362211347876500405c5e11ee39395a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b7a193432941fbffe97aeb6287cc6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0ae59875c9f8310d98ad5a07884c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0778a56e50e77e3ebcada994453dfd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f58529d58eea1faf4e44e5e06c6bbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c946ec0b6ae27bb15e736ee16a901438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dd5a047ce56527293030bcd6843d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddc0c286ea1e3872b0ab9829b8ab98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f0f5e8e9738f5dd48cc2b68fd350d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bde77bd27d7818105886aca66a97b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559901267f4794acde2d4532e37e9380443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d17acb135a8054b56fdaa3a5f1493444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec33c5c9cb1ced1a5d9b8ba3ccb062b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399d57ddffacadc966ade55a9d3b1c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26478eb053315a3cea7cf4ea69a961de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13e6f925afe58fe2a4ddfb9bb92f79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784a3113104c43fe52ff462d53ba492449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb9b34bd371ac162d3ee0ce516da96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9517cd8e4938134e4ac20c3b4ea71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea57b9708cd6608829be53255a1c69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8966c44adb345e570de3f087ee01047453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a7698c2221d309a8dccb985ee49d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c5e4405017f728a6852c2a4085ee5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a6637fdf0cb417efe0f8602d9b822456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447c4a2044ea133e01c898bd77c42f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadc8c01125a25497e23d700031b1c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22efd83234df3f2dccb0826b05fd58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbca2ec082e97a70c55baf59cf4cab1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af55e2ff020b0c35dd141741eb4a45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcd1acde54f3c60ddaae8e28361455462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e094e50bffa68818c9ba578961037dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290925e8099aa60d2d68148ab0fe787464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60400a78af3dff0a094abfc8ab2b45a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49447cd2d70e4e54a4b8c17bb5e42814466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2919f30074d58d87d5509becc32bf01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a43396092a0b374e9b488c6e159a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e187891a65321f36828c44b5810e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd853071c8cb303c67403550bc6f86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646b8b446e7efcb5b3692517441c4c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720d8331f3061631e34f596081cbb48472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8619374b807f33f6fcb4cafafe05808473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62374c66d065f32d0bdbed1cc97b116d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55da96a3967661d47aa209ec2254d27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd5c65f315b00fbf7a7d97c3426efa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b5e65ae7b9ea5188fe107842ee623477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45cdf3ff3e1993310af9ec61c14c14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e6851fac389383df15cb0c7fcaed1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d39c8b58bea1180cc89f397a172737480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb5f2a079e1a236731dce7f1df54f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73b7bdd512c994e53692b2cd4cc64b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d4a0523647feeb3f6028b5ebda1f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0162c99393c9e25bfe7757a4f240d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9f7446b71f0a24ebf3ddb2552a20d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ceb44768df75f364eeaa5886cd3a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b5bb6b9e519f2abd0bc54923aa598487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5dfc77835a957298f314dc0a9fae9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717aff38c64df7dca569570c0a6bc86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f19fa9c67fa0f00fcf1e184f2c69c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c7aa26d7fb14c0f2f877160a19a47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c08e7a34d808426aecc8da662426c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c49d364a540562d9712bae373eecc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885721bf801c9a9046f51c55fe547b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397909a49a3cbc37cba77518bb5a713495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df267a6b06c6e39456d36278153dc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75e6d7d35ffa523a8bdabe66da035a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901e180861b9265f9e4b1120fe4daa8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280c931ef7bc8abb063cd98f59304fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a79b66d298012fbfc088741a96369f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00945fa40ec296b5f808e5a8cd48b8be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3870332d3720cbee1d3d20c8670be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd004be1046fe04faa21a6c29f5f17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be47d325b79bae1c73bc3c83922772504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634b8a954edbe6e8692b9252a7a356c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8ea1c04286717db33beaa1a1bce26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd401300b7c3dd1cd3e5bfd3127e15c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0153839ba37f40f61e7ed4b3208b1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18445dd1e9d01ebb558e2a967fca2a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb3cde70fc4efc311510e049c58a9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcf9686b68171123861572c87146cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c471c7594a227d604c60ce6e0ef8720512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858259278b0bce4f15cade46ba381c65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bf56c28cb49a843b53e4e038abb04514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479b7253b172b5f3cb808e6fab2238f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef21dd446802b7b0f16d289ee31700e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1640d6f044636a1803e80196e12efd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afd6659fb1441373d272c5219eedde518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e08a82dc8d46bae25c2ea630d261ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718cc959bafcbf2308e24e102eebf4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf47b09058ce8dee45d23db7a97be21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a9f92f932f2471673238bde59f34e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c086086572029fd3955e6389725b99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db337c05dc9f22ae231a246cf0e00c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ff1d1a6dbc55ba0f7d71d0b6f7506525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58c8596011401c6f3b47e4a814ff4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f3aeaa3bd3c13f1bc8a58125b0423527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1763ef1a9ae6952fbeaec8a5d9bbe9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2344acef537dc48a330f8a2b6fbdb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b79b5d807d95211232b3ed20b2793e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b280f0f32fc61efd2a2fd4befcfa395531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c949b5876873679399b2015fb0066532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e01aa42e9d3937fbf82dbf03be576b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf85e167d9c46c277f9244e487d9ae9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068a849b263835d133e98fc16389623535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e55edb34434cc413467302f340596e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bd9309d017acd800ede81675e717b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cc7891a39399b8c9abdd442500a7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5138cc3e03ec4b5e3033c01e43469539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7874d2c77054dd81fde18b9b65aa0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bdf527005b98c1ea0c240e6fce6f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811376b9b8109e83bb2dc2718a26cb5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a74806a3f6cfd1dd5ab8d3407d93f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd382a2cd6a16367c4eed2ac9326d16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc01521ccf96abe073a7b8650904d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9a2d3bda9d59d00d99db9703bf61c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c5e39ca44d3dca7744f695ba76b9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e907e239b80ac2c486990d47651b7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c9f2b4bfac7daa8f0eb8e8a465c15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc29b58131d60fe3c48e515985567b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f291cbcc350e36ea9a33de0183203f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e012fb700b8193ad9167ce05cfc7ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2d3077b94f3ccf4f8b15f9f405507553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf04cbce0984eedefb944a6a7eb2e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466bc235b958f82582f895ecb4e99dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf1abd66d7ea50bba0d737a11668fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e318fd1a4c4fd4974bc27ca8295e9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a681d2e30217c43984fb0d1e18d6e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7e01524b410e225a2e0ea35698e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bcbace307160a46c657c18514719a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4ca6a46988ad2ff542754bd1f9d7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74739f81a83efc432493e44af938e673562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56cb2dae6df333d396f66c6447f779563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802b6016b887d95c2cdad2dc26df64c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606ab67568a8453a78ddcea1575f583565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba82ca1d9855089bd70ec92d1696fc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018f03ca8a5172b1f184631f612b9f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e9551af65036da78473aeeddf94b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98360f6752d1808ab2af24fe30453b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e603fd321505e547b29edd58af5cf0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f7ad6614f6f7c381f19d695107b5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026293a600d9ddac480d0de4e2912463572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb704e7e5eb106720b3e140856c2fab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3756bb16a7c7cb079dd88c66dec1a98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033bfa91293a9bcc8444672fd392ea2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1510bc1447b8ed9ebac9bed15a06c0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb79ca01859e3051634ac9b7682503577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8262e720add88363938ccb8fa1a434b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677d62b98ba22108ed7776f7e0d40a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cba461c5c383871976c00f613aba6f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db76b6a5c8d91753f480d51d22ca23d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198b11d5839420f59c995af18355efa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f9a395d266ef505d20a258e26b64b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35c68ae83dd3e922445ad436fa04c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba41d79a7e987a6b756735c1557bd6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166de2480da0918fee7bee971f607e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718d54f5c823e7d917fa08699d992bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5763ea2866c092baf2ae41fa3b202cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7c9ccd9df62d621fb591864f7a60d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab1a5f7fb4082ef230df0e6638f28a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecb894e5325328bd7cd20469775415591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219da9634d5e53a35341df24dc03c69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec6ecdf12b9450f02941b0496e1c3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adbf5d3fa15b123cc8592fd9fd1761594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb56287e7e11e00b78eb098b95ae39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e815e4fe0a012cc2bdd21f1f18fe2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a181238a9419bfa10cb7d90a04ab5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69b7ff73094f237051a3f39a112eba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355efc1fe310872d0d6eb112dff43a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09838bb192e9672443805f23028451f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316f4fa527349a327db7b1539d8b0e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74eb586bdac15031e9c903f7fd02af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efcc369b48f1760dae9ad82da09cd4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c07796885722081a09ea28a34e946604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0339ddd03409a47c95db17d4b089d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b86b617b2d6d85be52c82cb918e060606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a024e4071f91ea9da9f41e9d00fb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa923ed803d87ed8101076dbba4e995608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65358849dad07466e1b9aa5f1da8663b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660ce417ee7589af549aa064e540b86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a1e990411b615b612c45f638e9ded611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cfacddb0bb4185def88795d075755612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576d5694fb92bbb7a07dbc95647db3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288e3f59c193970ce624374c17285bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b065ba808d25ee22aecb56774b09c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b8325e4f7f305387b03e73fcecd35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7e97c16a008f0f2264f23a78d7243617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb9746958f0284a4727f1d89a83db1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2d59a52b70d2e3abb586fe4faaa5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b841e2afdfcc7c22d036ca04064b455620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597fcacc50b87c718b1bb923d5f1107621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dee0c843bb69e5d261fc3a569e51f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c6ea7724bbc814a34f5cbacea12fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4227e5ac135715f80885ea8bf056a44624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172df67fe434ba94591d6446fbda4697625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5367f0ae1a3d093c2274bf387979c41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6b3c654ed875f8cfa9d4be13afe25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa78d85c82df4f36641ce20c2e832d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce4058a277df1cf881f54d658b68b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523173905b937983e8d4206dd6419bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0cd4bfa6badc9f8107130330e28d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5229273f1169f10e559e25e43a2df2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc63332e2b9355f0cc9fea2a9518f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4225d5693b1da3e4a483e0dc448f9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c360e15fc01347e3129cbbe060afae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e418c8e1c41dc5befa5876b304627a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a9b394b494932240e8798d24477be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4b9984b9bb0183288763dfc22965b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1f7d2b37684b292d99f23de1b7d09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85d3a9834905a613d51048030a0cd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4b17b71236a399e1edf9970de6675641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009dd31bcbe60ea58ffbde7043a35a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d16354202924e907fb9c2e7c45b1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9b62e9d682dcda8946be8a40a4710644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe7ba67ab785448e68c91839c5b063645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c21e3b9a156b0259c051439f489c94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4cd12cf7dc321bef41bf89c4fdb54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028ec12d44ba6c6ad6b99a5a9636dc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536a19f94dfd07cddb3438ef43f38da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937160ce199fdbf9f1d5e13009439a60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c9fbe14d954723576a3d335473b57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1778c710aa31e278c71588f9464be3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffee7a0781284e6c0fc6261726b37b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98595dec6c25515620539d71dbfe314654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0e38695d89d741bca5d68faa2d09e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23534c49409ae74bbe7ab52577d88e80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6fb2e86d844826696bdf39a5c6d47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45496e5dd2e284a0c3c5bf521600d725658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dd25178a96aafbf445e63d65caf05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e409b98f8c9413980901249327e03e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f143ec1d2ad1f95cade5eb5dd91b179661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779b7f9b7367855425ebd6cc9387a5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a438300fc140c267f31824b866664663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee437c86fa771720e2fc8f8022997a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e2c6883d1c0bab69b15525cc0959d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e429f31d9319098d931f67edf4af7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da3d294f409feefa18883b4a5a8424667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6101e05d44161d409f0a6c08f9a9c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e507323bbca39c1274b191772c44205669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f775e6ed81c4e8e9c6102601b553d53670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad32168805ce8b8904f50823a434fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5f6a814fa5a3197391fa3d58b9c9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440744b2b2bb08af1dd2a8a3505c65aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af70603de76a313b3a6ac019cf1045f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1e667e8e9634f19e157df9498a0ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af021f19c721233e033e5fb00d53f4bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50affbc324ead0d8c4455fab04b8eb58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d642f9856e4be5cfaacfec44919fd1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5b500a8d1234d561e4945513d1f44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ca1906f858e4105fdda4005aeb989680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a12c09ab7f3eabd14510b7fcd5e3d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e2d88e60e88adb4b2516b20707c66682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749ecd4934cede21e39983335b8df30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bbbcf73ff8761465a05d44a84226f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eaec66a0ce41c1a41154c0e6e5029685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f385c73e6c6b8e22b4881691554081686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511c45cc1ad2173dee51c9ed66a7f6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac36359c4d5cde0cf6aff446406f15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6875d4fe025c3296726d63075eb13e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797d5cd0441748f9ea6a790450035c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e68486eb6331914f1a24c5c5444cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbace39b1527e7ee4c00dcca80b03da5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74cb1fcfcc75738b4f73ee3f776111693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676586f28fbc1cf747170dbb20a164f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cf7bd5905aafa94c6aac2a811e123695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e01683b14b4cbb7a44e6c8bf466818696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3acf294c2af1ec9b6dff19fe8915b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01883efc63e18365dd6c09793050576d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26167a2c49dfa2a0ec0c7b82cabdf112699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b061449c5ef31f9ab5d5a0cf2ed36e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922fcc3466272904a1b79262702fa61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91a7a6a655e5d07d682159790c4724702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7f4c69a767b49f33f699c07dfc473703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d229c069189f59f069223b42b65aac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89137d2609b36553fb1f8238f96e1c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0d623a3c5aa9cb948cd47579aa92f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9c10d93ca54d8e3d87188d85ae55b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1474537bf979bde17cbaef7e257dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ce90580c6530a2092ec0df6c7796e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615e1da38101e13a77e3aca60f752f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcb7e9f1aa69a367611d77cb272696711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2958e0479ec42ebe03b1f0d5289b84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc83481276c280b4ee8c7f60df72696713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88e0771c5322041ba3669228480982714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332e3ccc96cda22e2067f060459dd9f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e65f4006b84d52031049b8dd322755716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675561b35e74faeb01035c01515b472717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219aae0cc82dc59fff34ded2f3e81406718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f3cb7ce17fcb9dc4ec45ee75ee268719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719865f8b0c0461122c69a1644a18996720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f75f249ab319e19a2fcd15694a131f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20401063f1ca8cfa1210133df99db277722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b326817384d761c8d18f4bef3dd7507723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc684d61b30b5eec29ca44bc8ce6c92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28d060da7faf62efded012e3a70a8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809ff438d8b5b893717c8dfbb35138c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee7e0def9ad86c4789d292c135f8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735c6ea369ae4dfc091a7dd805f699a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74ccafcb4ce8499860051abd45a618729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4088b7bbd68ac5539bb250d08e58d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1deadccb51a08b69a71152d5b4398731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000a54f355557cdb73ecbdd5879971e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5638ef3656ae5de7cd48bcc596ae24733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5454e8fc0548788d588cb711374836734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae604347ccc2c9a724c0e655e26851b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7ec73ac647ecae6866d55ea2381f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0dfbbb76037f97634b2915ffca6fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f6be4446dcf125f2686332635b941738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27ffd6910a8f3e3ee56c50a40551f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca9561c19eefe2fc3fa0d1c99dd719740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc538c232919d65e264d358793ba3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91a0197ab0b431a50d93949b608a9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582af62e9d36a6abdeeb0336f671a1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63175e4e7a299c57fb7376a04365f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e2263c76967fc43d1a9239403853e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46787425357a2f193d4c1ba46ab5292e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0f464ee28ce02ea8b9caf2f0d0f39747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593600d385ab6d2a3e8f8ceb5610e615748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236b4e59e3af93455569d4e7c995fc8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872553f642f97a2729c7023fa374a7e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bca289868fd15bed3602a3906608d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f28b82e8b10cb8d7e92c3a62c6cc09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64051a0435b249524e5f9f31054e5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830a1a5ef13ee0672975042cd4f4b77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163904ace3cff1d55f5645a32208044c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b101f497e7482086be27efde028129756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cf4c7727e49ec58d36745585ef091757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9afc1a6ff67319dfd17f18fcf34fd9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492c9c7af027b1d3d8aa56c36c382e7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da803ec9e67e1082860ea253098ec01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fdec79446797e45bfaf48b0f1c8e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248685743c7e888863ccad50786656d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01264823bb6f8127e438ab758ff0372b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4e5d3c9a22df5a255669e2509943f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faeaf5c627746828727b8c35f853866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb35a16e1fe8a21e7d942683a9868927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67833d6131df5195bd55d5134e92dc98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e42804f456433c36501132007a70069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310299e164fc968350227b8acfe322210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba333e5f16029375edb4f62dc9bc4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50a32aedaf175c57a5d3e2ca7afad912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15904678b48f44065320da0675c471be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf60fca198ba30404acd76e04c0956414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f2605f765a6bc564899fb70ca60e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333ef4d44e693ce95311d6a297b53b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a9c153956d597ad51524b5dd5882517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e09075952df9280828e4f9ae4ceab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44368c240211c4dd72d1fde3e6e3f5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b84f0091ed359845f593f7d4ecb2da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d706722ae02fd8185400009f311c5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cc2e02731aa652264860a514a4ef122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7332d8d1b9e5dc4c78710c4b29a7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d4e1647320347db992a52b532c6f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a2fef758c90da9cc5c4daaf1c55ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff9753c800fabc0b5749d03ac9485826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b0b8c30c898073a646fdae328572427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59210daa5a3a728e7f1a26eb9d1380a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c98c3bc052201808fbc5e943d827329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71106b1a6ff34c68e14c283d2daf9a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914bf68ff3200719bdcb132415d793531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f33170d42101cf0008835a1144c29932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc92def130d067394b83c5166f250f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122f956d37e0516e798ff14910e711534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63762db31e0b51c8750b019eb29dedd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c576ffea3dc2cc4a86722cb4bb9f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a17e1e3542bb79e84e935df5bc211d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef940f1cda3263171e6dbea81f7724e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9ef22caaf96d8106cc92c9581dbf139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe477a4e77c48bcec16d2418ca4ba17440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c9282ea2d65889f8e56880e5102f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6d9c0e9952fcd4a74061bd1e63b4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122998421a0045ef5d5153ed15e61fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a1b008c79dd4c956defd5e029371d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c1a7fbff78d1d26a0dcebb552d74645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5df073d1387aefbb68c6ab0c9255346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35d83fa952dc02f6984a0e3ab9bb6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6c3a26a7611b70260ea585780689e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e727baaa9c5031ce60dcef7630916a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd12c5c8a983372ac3940e53b2bd70d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2009f7add3b472d26a1b017c36dcf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855d2d536fd38909f19c603deb5de3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcf2f97dce3f15c5885c51fa217fc653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b486a88b6b080a3308e3de1d9f6a1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcc99556cdfb12cb0322af84779e9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942141a1c249943c8306cd71ef764e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5056b1e5f3df3dce7e37e6eaaa576f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5f09a7da520846c71da2a3fa34d0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57457c89fd58909d0f831096592b5b4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1595067ab583e6bde7c421d5be90e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e0b42741d0ed118b66c62cb8fed0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8add8cdfe98f65ef074ff79f45e8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86657eb21a5bc7f69bbb47b28927845263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002730d9c9b5e3fbf57850239c8ce7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c0dc8567ff5ffb68c9d9562f4382b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009944c552ad0dabab673563633fee4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419677f29ca5816924e4b5e3fe04b3a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bcefe28eb82dba7e2f31bd939182368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb46108abf589d42d4bc34aa12cc1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885266a10328ba5e6b5f9dd2fd379aba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99eb7a36a8c80f676351e35353f41771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe73f89f0599dd85423d13f11cf0b0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1d5e82cb7a144e92aa37c8c2488cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94135a4e9ba6ec38d5bfbdd74fe74274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d9e9a6fdeab220baa48a44713c82175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ad876ed085b74c2564a522b02c3da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c071d0d7509a0713d371427193f0e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8e54c49a57cc15ae005f66cc4445278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ef30e3852981ed5269bce8a625b0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6517d9c86d8ae015d2b74837ea3f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20eef08b15c1f87b0511a6d0c91ba381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089055b5469b1df5192c7fe84635dda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983b862fc9c62076246565ae331c17183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9c95aa137e39394ff9d674aa06ac284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2866b5bec70495e5f4219a92f279f6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6501ed585f92f43081b8fe8a7afcdf286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f100fedffc3a941b8f0574f03311687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165653a71ec294439867297de898c2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa4829dd04381ff23af9a6c1bef04289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb487157905365febe10353e60f5f1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d327e363344912f5b683aa3c130fcd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb8d0241803a263d50c298c5f9d03a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17afb697269cabe8980ec4e5e65a4cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5f3ccb4e268ecd06bc5ee5455c59c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250bc155f013947e2897777140ccf7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c997b6f990ac1a4a39fdedfba4cdba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860f9b1c577137916a6bfc8b3ff265997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba08fbad835823ac2de81e53e1a88c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c57a08325fdfb504859bde60c54b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bfd8026465006d76c316f8c414a75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697a474f474eac757e61ae1a32cff23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a1e55c907042721fc34a8aeb3152d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2b164007b352b1e1ee677ef5d4142103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9caff76fc176a068ad5ef553c334a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbdd1bfbc285199e7cca0d8811b71e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924a1053987ff5a6c3ee401c18403f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca9e73672737208d5364fc61d885d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c538a6e2dc03b1eda72e005d7ea757d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a68a5d8fca4ae48329b606564994ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cbf94152b890f7fdfbfbed12318f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286cb0fda789a5a9f30d8fcda3003c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221124c7aee25db6742ea366fc3ce1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcabbf5abec5cb36b20e48b121e878113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dba7329d4cf3bce45190513b728042114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109eabde92468b455fb555c772a46c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379601c0f664017fa5c948900fbc948e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326ff6322803b6b7e99ce795273079e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175bc51bf200cbd51a560491e887520118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e61e01d02eb864d5cf1c9109601a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcd926e4bb79902ce402388291c8eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7e780dbb88af7b964d856740cba62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5710106393406bbd1018cd1bbd142df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441901391629f066a756c321dcc66f6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d5f88380f52153305c8f99d715f06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a19c648706e59848c0872760582c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e3c8045d3beea17036fcdf6437f56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee47230a6a182b84ad38ef12b2f9f83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003d95beab3330eff7fdc49b4e2296e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc758e888ee6b1f7e6ee787242849267129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0c1972a0e8bb6565efde90a1600d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a87aa4a06ac4d9baf93fcc9fd44f7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929976fb475a0267609af21ddded6e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0933e96cff8f0574f186906040127b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafccaf1975aa0bec834547e63995b22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be0b375d7106ea131ef72d4eb64045135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ac67b7a7b180bc4d7efe0bf3baab2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30ef03d24094df35cdb915f076ae79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9f7b7f922e0773fa8ee68fe47fb27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e108337c7e958670074daf8d0d1ccb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b089f7a9616ff8120b7b2ed2c328046140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a78502f12d7d63fb3f332892c033a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e7f83616064fc9a221dfb1eb5281a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d17e34a4cd1c147c4d5e7de252a7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d825a5d0d29dcf6de4db081c794256144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f15e9efaa4b6710c9ee8f98bb7917145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3663de853f5c1a923bd3b3de7ee05d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab10053ee224921b30c0c73d534269147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2d2a6506c49a6e5097b72bb41d156148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cdd3ef9dcb8c160dbcdc9dcb76062149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737516d4d9552622c73774d9cc5a0c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8744899ecc49d0c7872fc912e53526151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439c03fc0e9caf98b6069d95f057454152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72cfa828af5791178dc2034f358656153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc5e7cb6458509a1f1a943692dad3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842398633edae993e07acad34a51ee3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc84b1dce6b11568333f962f8787b63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7072871abc6db25cfec60f07954e332157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efe6080a2f88fc7412920146539795158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ea63aac0590d8d4d47b969760b4ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d933ffd1906a06020b690de856f02ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e24b746900896efd9f4d572a48489f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d0e6a2e8fbf7ee305eb4572c83070162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee68ad4f0fac1c0e74ba1b80725c31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c43600fd836e7e72d3371fab73ff9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e541ae352c29e629f52d709795463ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea598e930da47f10ba5cf974938253166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc81d641080440ff3c0090f55c1d28c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c59622fc85aa742e0dd9293c1e1b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f6b306c0c8f4d829bbd900a723231169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f6d2bc90155d829f3ab9fda7da0f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018be5fe18c44b27f8ddde22e841d3d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcb1e2d16c1f287b3ed3a39ac7f18c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3d60de3a6c99bab9084df867f9316173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901b11f127ffcd0b0d9d72ae40b31c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff010bc0f7e108ccd943ecc104ebd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacd498e54d547bbf2ee6ab6d846d7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2c501208061774a9ac06d2493cf48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d1a66ad61d4bf65f6a954f4fb3620178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1b0cfe5f5898ee6ec5439023be262179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256354fb209418ce6853df715273f5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d705892717cb69c746e419768816d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53de9f44e00366d6f7aabc5da33ed1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81956748f328f710ea787b3fc76633f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640b8dbdaf90a5814bee7bb49e00b8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dfb3a951553f8bc322aa81e7edf74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa48e8bfce2cdf93acc8734ee08b15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d67d8d280301368d9060577bb60f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb16c8bc0639a1e8949dd8f13c17746188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d1c45e474581aa01629b4175e3ae8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366f49d6726bfdace7f4f751488b108190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be035a2398fbe2a48858f47728706bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bcb83659ed92d8026dbc300f602d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607b02db118432c1fe66561a4b69636193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9ba9ade645adea1f90270c89fd7c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef58afcccf79eeeab7b6b2133be4bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6cf551ef518b8a80778d2aee993de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f3b43efed031610e45095bb8a66cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deb4d56baeea4a9ad4fce1f1430edc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63a108bbcd3feb7e52a3258d0dfaea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadda9bf3c1d5ac00c8fc95a5f278c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afb829296ce49df5b10a1ed2540b4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f03f1c19f3ed2a15927a1429b0187202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a13ea46a4203c2481b772181271b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d71391bacc234d520ed98d64e6407204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cae6f0b85841f8c59c571ee5237a0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4048f64542b8867053e542c2828a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86e087768bfe24f26f6e226469affa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a01886823a442e3bb1858460a7cec7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1b3becfb75775af9b206f866a8a7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb429db8e45e0ed1fd4d6fa12b9453210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ed9ac0ab194d5c0ceda829027c052211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e45f637e92ffbef4677acda1d40ae6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536175eb8964492f4fea485fba20563213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6af9b0b01877def6c5703e449ec84b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c5cd4b6339c7a25aaed325c9ace93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdb099a65cc52331f8144163d5fd6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cc93b037e3c08e035db9c086ba502217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b578c140b240c1f6a6bd85f8c55195f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6aa7d2992d42caa2ef8d1ba8ef64d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e849b4d16c80b8cb099791616cb8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ed0f14296fa0d8367813b68c7c062221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89cd2849d48c028c9cba90f4e0bb71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f339f3af3660e9d901dd0edc34c950223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef5343ebc67906980fe89b290bb697224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f97e47327ff8a06d75df125432e6e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f60d51b1542188f6101575388df040226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb795edee91b3a18bdeac2cd1168f1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6fbae86f1b2f72545f205b6c14276228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03afac00337e46c3f091a8c286263b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5570fa8d5a16fd860094d1039000d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cb644abd2f012a48697bae9208a0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fb4e61b9867bf027c39c72f727bd3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e14766f00b12a50ce4d3bdcc246e7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ed83e9dc47bbdf6e3ace3cef6b46d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ccf307605cd9580adbc7e768ac6ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997ba78627ec40401dc4e5da3466546236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d27a919202337eec223aaff54e272237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511f60416ab63d37f36389ed7cf4730238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfe68bb8f508effa1fdeab163ae785239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484bdddb69c7ff4ca4d03cf41a7d81b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92764a29a4f89194a1977ca8e20ada241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e256225d2ca41b3f023c6af254be0d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79148cbeeeadee90e660d3aabc37785a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5cc84c459296580ddaf7896cd9d12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fd94d70f6143c25d2683b02956411245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec8b26dac0359ffde645eb8b6b1069246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba88f3d791d46725c927c484bf1d89c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49207b5049baebbc7bee060738c5479e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d46b562e0de5769e9f39a8141e2ef9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd258fc3209ef5e829cd1cd2100fda250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df301bff0b609958c1d8b7023d1a0f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7c9ac825925b434c689da4c50c609252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fc504ad6c1b22d5d7d4bd718893f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb391b84a516ada5daeb804db062f2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ead96cf64e927699368f68a2a121f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25692704774c040c49daa8fb4d550e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2234107cefc10f3b3aabefdbe6c8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b816ea2692231f46c6a517f963da13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2862f18e5fa01a9ca9fa0c4dfb153c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b91fd004031cf4b1cbab8bf63408c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da9845629a9da9e642a1d5300ba571261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a69aa711053e50f657c9d6a65d455262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff2dad9b0fb3ccf136f3d3bb35e7ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0af2e3b6ffb4d87560e4a8c19ea09b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2f17ed3c6d2486bfef19a42d2a9bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b7dcc557c37ad590562158ed4b731266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc2960b3d5d78ff674a8ada7e98e45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14548206f0d7cc5536bf65cac7347676268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2004704f6fd616cea3098fd83f6fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d76b68ebcf49064182a5c9a9fba221270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd957c32a48a634d548c2286d2cd837271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50df8ce1862c27906fc682873fea56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd9f863ab013a07e70c6ebb49af61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beae1531afa17bd00008d7625edc67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e12f45dc98a2eae70f50f9483e8df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84475218efe2997a89ed8820f17a5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e0e183f511fa6482211090a07f53e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f91a5d63a56c049acd114284cd1bfc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3078f43ebd0cd6d1ce5f98049da67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b384b399221a54c03a4abb5c76fcd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0c535c418a9dc6d7310a325958c7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad159566cc614b78ad2fd55c0e4b3f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721f64bbe9173f24f2b03b217e4955d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bac0e9306fecb593160d71b18b6c90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63de3dfcb0ceca098764336b5742b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c0ff5422d0df666c1667ef6db3e7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025b87fa7fbd555502c4a0a55b3e600287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c585336552b388fe2150d6a191e11a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d860df04b614a23431f947585dc180289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723f4e89f9c3fba876881a37e24d964290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae867d3dfc764af59f87772754a8b96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910581bfbbc0489655e84d087d8e3d2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00c5eb8d1fca10837926dfacd676f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea2cc6dccd9142345dfdddcfb2a8f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dcae928db0c156a3c29abd8048a8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88c13081afe467c1ce41abaed6bd54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daa5864b7b7c8f42f40caf60130ff8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c681486c9f60c4d8e9a4b6d6b01f39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a5a1210a11d8ee93fcfab3a1d3f69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e663d97b215c8acae175dc75c0906300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279bf31c63ca9e7f32d91a52ff5c94b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e534070067a3b86db4693231a84cd0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9a12fdb73d53c38232671cf68c3ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5911118a66a0caa29c2982b040303304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55b68d8ad50aed50611a9681d657cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e72c2eff4e1e5322b58ca60099ba7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169bd1cd8e6a189995393204da73e8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739ad3f319c0b3bfc3a0b7e4be527b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eec9c06ff6b89ccc4aed99018d4994309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fabc056725dc3558d2e25ccc5e792310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55f0d0ec81613b84c282f5779b4e0f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89174b739996ed321891e0a5867970312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36fdacf1066a7d3249538ff5850fec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e47e928b3821ed89d8fe68410d044e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674dcb713bffeabda95107c795c78c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6400aa137a372987378d6947ba741b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b75b8bc4bcb012783caa02fee48bd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1253a61f25ce6ff26d45b0e5ca27b94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2cef576eb08a6eaa970a5bc107838319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc5d2d0b36a65e73444de3b63c24ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fba5987bd9595dac2589e9024db1be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6ae271f618923e36614281f21704d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1b8426ad6451df532a6bbc501b46b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cab6b1bcb6a5cc306e81a79e3da67e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e683634d4dc0d3c6d20d779e06d01a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943f8685b5e9c476e1e3e94c58ec450326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092bcea3d27c7d0dc51df4aba7c3d92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa5b728c00cceab01383cbb48048b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daffefb03de6beb8225be9b08daa0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb175b2a03277bdc163e31536d5ab4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287ff9eeda628d98ee19057dc2eb4e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ad860937637f507c3bb3e87b0635c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc8a3bbb5ee991c8ecc40096fec9ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7954c92aa83c9d97f31c21ba5d5103334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299ddaa048e6dc734a8a361f2ef85c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5066e124024e54c1cf6163520c8c08e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e18588821d0119d54978b4f01c2559337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d100e5ef5d62e88a90006bfd1914e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920280ae6c8d4ca8f7c94f93a45287c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c62e86fcfe3d7c04c9dd0f7e68882340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058bb1d829d01347866e966b6e2ed33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ea2e189ec1aa037f23aa86c68b08f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf258ac7c717757d96e5c38c0271da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51aa051c24c8ade8165a67cfa44b9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58752791ea651868abd82f690b0be05c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b271e9f6311b998d01db85ddd78eb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9d6332c57ef7f69417d6da761b1a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7295d53caca68078b8c3d2fde7714df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e37aba056aebfaf2877252e7177e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d91a2f05351a33816f5a192a3cee17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb815fe891a734d40db9772e9ec3813351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4e0b320433ce1d3ad55567a9441f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2462098a85a96343fea3c93aea333353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196331ee46d85d9b30242b8113847086354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31b40f321ccbc43cb9e1382c66037b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27225634db0a9b7ea3091df6877bb74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498505ba650c653e1576149752e8bfd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d7112d366424660271a526794a847358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5086dbb5d74a3aca45c241bd4fb4b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432d6dba1622111d53fb897a7153616360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1298c9b82255c5a13ae7fe6a8cb012f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8e6180ad2cdfa10e9335bf45e761c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b06f6a1dd48dd807e098cff4b8437a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24b5d531703c55019985ce9328733b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed520582056bd9f15ee981bd057d0d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171e438bf6026dea7c4f37514cffb4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1911d4441baf08225e5cfa675f7d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a1b6a0925b40802114dbd770024cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e81873e8af06ae01cd9c8eccaa980369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8128fb071f24aa7263a5a09aff1fd5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf576692bd4259b71a1f673b16bf4b4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4c9203eeb8e4460997f26210cd014372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4504b5ea3499a2eea6dcbfaf50ebf0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9e4c7a9c782020b866151fcb51134374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adcfbfaffce3bf26ba4c5f670e41ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4161e48f9148c648a2b19096795ece5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb432a0047ee3c8dd556d8d3a07446377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91357fd6ffd4c442a9073d5f1dc40b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d139a7e6aba00be3b643fdb690a8396379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3ac287c0add92e598968f212a76d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213f1656f7a8df18e38261ce864d95c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edadf9c7e9f00df61d6d884bbe6b2be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f124c2ce8fc540786e69719a6df3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf022606101497f2b93e50e8263f57384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a8b898a4170f94508b46507928b8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c65431e54e529734dd6d6f00b08bf4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b5b3b79eb4a75c614f2c3978d0837387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129147414da655798d126bc08fd9d0c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638f8eacea468590f45a87a70b5297a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c99a8339f2e993b56497503b9717c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a218e6563736f730f1a1f9db70defbf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedab9e9ace1e8c09b9a6840f6b74456392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef821939791cb1c2035b9ccad6a8914d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad45db6b17ceb470302d4b960d67f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bda57a765805bb9b7538791557201b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf924c9bcf0c6abc7ab0167f17acc97396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d502dd43c9cbae338c5119eac48c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8a4af42b06745466b039ee4d0c036398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a4d50adba13d726224e77906af1f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a2b3932c2612f7c06fa9e8c8273e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc6a2b5546f06cd5c56be9f7ecbace401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5966d09949689e488ff9cdcbbdb0fcf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36394e6dd5a35cf8fe94f5798c2e624d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae0448b54dc9f89b7cfa67a5998635404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dfb80fc2dcfee9857963dc23dfc0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf8b0b8fe557f63a08e126eeacb091406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f27ad0c76081cb61e328f9224a09d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95979199766b2455553c097d49efc600408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6d4593511553322bb408644d6ef25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f72708195b7c84d47a833b1679f222410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ac4e2fa8be1a5825bcc2a89ea9c5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448ca1382e3015a3b9404ab589ba42a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b59198c8502d235ce49736ef0eb8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b165e0210ee4076e6ba0a01971a56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907146764e64385ee6e8ef5e4ed6b4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b38365e31aefcbb2070beb044cc738416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63f413a2a3738361e3190844fb27e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888a8108ac1b8960d2a0b66a547b7d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d51201cdb7a36e56a0a3ebbc867905419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0580fca8de1254b17403972e9204d9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e683279c2ef8ca778b352bf59e089421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6ec15607c1e47145fd5aabde07166422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b3f33bd7f325a8e41023a7fbc42fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c398b7443ea6172d8a5ca7d0dc8f7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996f331e1499d3567e0e8c499bed964425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3c1e1eeb24200cf86911b27c7d10b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa156c3f7a1d63c726ad84f683e88d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762b35e0a2bcf9559d2fe38b86018fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba07f68c904d03996daacb0c0e3f3ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb0f96c8e0bb103dee9755f26c8e5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9357626e2690fc263a28eb0e43cf6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199fb515f8d484c11027fb0d95039d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a1c26baf3653a39f5c2c34be3d78d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b42a6347d25148ef99e19da225a58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05dbbc6bf068398a51777eb0e558a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce3ae81b0badd974031d01b849cd87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b6f1575a61c0eedee3ff350f65fcb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b4eef4ef5c2165a00e2054f69d0f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ea069f0a36667a28ef1f552ab151d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7be5362e1c45720ed332ef7f85e2ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a815cecbe1240295503b0db0bfb11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad285d0d816b9de8a49972653a90a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dc1fa4114825bbcc179fa12b8c90e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc7deff988d5f5f2e644092626253d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba33861eba06533518d9b049a2743e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaef231ac39eaf151dccbcc0b076e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2b7c18e1b36c5bbeb07e2785a4cda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f95336b05a738e879899ae57a50aed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053db25b162af94fcf5b72b5b643bc2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b0ffcd556dc2c410a87ec339fc342450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e52538ec6d26428565defdbacff291451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916fbd39fb642603ef92f069e105ffc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c38cc7cd8366848adac4f078b65bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adbd35c1e32455516566a5b1246cec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5818ff1b2d7b2f4f65c2d0a74b47f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603c329b68511d5c8d493caa1c4eb64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c107e0f4d56bb1e98b51fd4d0180e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc1398719f550d005d267f8ad12b8c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586ff0145ae4c0824cf9bc8760898c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5dfaf5c0704f615e645f85e2fa72e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518155064c727ed242700a720187f2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d345403343884696e8c0ae8705f91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319f757bb6e5c625de74b414faaf8c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133696550c5744ac76a57fb48e4e115464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc7ed3a266200bccf07eb9e51177b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f7081c8daa787e68c10c4737b55cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215218a0cd0e55baa203cd1751dac77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed477563bfa0523f618dabbb6eb7afa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495e3037252d5b17c9f448eb7b7b26a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840229029cb8f38b116a7d3b042f003470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01480947753a2882e9c46bc05d815b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74fd7c10d70c0c5c267859714b4e95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b50952330137c6ac40a8bd96fc288473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e29da7963df90e1389a82ab5f7167d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64997e9f04d964917df2c06eca80620475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184bbfa1d364a64e1415faae5c6ead4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a781eda41025445ef647788e2db6e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f784f1c79ffec7ca3e7949b7272dac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539f70188ddbd93250a3d4bcad0d48d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c179a69fbd03a4a5c4a041e6d976f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9801039d78646100f637563a87a7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaa14143827b3b99ab4edbc3dc9ded482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786e2dbe8732c6f088f01d6c22ead6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe83c239a7e75377571ac20f9f0651484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c940ccfef2da9cd72aa2de9c220c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dfd9b802b7d0a25e22e78c83f56b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bbf32bfeebb0dcb9ee1a39b07b652487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722317253e0164320173453c05d2203488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af970614de22d1720fe67d6a7a3fde53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7908d15854c97b440efe81a79ebfc49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597479dd561325b5ff03770cd7bf5c5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000cebfef5237e63a499e8af5bbf5aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61630bb3d13c4386c2b302771b703581493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffe5df77919b4ab0c9c3a4f52f83e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3a1bee0ba267035aab12a6df1b396495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ca0b0a51aa04bd640cb4223d87ba6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161d2491c338ee44190649fff58a973497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208daf1b1b0afdd7552744742a26fb3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c389e41bb329b8bb0ffbf1411aeb911499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d561a057fb416531c498677c1daf78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbb1c61318f23b56c20e4d77946055501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539e707d63660836dd7c79b18bab875502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0926351d3ec772176008bfe7fdee94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcffeda73aaf3f5c795b471cfb0691d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02694f0259f3fbbaf12da6ede631ab4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb920ea3ff0ccd30e6d437b067f15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059f7bcca9fd73904a924875e51f076507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec84c63edc3e5e0c742e54c565acdc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f0635f51bbbc2bd32780c12057e18509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b882c568392f4ecb8dce9c7ef49aa39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a9637307399d14307c011e04ba86c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac471ee333927a1633982b3b4b573fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a1183083f675802013b3b8163d76e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61372673fc19bc5f3a3299570b46440c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d89e4f4a918863c785684c11c7e90c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2bc25f9fdc4d50ae472acb1b57e91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd826605aaa32123f3a6f8aac0f437c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27627a8a983e2196415714bebe15add518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112491b764e3ec2d40bf0b5d8e1df9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d5627bb255fc25c6a24ed13654e4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb729ac81ca4bf1deb0eca6856d4f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80739d0483f5a4d7aebd6b7d7b19b918522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b71fbb0df75e8ca17902819bec8a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df31d34fcdc7b3a0d9882ea7d4574e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeefa729e1be12677514ecbe2d2b16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62402c289304e91dec025001f2fe7f3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfff11f7060455ce42168e53d86dade527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ee1c8109a3c7333675847f13b073e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5882269501d49f469593bc6da877ae7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1cdd2f64703dccaa92c2d13d0f903530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f52a7c72f4fdfc67f07bd01f7bacc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6926b8d651a416e4f86e785dc936a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30ffe17e0a16e4c2b630e390d9293e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b17db06cd8770c4c75bfabf30e50f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b95cf8087a14e521dea9802b56b9fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680431cb2321c42c6084374b8e14501536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece431b17e8bab6092df0d8c68af474537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1864ae20315a31f616de32358ae923538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af8ff1d733c9472d3fab6c3eb189e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04518587addc37824f1179c45b797a65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0807b16ec47c633367f2aae4f426b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c1229a7905dcf7c015857b812cc7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d9eef4ad71eb007f12f5c779ee85b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea60501d0f06a43247713367515f7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e836583b11e90a1011cb6c38154860545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050d859298910a75f2f7db567aba263546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856a24299417934b83fdf2131999d9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d5c4a69f0546652de849e02bd19c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f396f10aebb860155db81f21becc0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b067be79e393b30e8bcacb892ec062a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cced61add16730add4b33714da553551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dc6307650ea6b9ef0d0eb934627a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a71890a6da3767b3fa6062b801ef3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02e97d6aff49a3be6d20e61c5ae11e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cdb71d8bc441f13c75b79df32bf17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb1ad8e9dd32fbae0eb23db2209f19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5a138daf02db6d892cae3adea29f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36211399c23c0c87a9602c83e7dbd80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8ef53f2dc69df9126da741fed9ea0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff59db3e5087e4840f557c6b6be39c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e379f5785f657354a218c6ce4dae5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a327642ba63fb51c51d27a01dee829562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2978b8cda4b5e9c18ce59778b154ae1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca73c0bad7e28d7403a8258de13907564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f6c1fbe519419d1e20ac08d937a37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4639d6199dc5c3b87082c9989b23d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6a2e48945ed6ccb2b4e3f10a3fcd7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa284356c52f80e97b93d9b5800d5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b968223bdce7ea7513dad806805fa3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3967c189ecaeb2077558cd2e4deb1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7792dbf3f0f496e9a7e72aeddbbbe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8f6cc4a6a7b417ef5e29e0aea53df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88e417e38afab91412769e8e56a0db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746089f5e9010b5970d50f43ede105af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b75c057eaf22d62e34b64e030c8de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b1156854825c4d84e23c5c29c9158576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c8b40a9710ac6c6276f9f104d604b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a49a5c718cdf6ec5c1d726efdfa7e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275bb8a3f1ce7e5d8ffb24234756ef5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937e47cb06a2273e144844044dc88b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0dbfd9d653e83fbef751c7f596dab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e23bb7359a5f053451356682c89d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af79c5f6364135f437bc9380279ccc5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78535ac744c545af19ab61522a6540a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddde1495d5332bf30f842c99a49be10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5dc11221bc3a082a54ff554aaa43d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274b369cb6c91deb2b9097b3ba8749c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce772cde730139011b126643f14d9067588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c84b9e21a5c17b6d2766e10fe44f60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b68e85c7dad347340409d06450c149590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d01a6bf07ff717da15f18656484fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604c3601d8711102763b9114f686404592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706f1a1c169d4e0f58fb27288b8b903593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f33b193c701ed05590b14d66e9bc13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4938f07022adba660241f5dde572c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b0d3ce6850611ac9b4d3e8c5e9966596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6af74a64d6dbde770e17b65073d9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250038013080ddb032fec24d0e53d1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692945511ebc54f14472b2f4129e87d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b158689fe1debf850c912b85f01ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee8d938c6210cdf51063aa8acf7b27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151bedf3ae89ee1e129d82acd9dbdf5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7a6badbeb34d243ccf26ba81c90b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82260c842fb7350a8c91442a822ccff0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a1c7f5abd2be1ac6bef50508863ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7b2f4e92ebfd12e870256fd4e55ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666fb2c473c02c671934b4c2336241a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e501f7d92c59e7df2fb65192f3a46ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6794c7044049428c8610fd06eebab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e3a6d44c532e3701101f9775e3d5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c82fcd8592ff34b5edfdc4525b6f14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaac740fd233dd2a0581e946c87928612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984589870985c240f26c3d38d21a769613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689c7f83109ad0c097af66044e617b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614f09fdfc6e457b0f925882830af1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38cfa2aefceb67be02fb6132769d90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739890c7073bb6ecb57ff6e03dd3d8e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cc2aa04cf2152f2c784a88c9bd3c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923cdfe6b2fc70443c4aec28d849a14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725c80ab72c52566ca12a65e26fd21d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a32a3bc30ed3b5d790628b4bedf50d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b516bf1a51cb180e589a0510d50e01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d519350c85e68c2de32a6c6fd3fa5ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a0af576afe5af2efe2e12a49a4a76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a1df69da152935d54204e8a596c70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e055f17096b8226d6402ada75f1871b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecd616f1454428c07b6dbbf7357655627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ea1eefd407a3cbd090cf7b4258ba3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb429b845448fa1e8b5a5f0a010ae4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790e3ccc1b6e1528f332f8f9f99c3df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1768c15764340881c3ed9599834b43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ef764109377fea3fee6328c1ef335632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcb69d9eced84299fd088a9f90d98d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647655eba379fd214bef789a710c650634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0bc048b541653cc7847e658a5bc59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146872c2e7e205ca8d84db99ba943c53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ac39ebcb181c2f03ed673af0f6630637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e95c1faa2c07b505defa2c13812a63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee20435e559413edff98914e86ba06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a0e40745f9fc602b3e6628eb95d89640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbcd8e46ff036fdc37b914a1807b80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90721cb2b0eb6da056638f232e399d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086724d3894f761e84a355aad5d3bf3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd140f763439f0ae55f06a44b66da5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f284b62f056c23c10313379fc00a04a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d93269c382b2decedfdd71987998f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77cd00045b81e1f99faf5f83ca99e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53590ef654a50b02802a9125aefa749c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ebdd0c0f73ebd1f735c0a2322545e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f232dc22a2d3401376d13b2f0f2b096650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e350932c740a36f42802acc63a8f3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f305ea76091c7ee5b9a9b590f92d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab169d53cffa24442441cde6df9838f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a99b9cd1f26aec22f566a5c88d659d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74127a60019ebf2571994e2bfbf730655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007dac6e3e9c7dc9bb903b5a5bf6cae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe0fd3866cca867f48f245bcb0b0a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b6edd8d99a3577367a555dc2e89e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4573c2358a893d14510a2cbf464d30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd461317f113af4ea953dc948faeac86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f1b91a24cf7204ef6e9888f73c5f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c768130c82030e9f28a61085ff819662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd7b4d4d1db851672a708191904e5f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2acf9110a3e94b11f630900027df27664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3fa647eae6226869b4fdbaac6865c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ec48681218da47818daf1db07c81c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea2375981917fc8d8a75f7e1d0c3b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1bd0112a59f429a786c8fcba0d9df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe54137a2cb82ca40e9d628cea8db4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147aff52318be6589df09047639d93b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656abbe821fc44fac17a4b52538d45c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcba982065e9d4a6c5d669d8068fd5a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eab548473e2a6f8f52ffdc0472f1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0358bbd4ab7e9c140b8877a8128ce18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a356a4f5f3fa1247e9ad8c12dcdf21e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4b09a2a5e016fc5c609fed21997be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba547294cbbfdac87419e3e1c3ea4ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00724ce6d2092209324710a9cdc885b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e80f9c3e4b9dd1a96025f20c376ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26598a319c59bda509ddbc877dd05b70680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757612f696df486add777d7809bae78b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39221c817aeeb50169991dc6f11da0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b57b4d2d214bcbdb0453aecea69c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f16d2d2decd6b23fb313f88909a69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc995e04fec415e368c9ef07245a808685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609730d23a5e549de3203a9a30a4498686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072c73bc55e2a983a977f0c679f5a89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384c02761057b41d7534e4262f08d51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9a92a1dd767901a194ca7aef37ce2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4b653ce87647fe40d854e09c62468690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ad3e6bf90bb4b7990e98ca1e11a8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e61157955b442b4b2c945cb4abda5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad4a48d31bb1611a04f4966331a6d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203d3c6d53596341f919dbdaec2ebe7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7f1fcefcb5970ef9531d9c1bf7554695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2a0b14b641dcc6e984822da40f8c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945fe279d0e1963dbe68f4838fbdcdc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f72d93fe7d2bd56865763fff109297698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7376df9452575115215ae09cf33ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1768338d82dcae51938b4cb30f41cad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1aa7b82e29060671497c00c29811a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d351e275e6db099b9e261d45c76392702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21acfcd78dd2bc3f1d1c1676dc890dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4e3dc2df9239ba7c84868aac6cf70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906c6130dab5c85d8a2eae6ab37c8f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ab7a7944732f18a0e4ee994c7d580706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b87f81400fe029a0eeb8b17bec46fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00528ae777af18b7a22d7a0d52010f1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9acba5d2d1a39b99e707e6f8ae597709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a04c6b2a6a161ea6dcfef27d5890d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd090b1c35595dad9006af80590985a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f997b84516afe00dd25ce3f42a8f548712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae878de3a479536b34d080b1d0f75d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd63873436bb89d030dafa2032c372714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b225949838744213c563118fe0bc6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fb902081d60f4690d6595bda8d71d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f52781debe1cc26e38d4b922cbf329717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec3cec834a88568a7f76cf4b362633718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66175abc8bf9958d475334af78a6fe68719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6da4634fade8d0f7490c09ebbf8c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da260a1713665478ca1390070961d2f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca42ab0a00080ba0f4186f4822a1c94722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3475e78cbc25e9efd86b961e3c7879723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb3f99dad7e2da054274578713021e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c646b5695b2581a41f4b7b0377954b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37aa3da5c34756d868c309801fc5dbf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bff2ed7f31a3b414af5db707aec69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467a5d536e770e19afbbe673fa2b280728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71084ab44992a462d4da810e6d1920cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc979d7217127742c1bd1eaa49b9cdf9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bf2e09b0eaf223c9d1f7c8e3b47b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26fc6ea5dbd786250b7d581eac55b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af863241f3e9b993617bf445f28b3508733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80339e30a3bd7fe9ef105ce52da7cd5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a7cafaf8139160af7895816923b67735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d636869152d61144ceba6291459db7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69758950481326829f042b8ea27d10a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6996c60ff8190c628abc7993b5d5bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58ae8bbc43c2ec38bc1699eb32a745739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0777f108cdbc1b8cccaff021fbd38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace63231b05bfeecdacfa663b3d293b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf11a4cd78f6a020217a83db907622742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05196d8863a1517d985fd3108b5bb07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36440578610022be02a83c37a7ba86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e65261f7fa2a80f9ffdee889668e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9f8ff09410dd2b92e2be7d516b650746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf097d79897a41efb31dd8bb29e09c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f73128dae913ffbaf9b623c7fa947e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90ceeb4ecc533613d6e96a3105b779749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebabdea10eca1930b870cdddedaf35750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8334f5ab8dea8fc49c252e9366fa6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf1b5f9e755ed1ada581f563685f0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d86fec93fa6492939b074d1cabc498753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d66a98731595c5f8b1fda183760a9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d764bdf6c483d531bd6fd17e9e1456755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757e3af6c66084a389fcc484284a782756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649d0faf1db3a9987f541c6c74d2aeb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c79d473bfce5a3527f5fcab1b45bb0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1ad3e2aef347600600dc6040c1393759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>