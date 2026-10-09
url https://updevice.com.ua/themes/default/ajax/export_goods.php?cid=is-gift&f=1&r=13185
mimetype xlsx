--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d95cbebb0f60da3fee2d9b2f6772dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056f4b6b9749c1dc4634980c37bd1a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2361c6bd41a41034275c6264a266ba43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d435eecfa71397ee2cd2d6b3c14011f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cbe997590572f54ab71764cdfd4ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8cf8d029d9814b9c897a9bec390796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5f4fd6d43036987f435fcb218d4bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30965064e6fa0e3d13dde279408afb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4fdba2b6893ab32a07ec10a3f5a389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a8b67ddeb984bc9f4e02fae8793e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421290b7e7d042775ca5fbe0fa9300411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1a52ab2334830daf446b0fa31e6f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1b8a78c726dd5cac49b4ba1284f6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55671cc0666f3f34fec17194a9cead414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b365da0888e0ebea347335f19a07315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998325ce0857cc1b2729faa135d90fa716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20f804aa56a0af306f4dc7278a282c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e258dccf89dc4d707a9a09b896fed7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4150c9313a3b6858ac55b39af031e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40bc119321a900cb60ea972e03eab820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16b508ac38779b6791995441cedac021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258004e0ff8efcb4ab369565252d1d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b4dcf990d19f1d3dd3120e6cd04ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5a3f9b2507ed290082ffbc662608b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0382e08e55f1cb26fcf4f66823737225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f61bb7532b537610bc748e6d76803526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52731e8131a31beeac2a8d2299842b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dac5bff1432d2eb2a25b014ecd63328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bae71d4463467555e392d517d512029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93769a9526048478f731457df2f33c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59595aa136ab66ff69265db214a0a2af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c1778778a88889e67d318e62c89db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28167c81c2e71796c77b62a945f9751e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cea8e687dc62883daa4cad28e1b57534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577c95cd6da10d4f2bda7993994ba4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882bce74b6f5b626c281dc6e2c6a2d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c534f97b6da6eec5ca3fc90c9bbeb9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08efd5fe19419085430a61b5dc3f5bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c9c915a6284be57535708f300924139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995c2938a8b2f4451236be86255684f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3253a3924e215d4881f3c3962338b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eb7e2e12fcb52e43465517cd5b36442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad444ece1a2ca61e01ea06ae3d12ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44a1d9d26ae2f5dc93be4f64de4c4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e87da4883f52ee941cf96cad826c4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f512d794cb46dbc30ef855ca3f5cdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349e7526bb13f48564dd03ec4decb9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49c5e0a7d812bf824e5bfde05c5baf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1392101289e1370f4aee66bf79d57749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f0b08ca4cf91344852b142b25bb2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4a680af784830317e24011165d92451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257444199cb0b087acff83a17abd4aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd28f6741e8d2f7a1a6a2382d300e0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d1bf1cd757c9e98caf3d0b280985454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8a40e2b59fbc94f62529e91474e1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c87f83f30c4724ada34743b56fd74656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05f3297729d06877deae6e2cbaff3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dfa9729bebfc19764d58db9820fd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c281379ce714852f62f53e64749be259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93dc2826863af31d2c03355ed1fcea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea329c1b5b667bd031d4afc4f371c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d399de92e53f15ee23013ce91bd400b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbbadbdc7aa6a623c2d18151efacad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b0730ce5c9af9350567b254a2a97b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac8c5f7a5a3a3766b9d9ace569984f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfef414d360a4c53a7ce8c95b7039566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879a95fc4fcb08cde9758b56733842367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2b23aedfa1ebe1165662b890f1ca468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41710e9d0d5a5db21bdaf06d39b2ae4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e47b0e12e72df579b81751ab19543270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebad2f905bf20b84edf4e71e7f262a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d441c0de3751c32ed2f67e56f1f39172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1f15a6831c96d331e3d96aa57744f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeafec95a73016358bc7fb2a017308574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f9870f5e11ebde1cfb2f85eee14f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71ca6960b95539312f722bce6002b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47f9021a4f5c3f9209c7c303148af477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084e4719a0dcf826ca54c7bc0b46c3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5308e54dce117332ef46cc13ca56879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e944316f96d9098907cf03084e79a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051c00097a9d7478e1f9bdb0947c1a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6caaa01432984553de693bdc9dcab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf213b5be8b87b78578c452e43d6ae483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4738b080ee17a61ab52c51b46f2a3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc67dc2b262c161fc1abfe70000213d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fe77e66c1cfe81ca0ca4278a5fb9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ede0338f551ce1922066054c2759387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49c27951f842d52fed44b9f3ad5afd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f6706a78a28b0460b0687458b8d0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534995ad468562a70f1c5c0ead3a54d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcea25563b71241e8dacdcfeb531a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc01cd9c9f9ee52f44303839beaec692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cf5eab944c571cc2d032511d2183793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625dfb25d8eef109c5e7d2a7bc40d6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca249874d9a8f7bc8b96818b5990b5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d450c4e19e70d0fc6ef71152934c29d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6610f705ad6a365df6b2b4270600f1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f0263f8e6ed9a2b88fa10b88a7ac498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051827d9480510d37b7dcbac55f6b48999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dbfa80635145844ece13013f9f879100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3af96d0c3e7269fa3569d63332f551101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346134d83861abf1e8dec289dad3d06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3978d9d33efae24d8f6d197551054a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e212e4522f7083ff89afe761df37f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4542a27a299cc988182024ef7a160d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4d1d18de6a556ad1a99299520ddc2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9161c7bbc236fcae6e65ae956e9c9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb820e3446685d9d9063b7d19d6dbe1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8c4c684f404fe8574ca28c548b1b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804e44577118222594c8264c53fd83e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731761537ff715d2df5af636d899174a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6777c5f1215aba9c26363f46f8459112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb83f445b8c2b921a57f1bdeb0447f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c233e24ef361a7f2be4e458dd611ee8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73454d7eea5bd6a595bd025d829f5883115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c35b043de1c2190afc42dbfa1092d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4c7ae9bec3ec8e590e7b80c482b64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663252add521697b7ba59f3f63f6ed1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3455c0b9f4aa0e340e1a1d29139f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdf032215daede6e51584fb90338e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bed23b9fa749c14b3442ba9c11814121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240ecfa6e9e39dc3b8d14d73252875a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e512ab94b9c084248b848f672b65e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd113e835f91417e39a291deba5657124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b178ed45f7c648a1c583c6f431bd448125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac329a1390a381ce442baa068c238b11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffe07cdcc6c26f20101904b21bf0ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecac9368c2c11a511b2cc0b336f77ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350cb92774ba88df88b9e398f8ef66f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b849bcd15a928688544c97d4d9c753130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75334b8bb8499c6ff61c751091f87b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb76f7aa0565a56e55327f46b02b75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45944e5afe9c7c9b2f8a1cb4a4b8ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f851c532a4c14ef8f67699c2124db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2326ea4088a68535ae7c9ccf9631b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136b38681f19b8a8aa2c05a67b1557d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd63389bdfde0e5e9892c5af749ac51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67b00cbfc008b2684111e536307af9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c39e0c7ed77d805aa0449356e8e92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd491d48d390937252b3935abe568933140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35194da69493131b347d6f66c9f47da4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f90ed299fe397b4a923f8b37b4e1b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade178222ca64bf702265670f717392143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4726b1c19bd464a547c4e836de1461e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9f590b2497bab371f2bc9fd9fcbb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c64eab4aebd1ba011d1f643ad03e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd219eaa3cb35f432c246867684060b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d3d09692f8d3781f540405f6717ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c6353b9914e691cc46c090f771099149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070ef3c7ff2502b78ab516248a63485150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c6cc35ac51c989e5336c083c9406c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cac0649a0ca453a4cc81bd12dad73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125578f120f3c4c9d5167bf1caaf8ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336df0c5c11df3279bc1cf6d7fa26e27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08966d7500560ee9bf7bc65ff77fa968155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a9adccbce4cd2369b73200409993d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734383f2a74b709e536a78626537aa24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79a6575b8935718620571d647d745b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaa8e12a4b246a95d6f280e7e7eb40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c17c7a4155576f9d459fa1538276d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd539d3459f40a2732022ee4f9f0235161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af3ffa9164d68bf4f24af32b6a8f7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553434cc969cda8098551cd1f10f023163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba74d9b05dc96024d62713252803484164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c231929564897b4fee36a237349e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cee299a75f9fca0273eac6c62e7210166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d59b165668526347679c6e4c0e395167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f9ec887017d7406eae404a18ea89e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b340203754e05b2c0f0d1fe13e3942169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dee88e480244879045702499646327170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a334df90d183d1242143749c2ef76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b912e2019294cc073b2d3ebfe9d200a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759f8ab68d7c51c72996130085377d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cb86c3639a7d3b8c8ddd99656e6ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de66f37c16ebcae3d0ab3797e64bf9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607794ea517bd44fd031837fa6e3f46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11907327ce243d13141a38a0611cc06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6e6643dcb921bda777c1f3891cb4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d22fbc9c2c301d416318f95f815f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da2a43dcc07c80d53927ec56792944180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348d78d6ef8d84a68887080ceed35ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53ae1ac9262d6b59ea284702217222182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35e8390ed560da123c722edb9da7a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63227c484316e3237851ef925c2fcea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159316ff5f14d06c45e134ebfccf218185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e87004b36e7c7284e3a5646eb7dba4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c73da168fc7bb49d64adfaa9c1841187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0ecb71deb220a5830874472259b03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74171ed081d4af9ae9a899aade84e49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191b28055a6eb3506278972a2f68dd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3e7a76e094dd6a6f5e03b7a1be5d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34ecc08aef1b78489c6fd6b5faab3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73387b99932047ea10001b4c5627b821193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ace1bad7e7207bc9796c7637644fbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ebe7518f5a4c58d8621c1f16335e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a92247bffe2184cccebfe7ca54853196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e8f5a2f1ccff6881edd908ef8cd08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8155efa0552dad42e3849dfb6975d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6343a7ea4868373ab3d32ddb354f47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed190613ea8e482ce5513c3a235db3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656be3db794af9768d78eb376899b334201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2d9048ae68c3531a257b1a8bf92d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378875ff4090bb96132e3daed979855203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14d615c61d332e27f93579be0773dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939302767d324703b10baae103de5eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba03697d0a1f803a3bbc55b1d26c109206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cdf5cd784a4a90a442b68f8f44eb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7145da29adffe2da599b6f81110ca0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc5f7e1db34818603504996bcaad3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1fa50f82db71fa763bac5b419f990210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc429d2632fe0c5b4d23201dbbf9297f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70420cef9766aa00a32030bc019c03b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382ddffbf07d20a3e7c98e346e4a968213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fe194bc15dcc13059588f479ac245214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b909e11aeca3297a5077c443a35613215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53312ffee078c9a877e003bf92992cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfdaf9eb73229559a89d1e31ae07b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce689ba5693c7c4a1026287eb0975c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c485affb7967de42d4c7e76a6ae97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1a757a9de78fd56a0e222f8ee581e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be768ae8dfa783012901e0f6af7fb242221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe64c6f92542fcc515a83d02aec3454222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11139479db0b9fb336dc3016a1b61ab4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f047cfd123d1eac018862501bf9c55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf36bdd7785ed23a2f7e91ba6759dbb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72c138658ad276012b41f6e59e2b66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae66e2f160f6b3164cd8e44ab4e0ab6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea38eb5b01175e58d3c97283b10f9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fec52acf3d6c7b211181c9d4b2af0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b165a5121f03b6b5052cf58fbb64c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2844844730ce90e3c7812c2e49d5bda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35d0e6804a812c6102465e197b0413232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94b517b4f1f788c02c77f64682eb72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9b256d436838927531d8c0648461a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a278e0fb94fe6ffe79916cdaaf6945f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fdf5dd78e45561995715ab514de18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626b1bab9eba1c48a74cffd5895155d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933247c181f0ba1630db861de1ca8c00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65226d598127d412ad42c32ffce595239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f751802e7377b2d7e495767934e3d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca325d8791027c20b4784865725f1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f2283e4a871b6474f0c663b418664242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef8be71a2bb446639cea2d1d8c0948243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdc8e54616f3d72d1e1cf4f0f386e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cf27e1b601ef54a753476bbff5ebc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bfb92f7ed08267fe39fcb0d7a6363246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2e08f1318cdc845f7ddb9402989b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3fa94bf54182a9ece3ac1bc091327248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4181408fad2bbe8186c75fb4e02e46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80edcd8b19862f0561d578c26cadf7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685714fe3d060aa998bc76b98c669da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac7d86b769596dbbcc8af0179d83f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecad3afdba9fef39a0a1121201e7fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8943b4dd96a85c53a94fbea6b73ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7db25266704031a4c4e9a10239c62d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6a2d4ad3fd46ea2ec42297abbfa7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca30f0a945b27171e757044f373e31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67ec1b9e9ef650245c8d1e5c9df2f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d185006cb5929fc51dd0ccd6015d0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6612493bd1aafac32aa6cf94932377260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0c7a7026670b8234ba4a48fbfbc12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728d81a70b2b7595f5748e48a7dab71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501f44df5108c210c01fe5b49814444263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3168fb1dde8a74ef66c365dfd9410264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d6eee8f72bee158ca0e060b2b7c3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb805e563ef78737c0771ed0d61f6bdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683bafd97f9d6b3154994a1edc427b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee132ecf29cf920ddca9825a2ec6a64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22e1038eae85c024dbdd89eb040f65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01585d16bee611529565a9c02dcfa202270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448ffedce9dbbe2500eaf4b6eb14ae6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0845ed3e5c99750e295cbab03a9c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcf23b2b7c2be69d9efbdb9bb18601273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb81bd82e0cb57b13bde7c791289d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05539fa563010dbe0392f147e34da2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bac9b9d512477de2a419e5f0f41044276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4dccdbf77180eccf35bfa247d7e6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a953635d72ca6b5d1ad51698427eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a29af3b3bbefd6dca5f71706b9a53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e365dc4eb55b1d7d82fcf3b0f6f616b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022a0f9f62a6d54992e982ba54e9564281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb73e177d483ae9924a65d0a61c012282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd343834769419aa92b26a8c68001d76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94010c858dc2fb93382323635e7bceb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf5542750b8dd06c8485de68d23f8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57392009a8f9c344440a9d58f464d73d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965656d23ff7b539c947984375110e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fd8be4a62fde5818b555fe01b911d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd45c7c8d9673b200454ca52cf03832289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5673fb33366d211b461091ca9eba7af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd56943fc813d302a30792dac4c9d75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424963dd4e7671683ab8d96b1050b56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57364ae936079f4800207daacd1a566b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb21fe1d128dae689bc7cdb02a259e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bb9ce60212dead436943f8b2b5234295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe8bd6158c80ae978c6a82ef8f97c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bee8e1a640704ddefb0f5e3601dd65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe015daf45dbbb6e2231cfbbb61e64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992015d69922d36274d57a06c7e9baec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e40d17957c531403eda5d14f9d79a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2c1e27dc5ea61c903183ef9d845d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac02e2424b8113f92f69753e7ac62c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4576d54ae726655265e407dcd2cf03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae91e2c71eec6d93bfe9907d2c035df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9d420b8d8f3b5d121b85f2729dfed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7153ec4240cebcc47ea64d5e59425306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde740958ae78fed8db662c914ad464307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a86e0632197bc6360d7494ec04d94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdf475e60efa5fba258dc559703cc7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ee93e756f9420bc03372c0d3c8d2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764ebfcfe223bac4a7244efd1e66dac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b115e32ddf8166be16ba9645c075a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bb2534490578f1da8eca3aab1b198313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84001bb1206b98c311935ac5ca9bd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b2d09f444b31639044a02e22c5890315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800ffd48bd297dedbfaf56af67ef359316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865998c2ac26058e0e3897f7a6a1c80a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94571b8207375c3df31c559bb36ef28d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04c612bf75b491d9368298b0ab577d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7cf81ab84a3e76c0650417f4c8404320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58de6acbc437422c273b5fff85c13c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa26f683f4df21da2aa9809f3490546322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb904c3e1aa872b60f6cbeb98c18cd6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce49fbc05c5fdfd83b668732e03c039324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb156bbecb6c693d269008376615084325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2d73e492ec82779ff05dc826e98ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d22e1a8185e702fc3d5902b7dfcf14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb111e944eb871161a52c5fdaf1531328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c1ef4b386482f49df811ea38fcb22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b64643b3e3622364c9aac241cf9c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe05b7aa16a9d2f71b93abfc871c0f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39bc1c4a8245970e7504024c5a3921332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323b17bfdc75398a757de70e5dbf33d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c0e0cb3aa96a222d69ed0751fdecc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534d9b8d9f103d70e6784ca059bc9d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff8323eb9847da3b0231c6e4e2f421336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a93e0da2abb5802bc61f73d72af3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13acb0479d485c7e7b99ac485e05ac3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228f260d566b31e82184233c35b13be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11081fc34643757f817b2b67f046e0cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367446ea85fe9419384f2c2085b9b873341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef880df8129bf3ef69b37062e89a080d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d60ed70cddd24fabfd7a7031395da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbdb6b26c242ae886e009b4dd05975344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0e8b9654b769be7c37628b464b310345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed9e76962f420c581038710903fd82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b48cf9258adfb0c76f904e9f61e64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21ad8b006a2e0d5f06d91c0f852313348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19961dd54e6a554f099f0c721ab60cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36a23077b0cc4be0df8ab65f48cb41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d437bdadb4ca45770b86e508f1ec3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845f95b86ccd4c278091133961e1bb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8b7bae4adba9cdbf4503ac1a9d2d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dd56c5fef55ec5776e1dae73cce0e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382ccd2d444dfff5e95f776f5e7aee9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdff8472d705f38511bfbc06d38823c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a354234a39fda5c19be3a81b8767f0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ef3a8f02268ee5ac9034eb93f7534358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe55aa9cb0fe565045056239b65d87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bb8471895ca0b775e22184d9319e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236d70892f71f157c2cc76e63a7ff39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3004a219934696ed22226f2922455362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29cbac7254a21d41b9826f66c71081363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7071357ec5186824e883a4a381149364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351387c93b2c80c7839ab0116ff196e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae731b837a726df7667b5cec301a6c96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052431542c6eb2cd9a643856839df19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2707b348f80bffc09a328e4c53afb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274128877a22be2b58d9e96a1c6a661369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6606ba528a53cba2b772976af9ea94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe96069528eba5fc2cc40d8ab1294f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dbd26df61968976a9f8282ae2f8f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb3f31bcf637ba77a043f002f6019e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36495c224d9f1da42b790f8d4e26122374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f8ca1f1deb653723b00a1ec4a021b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ddae7be5c0be9fe2181b214589345376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86063361744618cf66c286d8599dc4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc712cfab9fee34dad08f1fb03d87f17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d59d0e34051b4a07138cc763940d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8f5f430e73410f0a36616c15d3dbb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854f97523befcf30602a07b5e8aa241381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db812c439663a0a74937dfe597b0e45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b8fe7b83bd277cf96e3b1b412946e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3097c5433a352cbbf265d727aed219384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bea94b5b23c5d5a2e1e56734675508385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa7d31e18023e7caf74740aaad2717386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce942d3d30ff465af181295f57dfecb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbcfbbd4d5cc373792751521631073388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db796b4bfa477e0b7ff4d2e4d18da626389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53cfa83a9cbd904e01c68381fba90b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c9eb235027fde2beb52c226957b3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008408daf42caed678ff113798b3dbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b4f1000f6cf20de1cd1f84994369c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a0ce2cd62112624c81164454a8f2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c767ebb00e7d20101db3de35d8674c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445f7b022d226c664604e27b53e857d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d921a2ca8f1c20f7dc582ea227b31ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde22463744ebe9e51b60dc60e2d2a86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035227a93f8d877627b46dda81c1b470399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f7a631d8dba5126afb53a6e8202ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ace54630c5bdcd8654a1359a310104401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86645a2146eb60d85f7b47b357e17ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5b8f2cd3623ede9d1539d687e858a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32131a8e36d761dd9275647e896b94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce704b3cd6755c1fea7a464e642b9bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1ed402091d11c32cb0207f1615816406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe936317c1b1555aae6023ae9dc783407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4ae7d1b5b8ccae8689a27c8586c89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2b7ea88b353cf288e94d86a5b3d31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba31895bb61c8c7b2e146905fd13a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb04199f37e95110f4fec35306ced0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3e0ecfd5b842c3d071776a7987c9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608ee72873d817ac8f0ff3a15908b49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631364aff669ce6470b2d27de0ebdda9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cbcf87fa5bbe0d3b0e4f1779ca311415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc50991924a5c807bbbee14696d3015416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e134fe2d51187c4de52c4665ae6bdd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c7024d7d96f2d0b1c6f296ede58e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb47103f3d7db2be3fe2c38521ed76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f2d64c3d6ab297b8f39990b063b7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93151887bbec95b327bb22710850470421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565b877b9596aa431200f8bd6579d15422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976307a0a022bd59b95108c27c1b5b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f463d8d8b7cf3d3b989c0303edad47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdaf3c71aa8b7ec50f1a72ed657f43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46b71e6def7711bd86dbd74a1cf96b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ee01370e49df96dde629dd5f11b1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb19e5d11eabb0b96be468033020348428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1736d9d302fb095cf277c120b01975429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e58f4986cbf3076c6a7926c5a78b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51943297d22135dfd3cfc1f31d1cba3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b1d4074911ff97d8d3dc2af0a18e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9452d47e6650223ed9afb720b8805433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b247b20b5e3a96cad2e4fa5786483434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9acba8ef9d10ec540bdd19a75d35f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc79b97a6e08f8b0f1bf6bc516cd71f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454c1c763dd873940e5b0d81ddca09f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7f1a34257366a86d0fcaee030f525438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4637999a6cad52435e1746f4112d99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa364d01f68714cd57ee9b258093e047440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced4ff3f062e308c3a760a908ea692a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7eef1b2e0411206a1561e0f84c69f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8981df85b131e03345f8b45b278a0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0051b3278a0496fe7430a18bf0d076444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d114613e1de3aaf23abea44007632445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c6c0473dadadf9c8d510275204792446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c407b8a131adad1d1b8d8912caa52b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839feea633d9738ecb0955439edf0b4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b0b8e839a67a0d0194dad83410161449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf2db5888e1a1350bce6168b5e0713450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20338cbfaf7139dc8eb32498c577bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ff9e23ee0b663be80a5fc2198a499452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36970054e71c003be2a4f24f2946f49a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d16a1dada6845b1f3d2631984de8a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18c37b81e7fa7006dd926b489868ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77eccb971149f41d702f26247bc3657456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53052c4649804c262b733968d358a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c98370c0db914a0e5c189acae3d6cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b68820d13e9914cd9eab12f9866bc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0665f6b7f509a0b687fc80fa24378460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042de897be508f265b9ace8ed3d1965461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2882c379e914cb7a8944cf9adf86c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc6795873d7f32557015aa2d444752463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbab65d2e0b698a935ac86249aaad0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbe6ab0923cbfc73d6ba013d328d45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050129a03901d39840f22f84149bb73c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791e1ca39d8fbb0f4fb6b85db366f00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd9abe22fae46c3d0a55509b71f74f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a80ae07f7137039a81b98154019123469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3052b471c464d901f54c660f82ddba6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9469ef29d734e3be3f6e5ba2ca3ba4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a9d41ba82e72849d9763481635f83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf40bdfddabed38ef35157909ff5da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957a3ba1d3e09957c83fc90d669af6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f97c610c11b5224c2e7f3570780da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93e58b7ba1d6bf14e47c35a9e3ecac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d107ef24c1da4b538fd5e224c4fdbb7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd543cb296c1ff62a534f7d732549a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287e68783cde8a046e96d11947c8405479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf283fc90d331fba30a1217a437ea1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938e64e794e82f8e372cd53c54c5e27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3e4b8f19363a7a39685098ecb3c55482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a12792ed6ba3cb9398e416c642477483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fade2e6195ca5b199e27b4931af79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50545f07bca658385bc81f2773dbd09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc21e3ded4b05ea4ef065a0e4793776486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4336d7be84cd228c1719b140212f679487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15899b40f882f70b8bd487153714fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00b0240880765fc2e9a019a60c5d25489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d07e5862b6a06224fc8d08e36b34d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9beedf5488862cab61d6f46844b1b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e183964cdb147cf87462510e7c9b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b809bd9e321d0629761dab8cb1706493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71284b0315f48d296cd43d40a0b59f23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd771b0e2555f5080923e701a0354a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e43627bbbf5c969ed4cd8bcd12ea12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c16a0f16af916029dc470f85cbed9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309022fdd48b9e76410388d059790d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a29adbb7df2eca2d5982cb6fabb9f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fac51a385bee4a62dfe8c68860662500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76002f35f80b055ab1af4ea11369a821501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e66115078eab427edd7225be2cde60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec0927a270273a0d719763ab826d11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833530bb07ee98062a8ce9ed9f5f6ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35292885678ae2874a1634f6552c3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ae654512484c1f4038be1896d8b0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8a24f6ec089a55a8ea27e533c7017507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169abd3476a96ca8e2b96342137293d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fe8b273ebbaed18ae64129eff5fac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7309136f77c06b4994d928d207e53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870102a51d9ba8b2ef7901866b3ebd12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef262923ef77ed387bfca2011c14eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba99de7ca459c2483c7905637764005513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcdd9755e69804155b1d24cb4f0060514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a0f22c365fba6ee7a175e77d63fb2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83922a25e07053c83934807e2d94b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378fb185180e39dbe2e0e6b5bb0e674517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f80adc076687a7748de8bae9d15b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2fc9b65a7d130a16c32ddfb95907d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2948baf18fa71c345ae1950844411520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cded7b24918973cb0b381b0e8ad8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdf0a755b698e192e2ed60ff3e8ada522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60951de9c704726a70d2c97be5cf9fd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a02deb2847812cc3b5d26973c64b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570043869128af1894c59afdd020bfa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c84481ea473526e39eb6376e07b0af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f2763d4cf1bc8901e8eb3f02cafd2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9e620b0dadba9abd86badff1b09bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1be767148e931002ea116a793fd2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe60cc8c00f0f8a5c3bdd1630f2f2fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7671fa98a0c94413e9b7ff1dac376531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a911527c1914dbe8ee12f4960ccdfe9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321ddb7136c785310b4c348288177a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c2d534aaf7200fed278a3cacb6725534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c34b9f53c9f7f76c0969d7d70a7842535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aff173f75c92c9209759ceaf5f87e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f8644b0b9318b7c4e28a96036da62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c697ed22ba763694470c61fb654ef2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611666c4025964be35ff23aee0df9c8a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b4a6bd9ddbdd99147db5fc89e44be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156172a54c80c6fb5287e39717129ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbac2243a3d55629ca57e05dd782d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd627b4482f9a0595bddfa426b0688543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3980b4a3f9339aa8db4453a4b717e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e0e187e1894a843fee6777cb86b7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ac40f95d24b2577449593d5787da2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d307c912163e38ecd2af315e7ac2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60098902266d1aa884e940e0342ee1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4c0a5b04fdc0369bcdadbbb091925549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e5c89c1c55dbf491d1850c679c1f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0dbab61d794c6c45c8259b6f17ac9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49501a7833ef3e83d44d7b297994731552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcfcfd27ace270ff0b1901fcef1c86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf5610e4aa5bc2580f5b2f4225c4d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad341baab7278035bbddd46e34097bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef7bdfd3bafab42a460f5b9a5fae69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892c4f417e32dc8a41ae564e25f6cad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e461c0518625bf81b242df6037a0a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024b865e2773ae8a46241d408173b1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140e095b866d1b8b2ecdd407e4e3818560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee9049e2957ff02ab62988e815deba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa9e8aaf8cf40510b89b80c7040345562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d5638e5ee6cb7aa97b9961285c0dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f2e961f7dff0fbc614f12e7b22cce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77950b3632609972be75b9e3b31a0cfc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7aaef8b01e27fa81b3ae4b7113e7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c402ce372cb2553e6eca4469bcf8075567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fa946cff30d01dfaef7809cc22278568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b262a8686f0a98f6a953eebc3e6a5ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094751208fbccb3bcef66c5fe681e5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cb6d54ab0c6546846ab681e827ec5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dbfc2fb9aae98e06b1b7419ae1527572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9332354d53c5613ded8e263af46db47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f8fc950ba7e64b53bde8026cce5b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77896525809a9bb695e2ac23c7a31e63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc464baabb976bda07abf3d8ed9af61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e4376d9a13aecaa15e429b649d4a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287dda5071c85a2c42e772236805233578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71803bb8d1f9ba946dbd18b3bc882b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6d35d0238b839c88992c96082bec7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0cbb58694b6c7ca51ba5207cf9daf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833ec2d76e49b3ee5ac84a3c7f1d5b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78fbe9816e24d01b19aecb7900af2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6dc6977795df34795ca48d37be895584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e8c86a016801d5d0497568db9bb5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24814940a9b55b88c5b50e035793886f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e9771664918c650ffebedac6eb686587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2960d966e0b50cfa1e075c284ffff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca9d721adc5fb20e9cd39eefa088c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ad2f5d3d6cbfd9439ba5f2de50a0a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a487d584c7df7a683941683af29cb7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805d8c565e2b702a2d7748df45c5230592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d84de31e3f4b9f096e6289c72bd86b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3f35a6f98a7caf1dc6e76d1033984594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc90b3ded2a67aa3fc65a2ae8bf0c89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f033aab5b0c3f2bdec619b09ebb97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019a96185a395ee50adf1b689841841597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8451ae8633c18fe1dce8f30a2f741598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869baab9b32a02d0ed05b15efff2bf1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20df5c91c33cabe2d8c789fcdc5b18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf8e5c31f08ea33bdac6e0fc7cf603601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651f94b2f505c0cdf5f9bc974fb3adc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bd8272a036a639b09627aa4dcfa2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc37b5f17f50429f3f6a6022d9fd0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4817d85fa899da0e2dbbc9a628756605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb314f5c37a20ce50a1c069828a33f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ca4241654b3c548011f88ef76584b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d4d646527f09ebbe82ccf10d71713608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7546bd47f186e466d5281ca2703c57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713cd58780aa703dda91c890ff5a633610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b095e7043576ac878235df555eaf7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e20fefaa22f513594da848d5d5bb1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35466397fc896e022ff384c1600756613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5de57644e6ef4a885d654e6463ca2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0c681cb3636416beaaf0233e7c80a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf3d8ca920b682064ae9f8cc2cd78d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34839e267a4a2d679cdc4bbfe946f221617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad3b77f23d0b17ba6fcd25b787911b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dbcd21eb54b875d8b798383bdd8d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbb512ed9546ad4a26592c8b280367620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91400b6bdacb566290fb33f48842185621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48bc9d5af5acc36261fe3eefe286fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1846416f4af977692510c1aeffa91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd9e9920b58fdc5a17837e21882b6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fc4503c8134330b1b455e7ca7851e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2c095c713ec5a0fe9e79c569b4d93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214b7645838177edd292df2448a0855627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09ebb87a1fb266b350e40f5f13d000628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef203b8ee4f5b9c588f88fc2f37cfebc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceba9d618471f16a775ac35dd270d99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09714def938f25476909d6947a7de2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced61c7669e29b47f15cbd778d59116632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0714feaf4b1aae8181d1564d525f9ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe229aaf80fbb4eafabecc155cbe915c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a6e93c8178d893dc7d71c139f6b98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79239dd6958025546b70fdebc630f804636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7731918f0dd52624a8298bffa31557a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a4379d41fc0f493ce8168014c1e67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00cf1f4b0417520a930e31e6f0427f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a36ae49d5a4bd9712b6a964f8c2fc9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76575ac772c66c9b1b2c99942dc21f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546869cab32e4e472edf7ca14557386642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513ee9718cf90bf6541c201207ad078643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f85500eefa5e70b7a779bd324adb58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebb2f862f77d4047ac55d532490923645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39143dbbfb9e149559e9336b60ec32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bbd4c7c6402009aa4badbe6701a95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bb8c9075e166a365f534a16c7511d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07655ea9640ac78447b065b42e3029cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88d656a0442f38e182ede1b22a9cdc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4a6d72ecab01a0d3c166a3fe96298651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bbb03de204512c0bd23330b0611c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36633e7ff19c8209fb1b069d5d12719f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fadb4f676975494115a09f7708edc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b50a8a6fe3b9cb08fee3af93941d76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec721ec450e127862f8152d35caffcce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd8cea8fb97b0b516d75d837970121657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950cd155f0ec6961c8c52a16639bda3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390dc8e9342e7ee542d2d9118299ae9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16d66975717cd1fcaff4a09c992f45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1aaedc2516cb3d89977a8f4a09dc8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e22553a8f7daad43ef6df796b14cbb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5882ed1dafade7508a980c6110b5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642a489ff939d1a5ef7fa81f3e8bf1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de23e3d2651bd3b2230d294d6dc763665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37755480194ba5f235f783ed313f3d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c36ef8a1d6b096c048e6b1715f585667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb33bb713d6e5a584d90b061f97cb84668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f4a7f6923eb91180aaedab4a86f0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bfbe88fb82d2c150f3fa4f799c02f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673dec6682e1240abc67a6beb927bce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c6e1efdfaee9e12c6ad99f7a564e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8af663d5bd125e46ca03f78b9ac9b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29ad7dbf784e9f069244223e79cf82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a277e0e9b74cc768a4af7606917175675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779413ae7207624c838f1a2195b0fc7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5494df37554f11ea29c6f3b032fd680677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d371f9e34c75f9b3b1689f76f3f71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ca99d3c3d1164f4c093756aca7268679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89be63a994aa29c0b5139ac38ea6ef2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25404c445682e376d393877e4724977b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9814f4f043463e13ba6c376c125c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78777637e2481b1cccc86c3c468822db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcd8af1ee92ab15a4112943925d0e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52784a4c4e5108a4d864287db477f1a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433e223e691457c8fc945000108273a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b27d557491f1c1fe6f9bd671cd516e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5cd68b9f4e32903134bf17975938c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e367e6891188c7a72e6bec9f1e28f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09be4512b60ec53b9785af706e544bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ca2e4c08d1480dc3fc580fe3d62d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453560998bd8b6349a3a3c3ad834893b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aebcea72ecde5e8dc6981f9caec42d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714e897327e947360c923262191128b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a242af7ba8e833a9cfdab1508d617f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14544c788c168dc7f256655dd145146696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d06bea0c813beed09a0a3e6582ed81697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d314437a398ab097c86b3acd3ca3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a72215416598b66cd7392efe2a8d44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcd47c3535a824f1bd594a22fca0af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42549ca4d0f041ea37d7e401cad8f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1987afa793f6aebe79fe11c50ba38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137d44a69e324c8e799821beb422742703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e4560e15dbee0df1c287f36cd399d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584cd0fc91ae648566c5b3203f60eeb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370054a61765bdb06eb88aff6bd28cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a3adc11b82bbf73bf8149c312f27b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd2c5cef80f9d3b97391c598ffc281708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e55360aa40803ef19756a014c2086709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd924484e026e392ed684b5fbd1f77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ab0e18b5ba73cd74355e02a10ea91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225a30405af3c68f6076a97b7cb8572712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f452a697e284e0ae06cdcf747aa561c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865f0f23e2352e74ea9e15126755fa8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2e98069fd7dbd277845e3139fdfce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b80c43741feccb8607e5a2eebe5fd8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c9b1a6a2e550fc28b17ee233c833a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1885e106068e5bfd78fddfaa160f6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dbd626495c5e3b61b4d9ce61d304f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81b5beb1a97daf4ffed06152b0beff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb482e85a1b3b50b432583cefb2f05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002f7a69592bb6827b08b367872aa18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2365972bd9071a682a3d47cdd7384f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3881ccd361fbbd849d5c45948893357724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90200eca09403f5c3299c3dfbb178e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eec3bc6536765d50d7cacc166c01cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8944ca1ae83fb7d6c51781799b64f85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56267af6f4e7476c287854938a6516d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6a82f7879c70f4edb03bd548eab4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8497ebcb47de5707a270c829f7509f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04520b307eede7a82ae686272e373578731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907c2c68922a2cdeef17b721aa00f9f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755b25c1dc7a0e908dbea07094170ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824642b466b9143838ff97657e36b51a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b3257ab303048bdc469add2bda5b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596d66864b8f6cb566b3f00718a0504736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fe1556f66568189243d6ea8fbd78c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38165075e0002ff0567886f836bac8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10981ca10f7ce312957512eb782a5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08d63ffb71ec48d16acbf5199de50e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968945792d727d1f31c67c6ed9b6112c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b9f5e621c926aa7554243a2ad50d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4485e1d027b4e9c490c0a5b817da8f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3718ebb1f25d651d25d37fa8fbf116744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9884daab4193e32267bf653018d583745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7d71ea3dd6c3874490732f78c2ab6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f286d2407c57c1d8edc65fce59fcb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac76149acb28ae8521c8aac5da0520748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26383dd5d43c4af62e24cff79cdad25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12373f3d94fa394fe2b7fb397612f7b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382eb46fba782f13a371ea23be42f77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8c83da04ddbb045f81c346d073412752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfa58040fd7483828d286640d96033753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2dc7e1a026ca625d3257a91496281754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550602cf93356f3e26cf4366e51722d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce28eb77c7bda1cb18d416d9988447d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3a317b2fbd3542135cddbced6ae43757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2b478b68fea91ef53a43fd09741e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b282f5b8821ccd8ebad6b4c72948d7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff538b7019f703b82e181ca77c1142f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a298b8099ea333dc200e78413362ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaec87021f90d93905543a38e5ea01b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dfb51925fb7f05ec0da65de72a0464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb3748fd687f164775214948c2de3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddbc0a77ff976bbfdbb7b094d504d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b0964a3cbef2e4b8299f9cf4874767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4710aad8b54fd0d424e30ab5cb42268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9241a5a8173606c25a2ec53db0afe1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8018777ff75bd02da6aa072dae10ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2423dfbe9d8427ea862921d3cf5972711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfffd99a0c59fb6eb254c671a9caff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f4e38656498ce62761c188dbab03f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14b9528059f0c33bfcae123675ffd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d4d4f7a6610e3fed349b205833d1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d66d9c49f2b750319976e7c2abf6f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abd4274807ace1cf9abb4282127ef717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87f6b914e6bdabe96926b263760b9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefda6163b970b11eefe3bbc896774b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e09d30b6ab4f989bcb32ada227cb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce90c3695cc894ba313c5c90d623e0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddf37b8f5189b3742dd32ddea610eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e71f1e3dae7bc9e5bfe2bf6943766023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a24c693c3d2d3f73e8e459e20aecf524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bd4681120700d309cf00a9f6b194425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8dc48576710b056c14164fee9f68e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d06b9f6ce8819c698ad6e48ae5b2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c238d4f1d5a90a7a5b406b8cdecf7ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed924b5e7fd8257e15bcf126557176429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3e6c18a5157714c32a94e731159e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39f97e1c1b9b789273744fe16da14031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296417a3a5fb7e69d11a3df15ae9918332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f705bd515394fb89d63e1292c720a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fe3eaa54623c58c1838fcac5a1eaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7a874249dd44386f233125045fbb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c75836f7b63e676cbef86ed5c3b35f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065d0ae78fdd0b9df8f578616dd18eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32050f10e0e5dc91cb74073628007a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58599137fb35fd99d3429a69b74d6abd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c8b76052726b565e54fe560ace40640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef53da4dd9d6a1f8502a20d4ef090341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0df148d126fa17aa9e5f082c28e2af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14da0032eaa97830ba499dbba0e79b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5aee10fb05cf284844a1adfe8fbfe044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaac0cc8e2069272fea4f04e174ce645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2954f191e9ecf745685a5a3ecff7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2d2c9cc2c9c9628b588b0f625ffc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9528555b30b421c2ddaf5088e60755a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401e8ddab2cfdbbe94310d3cac77f8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186746a1188a795d1f2e149490f8bf3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a32761151c44082ca5887b988dc95451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820e8adee3851e5139f3c1ff9a6debc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e70b4d25cf68cc8f06e400dd48ca653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f39b14743d6af3953a1144b006ecb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59561ee36c59e21c21f25e2fee89e5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a4a3886e32f48c9163270d34a868756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb892d3a38c8f1c5ed506e1d22a432357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbd53d431883cd5ae8ef2a4fdb019e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b6d30de719ade361800b0d939e16b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02756465bc1fb4849d97b45839b5abf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc72a4dff0dbb39c20eefdaf137d74861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24a66c9661622998c2dbe617dfc04d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224719db8cfea3c696eb4f9f323dab7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13c12a8dd74418dcafbe4cff5a3c8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea09786e9816a6f159a0483524727f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e780b18a3cfe5b3650894facaf070c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61051ee617d6e2b5e9177995bc413a3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d76659c50c0f258cbf7fb4a239fdc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e6b96e1ba3acabf219f6c41b8704169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e28329d6e5bcf03ca3627cc4f671670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f56a04ed23645c13d021d936333d2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be4935cf2b1a2721b31989fecb409072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e036b564ea0582c8f87c5ed45331b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68b9453b80a72d9690c4564f34552874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387e8dff2b903cb47a1217ee9e8b5f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2484d36ff29633674514a9413748276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf4f0cca89ea433d85f803d8f827f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115579140fbb3de71ca8a65a147e3d6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9b2d6f03ea673045d6fee30fb770f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6c603fe9eb41f678a395b7e7db98080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d3c967200d95cedce5162348aced481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b212eb823ccdc31b9d6a42807be5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed95d88dab4d978ccb07d7bfd6d394783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77ed9e43f236f90e27e1ef0526dbce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ec3ba51444e050404aeeae3c4bf4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebb732adc97a9c3ed83e17f73841f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c376f8e0a7886aade3552747bfea087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d27840c59ee764deb613926a6e062c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aefaeb740df93705a02d501192196789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891a5125650b03fd81ce3e7091d1f2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fd46efd300ab136ceeb66d13f3f6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079260103742cbb6afb72edb141405b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e0f67a65d37885b40f8d56638c9c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce8f147b766b6227ad973b3041ebeb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0659c5b741cae08405d91f798007f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b810b8eb2577d738ca5ead4287121c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b8a16d7f3880ba79d35c65dfbbca697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6043d3e0a36aee077888ea9a148da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e255bb3315375b513ddecec18d210ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbe2f29c8c227f52352f45eff6c325100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd665fd2162201c82fca6af73d4d6f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b223a866c0ed48496eb2901f73af4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d19b285557a6763e2d95a803708773103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301a612eaec0dab54eb12e29506a56d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401113a00fc401199ebabc51987e087105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca67783f626eaf496a6573f6c9e664106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea78fe26412410117349ed4daf8caf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec584e529eb0e73ddffc4d5d56110e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cdcfa129cfd0923b2d5a4d4ead27e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e74d5b5b45d532fc6688b4194c1f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e29932c78cabe8e481f667e462efb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67483232017c7b7229cc2024747465cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750f63008c46a7b961ea1c1b8ffd162113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab767b42f43809775f48f3ce95461ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ae88ca7f2a20270cb27713e006671115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dc2d2555cea02d7a8dbf0efde9905116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfe1b9c77dde2d8f4537c7494223f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46548335df18135be8a861c9ca9039dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8156493b3828e3e073d6b415d13d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7a9c48bdba6e6618a245ef9d1d929120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e83ac539e9c6645b212f5488071045121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade7b81948572754293fae41a22d9a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b0a08c1a0c37e3fc9b14563148383123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a69b5c5fc1474d5dd6c582cfa292e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232c845cc2493e99c510fcb5b290fcb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910f16c8faaea9c54a5f8ce0a28517c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b85a101f24cfb8a78ce7ddd851d9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea493140f858de321dc031e63c33d3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d643cbc202679b060a5d6212b5e9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bdcc6dfadd8754889b599d7accb95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ec7ba0aead25afff5d795cc6b2160131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa1ccd24c5ee2f9e059d07daf59293132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358c5d55322583666208dda200a9276133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efa997482e74c0386f085ac3682561134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74468ff232463317a59cf37494794103135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1cc3f396a27319bded5ba697036fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495f98a36497788a7c8bbb3806e8158137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc12d7a609eff11601a995134aba05e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780799c92b1449c42dc72e4736886b28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445a7af959864f6758f42a631c06f0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7cbfe2dd010a6d0333f3315e3eeb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca64514592ba5543587a394a1f6da84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26269ade0783850b1760f0374d4a936143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63bae5a61a1d53a543134875d3c111144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376616ac04b6e8e74f9589dc36a118dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cfe7e0faca544642d36feea539504146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c182a292b0ac22a591e6bf8f42eee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e8776ac346cab927af0711f7e62eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40954ce76a222420d135830bc5fc577149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a6457022c03b56d07e7a6cfaf0dc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44138f245a9e6de89d6d09361e71d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4fcbb881037ee4d22892442848e99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e631ac8d489e58c646a3d36e7fcfd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23a8417b0b0f266349ea76a59c166c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241e3ef9c63da56567e22efe9164c66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734b6dd19f129716d7225b71228614a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82ee10b7610bd28ede6d700fc8ec98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bb9ce515e7534da20b710c7933111158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a70aefc8057b9c67649fef182b6f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa374aee8847e01946a0d6b993abca0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb4408a5537cce89bd34967f171851161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e0ed9b0a3265c58adc6598d7b5d8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdae8bdf9339ca9437342df35f5a5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab608808145098258f32c0d144557d40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951eeb101ca376babc45c401568d7cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806abd91e5b2bcbd20f3eed3a0f22225166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0191a05d7fde2c22b3d29c15cbb386167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b1c313f69297b956af451fe58dfcb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c820d2a32b76c393cb8554ca98d427169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022506c438d3a93b799c7609363dce74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815a622320398a86b392aa29cce5c6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfade20a2d6c0ae989a095dc94daf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636c6efc2ea35fb5bb1396e7ce5e1b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b5d1025f8860c05308ff91a922bb3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c882b91186cc320f1386f51be8ba3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc53667de53841b532dcdcc014403b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe6104537bdf9820be2a8b8ac8e4f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016b22658b0c06b04e6374ea39f4330178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281813d7f2758037707ccf6ea9a057e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5039073d5d57f7450de3932b6f55d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a602103a6a0827fb487916941b798181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b21961e543e147605cce945cb3073182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed942019f1a0bd8c3bfe71be7dd709e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c685bce757809938115a621f24915184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b46bef9cc3191c83aed79fbfc4059185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b5ce768b9c7a2035d0453a054f4ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f401e0ef279b32f422b2b98c93c1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2903449d09f3f8453ab1f1b9c47dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757de9f27adaf193ae29025cb15c56d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f4a0085019dedad813b3639a20cac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684c2dcb2043a623134a5b17a3b8e19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950af9f5be2b49d3850b3a6a6b87fc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa9432d07a1b83d6d52f9a56aed8ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363a15ebc882beda4d9c3a019e01a52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd9a3f297151416e6fc33d8ebc16c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb37c66fc91e76ab7a46f4949538ba8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce16668ccad2f9c68993b678c35451197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f43a87d9e90df56d5f246c911ee0cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd2f3ac5a4c3e7cbfeb13f8f9da94d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109362712a8e9117f8d1d935e024630200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e744309d7bb4089f7cd50ab97b3f937201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8c6d0ecc580a1b442961779810234202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b86e3cdb365feb3a394d33be34e614203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f34a938836bb140e797f39bdbb7a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caad4251092781de544cf473e947f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e68e9474fd08d35d9b7ce5347fe16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9347a68840ed15abadd258055fc84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60accb161f42771ca6bc3c17d0e61d66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19b469ba532c7f022306b784a86ff1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c080d8ac8fdf3cb5e7af50a786e128210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc025632df1684e709ac7ddca828134211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99cca0d5d39d57a1e8f1ef036b2c34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca375c90af00efb5338003ddb94a426b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834f0a7940c9543e484806aa9a7c7a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becbd8aee21260e218570a48ac51840215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf345d66c3327871d08351191e14ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75bdbd864ec2fa574677ae3093cae0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353da9ada87d827dfe5c671b6567acd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40435e781825889d9a1efeb83fb1e857219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23cb17d8884928690699d55970a18b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19578235e2f04f2afa46c610423b97c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646a6c5f966dfe737a0426d87767a94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84edebd5c4b90f863af5150ce7d7ec4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c233303f9c55c6f8c357f399f45c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81399b87aabdbc7c98faaa17cc40539225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f67c37f1ecabf49b44dcab13752ef0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29773cb8d37e0052586019b5aa7b06c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ef25a2ee713639fe15ecaa5f5ee47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21222abecf620da0f532d803dc53edf1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048893526690cf0b3af9f69b297568e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8c2be0b0c8ae2c22c73bf1a3c7d31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681786dd34aa70d66675a9ad8fe8e68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbacfa5507df9d269e9da841c78c58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766510552203694a2e212afdbf9b1d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a864ef70a061695116bdba3ddc45d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df876072e39abc9ff197b3f8ae6ec3e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38c94dc1fa1a55026f7d48643815e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ebba6704de42efa5f4f989fbabf43238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90701d8f559b80c8b744e44527f288b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083cb0829fa1a4b670b5eb095e3b8fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2c25e19dd58e7d6aee29bd6d68dcd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1f18fb449c71cffe029ed82ad80eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d51f708fa49e1d3e4c62b7f5ac002243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26d933029f0535dbdd67e394da351c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766500bd600ed05e9485664c0deae4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7dac6c9ce09fe171d78025ad35beb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22275119e523929adaaaf089ce9929247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf5a23bb98f179ccca8a24a18bc726248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8da204d6fb9f9f513e13174e7c09c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f9238a9a4134dc21255d465d60658250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d910fdd6ceb0085aeaf98ece84455ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d80171a4490bbe841c447c8d122f89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300616daf5bf7f2bbc098506e190087e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6c4d22b4444c82278cc26c014e818254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33e121c8d58c5a2bc1e984c658f45a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a7be6e9ed66007c5802ae36df3737256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15307027fb5e214a914a97135d82f8bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2da24664e99264ae3108d0b3c1528a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40b6b94426786d53028777db6e2c85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232d645eb58c781901c79ba72c02e0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6250ee7cce07c174f7232cdf5491f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f64e901369297ffa042567b169eba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137649ef7edd87bb9f8fa0000577a54e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0958cc57e628dd62d418510a080651f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83220be58ec84be226cba08cba270a0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5312c228e3a8bee40c83e79f1d6c9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb19ef12e4fe80485d8235c7bf195ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8847532f5010e4079cdfc73d1c64e3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dacf580f1bd185203c1cf0b776481269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13222cfb507160b53cdb20494053b037270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46890852232b049244c50da4a3c4c160271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28585a3d6aaf189a7cce0f8a3a651773272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb33eebd4300f6aeb1a82fa6c502c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce132d890bfee117ddf2cf32b4ed4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9a1eae0af3eebe77ce60312196c6f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5fb0fe02b975ffc5ef2347f584661276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b662e2a75a65fc424252536da4167f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef0a314beda73b4669c0b933edfd2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55003c42fe79fe5e6c974cf2eef3405279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e198383d62f63b820285998601d129280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc9523e428cae1e7dbf3eb7da9dee5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c52e9f5d87bceca974d521eff0149282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563436fe36beaf3c4e8b6bc5449db20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d7d80183534cad12ec4512d0fe86b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7e7e473b27cb5fa89dc29d99dd6b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae19b8e64238d1bcb9c182db1de00f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5040ba76fb348b0232466721962f283287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b455917102c71ff916cefb137ce2c39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce3f264ac35b3c0e955fb3744913e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac9f0b1441ece97e82d263f25b2a76290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0593287b51a49ccc44a836dc36bad94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cdf8a38200fe164a2d8419d9c02e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268c6e6656a824c7b8a41d101dfe6ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262e06038f3659befb51ae126c6f2ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ea7a21f2b82d552fdc76450af7e20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017574c18e1bc46a2fa3df9ecc994295296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b942b8cbcbbe8bf2421c5ca1b1687297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1447b36ac2ca6f577c94759591d371298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e7b4dc898b96c73a78746db6f75cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f477cdfd0ebf4c66cbd972fba52b46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bc0236f1414d2e157cfb052926f48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9451a570c907bbe439e35d8dc200f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e54f4a434e97a83b8dbd4b18306f7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6816b82da83e3dca2dedc5f99cc77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ba8789882cde126ff2a93fc107492305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b052d1127918717c42679f966a7bee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adc4ff3f472b0fda342b35879ee4a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f043aacfc4be5c540953773e118f6b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf4e0aaf87ec57e6a9374187205aba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b308e5caa2d7280563a225e4d48772310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ad7a07094ce303b5073e42a284411311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da79009a58259ac309c61fce8833d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b9e77c4dffe0d2562d4dc655edeaf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d78e30cb108e4908978ec3e294ea3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367284b5e8ac496d1e98bd2a1cc6c37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65753d6b5edf4edf9508206b41be00b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031aa442a5266628f258d9f4749a996f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2748c48c9fb20d908526e927b73303a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad449bd9945f654c2cb0685bac8e7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10321929c41d31892396396e9ca5ba2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9c664e936040054b1494907359f9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc1783aab573196baa5888e1b3faf9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c655e3b588bc7f2f98331778ea7982e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49631bdff4def298d691c5b89ed44517324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e0e1d6d2e015eb1b7ac4bf1416ae6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a266568b824f1d7f4cca5910fbdd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bff11d747f5cf8f804103cc1ab288327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74983240e89940d24bcf61fd038f36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fb5520fc5aafe2641311a1f0a9742329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d55a5aff1e2e94fc7171dbb1e59ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156a2e7447c7e4ecf8120b14eabfaf2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38d42e5ddbc6ebc356517a251df2f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f81503d10a1ee2436448e30bec7c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6564172d82d89fc22c9a2ce477b7a76334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0f72ef7d6af6b5aeaa69e9362fefe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289a345333e6d4f483b38d92da5847c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c634049e37b4dab7dd35d7d7bd46d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff35aec0ec4e2c006a4626d6d0edbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f21ecf50276185913eca752381545339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6a61dcc40cf66eba901796169ef19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024890e88041d641a1ecf7a16d353259341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ba5312f330e8152c25de3e78d4b6a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da47e5317d9c5748d541405ca4efcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db88d1c7ae85089ec5493838a51d18a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ee7d64710028665c782d72a01371a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f7b2f459dda40b22bf3281d080c4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84237893e03f0835570d4d61f0172021347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e715f42b50cd7b8b5bac138cc77fc1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3805945140f541ea78b80cdbfb9f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a50080566be9f512ebab836bb41647350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559508338d2be447a0e951bde7d44aa3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583be98c3c0f11b4654fa42adfbb4a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766365c5f1d92424c7bae5e38824625353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee4edf86eb0721ba9e53fb8fb4a555354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff813be6c358ce4173a73f7a2af25f60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2e1ac0185d36ddceb62932840f10b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806aab8d7c51ec9502046c89e6872dde357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aebb44466458588401cf268dddf85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f9cc4088ad5f3cdedbd35c102996e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770464ae29e7e8e6aa438909761672b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e7b69633745b25c4ec0ac0a688074361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d97f0483caec20540a63ee7e54e5fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66164c80cf03f151052e4a80ea3613a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2895f527cb81c05d0ea9937711cd6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2104cc007680b07483a7c0ff847fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c87c7d2b65c9803c512a2fe350bc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64287f31ac4068060e3f2c28c8a7fca4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddadd38c8bbf0abb1a795c38a0e43e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5288ac65b44c4263f6d54150b91a0fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c92ef3fd09fe67d45984b3a0f47f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715ee398dd15131fe8d646c8a0ec904371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c038568524f8f0a6ce23dbec5dc74d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27ee00cafd740d1803160e6f26edae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24c590e70a042e155d1e4976106a05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea459ad6b787fe4bf63dc17a5fe0503a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1a208bdb3dc29d0da6d8cd636918d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a91c33fdb101697cfe4a8f2d26b5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc125afbb874ed25a4b0c07b734c10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0be351aa1b79ab8a31fc486844b4ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd85872bc3ef863d628312b7533dc8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022180024a21334f3d71bd550c40a6f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e50d0cc9c0c399b3ba6bebe31812db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6f85db9b99d20605c271cfbe8b900383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e80d5a43a2ee1209e5349c412bafa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac0dea4185194bb266fa21bfd80555385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16410ffc3f2ac35f6689456fa10a8a63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeb234620496aa700e716ac31b47c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5eef0311b190c168eecdded620420388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029505c4043832ddbc5d827619002617389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92b2c93fe2ff7a3b0b7e782817a66e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f589185e231f90fc2ec60e5e429a3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b500a372ce45a2d15695d48186de6b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ec126389de6cea577009b0755746f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607a4577d481028b56d4627df6ef94c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde357e54605e762465ae2749335689395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02479503ecf46dab950b425cb59b2fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51e22dc63f9ba15e08a067d93a39ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b8d2332ea128f901de943da889774398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b24d0a80ff39380fb58224b93c4ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc63f758afad74663f377254e1a2d6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74332db21217f762ec6962dcb5babf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3264904d9b1952f5b5d1196346d2a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005ed37a29b55b222a1afbcc7a59846403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9ed97463a735b005d669a408458fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c1b1fabc0ad331dda4282e340b003405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e650c12d5a3cbb4f5fbe23b4b10ee55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eb133f12a6237f87ad07cc4ba01bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20280c7b9dbcfbdf2896d777ea7100ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb339249045aa3a50af4b64c21e269d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3628661828ae37a0df9740af4d8ab9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e603f1ed430a5c41bb35a9eeeee60411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83816c88dfe08fd7fe9f68508757884a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5039ea1cbcf6939646bb22e08dedb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df032a6262bddce87850f54f334c97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681c278a28805acc5394e91c7b9c4fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5c6d3c5f2e88dba85bf77b6cce286416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eebd14a1523f8b4cbfc9f526174b5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e23c07403ebd1603a7511142ca57b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40601e7e443fbae789b12d6c4a7c66d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c84553645ca6c25bc35d5eab5f37d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a833849b98b039806e5666d2bab3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87661fe7b1412083da82fecdbbf470fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92053798b4c3dd8ef9d9c911c24a92c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeeb2c4a496f50a4fd6a2d7d0e8412424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe54400454627faba4066119fa34fd5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75235f8691100a3ea32202bf0271c40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635f9619d6769837aa6347cc9b497a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156bc2d67baa2fb577f8634939dcfd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8c474299a1fed042466f41ad5a2d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b93b1f42f56cecda9497424a78d8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15b8785d21014a4f17a59d699d93f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e71376339156bbf554ac49a1b0b44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858153021ae21d8fd829540e1b38b0e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fd7e8a079abc6690262002e2c9dbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd3b7c6d184fdeab9eeafcdb605afe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fad95a2a247276132ad41e912f43bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a019074ab5384b9f7f8da7f36770b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2f82ec3e3f836b4e7ce9a6d332089438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a81f620ca84e54d21ac90daa7502a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2433636ae10af22d34e8d9e027122440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdead8eb8410ad4b201af8ba98deb3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c055e1ee00b2954893bbe7332ec32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ef57a1ac4f4f2be422293b2df0f67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48a344aa3904f4cce1192c442c090e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc798e24994613f49e9656e322714a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7839be09e84b297c141bf547b841b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4436abe1688c8361ce7a6670d90cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784c7b550663ee51a093d5ec1e6d39e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae90c5e0b8839ade1a528a12553ec6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952b4e85ecd801995b27dc0ce661ff2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511577864c1dbc4fc196ca8247ee743a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85adda3ebd72b572e58fb75340ab5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939ff152c237c64fd50f79fd14f9d22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e620ba6058ba90892ab4a1fcfba1df1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49784205cb12680fc3c1fbab6fe89ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116d63a47c229c7ce68f6ac04daa940456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f1b2f1bb44f2afb4bf440e0aef486457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a348e96cad8ff18d8f72c629adf821458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef717a1b874abb90feb772ab78010c86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd9f6e831555f806dc0b54e0ff5afd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61d78c60ba9f85761866c02d91a737461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a1947f6ebf8a0fb6ba67021ea2ec4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1efe69aa315b5e6574fbb312c75446463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387c3ceb7daf66b0db50ab70d7f80e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab545a4e102d1f1d209d74975edd7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883300c0022340438736b553d644b2b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ead6f2734e54d29e3efb49ab37f30f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43662ecdbae2c2318ae0cde380776b0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d50ffc25d9b48dec6571662108755e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8438ed80ba1e428d3ccb5a762470314470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee75578030f0b3b0f6cd21390c5386471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b54b56b30b372a32cfe676c128d19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eff34dd57d5a50c580e5d61567030b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9161494d9b001f75cf62ca31ae5b05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f890de11e028ce587826d47cb39fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c96208aaa027c36638281f94be081d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63392789b209eee4c36cacfc7bee0298477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624a1d8856494bd299e6ede6ad0dcad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3350f509d9c3e3945a783c3ab25e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26953196dd2e2b42f1943b573145f172480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1710504a84c395d31ae5772ce28acf6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66382bc7f124299e48322214267210482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ace064de7cc43edf57590f8bc3514e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2fab0cafc45444e3dc2565dbb6cf1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9cb6868e2d7f3464d13cbf7571fa0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ed5bc496e11ef06563073ded44748486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e434e9680cca5100f04d16d13fd4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b41b6642351b671e54963a7f3d8151488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c0cde0fedc9fb5678729fdfdfd739489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333859a96de5b9b984abc6684f41a700490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6e880f9a55608705f40a43975a829491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fccc3800d01c7dc984fd836d3ec462492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85698071b8a5686f1de8de967d178be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031836dc06e9b8c273d4ee74df27156494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f32ef4bba2de43f2f859ddc7c2ff9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18793e0dc5bb52baa333477d8c65954d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988b323474688d8337c2a85b7799e3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af1b142494988e2df39a272fe611e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796adb789377a83efc83507331863f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f266df666f7d8ac54fba0d354ee476500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47a29263ee79e2bfa0339ee6830601501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25506ac2c90124e6001e419fd10aab5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df318fd62843cb3c419d7132d4f57b22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f837f08586c55683ec320a01f00c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e05dec322aa0ec2d4d565586aa4ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ae249b2116f722a71002e14c091ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32d855a49d65b607480f74f72549a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e1ebb27727211a536f60f7f695121508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059c4917ea8d39464b480cb003552b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf95aea68cac5d0a60c9848e8b3b2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffda4b642f5e27643ac6c64c831037a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22341e522ad11c932628f6193eb05be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc752f8bd1ed08e799d6d529f360377d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75759773371489d39de7944e5b116a46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a50766f1df9ed912ce880c4d8defe7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9059f2f8fb3256eed245271e9e6511516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48693c3ba18fcb45cb83d950ec7d093517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546d0ddfac3f09e6029c2d9a012a957518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bd8f1a1e5c8f10e3acf924ffafbfc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ff6c7f3dbfcdc4440172fececc57f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68537f53495ddfff04f238f1380db4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46651fc2dae6ed382faa7b397c84e85b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5519d8ef78f1ba59abe59f422606d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f14fdb25a54862b9b9b4076666a16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c7713dfde87b8e2c540d7c793a4fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2339c3119911f4c4ec33888b60aa180526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb54c8b6ee57c251182809c7c52150527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a66e726ea10f0481e7bddaae23d80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c66f2d3a1975b9917ed16d15ab909529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17602f60032bcae50c61b2a933872b78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab273c9f2f8e740a5f34409fa5cb3b2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f27ff649b4ad439b76bea733cf0210532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27158944175794ead6f418dba82420c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddc8b90f65895583b32db029bac5b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46a1715d54cc527a1a13c6a55efa1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd7210d9d5d6b7b0e18b87b2af0bd3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377ecba4bdfff65a7c80285ef7f0ad4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a05bddd83256e2d583650accf2c10538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42ffb70a9ffd0873469f9ba7de6883539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417123eab9db734ad055b84b437e267540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f75b193aab5905622c35e05f91330a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474a9c4a2dacce98c052b15321371cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8702154a4204f4e4574fb3ccc4970543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd90760d7f2a7b38cb4385ebbe6642544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5787a64be4ffe775e73e9d691b836545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ef6b64b225f5a05452031cb75a611546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed33c42d344d86f0592a17dbfcc04b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f57c5974a1ede291165eecb6251c3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79c34ee9fff8e31321a9fb6dd1a9fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b5b265352254cec9ba9aab6a76161550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610d54e10c9c4cafaad4b9a684e7e1e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49fc3c8fff6f5aa1b612dff0ccac9c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8b1b7d0ebef8e723018ea2c848fdb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d11a3be194fc079f2954de5f28d2c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1ddbc0e669da14414ed344ae24bcc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724d277605454a8cef1dd48eaea177d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db32bce405ba2a5b784d9fa714fbc98557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cfa5d2736f930d2f6db4159233a17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4130923e94d69f699013ae94e45081559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd90d861792cedb973edee98ff4c937560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf998bcef95b20e4ca44808917c77c4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdbf5f94a7d7b29df09d9c68669cb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a34abf42c7aff71d1b80c4cb7c0d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf86705ce7cb135f9cf3a7f3db2235c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30292842234a5067b63dcc201ac81dfc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e511f9eddf5b2e01bcc7f451915f51566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c94d4b53d7b409412e70f2f6c7cb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31943e07a6e5ba7d01a7d3c12e50d01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec18704603edf2ceeed0ad0afd616cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0483559335ba9e33806b6d98e9f7f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ac26105037172018db0309b99280d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30202d62dc7f1009a249f796cccd90eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73a364f3f2bf8e979b6638042db654573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e27e0cf6b18d6c76676d68bd3c7f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b95d817c5813fb230f1d7797b3b83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00834453ea057bd8725d69ea1c4a75b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564da832fa478ff012b24a311436baf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af0c9c3c2278d7c464e9d3b3890ad2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27685ce8c84d2f156c4ac28ad96517b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c12dcf3dceebfb23c7b5a89953837580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899967dedcda1528a49d8bb8503e44cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03120d41cf9b024c3d4ee6462da4533a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc52db18303fa0951d099578730332b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5741453fc7f99b809cd76769d6dc0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d265d04e57ad6e8cdd8cbfd57eb46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8655b4ef393796fad988a504a70089586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee286ba7e0bea5cbd030eee7e188cef2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaad303cb92fc2a8d19f03c91d842c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697faf2989df3abf3ab905f337e56774589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168666b0d7e4a8814b3cfc6cae2a4df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac764f2cca63052fd78c7e424d2cfe6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0d286fb278479bfab85c00d0b29cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208599bea086dc13b38dac0a1987c549593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab5e01424d1a407b199498b8ccf890594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f859cb15e21ddbc7ea01cd3a3a8a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa992086b3431c518d21c440cc76b51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5a170188d6a0126203d0db7ca443b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c32b856d9d302780262a856aa95f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a0c34a283c940250a61f7fd814349599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3cc44ebb26ed72f1ef65e333faa7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b665e26cf266c504f70324240d968601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216939a44a625915ded50c453a2c16a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8030ffab84ec12be3799da856b5d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb54abddd0e420a1dc7506bb4f0675604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58b0c5ff2dc452b614db13d92f4825605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf985f1f0ec0e992910de41c848db84606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8f888c1efe3828342de44019296e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742fbc687e7495f771ccf4db7ba165c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f14af31e1fb08490ff27223421ed1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bc4cfa5deca29e96d700233a3920c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3ae542b8df80a68ef9e23e37d22b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1a708d7b22317e1105c2fa662ec79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b458f839f8980e73e6f8f925ba5ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d41f36ac28b1261c439d1229a98732614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18620a31e55783d5e2378fbb21d6adea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79165e23f37cb66fe4d4efeda83e14b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80e54dd63b82320b06405e9fb874c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea8032da0d195fcb3c2077896e7167618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804dc9a0f21c2f49acce59eea557239619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00189cd02c7b2a7682810fac8e7d66c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec4944e1fa9515b758012c4046d259621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273cc8bce7628ab9fb28c50191c8e34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ce51e994ba32bc8b461fb9219f72d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90489ae638ffe713a2f35c77c664a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d2795d6bfa5216d6f2471a2e38fdb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5738e6472ddec3ec949376d10cce1e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989158fbdc2c12ef027e2a33143fe35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8d5ce3ebc99f612ae7cbf4845f55d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed340e69394d757d2dd2fd1a6e79e20f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a2a962d2ab374b4b04ea289f0fde1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98077bbd25e9e856dc462636e039305631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629236d32503a2029ea15088dc0e41ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa53fe8b425d055c31826892b29abb2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43167f5e5b737614ca245e4a0763d673634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c80d5bacf722d2ad2e2318d400c6fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82be84839b0962dadf1dec64133c8e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b7a254ed22329b148605c3784a971637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e862dcd512402be54e0a01f8d34767638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c183b795b52ba974b586054490134d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014e5cc79daf9a55e3e68ec45b41a3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663d12b84a0a03dc2c3aa8dd1dbfd3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d6861b3f3e2088f73ebbc9934ac10642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c535254688093debaf77ea65cd01f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab1922fc12bfd442357b10846c04bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0459c8c569c28e46ad1d1f1352e7b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff422ba08e5cc0f75ad1641c8e122e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464196f0aee52250b47d4e79848cdda647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2b80ab2f5d801d7d60d78a935e0a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b30e1133fa6cab7d93f65b2ca9b460649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142aacd9be01fa56789fee36e216adf7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f19a8298ca072c0c62c5b40d3fbe0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6edf0e55478d2233b0dc50eed2dc5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a154d74c4353b2f70ac0cf3831df1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759f800c4db13c09e8bd4b91313c9f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1d0641981ac7159cb1ff9a86eff69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f33528b55c660609fdc4189257cad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f30c9939b228efa6d45e6bb53496aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec43ea1d19520b42af33e6120dd8054658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490ad17b23d0b591bf9e67b90490771659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651af5645ef66e25455874d4c3556ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb248da6e3573e8473ffe4b7858a43661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc54c75ce274d194497b13f088860e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe473060828716b718bd91ee9649eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79991daf977cc9bcfdb4fc2906b351c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ed7649e887d7ac60008ac029d9ac6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512266b1ead8a53fdf4b27495e041705666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521ab274eff715d8f7751c84a7a3117667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071effbeb6d170ee40f6ebde4917c54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8454b3cb55665a86e789c367acd468f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39f2a9dd809142bf4d88d52f536208670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362589534340ad24409b2ee05b5d8ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05ebcb9e7210e9ca7de8aa4634b205672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7aae3e7619a9e357acd6faa33c23f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57659a5cac38f146e9a4b637822a0cb7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0208a4b9798318ca591ebc3a224508e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562969dca3e96eee780765c470c51f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da54ffd7e14070962fc4ffe076d708c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cc2528244054080d1379cf5999402678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c711728f69868061a1952067cbde65a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79751f96b2fe797eff139a575c838bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498a7ed5c4f20a9970fd047f73d68af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb0c6d70d92a7e05f17810b91a1ab2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c7838854e238ca4b5c0d2079446ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c035cb698329f37703047e8902aaf8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f26bd0fc95ddbabe3208b493df0d6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c53e00e276511013b84d9f4da8f39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19a70bede836373cd4f4da4bdb7f0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a1479d6741f543b7904307d1eb712688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb1b0b95a71c696f56d93630d79e93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf524f3ee1490baccd225163a3013ef2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850d8aea9f9b0ce4f5f6e8c30c1abf5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44902e82876e102b9284b409c34612b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365ead64056b2b2caddb063113e440693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073248873fbb5a864b1b10be59d3b83694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58428a6ec430b519dcc0e0b1d28e842695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0985e12072db8eabcd5740b487b76b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f68ec5d1caf76593776305e9cb296a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73729a142edbf592f196acdf14ad7d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9284cc9d634dd3d46b0f00fe969a385699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba45aec39a03a4f13e9b5a71f2a2b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55552791610403510af20169d0ea28d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c234f94bc0a81ab2726c37d0ec4cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3b13533674ee8f880db77c753b6a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993944842cafa2ad97048dc70a9b7028704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a50c974949261a546f14738fa9d434705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b72d80834378b82d8e57623dc037a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8276500c75297b6946d8afd468b90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c2e57c92fb092e98c322fb3a71e94708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca615b34d9d089c9b5f064f5e239cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4db0ef642dd0766ce49b5b6b1603b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fbb02615dbb66cfe5e023cb454c3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc944e70bcb78f3bc5c8ea17d509556a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309837801f0769ad5e557f5297cec3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfaf76b2a31b26ccdab4ddf0648d5b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8a96b01aca9ce64b274b61269e03c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761e077a02494db3f45423c582e35c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98ae176f0ed641bdadbdcd3de4cc19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06af1b9f3a6b8b97366717ead1221c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc638bdb28dcaa5695c4ed1e6f17e7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8771bf657942e6fa66541e3182a7a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73242d52618fea7e59ca3b02c4e79a2d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91586f20753b090971f438b0d5107d71722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20727e956d5434899dcecebcac4cf40d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7546c9be7346a8434155f069efaa782724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2588c949423e04dec3d553aa0bc16c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e96aec43051e741c19bf721e97c27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460b7540a93f2c799982f313531f5e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38521db1ce1639c86a5b4c440b7393b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb12d7952f992a242f9bcbd5155c29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0afd1cc3066e76e512e37814bf6fb8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b95c030b23a04f9ed91b1d838d01c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642dd01492f90195c97a7c4ee9237c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027b3fec479fb439662671f3cdb9a7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9a610ab19bf4aa0b84667b0bdbdce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e592e09dc598f39b7185b9be57c86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cba78a6b7d0f89a105def3375dcf70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e83e9d191ed97ca3fe7e7d5cdc233737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f6f8b58bbce7e78aee2f5ecb35151738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1ef0d4966fa3269ed188d8a2864c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376deeb32d846f561d58e214eeb2957f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dc1ad86045ecf2d2ff45b634dca8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b71fc9cff1efbf1cdb05149e0b261a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111ce655e88b4c044d5e38ee0c85313743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d11490f9bf1a98cd596b3873e7dbf7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04c2c3b03ba74cca944d24613af880745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb461ed24da441383f4d686ecb2be5e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbea8ebec8873d31b1ca2971707ee2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32266482ed2e7ea7ccbb546c6d5fb7e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28621d254dac0459d11b634fcec9786c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2df4c7a8ec2d976a0c7dbc6fc6f6cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07067dd022dcde81844df4de4565c82a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96285e71710868cf83ab5d2fb8902c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b5a23bb2ef81b6d849d78230bbcbc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed97978783fef5a537d7aeea3bc120e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005e5b50b7e63943f542dc346824a45755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a4a3820b798bdeae688b6a0c6eb30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ba5da08b8331e6f6a2436e45c0b24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eba315c660ed124bd66f515b2aee29758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a908d1be6df9d4195c99921f86853759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>