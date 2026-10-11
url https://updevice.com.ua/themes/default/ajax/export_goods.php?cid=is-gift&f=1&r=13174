--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1489380a3292a57775f2f42b7f05971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74e6d41d01a87d360795699d4810782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab7ab065dc903e832e9b104f0560a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043188d1b5d721f499d5529f52f412454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd5fd7c654d63d12ec0d8dfb2639645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dac5c602c4c5c7109a4afc852af296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532c099a358f3db9e569c583a98f2bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b32d73240862fec364956cb8eca67e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679af2f11ff167c4bf7628a5e49765e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c0ccc3a574009eb50441d727064a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16004680042c5577c9777f7498aa8bbe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df1fd2df2051015bd3e18438ecfb0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b239c60804539b9831cea23240ddf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab50a5f07ab2078cd501953a4242b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b38891e815f75ae2136729078d3a1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4950ad0598700fd4cc2d47db5e5ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba14965aeb28468eeb563fae0f505117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a8f8e53fcccd8b06ed3071e6d5c6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a525fac33539af4a848cfd82e199e2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21327f5c9528c46588ce61e31cdfee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57d843e3e5ea9a1c3092972dc6306b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4f16007a03d5cb7544cd1ce3251f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc8486b28e6afd5142f1ffa43b9cfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b0404f669ab164d0bd7b50aab269224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc567b24b78fe67794c8154244bbcb0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7701700801af9527bb9d400c9eed5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8107b82aa0c56e23ae60c8bca16d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6fe6564fda91ccdc16f79c640e27e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ddd93b3dd0d5fd36f274e64f1cd2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff93603d7589cc3eb5296be56d1e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe2cdb4960ea86a0f636183fac998031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa56f9e1bd450562541d19e32e2e31132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43b32d72637e81cf7f5cb062b1c23f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcc9116ef7c766dee57a5dd83bd6c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a29adee4cd7fac96cf901873a1343735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06309e58503206005b9af7d004099b5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50858ca099a55aa17d5337adbb406f6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aed16a4def9b737a4cc35959fcd56338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce58d7273fcf13ebfa47fcf3479fc1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185c889af8e9ab0b29e02996040893c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50142a871c4f557964256d531ca16e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caa4a947da32740e01fca6fa8ebe5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd36f06a4d5e0292e87c62c2e52ed243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bcccf70a6d14c09943e2f77ff0b2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5e53ae1fa304e22d8aba9ca9b40e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf2b379d238eec7e6e0f2254f8297e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c28c537a140bdc5d219f5a5c7f77f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197df42ce0627f0e656bf068acc235b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1174e9ff1a5b47450e51a84ec6242649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9f19db6270773064cd32a6636d89050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab113232b0b1ca219c255dbaf4a8a7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba23c5c09fa2fa57d2976743170d5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fd3a00ff37bb981e69c8e78ff90b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f21a657df63446dd28ef62cbfbdb2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19252799eed2cb59ffeb949fc9f07f9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9552ca33282612f7987979fcd9f6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e267c52a7712673e2f0a8f8995efda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae0b1c0c32abd9f3a0e83e61ddf0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca701c931e7d8ea534fa31b77f86178059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e14e416bab19367313794b38646e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b44095eec14611c706f9bf4ae9009461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc3792befaf097e60323bc47cd840662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbd2aec78a8f91f53601721be92cb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b91508cd3ce40f2d8749bf077a0ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dae462506c897c1a509d1d0fd0ffcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c2190b477814978a700c2390f39dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d481d19dd9a5d2f7f05e5b8f1a0fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb10c72b96b87b944ea6877280fef3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb391e3a36f675797edb9b6b87b1c23569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c423b20ce6afc2340ee92abbee82b7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdf523efa33c95a8e42326da82196471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf1cf8d72c86038581afb0dc1c248b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c966b505f0ca77fff19a2ea623a32c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb5e94d1cb8caf1e650bbaa3241b3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37042603496ba4f342e515977079586875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8920fed6d31b15382894446c4b007ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f819ff32f9f8f70c413df785d45e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d0a6bbebf03728c9b29b6efe8892678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e2757a0dd45107c74e43e85bd607579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a636d789b7e45c1d51db4644674385180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c3441b9e354f156f6d0aede84efd481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59265d68156257bdffdf5998498055582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9641e6b1c869feac303da864e884b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e099af1d508d42a4c6f6ff5c0148a6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1f64a02f3db7596df847672b0cb1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025929f790b9b12fd53ff52148f528e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d74e98c1bb2d396c5abf6a2e641fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c4d8aacb3252b428d3e33897aa9ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8467044f735b54978dc365223eed5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39e1d0689c7d313c3510e62176707090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f12e46f7018fca183235325f143ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701da7ff9c32fe53095e723b0e6a8db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715a8a1b7824372f1e5e9046bd990f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74578b468f2d7955f4053661f5e8ddb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fbbe33b8d5747236296442d65477a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e983fb3a692f86fded673f1314adbaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19c17beaa8663ad5b11acb7867baae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ed52341fd93e28a4109ddb1dd844798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4b690c1daac439edd51956e6b874299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2077e91101d4cd15ace53881dc4f27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1289559abd5dbbdea66fde0e17250101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c599db8a57fef82b2e45e7af86b673e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3582ffab396e8ed278a2e9f5ed2c8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460780e6886aa4f75cd93d8a1c527a89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8780123b5f8a19f8cd44e69eda51d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88f88a369926c1e822223732c85da6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711936759986cf648abad8c941ddacf3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e8cc887553ce8a203021ee8c7bc20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd32d48d55a84cd51d36410a08d5ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b9b4fc6eb047a722a02928d7cc921110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4de0eff81e4d01085d276c1577ebb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595b7ce77c7c5130a69bf9231e6b69a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6c26f510e81b16d370dce8b7ef3d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5068a4df2d10cfffcde64bdf4ccb64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc20b310a008256e7b713c45f0a55c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f59343a2645887e3cfb5e78d27dde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966d7e0cc7e9b7c13a1c9fb5f356ee3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed6750d1b52feff1e593d49ba1c110118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfded2fb5881ae202700d8e819190b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03ffabb3da6fc4d1b744e952814614120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dd6f782c6472668eae8edabea4be9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60affb20d1520bc9ee4c3c7ce165649e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004db442b806ea5243a1823417ef5e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ba5028449717ce80a60df1045c970124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc29f87a718ca26d9a02ddb5dd38803125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caf559c819fa2c31968ac588a0b5e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ddef90ff4b161afdf3e4fb7136afc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50fce437a04fba3f167b45fe1b35e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba81e23a283e86e1d3d17024176d91d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5d0e613c7b5c8744a3afd2b2c4bdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c4027b148109ab12b01755aba5286131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b927399702d20e530fb3c988b58406f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b358271518f6cdc9c9746671ef230133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36dc1749f0dcf9d08733746234c5ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9432a639eaa1205ac984825f226ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6c573aca034674a6d8e39708904f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c1602d329d8a5ec73800f009c4641137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad395d0edf0e6c123f3453fd52184cbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700a4a80c6cfd4cb3ba25a6ef5e1dea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80177d807f4bddea2e5644380ecf8c50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53044ee9646b6dc96be07c14274bbce0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca3b35b6a06f862e73f8180fdbbae8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421e179f05ee6934be3dca78b805947143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47bbbf1131aa65ff9738c0b35ee716144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9bd8f2af94570d3b1fc51039cccad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e125497d69d92d433d45c83922893146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235a0e4d5f5b7dd5d99d54a7d35527c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0caa8b3c383d16f61f9ff2a573d6d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1612a2c96d0e3d759228ec49380598149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ca9126d728daac93644ccbbdf09f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f8dbb1b77839ce9e989bfc7301ea4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1352d62853f3f00d4b2dae2bb12d247152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc6b87374664a94b91ea787adc40c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663e407c188e7dbe6c211a78f019b76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf81242c9e30a3d52da3fa9033a6d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71111c746b7fb6be19ed4b8b3b17cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713bdf65041458aa180778e92f6018f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758e15855127918cffbe80df54ab7da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed5ee3f1f19c73b5219cfcf5ccc1f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f99e3ca950e8b6616bb719e146a58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338282de917d9dd8ce44550d2f92beb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d7ea28f6e43fb9b4ffb5f4debe095162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b649b961104f518290a21ab524a4229163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898cf250cdcab775d4562b0029cb6a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8d0c338fe0e683302ba94c494df4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002ebccf0595c3d8846e2bd34f4bd49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412090a9d0f0845383674367a6fa45f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d84e7bc4b41270aaf30c5fe58c9c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba757aff314a8b1ad7a58557745f59d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759bf9eea1cbafb1e54de76bff93d77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1ada627243182776829ee47c8359e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eceb143d2dbc180feec4d2eff96c29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb273596cfef912349815b54f1528b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1857a1e044f0cbe57da3dcae794c16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce4bc8ab3650c6b0473949705b859e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b2ec9419fdcb0d0fdd760ca7c99f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56a720cc327754f4a11cca7f1f772a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587f070727bb9c54491126dafcf9608178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2d8126985457dcfc2b8f1260519c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799258679621003ea02bc161a03aba6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c64719258f31251bdb9c2c12898be3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e763e1bd22b18960d41f3a7c7c1a2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a904d8c01035f7f5861bd76cd6abcf7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747852ee0b1d368204007c666d711e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1db07049250f08381c68b1c3b61dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4971cf145cf8fe32578c720d3223e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a510e4aee5a00e2ab1628b738cf065187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbee369cdff4227f0ccd888cc13064d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3f1babc3816e915c0607df356fe44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833ed145891a456c4b0bd9eaed2e30f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7005667dd1ed8961aea53bedb6b56f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb02205f5d9640a08fd3ae9e0af9cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686916a29a86eb971789b5c3252b2ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e8bc711617c5eaa7f9641cc43c7cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a8e1715c2e3de3b7cacb36672090e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2440deb9f87be474e448329de726b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb57a90034ef2821ee45eb06d3b497197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4f959e07d59779afc2d85b8c9a0d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f18de6dd8a14283e097b0df4259aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235f881bed828d1c4e02ec1a06e2ca0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88ba197d485607942cf053b3c516fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5795b3047bb402fc82e37da137964202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88b9cc0da3522d445c9b426d6433fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96625a77b115df26a50d52337fb603204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe070aa4e429c8e8075457b44ba7efe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346512fd269719c01d04b2175a76b6c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9316222e967267e51d10daa0fefc73f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b499914b2cadc9c65ae1b30bd8cc2c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715e0646c041e6ea70b0210f199cee8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb11bfe5f9a18b692acb2f28aac3249210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a63ed41166cc94d29eace011cd9a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9d7a9cf86335fbca5f28082ac1216212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b37b4e8354114ec0272a81bcf8910213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693287e65553921eef784525b9a3c0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaa8dda05f0c8cfe31b56de11e64c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743eb48ee9d2550b6174c9607464992216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6326923b2f88f8e04dac73eb39c4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5342f0f4ca4e98a1e2c76349a202d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a4ed96533942e45a938e6a4a79262219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc5732f5493f438fd61b0816ffa504220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71793b63e35fb6650e642727f2b7f7c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158361b982177e51115747b14a7e8da0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f094eecbb2d224196462a0aea0e370c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b9f0c6416c09e6b974d098a617111224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7e0597a4213c9be5a7736d994f40a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765451aa46a0bfeb61d39e56277ba316226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0f224bf5ef1b825d47e343e19684a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580d8ca4205be40c0629a57b3a653ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0301437079adfdf5a6baf35912527229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0379d5ec7b3ed0c6fbb35f3723f21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6f7473251cb3d44e878ced8ffd571231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce48e122f939993db6dc7b04f977e3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0297f0af3dd16024d18b7e17a2de8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd8309aeebbe997694231a0e71cbbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973426ef2c88b45ad37f90cc8878a08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf773dde0a96142f1a5c2b9dc8a033236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac5fd43f658d1e2f097c427fc9cce3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83932543feb489de196d77dccc36f3cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3ff535904ab1592b149835fbc2c18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d16f494f6e22d189dc7857bc927b0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806115140c1dfd4db5aa1797e27824cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731b1d91531c363c0ceaffe24885225242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7cffe27ec3a55b8ad46742db8ec08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586e4e0647bf0421cf9568e584b7f1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d1f068ef6bf6e0f742e2164d03d2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c1b6c28f615f3720b0036446d1db4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f455f610a1d32eda18d9484452020247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cb3aa531d0421d6bc49945d7572cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab5c850a18c707181f3a1f87461b5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dc1006c4bc5c772ff8f67046718b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2be5019011542cc61f76f51fff48df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478e73d3147c80a40b827a24f265a90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa62eb3f6e5174331cc4c0e31d33a62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102d4a358c5581dab3b2694b810934a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd506d00af168be6d511ce245b50131255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c8cb34e182e8c6ccc23684b12e825256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cde82e798182b401184d7dc291e47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956d2ac50f97c0608f45d977446a512258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4140832382505b8feebd6e8ff74ccb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4c58ef2f5168240ab45888e56cee4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f399bb65c0cb40c0ed20c77adfc41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1e2ea7c79afe8a8137533525bed8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7c90af76fe256e43c2d40d312b11e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ad44ccfeb46deb1f22e22c79ebb0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f17b47b6fa5cc6035d15e0b6214a5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dab9d7516ec27a3454c52811cdd005266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40c932353e67e178f9d0595a578d03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad459f57bae778ebc2f4a789b3a1deef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64618428c61dbdf28b567d8fb47aa4d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5606f51bd24cd90517a5439e84da23e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845d209061750eac355db90bca72394271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958779322542f57bfeb1935e81eb62a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3a55fc20fa3675fe4369c7215da88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee06a2ed4160c2643b8367ceb60f236274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d8946e7a862b072a24e01d6c901fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0b2db49c56446b35ec22542f730f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec686dc09ad9305adb17f5925f5c0deb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606b3bb4f9e999c85c266334a726d4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f221776f87bc8c1cb93e0479bad5e7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdca32fc12da6b75e9c3a067872fcb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39a92365c6b370d4a72254a55cfbb1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf988e2909ac85e2a9faa94c12bf5bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319edede03c1cef6231e1a63f3fb9361283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ad7ee5a5061ed91295e353253fa7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b3ff16f5ecec8aba73ae7256babf3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c96ec605738aacb9c61cdea27c3d1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf145c3e0e76f0379b0f36b295682f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9987b100f5f8a757066e88f300b61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a49e9881b7d6eccda06666841a6af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fa13506454e9adba35945b09b0eb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f82ba9f15e36a99599d579a69ac7de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde815acb2338c373681763f674e0c82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195d66b1c2888fc4a72031eda53019a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b36cfc29d8a750579e8539796e9b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8a241f20480269cc4f20d6d9d5849295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad629ab76930cb331446a4a23867d24d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588f69dd3793b2129b07eb004a7cb16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b6174bff10c85629586b111bb0d83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a1dc5ab55ee349d3a69ed79526f16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd214d0b036189c61a0d8ee895e161300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b770d4d6fe7851bd91a20571f6b48fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34d7eb69da8a6de7d2a6b504663bcb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720e132d58a01b8ef152d6abe1bc3e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd691e69161770b157abd98af76f803304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04ec58472cb544e20f97ce7ddceb05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4798e700766ad2d5826deb5d7662e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e55ae5443d1bcf6f0a958657946c3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bed0c9fc2a47998b084cca4fa05569308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2a132cfc0b55936ea68b7658715ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f152d268fb12828fb168ea3ea40ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aac710133b7d1081a6ba1dfd2bb41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e3142e208778b0f3f48e79623a236312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fa2c58956b9e296fefe21e6bc7bad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada431acd439ebe7e75d1f948e80f09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e22512f98e582b1f0b0e762c9216e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8cc0c947104337e7ecca940b7da37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42affa8afcd3d02f54c8e024b3d9ae18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c421033b8f8ec778db2f787dc185e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496392dfa0e43833a9a72f8ed4877c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b011f25fe2e34fab8a93a62a0addbc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0fd9ebf211c94b3345fd0a95e3e76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fbc793513d88cf434866af8b71254322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e99db6fcb5e3eeb5b2b58ab33da32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5193c15dd2840b8db4e1fd8d598eb9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694a130fc97b29c60a4270cd01b6906325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e07ed5b36034f8d22895c690d83f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e312e5ed9e5bbf5e4e17dba99d20082327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a390be7f7b96892ddbeca93f749a71c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a89f26ff1a419d93eff22a8edc513e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3cd6ad079afae6faf563b29eafa85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f30e0b760711c456534c08a85fefb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae355217e30628b710786bd6b6b2532332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dba39e67805beb1ead9bd59392c84c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad41b09928dfc7f96562f1d2d4415c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a56a0b387d078fb57a3f5c92b7b538335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda48f70a78d72e9e1ff9a33e6e82b16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b57da15be5eb7ef64badfde4ae95d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b8fdd2be4cb0839c0cd7c1d218250338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250df2ea7109112fa85b7a174e05a292339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c968040e73609c65e87129a4e84ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023191d8e5affa2f48d53d9d7b3ebc37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a96bf4b996e2e37cea192b0c08a94342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af8767e5f9749bb682e7196b747a5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d0573420c12f3c7b65cb2c89aeca3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcc47e4a5593c163579f99f35f4058345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539300e17449df8c5364a644663ea4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c509b88af200c27a0f39cdc139011347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73bac780296fe73df25422e64d61ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f765447a9526e5899163bed96f734f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7401adb5239b595eaf295d7794030350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed0c902a62ad49cae4bafd0f80fa7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a4462954cf5dc6ed02146e38abf68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4121cc5b3fcc44f83ea6afbced350353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a8d10fa46933a44134da4241c8d32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566152d09f72fe452da506d3dab4ff1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324df106b63c84a78f46b3ff41185bfd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdc2b0a51309f9b5ebe1e7a56fc610357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e82a5d0381d285c2f0620c74785378358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43a4870eb4b6e79a9cae77125d7a73359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b947babd571caed5aa00826976c68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430efd158036f4806ee7d6264149b77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1899d86abd96a029166148749e73f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c23c7f7d42fe79aa9a8fde259ef7e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc87b4e840a4f3b7b6d4362758b4b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ac0eeff7b9c3f1c5c52e849426294365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f7b88acf2fb2d683f9fc238bb5dcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06538c5f45c203291a1c1a5774e3b32b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3348dfafdb2340121479e99457e88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101404e78b05ebadab5dc33fa731cd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8126bdf6c4bfd590acf34dd5ece7650370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ea944ca98c799a261b6b0c2fa14f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728e0da19c77446348719ef295cd9ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e04b58483c06eae02f33499e1407f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38634b8833c4438b37001a6dda4888374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5fa00c157296313ed637e13bea032375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b097225c7ce88fba3e0f4d62b10a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d98990e04ae8576c96791aa1948edd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a41e48893a67cd6f0dc7107ddd9fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724b574e76406b998ac68aa7c68d509379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aceae5962f17d2e2a3633489a4c9f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb0953455443c5f47623848c1aa027381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd73366bbaf249999679a8f1af4f64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f15a48b41a59217d5e01c74e766b54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df349f2db5ee7d0d7c238a8751f9693384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21269e5f5730a213887cf9e2634a0b91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86392b9513d6cad503612b486d8899a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b038a13eb1ccee7dc9c0439391f1753387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba29bbeae668e9adbd24f7b4b054d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c166f8647e5feac037811f635ba71ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63a2be94c13c8ba6a21ce06df52bf6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21d30eaf9669e958fafa7f45ce14f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ec7222e9246959f55c8b0abe9d82b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be53498b4048dbada8f7a7796666fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf19450080fca79693f4ac4d7ed68b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd35b602d1a7852e606ba9393e5b8dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280748300fc0d46740fa96af170c8107396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee4f31e3f478d984e8007c09c07b7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661c396b08f36dbc29133818e5cdf87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7309d8b2d24ee90ea5b5642096c46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58faaf0ea940160d3b06bffce82c7ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cc6f11854a649a539c544a316e78c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db420443e8cf6cf37f7f67c0111d2ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe783d2c211eaa9d6579a5017596d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89cfdbf1701862a0885e7d885106b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db101d1c4f28ccb871a0397dba930b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d7868e8e7b097e0797f98e88f2ccc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d255cea26d442aa56d55ea072ede4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f96419c5afd50e85422fe9e9d081ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8502868c340f6dc435c25b6cf50d244409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca15fd7c6b12f8786ff687a3f7cf7ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cdf1ddc0e1e05196d86f0695a2944411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd579b4fdc4f3bbd70865b80239b104b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f289fa0a31670e73ef79a0ca3b44d38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4acdb107943d224ca7b1f185fbb0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49f1722eb8701cef3867d186db27c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8cebb51d82a0fb2c87a49145da823416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295d30e5c4327256c05933cd08357e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425168e43e0b4928b840a8e7001e72c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa377530c47af0877a76a5639d80822419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7a6f0110f3690dd916388ff18d8cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557d9c19820b00141954319491e845d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f6f2007214421cc78675c9a468500422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b289b3716c1fbe623b8cd02815000d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86083d5e16ffcd27beb288ae3855ca72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1f9b935ccdc274e429be907f01774425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff849af01df84c14848cc2af452232426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba52a1712ae891ef1437453c878cc0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f6b163adc61c06f79b0307dbc32b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5267546edc854926fc61ad5f67e02e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cafc59d060d2bf5d812b835559c8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be11a50f26fcb1983b3f8559237d17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccbd3eeb55aaf09eabae02fbbdf6fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e45268306020b44aca02ea0562d998433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7886fac56e29a162111c11d1ce8e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d3ac6b814813bf5479b7d2652e831435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075501380f7d33d85240eeb1766414f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfed6e751c7fb6cf2b1e4d995e6df50437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63365dd82ffdc9c14d18b9668fbbd208438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bc871c63a9826bcd562f540f69380439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47637dc332e70434099b6b5e028bb1be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be6318af6ec66a13f1c9f00fc80948441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55717239f6dfc4f5bad0e8bd68fee806442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b4bf8c69feea5e685ed499d45b4bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580df64e6583aa7fa2dd016f8dfa65a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7134c8444086d473ad68a0148c1e44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed8439118610a330d38616d58f2b2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc7c7328c7eb98b981edba38b6f6df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55829b4be1d13a29decfa967e8d67cea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceda945914d3a8bf28648e7b885a3ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b12e00eb29ff8791240533e5758fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab83d7addd572f36a1e46b481253c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfe183bb027efd56136392554086ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e7653ddb12ddcfc390aa544b88669453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9a53db32d7ac3332e7ee759c46871454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8ada5819d10dea28185dd02693777455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a653b019fa2e139d091813f886ecdcf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b9a3808a12969aaedb340c7b3b0c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeb91421cb40d35b1649b8c5a26200458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655df69353fabb802531154f1d73deb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edf5a519c510d0c23fb484dde2955f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f61ad647f1ff9bd98b17dcad0df17461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4a847d73da4d88351206632617e88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff722faf352e53a21b46d003923d7dd7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae5ffd7254dba51a194b71141d5af9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39347c3f586d67acbe656743bd16d20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e565dc7d7b677430ee1833207419ffb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1ed2ab0a3826eb60d78fe38cc5235467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6d3403d4beb4a148601707a3cd792468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04255568dc2d6894c50a84d8ecfd92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54e59e926226b55094f62b21118753470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0bc62a186a7ba5751de6899ef832f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55239820c06eba3ae3111355a995276472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2234a5dddaeea61f9e4bbab95e3e327473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b1eb194bdcd00968be7b6390e464b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f82cc0e47082365db9ae4f59fabf50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaa98d7c3aea9e8079185c462549a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472f9574d06014284f57e0dbe7c4c2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae03d60ba96fdfb9093a102042b828c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21987449149326d1bb753263dd65bea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e902637e1fda80f9a29f88ff939183480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483c514ab42c40d3af6b9059c5d873b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1048aba944acb5bafd4d7e8f367e2ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26e5fc0014de1a31afb9cc3340fcc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615fd0d98aebfd241a8af77c97a64fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6491d038b57f2e822871dc5cc1359485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29caacfef432d1fb71619608b4b8987486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66568def4504f925a34856b619449238487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de1ee7f3ddc0cea02839b0a80f2bea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b949856def3eda32694386fd30fa9a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06943a8202bf6867e8819c3378b138490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab143b91cff14343d298fc15e72383491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d540b154a12f2ec43fc02799b83a304492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e0df4066db72bbbbdd0400b613075493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff0428cca445ecd23b67c652ca1a5c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c7fedb6f53d45e60f83a5fb199e13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad9e7be70d3e29a1cfb8f99ce45897496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec09c6b24ac6340d0e75e4823e375a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d908e6a723bd0a4a8a1a33178d82d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd98dc7ee2d87a716d273a3c2357f78499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d52dbf2dad410fb0a99a055cc90bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f30e3b106b74242cdf5768d28fc5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faf201f6e5fad39d204c0e70acd386502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f34f9f8156def58ec2eb2823d56a1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f9fbee6521e86451591392f702c4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb0c9f465a6b489df7c1fe6fbbea0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677720539fe45258a85fbb7990975e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053331163e80eac41ae1eba6494af77e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7b7419efe002b4a0660a2d652c6c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc19aa694748b2ecc6b54fd2a1aee64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd778c4955c9b4f05ccf88c39cd0729a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ec247434a86c590e5f7ba2d3c435a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c07a3117256f7cc078385ddd4e236b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b053529109beab540d77336c8a4da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c35f35099be9f9e747dda0cf67b176514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa862c84ae07a4a22a0d1dc79ce714f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e04ee6ca4957dc5704748cfe99afa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb4066021a6af69790b5c85867f004517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11773695cd4eac492bebbae13f22245d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e23fc55760d9d2f34bc58d290257f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e28df33ed06cb6e1955249df1a56b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39025e3b7eec4db083b627bc38cb0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653ce0fd3a564466b42402f6399f59c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244192e40f457c3ad66dfe2d2bb03c5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d64ff39db40e2a2e4ea22f7963d460524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0b7c77965a17e2a377c61e8eee8d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ddfc5bc5197f419046f0a919027c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b12e9838d9846fae665a322151d244527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae57579377126700210c3ef55f5816528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5cae6899e68f86224c5f0c7768328529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7d8acdcca09066b6e02f08ea26bd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9538c0594eba15507313187220b73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ad204f376399e151e1edc594559f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3783497921de397465188247339c1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266fe19ba85d39d364b82e5fcc032ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902b23c22c8befc17acdf51e6f3876b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45649a269824b4ce1e1cb027248996a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a5150a935d0a62776dd92c9ea1591537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c9f451e9ef47f07c73b312861710c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeecfc09d758ae6fab8d441a41535d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ba52926c4b9c69819869765eff1fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be6556d1aa9f71a09b6be98be906e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89305df93d3a287fb6ea88eab8f8d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e9dc620243eb9ccfc59ca4247adbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9fad1c9b149d0eac15827136c9794544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f29d4bda45ac76d0b15c8111e13c40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fa7aa2d7f4a6b5574a660147446a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142834ef1b1445041f804b679fccc35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc0e9bd9982a59881b9cc4a5d04bf6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ef643c46ee984721bf4a23d836684549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1e034b50f096890763613247586d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf52bb0803cd9d5a0901d00660b00d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fd2a1a66cd29f8ae3ec27dd06d03c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1710f9b9c7117fd110e3251344d8cf7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78183265fd2a58517a9137a18a284407554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f5d713ed37ae3c1c7fd3691e8edc1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77636f40b6fdda17812096b51c3ab74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beeaa2298b4da6a911d75c4ac09325557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26556cd8b60316022c6c9f30041bbbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709dd9b457e99f8123693654c316877559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06359ad4d8cb7cd5ee89fa7020550c6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c8eaeb7f93f2603720e3c761dfdbd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34222d2f5118c9f43dddd238be8b8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea31be833a9076a00cdb239d86a9eae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c96dd107afbc187687ec16c15c298b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f83d36691c46de36bb530d49682a9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836f64ff2af1da6ff27195aa36f18ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9e59b0c1ee1c0fc25268c17379897567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe703031968c79624c0933ae7203ce9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843af658dd719df01ebe7a8bffbcf00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb91ea2ab73dfdc0bb2466ed3e88598570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fc829603402135e38c710c7c2c90e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc02bb3a9d8699dc3753666b78fccb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39e5ad51a68705804a262f5397079b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56e566bea15b63d4fc5426f50d42e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da262f706e88100b237a4b7810c9aea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a76abfc3a38786458371df81608f23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68789068134b3a848632cc2c0b6153577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706b48cd833a09c15f635da5e1a5486578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d97943f6b9d8268a3bdfff740567a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6de09d843f90e749bcacba0b96c76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f074e173a6fd80d8839c945a202e1cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97a07e95684db014cb79b90c6a9a45582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027aa0d777daea359ced6839b9d9ffb3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b191d1d157c28b1b1d6e6459397608584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412591b5e325332b37d772ab90fb016585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314182d96d74d3aa747c4c93e30478c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9aa7e5b931a5971eccbc58fe23129587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daeb6020cf73e6e5f7538aaea189dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35d30e4a3be79412dadf5713fc30d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d116044589e5acb7120d1bd95de8f9e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa436becc04cdb806a3bb49c112e124591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04d8ef272290aaf1a09840b6e2cfb6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4bd481f5fb7fa5d8d196d308d0999593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6cfaedac0c698761695f96ac13605594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5e704aaa4d7d178fc907d05b065bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50ff201e11054142e71dec83a7a41b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb93fa59dcffc4cf06659ee8205ddd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e93475fd0c277105ae103efaa5d3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f81e09f9f0f56d8a4964cfaebcf65e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1860b31023e83ba1625e59e8ea686600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd719f065e9760e7c5394713a2ac7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8977c876125ce60b4de294b2a48608602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df23fbda63ccaee3efa17a17061efd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697a367d5e10074b8e22d690ab183b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4118c503e6cb5cdfe1dbc6bcdc1a0cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb7fee8c1ae0ec2b21e0cc29faff6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c0caad9da7ec310e8bdd8c3c1236607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc1a4b4937ab805f0aaff0908816ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb121bca43c60a37672167684208df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018595193644dd10f84544528d85bde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bff7c9dffa644311ee1b271dfd729c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e4789e3126c614e4af2c823eb864a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20389e935524dca6b05c9f65eb1fa2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b757094f4a641f6fbdbb67a42fcd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952aa8584db471ae0fa83ffda46722c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e26f26e12ab93e93f7648cf1225272616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87752e65d851f14bd7e1f63c8082e285617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80a2a368bee648bda739b2c93874e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63515803123664f25ca2fb7dd38dc5da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7474826d6b0f429c637a0ccd69120c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce97b502dde2446dab9e550fd6dee6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be8b763f4f99fe497bf167adcd2134622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43558250d65e3c65b2adafcd7ead2da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043929e12626626928c77df10ed0c29d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2959f61dc77d06c2dbe6eafb4cb14625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb999e3cd5786c93fec1ca5e020dff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f15bccbe4e2599314b996c73d29014627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546f50bac3d4df1882b17489a8c3502628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783fffd5a5be8ae82b72f1fd9995d1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b10844d4a5cc3b1b07c33cde6fbe4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67652e40b2fb9fa098f112909575af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c6f5e044d34a5a35405ccce3ec2d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7a782744436cd9baaba3bf047e1cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c16d6e483f284b6b1a53a0ec522199634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ac14ca3cfd6e18def73d73501d5db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdba47766a39cb079a643c84e258738636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf6e98ff00b1503ed04f5ed1b05399637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2f77f3f11b14c2ae813c23bd29f35638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1327d7c8728f5d8e3a282f594c973639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59be8ffeef10259d4fcda17b7c3bb11640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3f996d7bf22d385bf23316704a4dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00bada50ce09d0a7e82b607ec6c22c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9e7da69e315c22977222ccfdf79eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccdb3f678bbaa9c68d067a8d64e87a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e57fbc8651df35b3687cefeed06d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92313ee1968128f02b5e8eb412e3b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2cb5c5d62728b977b898398cb81aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfceecc116ef4bd4cd98b63820a6dde648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336b6ba22e003f0d525922a5cbdecfc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffeed87279d242c584467448808cf8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ead8cc43d258b11c8ba96eb3963b96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40098262d609c28d93735b71b67e0d96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7987b5af8139353728d38cc8ab81f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6e8b94e40eb44a2667279c892989f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d622d1b91fab074bc61ae668dc68e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b444b31e6bb785a2c0a821694ce3d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d75e38ed34ecee181b4872d7d256e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8cd5f973852071f474a5104f31194658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fb680c30b83151b298f971d61f3a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffa6e6f1b9e86f5e91767f42d022f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250b25aafb1fad45760aafbca92e5fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe252f336147a1203c3ed0a04c547e07662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6853c8ce408a1edb17594a78b93fd0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a2f448b299298ddd631c9529900da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfc5e9e713c17c531bf2c4195f365f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ab8c4eba177ece88c38a139d17b70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcf2c14268537ee92abc9031c93f47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529235bb4bbb0fc53f1cd87ee6eb7841668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3620cc29a2377d2a2401ae9a1f61204669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e780419305423b5bd38ce39e011776670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d7ba540c7c8399736d3faccb84f8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac08290c52129b52de292637489f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c83c312eaffa1093b42db7f3805514673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5c634420086dc7e8b4a55848cc344674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27fd8d3fdbc6759be064c493f5f589675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f837cec37344d60dcda63689c786449676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89591a41abefff08f90d60c60f178d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424948d43b530af3947d8bbe5f39004678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257284137edccbbd0d7d27e76812e83d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8307dd8717297af9ef46df2274963ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578cfdc6339a839f546629042488efa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6129018c2735246e19f1c5821ee0342682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8bb2cfc65e03f83b9e8b820de91a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d720f008f274eaec09f2c4e269e029684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bffb61d743f66f9bc8d376b503667685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96636bd723926acdd3ee686e6fb943c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c21aa9b1a614211736c33842be143687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9593a95a645174953c6ba809b06d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8228087399390894463dd7a854c37689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf492580555d43e497de786f3f32bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563bf3f1169c52a535500ec4cbaa0c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f659bf942958580498d4ad4a70eaf6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea26805ca7386cde75f53baac341ce9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e2683378c98ae384e7732532dc65c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea5a8e797791fe97cfe3bdaf07603f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a873782a65b6a78243c3ddc7e6591696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40314b422cbaa0c83c0c523e0e75097e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cbba7f2f4968c3465aa14b275912f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b7a0ee625efdaa078d45c37e595d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3361ef405881259b5158f950fbf64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227d1e30ceb6387a549d0814f11f105701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50104111b7c22807b6a36714eacf988702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e034c33ddcb5e72cc5cf98170f90da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c46f456c72b300610a55674f25e33704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352afd9e9bb00bbd6d2cbb2f31d9aa7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c443f91900dfdad7c8bec91b2e70844706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55506775def9e06993f7352680c707707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdf4a2e12408fb92a9150a6c665982708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafcb5b3a23462013f4cbdb688d5da8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff92aa1cc7ddc838cf356b35036968710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14f89ddd5d8ba5b5f91f846af18a33711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac2216a7452af0e8c43f913ec07ac0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84156ff4c2b19672c83dfb0e7644b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fca5f1908c71e452306caf43f89b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d263f5d69ae044905c4af71ad93b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d442928d7281d26d3d73ec4fdf1fb6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967a2525230b1723e3db0aaa913882b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d6f9d8be18d4b41103e12998a2cb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa14296d8471568d6491836f3c3e32719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ba5547176acc1c04da2cdf7b0a1ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940c914f912e75cd5674fa37850824e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c286def6e17f9d4e28ce39c67d72542722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb19121cc09e46a4d3afe83daf5877723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfe38d160d067d5b6cbf6cbc299b2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d051f7fa87094dbbf3a59683fde2e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0622f7509f61b785b1eaf8d474d51e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20b8a6a67abcf5fcd9b6c314adb495727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f62f9606d1bd1607115c8b450d5f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f33e4ca3cb796d8f074643a0c6693729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3abd7c01d1e6af4cdb7016f7e369b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c0816d9a5be5a197829ba37c11dcc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55946d73f9c72568682648bdb67ee694732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd749b591751d1aab77474b6c71b776e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66648a1c053c818c7f75c5a914254c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2842791e33f456bc3535890758d61735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d60c4ce6c715339133ef60327417cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0aa5e1744d6085273bb0391a1e880737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a4978aea897fec1cdb990fc95501b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497f499aae946236fd9777f3a0c6ceb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce228cac43c0ec1b057ab36819f2f990740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13295a2e35c3c4844bfaeb38d4b0382741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ac508abd29dfbee02d53cd3fa1d7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21789034b9784ec05ea7a158015f7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be66160cb8e43266a56d7a6dc9b457744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501ca8d26619916587fc4b3905da993745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515c6de3fba08f69d9720935adfe2ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31306a2bb058c5295fda3e0e804ad02c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43066088b4f0a06f0755664b73630fc2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32433b6be7bfcea2528297cd96d2778d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e3bec6690bb376428ea5a2bdfb49f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd1bef2b8cde8cd061769e18db5a4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5708278b55df2ad5069b04b4c14fe90752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0928c21c0e722ebc8b6c03e487c0b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be3c814cd81ed83305816f9ab011591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed1dd4161135cec1aa4271b7d2d6bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b3f3443b7417377e18b8503ccc5c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191b45e2d70269c5a24f05dc51cd93d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca5eb7e45f9f2fcfdadd9d20066e225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90e3f610da6a4b56aee7f6942464666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc8b1c3e134eabb5fe583b97a787327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9086776ee61f4f0e6362a6d3e77e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026c673fc1b8faa79b00284d824d6c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8460dd55f1c20bd249bbe086ee0d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5552fc5f269450859a4013480f07711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecec6eb03c466a11c321737f823956112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec948aa97398fc10a2046315358d62413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c164992f5c8ce1660cc1c3608cb6a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eddb8916344061d5c160416cb35b5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6eac3307dfa02d9d633c37d281c6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65419e995b8db422625e25ecd238274217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb70027c61fe56539a6d36bdc3d408e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4bca66880a352b9009c8e9562841819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1319336094789ea6bc76cdfc3f26ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336788585b9945b65c2d2a24a43c73621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57514a7ad4acb4d186c35152364bdbea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eb9a0fa75d0cd2df25cdf28ae01de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67fa1a75909e2d26b8713983b3259f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2924647c55e430c034c689bb6a9270e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b9b86822116fcb36eb816410e710926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5159a8c2421c3c877d2f9943d5fdb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90362a4e4dd2970377a8df221474d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb1024ce23a5e2f6c5740e8687527e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18097892896a3d48bf27fc72cb85ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e362d2df961b77cff5bb8778a503131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac599bf051563e991e26e6dea8d7c3e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aedde11df6f111214932470dcb04fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041db5f69e0230c48366a12b70e4828034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4355b2f863e88ff9054e842e3f44b7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff08ece06d893e08bf087ff2527f0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fabb454abe2aaaed544c224d4e9f3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141f92c88422c1bc6466e490511339138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207abab6ed95fef2b40b147b538a4e7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbe40749cfaa2eec6e191132c31d5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fc24459cf39c64dfc6225a747951541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759118033d7eeb7aeff7413c3b8bcd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8924d25a18cc4a35e3d887b0f990bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c77b2835db1a6e138d998efd7972444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e82b203c40604117d510bc59647fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574476988eb15043fd54e2b7514500346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dd57c235a8e0588667cf9a56840e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec35a4aaf6ac7b2f2f60f6ac8ce5b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cd9f802d2407ba009d18c955375a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e78e444082bfeda8f4bba21e65a88b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12898f4aeff9d3ee73ab51c542dd488351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d670d4e6c44f46ee2de13453262c3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f2cd7e3169b60b0ba63e67398a0a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd862874d0179800be8e8e0f4a6a5c0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84426730f7bee00cddab22aa995c6f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019423db565359fe1b3b56819ec131156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d932334448aa4191698d5bed51942357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d28ce030adbb8d798974c15907ca158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119a2535d8f373af27354aae796136e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aa893d093885d4b9cb914f3d3dce360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da279d089205646b8bd6647581d5e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673cd19f4cbd04143a05310dbe1957462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e053a35ac4b8d94c21d7b15017dd4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aad01da8a49a22bc2505479d6ce3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc35d64c09d09c27770487f669fa1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e8d4d5bb79b17b1b42571f8231b0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0cea600cdca1e8799801bc67d21c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372786870635ed02435613c9a50680868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e220c4bc0a17f5c0257a56588e6395269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab0273effa14c0ffad46683d75bd0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16d555296f1b49fd36d6f0b5d83d7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283434725284bc66644693076eac19972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dab382ea1c538ed59cea91a380e89573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8094c80d062293fb1694474926f9a3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08690d3b4689e49f33a4a85f5e87c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718e58ad5dc1e400f6e78bf25db956276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae847fb2ea23a729d01f4b06f099c5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97625f811c308c8a017f9e4de43ed0ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839522303bf08cece5c47a97acd64d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd564ea158e3347a17f6e9ae76f956d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31705f5eafec3ddf42cca1c512d74bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545281a2f1002c0021cbabe886d2d1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554f4ae97f5a964b91a0bd15147557483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2016d7f80d299139923a6dbf741fad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a8f36a12f7875936bf5d731e3852085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19ac20e69ea2db2e6b712343f21b9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b709c5a658c4b72114e37186edc7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e6987fda4e3fef7f23746ff0a26c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054948f4f2d5ba2322064ae395d045c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6032abb7ab27200eb6bfe252dc623f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed7ba8c5c85844fd15d7bead858b7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7cc3460242d9c8d17413dda824f7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58814a712a36fb057b389d6e381141a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6045e286577a2c88e736047d0201bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724cc765c07efeac3c7ca0b99c2d66a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152341d5dea061acc347c38a9d778b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e25684436f7106252df5ae7e6f7bde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cecd6469ee75bf884eec7437e03c6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b4dad37decef28bc2e1614137d4ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81480bc5f9dad1cc00fafa261406b50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d5e940cc18d3e6525bca46b98743a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c6d38681b2513ee7090089151a1f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300729a5fa570946f50a20cf6f1a17c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e09f2154cb8a6569325a08681e1b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8a337bedad4d018f8196f85480af8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffac5dbe7404e86a2e619f4e0a44767106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f7819fb84a4ed93e5afc8336757de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e383479f37e8db61ea3396ab87d9ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489ecc8bcea751f13b2ddf4fc9c9674109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35d1e54ec1375e0db6d9f629906d4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971d58261e8a239567fcced8cd748d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708e16925b0983b7afab299d14bbb5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43364ea2852dab40b810be4a14ba783c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028f50f058364d85dcb8243be212d6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2505b4adbb50fc0c4227f9d4af1d18a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9ec2e2a74f9633a7b37aa7cc69b27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36c4a0c1dd3ef1e192cb071ceb5534117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95dddb1e0bafe8a877050bde13caba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770798bb3253f362ee59099c073bf1ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434a9e8f804445734e0ce57d371b18d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988e0bbb5d5538fb13cca8df0b6ca53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826f15814acc9d4aa3ceb1bada2d8ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d806cc96a89e50d23c2d084584e02b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1811e9dda878f72d2898da4124b97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba48199626c87c43860ea6544e50852125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683b37755068e5570a27baad92d1496126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3cbd7eaad138e7f7b074305caeb64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54598c5973da3e952bb56bb7a2ab7c00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34bef781796584520777bcd7a44aee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a190c04e312d75fdb8ca59836be63a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d62c86b99280b2d5612565213f1622131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa09bc035489366e10383a7a58a082132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf64968c74a105ec1a1bc3431ab47b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d7570a9ba2dcbd2f32f4679dbb04e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e45349b58a6587bc7e81c004b8a1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91f5a78e6bce7863e2c62603385621136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3ad56d0bc2d7bfd7242bbad263bf2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e7af9b271a50ff8cf15fae357732f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d92041dcb6b58841b3fc0663009bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e1939ef3081ca7ff145a4ec08584140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8668121ba778eb2c43ccfd82b78df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c428c27cd9fc0ea0e0b755ef1c634c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc580e651422f0d1237f5a67704cf8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90245124d3a0c35a37ef610aaef62b1b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbc32b5660aa1cc73ab80101db449a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b64c25acc42c37b38e30467ace5dce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275685987ce2915474e017975b28c43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9796459b0ed2e7bc34b54518ccfd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541172f9a84c7d3312dffd56cda8a45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c3783271ae9033bca34e03c112a73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6f10b47a74a68ea205d7aecdcdf28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a8f31d06795a6a86d30ec845a8cc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f64375324c1b0e35bcda151e3afecc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c670d13d3da440b50a527827026776154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a33aa79354f0cedd0ccc328f0f2d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdb671b2a96186520b6a18120e3a26156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100a078034aa90697ecae28a697dd06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968bcf51300831f672e37a92c940f4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d7983fe3cedc602f00868d11cf427159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd51067a206dac61af7b326fa7531e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63975cbd265d05e70cb256871f5f3d0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034cfb4cb340cb02f195242497e8998162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae41c6c9b75d5dfc7a252d714f1525e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c7790974db7f5b9357c2a9330cafa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4070c35f3da248d1299c4b649da59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8baf817840ae71e6f653219f4992166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706d626d7b87066a71acc0a5c4b439d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e214b8deceb911b306abf35ae912f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84307b04ca557f271ab3200db4494e77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de0c70309d72d350f0a48a8f67f6ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681346756c9e6ddbbed070647669d76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa43df08ec32e78c787ca2cac4c54bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455f9af685e80e45c105950a50200d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cc59eb16df9ad91015ff3e431940c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa8ff24a1b468bdfc2f9c04380aae2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f165cd8b2ce167db053f157489e8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cab1f1b9c495dc159d6f2473b6aa2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3339777a24ec4f2142345dbe425b36a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae282ab214f09ebe30d30e63ca9a64a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b1fdad9fb9f6a8fbdb8219f5cb8da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbd062649d18bf350a37eb2c2895c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b4289af765e3535854a1b643da435182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fda4d94b2c96134cce56c3b28b9f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc45e8245c7053f437ff8cc6671439b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df97dbafb469650adf8bfb27dc91f6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b066fa36ed58c6224f4206b1a08758e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1c9bf37e9de8b94b9f3466bf0b102187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8785f725a3c022304fc020e1f742b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16417926e2a2c796e80e6ed58cc9c1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5422712145b2075a0304b57a3314878190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236c9f5ad98c9a8b0ab360182d26b94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26712a164a73ac6cc9adcc2838b3561e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f9fa01c1cf655784794183704b65e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071063b9c423a6d5ee6f420cb06a3a94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcc235898f1e0b3bc734e713019afa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebcce0c88b1cbd4e096147cfb93f88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cca632460f41dfc126535a06b50863197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ded5f61f7670cf22075cd1eeb664ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7762159290d7b2d3a1d90ddb22455d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a4a63966dc00b8ae0b299f7917613200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e5f277322f11228307defe85a587201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d0f8a1bb652eb199c704e6b3bd25a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ea9c18a2b3c1df7af4608f247ac39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bd29e6339bc50e7f12b3b493f680d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dffb1d434439fb5e6ed8d0c1a72f19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a5d0d1733e5850a94261a0f964e5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f11b7db256b680ae11e4a82fe1afce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291584dfc844be6c5fe31598b91c08ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d23be3dd7af1579bbd4ad2cb45c58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcab763a6d0007354bcbbde07e57e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51923ec216251730ee92bfd614f0ac0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d3cf079731a6b1d71b40474aa8f0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3ab1f35625fce06a0d53f564cecb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc279866b57e384c00d2b956591daa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb347324198ff072e29009562659da0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884f994a6e4cde1b16dce72d4997b99216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385b940c81bce4768e7aa9fd8d66ade217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08125e0dbe623c5156efe52fcd0f8d69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736699d84364949d540c33fd6e4016ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16a2ea24bc2676b97c03ebe1a14f23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc485eb2ea744da23e634d8186728df6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5686036ef54b45016c2e449e8624c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73673895bf30417131581e2e9486937223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e878c5c0a60606ace7fae4cfa4906224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380086bd6d5c5f9131353bc3dcd3a751225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edea4c507ab951cfe592bf0961bc28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287279a91a4da392766f3fd3ce1c230227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd605b10bf45df6176e0499c0475d8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72850ac1b04ec95fc64dfe4a3e1050229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c342250d22822034b6574c12f65c26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7933eb107c20022eca197ebf7690a3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453a023a1de7a21976081521a9f378b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00856ef2d56e5206fa7ff82194c689e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518ab23b98158a4ec5623cefd5a96b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085a1bf1afc6d7344001a9d8dabb4a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320da1fe1fd415569bbe8356642e5c22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd70ebcea9dc5bb711371965ae0fca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eb2b9ecafaf8fcd296390211357ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec686ad6c531a0a82f33c4cc914fb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a4373ab351669ed0213fa9704571d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036458acf22c7c5e6c76bf6120073ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4397b3ec3a556d4c3719cb3d73ddd7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea81b1185f2fa5670767e6fc3fd765e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6602c4681d7f07faccb592ce63fd5e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4f4f57ab55e00188613f0f779edb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70ede0d1917ffef45d65cfc7573f18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8e8cbbd667b122dcf9e63f7aeef87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ebb42000545cd26fb2f2e4d197d82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53e4a524dc52c95f2fc1de2aebb31e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f50ba000b497b7bfe70276216553f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1d394a6951699e8fd4bfdbe39a4ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b1bf43c21445c83442e324834d36b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31368d75a85ef67aa6af3f36eafdd607253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471b5843adff3ab72b4655d0bdd58d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0db7dbf5567ae1f3963c389e7a0a21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e3a87d1f78a00ea7a68d905184420256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac27b212725e179ffa7ee2c2659c3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34d6a8f344fcfe88b08feb04639708258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b920a7acf2296fc845f7ceb3dbd313259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb243c4e2f83f9a9e468f4637c26ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94c7c1aab2a89df9526352cfdf403a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea04cfefa45e819adbccd67edcbbf83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4d14540b589296aadab8434d497ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090555a4af13683b9b682cf877b7433264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d9c9e46e55d046b8897bfef939fa4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06210ee39e3bcabd41908cec7b29c5d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338464de0e3ace0c01a2b5ce53e38750267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146e64837a74da473c9863b8b81a0dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668b896607971372954d8da359fafbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffaa7ccd281d017e53d43ba9e6f2ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9cde4f5b70a843e959499669a2d02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7fede7cf4517ab3829bc90a66f4f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca432734eaa4326d691e091df2e0ce3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c1a092e4e281ec84a6550d22589ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afbd67d38c7f90d23bb8cf6b27551f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaebb01ed09d2807f203a4e2eb8f8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd3448f723f8ad009d25fa4d20ccf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee5e8cf82510a7816340eef862a8fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8984f1829e02596aed39bf1455b40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d423dd26a5c9a7a1df7f437e96fa2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf1a0d74a04da132fb76b3a6b29218281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c3fae36cbb4d92b39a6711fbf62ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c54b09cc8128c7f1ddc15a84ca0dae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75848a8c3a11b79679970ca7e52380d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e7a64a74b3a6657fd168654a143ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e984db9066ce5e12b16f15921721826286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5b5172cf88b3afbabceb2c98f7dd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23ee877c6f36501616a1d72a8a67fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56581533ade3d4d216d288f9496cfa48289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41198f56b00a2c87bd4fe9682f9bc72a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa599e8cda710b6e9c37f09fc794ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75688df5829ae4e6d05e8cfedc09273292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c630dc45805e467edcca5278dca59ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccc811038d6440fbeb7af1b7fcfba1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf8adfd36c867f567d61e0629fe644295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4db190a83d22dd3e0e3adac52699f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858637a1ab5dc902a42612a75ac652c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c438b2837ba99ed3aec65ba375c9339298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40923b134c7ea2addfb62345478d6f98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899bdf94610bcf3ebed58b163990d40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1001203c37db60383f92ac077b753a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d589dd6187f7aa8d9a7df3c25a4038302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c529122b678df7fa647bec52f27e42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b424c0dcd79bffff73c9d45e93bcc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13cc3a042d375389adfd7b77188364305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6f9fad0a5c017a2580c0ccb09e7ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9ccd14c21b8c8f793442c61ce1363307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e691c6756b325b50fadc737fdc971d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3eecdfce159e79e9b1130b02d0fbd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f2074bffe4f5ddae349658d0e544b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad3a450b56a69705a77e0886abf4d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca14e5d1b1161c11a44c39278b79f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e70129846120bf58441f77d0cae2f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be085457f82cc4e1b4afc9bf10b64c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f50886a225206644336f47309dd2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bbf32239c116170c6fbfae5c8f93e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d92ac715321bd0038da32a46bf45c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54df41f94fa9db64c49a86a089956f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e229881151dbf8b6775cc7a517211a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468a599624edce430ce2e604370af1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c2cac1edf5e85b87dbd57f5ab8c6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04284334139ab4b8591b2a81cffad5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b60e2b1fb3d929f65696907765334f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca5fe8443e9f3e7aa2251abd9bfc7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e8d17cf173ef2b3ec5481905909d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23ed8b30b83829da271fb65f729846326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1386e8ab359218847c496bc511883327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23e2e6d1f53bab83f1ebc31411f705328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db052f2da7c45aa6f70a56ff65e4a56c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b4c7063b59ad442c67cd62e9443b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1471fbbe26eece9ecb62c9ca154ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608702f3a03251a0798b2bf29e7e7c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bb38eb3a33993a4b847b572856859333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31564a494d2529b52ae68821872bb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef754827cdcaad7b5edaf0282abd7d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cc0716d78cd3c4d9b9378d7257532336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243afabc3326c3f827f3a20008100d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6c8ee7225fa2e30abad33cc7d411a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8bd264d347e96ed630fc226d4bb8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c06f287d3f33d49f2d7924e8f543d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbd4d971ea90760d74ecb010ddb998341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924eb0f1f77d00c78971a1226ec5d89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2785d95f532cb84899c45f499c1616d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bb160ab2ad106d1409aa679ba5181344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1764ef5a2507e542e720a32f450c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7145e7f78e3002fae4a0a34cfda426346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9d300d5f7f779b440f1f3918d6673347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806a2f790b1146d9989773dc414b638348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e835dd896bed7e0aad4472df8b06cba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac5a570c8cb7cd928f58a3fd745287350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caa3c9deab99f0e14f5eb160b696c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6658d240a35558329510f5b6ae462352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815de45ea9697f6226f73e48fc8bd930353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64654dfb701310baf85eb1f0af626b12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88defe8d8daaa3b18fa3472bcf54f508355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c59e56d6ce8d027484f54262e1f788356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f36bb178af43051216b79c4ad3ea0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25cf99a37f77fbb7734044bc14fecf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181db8e35a7ef24e834c63d56b8e628a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7260049d5258dc8182b6bfec7d314e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a75b27c0cb56ed2c13a4ba824362a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59347073f2e206ed42e82899ec0bc6f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fd5102c8126d1cd70e7a09ed7fa1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cffc29e3d938c1c96798bb2239d00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5db46fee5c3be957e2d1c76f7b2e40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd400f9276dbf05540af62cf312e69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929cb1e3a6419803adc2fa792a369fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94671089133498d2d6e8c7ecdfe884368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af15e3db8e3ce93907122b0fc1c8286369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9b6f7bd8064f62c9a5f19a5a1f8b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeca8c83cea93cbf40e63c37975645371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cb6e0d53cee9bd0be8b792fe0ab23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0b9d026b10834bd3f3395f5ce42ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c170f21fe9a5b4272cfc33e4f419b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf3728162677e33bec8d6b63623d1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3657a2cf5f7bf96a464090f7d6064376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1252ea3863e67ce5c3d91b76e30dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d858aeb4b6bee4a5263072f62ccc4d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd38525e869e7676dc886d79b1bc97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba739ccb2fd8eff285fd7aaf1ec1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc220d3e2687369ee55492ec627a6ace381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3950a3cb8d2c96c8625d2c5ed85ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c529dd99bfda87072414ca8a514e3db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c3bb2b8f87a7c013009f226ef2692384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db492e9e27df784470b50aa5f51ece3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe5254bcfeee710326e7ea1f746bc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043faf6d58a625d853295166465aab1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87bd3168bfc335eaf111e3154ca0c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337610e578344e88c8fbe712f286728389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341974ed14a9a276ed892eebae84a8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3660ad159acb525f3dc4fffdb44278391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494b688da89063219e068225c651b52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac0e0b05aa88a59f3df9b8aa2c1695393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e905aead86ff287bfb3184a2f9a1a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c3c23a578cb111bd8412d2009d4e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b04356f7daf9797c895f98c0587317396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec197f1d991505192af5d0e054da9d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7020b749ca3e048752b74ce3009ba1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b91c6972fb7694f838e324de99f75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa10f1b79592eddf256243ff0935807400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44e81e1c7f947cd2cedfe73d58e33d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808ed2ea383d35a8b206b76c901ebde402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f9afdf60ef5253bdfb67b9055824b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4918028484f441cec002c4b960e42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18e5e45dacc286d5880a2220d7ffd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55458b0b4858c541646be1b00da6c0a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e128c7d12553c0b85035fd5d4c78f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750e25a160b5075c18ec1cfa71d5604408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ba55442f1a6eb0a49a757a42d8da6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbab7ab5934f6d1fb72cd3ed6661b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1737d786af09e98975d7805059e3bdf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7396b7f744a0794a25a4a66be135cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b473c15d85d51ef537b1a47642db7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4a830c236263e1a663b47edbfb20d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb1793de3536107c282bd5bbe74574415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25079d5fa3c800d61971c4d9caddb7a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba93c3b61877ca165cf224e0e350f19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799c6e4efdd69e1cfad43c90049a9e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e81eba888b78a0699dff8b08da2bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f99084dd50752e10e32b32f4910b91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64a5f9ed7a19ba29c2a4585d4f5081421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d0bf1a93f9a73e5900f7611ca2372422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e850d84189f83e5c2c129590103fdcf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b7b1b15289671569f1bc6d1cf3a15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c018371fb61912524f0c2c7fce3c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95c823d4d66b3a4e4b13d2c5eef560426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e499c5e461823c52031ae41fcc085f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8a5a090a7e7d5adefbfe8e64839ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba106edcd12a84ab96df2eb8f3e27710429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46236a69a30bb5bb941c9eaa6d904d56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cf278a849cf3f30c0610f05ab936b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264a851addb9beddb4c77d29f3e99e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1555c1492879606c31dcec59e1d5b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c76823e09fabc421ce7d87b078091c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969c49e45092070626d7dbea8e3fb6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7a807cc15e0ef2bc761a41a05e9ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27628f742d4e41bd39d55c1a66c14305437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a51e7a7066e217fa4257af0c01012438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067538f2723f885e322f6b37940cd19a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac4c6447a41658625de31cd3d3a606440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9d9d05a8af04256ee8d8931253b41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dec1b2ce9377fdbbfaa6ba91808f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511007f19a5d24e9297bb7ebce01a3f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0d0732152ec93a461c82f5216ab35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5676ae6c3efed1250e522e280c59090445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f212e46acb6f6e5e92048a831935bce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729b66bee4eed6902c8bd5df12e3f50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c4082acd384b9f38e2593cf1dc24f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a765bba43f6fba1483cf82c91223af9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2c96a7a93b6170aedc5b08905c7a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace6f086960fd8beac5e5df358b58fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75ddd34ca043a38718bfde3121e876452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f06e274b06f80658c2d440ebf200e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9384e64f3398a249b425bbbdd92f7a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40341b11910c72969a08a0f59a257ff6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e5b6e4f0089465a392814c0ad8303456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9bf89b0d8e996d7e2d2d674f17cd7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9489ad3648638bfb7348bdeedd27ab9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9cea46f6ca7cbf5a9ce27520d4036459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41ddbc6e5fefb395ef95520b92859e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059544cebe72e7a07be10028ec8cdd90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d053a19274e99be911d88ed097e9b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217faa49d575738c6470abc46dce5ca3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d1290ba72695dc2d42105df926df5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03626e3abb57d3941f51e520cb60d35e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d61c721a8a3893b64a092a4d42637466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bf0b4c37fa28c2ea405dca78b7d2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b36c0fd21edb046dc6224f824a29c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0181fc194f381fcacf88f61f75a21b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09de5bd0c1febfdef5cda32ff85e8a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52e447bd6e0de4aa4b777ac4c54201471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177352cc44bb79325a6d3aea7674448472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec66297e71f542db259d67dbb5de5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b7c0832025fcba6a9dba6079bd4ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec4fddb0774d2a7bb525f242eedfde475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f2eb2bf1ba046e59e7fc435feaf5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e93ffa6a5e5df22601e2e02b8f98a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efda857eddb1021cf35e0a29828fb02478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacda0f24ea5853a27a115ef2501f41c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b89d9e99806514ae558591d2ced618480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac7be053912379a889d18f254aa728481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9702e284092db3f853a1f56ad535b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932972375c1f35bbfe60ea6629ae3f70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33496e34ae1907258de11fee0b7f94bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b59dd772ba83be1d48b7dcfa5c8ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff95c91be22bd213955dc058ce000f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c8b239890681741be50ab360c486d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961cfc34ca442b735d3b8e26da79afe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217040ca5e1151951f2f78c164e5470f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2758f6ba31ce88a88c568dc6251fb2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b4c7af96c983d6f45ba6f68badaf8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4802143d1ebf8174266d59ccf3a20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edec6e64d3aa6c7ad74d0c6f8ec63c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f78fdcfddff3e911710457be88135494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096efb59371efbb259ea8381bd74cf9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0fbef3b323c4b8f63a297a43e4284496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b10e087ed53e2451aa8e291c46526497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce7762d50db121c78748a1df7327eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545fdccedd62add89225d64486012eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6beded8f67c33d558255bbc6903a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df15b45fb6418d953eb156d900407d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e171d3bd9e878df25a27e3a701037502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01687cab977eaefa0c596664e83a5988503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7b353dce81ed4870e9ddc41fb274f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7d2e7eaadcb5571ef924c3b77f1ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eb4e589039b7ae5e7080d667302bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b2bc0c8ff15dee65b56ac073d1c7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d43b873be2778022691fa1c31b60bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e5aa72439458a6e2c86498309221c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c0b6e7e6c0d22ffb36a589f8d3f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ee75e49a5e95610f4e09b27dabb49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358fe9bc35831b2c46202f70f21283c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bfc2fa5769b301de5d95423ab2a29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3583f43761a2be6c45ac036d9d8ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f214fb17e841ce6aa6befe2a02f62fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40677d1e442bffc21c3fe08257b1e802516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf22cd67eff06853ef139249b0e422c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96b1dc002ab336247995eb482aa300518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483e445837f00df4066fce005b0769b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70702239bc93db2d71a224b62a3faf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244311306549b5bab4fbe66481eeb0d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e93eedc271e668fd2c530b83e7be03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aff5110fa070019d3cbe9aa79e8f4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c4065895d1a0cc5e8330733f90b91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655f9e22fbc1fbda934cab89df5614c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46932d1ad1fc7fc0d670a15bed485ab8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101f20e65f3c33a4b06b310d401ab93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffa5b07d6d213405faaeaa0225486b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e819290ffb5a43352d4d2285ff18fcb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5b10ddd7f9c73cdb71db6273c4fda530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad75bead8d3f4ebdc0241a67b13240b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ae2e88c2745760a2f037ef87e4ab4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285d479f07265860a7d8e7b8a06ffdc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaa7eab1934939960baf037d6da6d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e00f2ff1b8b7e14b7a40aefdebe7e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda978ecdb9f72b9e2dbca680eff01d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79b0d86d45f71f31f2f309ec72c340537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a76e88c9a2edf2b9ca543523d9de3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624dcfe1c4350235024285bc356b1bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e27afba11db777ba20f91d91dbd76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1111281dd28969d4ae446c2e5b5139541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cbda90ea4695b21a2163f94fe54b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ef81b6b9ec4d37565e0b68e99925f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6efbeca1e821ee5361998a96542a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5249597d084d4fa3dbdcbdfed9242545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c4170dc60337daff4a44b3f7d4652546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbeb5a561f095b3113d5b4a6488a71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda9004f8f259564cd71715dbeca41b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950a6a8babeeaa5a346a240fbefd776549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf834f5c5d9d74255860eaae3c73e86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c900875fe1833db24189e78d3823b95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37824d8861faa9eef846a3c1f8c77d5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254a912a8a93da3e6724247e8a6d4c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb811d0969e0e496951fd46f80df942c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a44990b00a0243b2f6afcbe03dc07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83084bdb3060b489002bcf82637f21fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3fddae10ca16997f0c32dc7666518557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68996baa96095e1f5bf01bb69335abb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512d7771ab09373e0f8c5335f28e6dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae525cb82b4bf423f36b954e90d680560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d551ede8d1f11ac876e47427b868357561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accbf71ff42a83996aa252dbc3839ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e81e884c28a418eef74ac7a492595563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c23392c1fee2ac602fee6e0c837f9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9426c053b179b3f21503e58f5829ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123299e8c7229776fc42be8e159c619e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b114c893110859824b7677554509b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1663484b45935b5645b8189e904b26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88de564dfbfb18600dc34666172d26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a444913963f1d0d16cef907fe7535570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cc48e7bcc6dafc3ace2150f3442d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90742c14b0457bbb3c464d6bd3ff21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30653684b2e68f4ab009e92045011c6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ccd5cc5eef52be3b223ec3b837a03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2d4d0f489aabb62379240174164eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63702bb4cfdfe27fec1454e14b2bed4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dd7a58276376777f65f252b5ddb63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191a03e0a6b4882257e51f8f9cf08ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71584e6e4d6574cc2f881b00186da6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fd0fb3b177bb8f49432af0bddd6a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d7aa6969485b4341f5b1d934f6848581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48e9615c4a49c374237ef0105e5237582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c3a4ef1c4e1d6f962c3e4dbc47b39583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faeabf625f29825ace78699add64db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8b2cbebb7c3272b0096e9b57483ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19634af4fa730af1ebc5f3fff60351fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a73a79b37f945e2e6386aed5c3bca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0122e39d22d3bda829292d82748984588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b48761c604e8d7052389cdda5d78de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115f9ad7f77c387c03be391d6b34831590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1485101d8ae1e34882644ee81be0e96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5773b1b91651731601beaabb95fce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1481ad45a479b2e147d8c1d4a582e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814a04c3982a2627c8b0cef835edbb1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42a0af04899a2d207a6a120de733bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229185508d25ab02e9af0f7e1f21aaa4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e0bde6afbd86821a91e5f346b244b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2745560b0fdd4335f4bfa983c4a0f61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a0cc7dcaa59ba4166d1168696bff9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546a938fd23f68b74c76bc924c0fa08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377661eee2f4a365d7c59fef04f8eaa5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d473e5b5efc48497cc7f7ce03a3234d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d966e17bd4cb7601e85acf559a9fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2e77d62bb79d999f29b86e3c0ee6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cfbf6bc822d164d53294334c957cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e10bacfbfbbf305e34bfc84738488606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ca1e10da66540ef71d6c1b7888d2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1598b2e3b8d2567257d052176069d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3031f32d8c17ba96f3758609094b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661ae7a344ffbd4b9789c74e95cad89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec6ea30c3ffe2b4f9ad001635b011d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7706142ea33ef6ac377167732b0eb8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825f625c80de675b2991a4fa6661d7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d69bc996ac4cc39f231992f06070a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed72eca110a769df7d648cde592133615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bcbb769cce92e2f1e5c93c38b1caf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9c072718281e16e003224a1464435617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f672744c0a27832c17b5d030f4c878618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f090c1afb60d113c7f743bd039ea0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27aa6cecbdc0d95a841312543f1acd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3a09d44a8f24273a63f3518ca6b87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1417a7a70d1c481c294b339e763ba98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc521dba3e87faf2dba1ff71e3314a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49ccfa620ee222e520e1c10d48b272624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aed4b036b3a17a8be712f299b49de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0bec01f29cf264454cfdc747511f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979befebdc304f1c71c334792f05722627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fb3b2887839b75d8a712cfac1cc3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a15776394d9ea94cb6d2cc4ec5fccf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ee7d366bf9db90f0bb32108a19af4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3ef662e72a3348eeba00e65214ed4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bf79e8ebd3b1cf2936266438742af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac1732861688dbbf5687eecc18fb70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f9f83a2a3514837364b684bf5bea5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc4eab640f998e266ee3cf427c0044635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641308c3f247f4db3c99e35277e7129636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bf64f34bcb2d29701f35618dd2747637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464485406896c8c15771bd4d1e66f09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30201daf4224e14e6247f0cd6bc87907639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec36ad8f2d12fb19f4dcbe7f28a45c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f03bc900ec36a77e81a0f0c6ef6f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08cfe0ae6714be4f7f46826e9bf331642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7156fb9e21764288c954f0cc26779643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f6cebe337b04dfa15ef94de47f9b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6895120d81bacfbd77f26bad310fc5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf933aba7a085b8f0e7977cc064e911646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f944fe61edbd33c01204d98c1524ad1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1f614240f25b819e4fe2a6598af5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c06108b608624e877480a3562ea8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf890e24aab4d699d9a8da7652f532650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984af5a0af625564d1ca9d6446419266651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae383bdf57a83f3adbc8cd92924fef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c6f405530223403b32d572e1ce9a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f507f6e9307e371eac74d2094147551654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42639c6f6e48cad94b84f603b44564dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec29fe5d07ad940af40ef8505925874656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5da5fe53873cecdf14142f8ec98947657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acde45126cce923d09a7588d5298fc5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85914d4e1047aaac440fcf699377630b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba7884561fd700b4521ed66844aa02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdfb1e6941512cd046e2498eddfcc4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba812ce7105f0b1bbb8b81bbf0141c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c521fe02541af8f50e84f92445169b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a530931757d67994c5f72e5cbf774664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3ddfd7697f62f512d60abfc62cd3b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bc591df236eeff91bbf0f202a983f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a956c7e24ea8b216912847b0362aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258925f6b4038a1ca967099d079c0087668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1450c28b437eb58c896c57a4f5c404669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02799c1b445d7fd03cf46616e9cd37c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4d1725c8716043abbf3608ee89df0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ad00ed767e55435054b3f26429e09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfa363c8d632ad013e070edc527236673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4c8c534dc5f5a92728c0fe71a2058674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffd88608460a53edfab4196e5b6224675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11bd57a9377dea7287b73ca15d9f3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282119ad9bab028cb495307683ec3c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b55a168a7efad3b2259e1bf488ac04678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9412e29b427f68af5573b5a78d158679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3461da08004e027e6a085e82b311f9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cbc38bc3899382ae2db910b8e050c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40daedaa22a68b12e51be20bedfa804682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f24f927e218df2a4145e6e201a07c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889af8b784c9841f136389b855e05221684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03c9e93c3c676e800e665bc29704d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8a424f26ef6a884fb7864d89f9bc2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbd25b7088946747ba9912e17e3efa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32503f633e4bc6ac60a788fde254e46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afbedc854ab03384a4e47805c74aea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d043d431d7ed0318587b2d1561835690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad1b1af06aa4032d04e813089ddf8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844f983277ae062615b18286821772d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323eac02e5acbd9bbfd680fecf6ae6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b9ea7947c1581a922db8a30d34337694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05befb51df464e13767c3c799833cb73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843d122172cf80839df52986538086a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495db5dfac78ac99466dea99796128f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b04bf04cb371151788607eb2f8483698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc976af4b8471e4bfb80c7fd3894a8d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0367e1c79f9405eec3c984e917182c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41c958158f40d6ac2e23782b4e0b1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558f4d787d50e2e78ccee9bd36a08e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa3b34cf05894660acc5f7743bf64e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b4d7c1ade35a4ecaf4a6a449b761c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4634233cedb76b5ad86456bff034d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0236601d7dd76bf91eb8a5aa0a9980706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a78d8442a148647728f72fea68e47d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bb19fab751ab522cbfffc5661f0f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5cd3e5a903d477e11294607295522709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce4682723f9a48e37f57b494758cf6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373374c58b88b59eab4b1a27c3dfcc0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59054baf5e543a2bfdd940e64540fb7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c819a7abfdd3023ad42696ddcfa704713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429c271ca974207d844a647a6072ec1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37dc7220fd1488087c462a7cc2fa1d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01565fe60ee0ac814678d84768c3f155716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4b659ca37f72d3602f3ea13270401717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d92f91f499e3103ccadcf7007add0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae51bb505418f0220576f8e976912b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c552701a076cde05acfd3307e4587d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b668991a83b85f0eb21bb8e6db2d74721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d161acfaf4c9ffd391b83e1fabfa8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be7fd480cb5f7d470beb50a435a7fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95cef0607c316617e5233e9efd616c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b5e466260d51ad3879fb27103cc7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5067c1df46437d225b21321ea426b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe9928ea9c71e1f0e9dab287afc3f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481d67816a4a429e1b72752f3ee4e4f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e625aecae01a35059662ef6a47d8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70882ecd9cf01f1a49cccca11caca92b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2433e92ad40f02847bb7dd6682874731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523d7d95e0b5bca0a0a905448deae74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f56907fa44fc2018ab47d75dab411733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ba0837dc6e52139e6797f5651c7b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380062bc13612fe1cab4ab423c94a455735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712792006f9a5a0b7a3345fcf1d156e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194507b3d452c0fa322552be5144dc7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6fb165495b44cab57a24de7532cbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775f625b30ebf3aeb770fd884e0e06a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05843733af260410e25b6fba85edd0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ef020e89e3014449c55b99a8a2210741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49409719a11a0cec19b0b29b728096f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79899354228b2796f49a48c41642f79a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8bed4ede8f3a8073d621615f5e4f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fd97e66ba2e74ca5b9f30d7917726745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d0aa6978ef58e5e126fdabb2fcaa4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c52727cb5c30d0ad53e9e161bb1312747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9de02d167319d6a4ff70c38171644748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54314a0f2c423a1701920ac52526f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c29152c9d6dd1e119a30c78c1d8d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40695120b7f38536c3d43973f86bcf94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b57611b118d231f1925dad980f354a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7f7157cd44936d153fccba9faa96a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>