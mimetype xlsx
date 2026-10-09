--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3dac88f406cf1805c05005b6ad7c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ee256b2923702c51dd3e6f84185e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b03800208511e1489f0ce123db51e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6b0d1f63f9aa6f97838964e1f60ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f99d82c13bbc2a91e888ef5ae041c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b6f7b18ed5f8d7e0cb66b682052556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2b62a88719708b9ab3e679057d1ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924e34e5de0c7fa408a2d8259c689898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b898f4d0bd457ee79f383248ecf929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d57f7044033e90955ceae252eb3bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd051d303598e19f6499ea25b26b4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cafe7b9125639f8f2e6fe661f67bd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6ca1351b006e629003aa5b075daa513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ae5b0a4fe7a050731c72ca0364ad314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86feed38c7e15a3227f0824a545d59515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563704887a03247b5889942c3fe2da3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558d7e8cc000da2e46f206bc4d476e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88343bc53bb36198d83df958088cec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028c42c380e688fa88f09728501687419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6a2ccb7873aa58fc6f1acdcb2dd2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f73c7aa01fb97248a52ced847c777c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa70bbdd1fd493fa0d1adcde4d18d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947611f06fb3c21a2dd0dce2dcd09c6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec3ff8322152bce552e8861469d7a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2515a2f7cc37592a602866ddb884225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311012e4aada0927df698abab7c69f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dfe3368e80f191e8beeb9079c65a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cbd52d9e7ce91ecab3cf71b39276428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753bde090ff14f044a8d11de671490729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755edf3ed9d8d75ed50153adb1fb05d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43c283efcca2378818f571adde072631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d777f29a7e25305fc91f5406a80f65832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab8bd575b10251205dd58e19cf91c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee662c78406c796c08544fc81aae2e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3b23d8d2f78af7095e035b048704735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f672887fe5c9af6e497f86530ac5c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff648d38ff0747a4a7436c179f399837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb8d3e26f827051706028239126dd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738651702595fd690931ce23623d3d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f28f62fc65c04abf6a7b081b0939c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f847eb1cf9ceae9bc6e078bf566d2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d506e4e8d57c61e7b5ca3314ec28642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a3664eb5659744adca37ea53fa5e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e7463807cf932c80a65dbee7b34a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6dfcaa6ad3c7d74eaf71d8f67484a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e19119082163a139f426719501ef7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc65e92609e5c4bb4727500003b401a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954289c291ffd52c9a0ec9de03f905c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497b9a72200c909f3db2a86579da32049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3e8d7f0f8f348387c042d05a897e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ce149ee01ceb4cddbfa8d23698e1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db417d96bfae700310967906ab97b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb406fc3058105cb6a4a13eaf78065c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a0488de018408ab9688d1974dc54454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f421ad515d111904d55c8ea627dbd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a312e380457890fe2dbf9050c564b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6179c957172cbe2c14c41ee3be4e2f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443cf15e95ff0aff35aab78d18b9c1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec6e717d72cff5d776307ad80cc90f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e42f5b86264a70c8bd5d48617636b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861f4cf1e3bb1390f3306d893710d7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171a6b7ac0d9f757ad7fe6467da019262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b23db40cddf954873a3de0cfd357063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ecc62917f276ae60580d566fd89a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff8bc40d772821c8328350fea1f75365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c495e8cbe43a64b7644fd4e8188df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859ccec91ee4588a2ecc80d9c4a4ba567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11560d1d73686cebe2a5c53a1b11b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82542ccbceed7da5c7d5addd18eaf569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9992aeb4cafdd0bf4fc50e0434881c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e34670868e47a3727ff192d28e49571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71498e45e1b8514026f2d2ded240b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dda44a39ade7055df200d7a08ec7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43fccd802917d8513d3b19f8dffd2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b89e34609bd87dbb6997dfca1ccafc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129d0d2f1bd931de246b1fadc90257e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bef840ebdc4ebc42cf72015815df677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811550637d3d99d1d2b4d21a908085a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372ffd7a6892f0da58eddb9cfed838379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e055c616d97fca3ca40edef34ebbc5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f28131a41693de57ce99310d34f8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b23ffccf67874f65fa07bccd4aa84f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b90e0e37bf82c98b68ed7617593e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54df2e046ae0e7d9ee32602acdf10d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2fd1921f212399afbac19064b114d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60e78187b492f280e96c941c75165786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954b56334bffcbf5d01e26bb83c018487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e10a8173f42d6d464cd56b9953fa688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d152acaebf657809b554c4b2767dece89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90693e6ea82c057b94d41e6b2daec3e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c2ef38a0920ec0cca372c974cd2c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d422852c2d0f8eb565982ba202b0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1ed46feb4111e77d080b254f8bc3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a497ae8ac398e7d47b1fccbad80f42b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a67d6868ccc062d438b6a18f0c286e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d34996dfb15f63cfb66ecb1d014ae096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22643015ed86ca74e4166468f6f4ede97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ce40b16aa2d0c1582979d0e25781998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fc4e626f95cbfcb2609bda2c396ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7f030e22207c601dc6a1b6050a9a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f506b786ce659951b88893849353a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06ea2badbb0617440b92f542b87340102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e64608db4b925608f71ed33b8b5ce1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150acdeeb3651fa803fe7beab0da4d0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369610235aec497d39af5ca9da6b3695105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4620b7fbc8adfe5484d393a61b5557106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e635ea5bc6054fcd73f45acaeb550a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bb4f27483fcf87ac6d2bccb067815108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394306173394e7148fa3f0f7c2d263b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79ae93d77b4d79b3bec0cabff08bf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac352d91222b310ccc48b5642881c62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38941f1ab33411a787fbaabd4cf5a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c330088e8a612fb0fa16801936eac9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d057ddce1326178265775df9edd33f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13efbcdfdc39a9e20cedf174391ee5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df799f2130637c0d1ac8ccf198eb109c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97116507bb2d57799f35d962a6c8670117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89590746242a3d541a006aa7bd8f2cdf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05deb4d43a7d0ccc0efc5d44bab15c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814707b368e30905e68c61859b8c679120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36481d575a9219ae5086687d875c0cb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a596612c2d1ec713ed505b2f8696a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b28cba8970f08a15436f3df237e08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6a990cc9a6b75a5e111882ac5e61e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a768bb9e480dd06fec92243b1735f4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a66c8e199f8a8f93f0dbb7f954ec7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2fecf604b99d8fcff307a12883b00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab1a3228a264caf13c234524739a7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c04b5e77c59c8860f7fc8ce1449898129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f72cae5bea05ff9383d88d26627828130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9ba1118e18f2d605f84f8ed0e31f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a62a73c2c1722ca6ea8a02433a1a29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c49f1d8316b5175f52853c43ff69f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd338722fbba89c94ba3fe3bb11242134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96f9863967e3b61984180123878f0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e351d8b3760913c28a14bd72c8a6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce00a4a2fade8cbcf82f897355f86c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a5bf5609f9e98262ddca338343355138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46162f1de53644cfe7b7b450c266c4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de212849c5656cfb52852bd5126d5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ab032187b2066749e8f69a168795c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496ac07e493296c95a30554b4e36033142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d9dfd1feeaa2dae51194235b5bc99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a9c1b3ae8fee75fb0bd802a883cab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193a4701f9784eb098251db544b2574145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2142d6501631b4905278d11478b1b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3393b531eaa1b659c68f07a0b9b34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ae2f20d0dd127385d0a28a99d00ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05020177ca112503e07415a5f395e0f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c61483adeb5e113cf98205a071d322150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024a6b545fa8f531a4064ca4f4b8b0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ac645a7f011c06dd1ad2752a86fac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a36ace7b6bf8ee133915b0a0dc791a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9ccb85a2166a3d914a191ccd24738154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93c1ecba2adbf6f872234e96da9861155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ae7e29b295ce71a5fd28e31871de8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2538ba9ac023c79c466a07f23185823157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aa296a3ddcfe4a764483399aea2b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb58739d68cd97a86cfd24393cae2ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dfd9daaab3c5115a8bdc15ee42fbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa43e4e20d2ce67e8b49bac16419a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cde7be4d8616516f4c595d715d1a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99571a867dd9a8849b6de395a80da8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea401d3877a74a440fe9bc019a7c46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddbd85a45a40507fb9501337109784165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56e84036ec21374591274457352a6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4d21bdb7873d524c5bd3c0a226846167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0618c94e2ccdff955ca9b2c16e82a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110a2343ebf38594311791995d60299169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dff53d4d37338b269e884421170ce0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7ae4fb0f6bc29408d8d46d6549211171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f065c75eddb9f5fd3a34e75342dc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a072735d743cb8ee0c5401c37c5d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb699d17269239721d2fe2b348f073a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99726839253b8e5b27a9e42fcec9dd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc478590a5da851844735d54a07ce3f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeefed2869a49ee4433b1cac8fa843177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d598f14c2a92864ffb7d281dd899ada178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109d73ceae753d110dc6b6a706febaf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae2687382de3f5985d5a53f0b129f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d617fb76572eb8374ea5e82c013524181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34520d4818a7983a29583d03a74ddb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b123496aa8da4caf7faab051fe16a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5331b63fed9f96b59c075218382d31b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18c5c92e318409922c0104be42f0a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958016891516a25d8fc463b10b756b8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10624b72161d8a6cb0184b60c14dc192187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4f618aee56a3409323bd6d68bc272188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa3c3f27a625963145589f24b2f9a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f1da6890d8d2d7e05fd3e6701332c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace687c8f9ba7d1815c03ff08dafd50a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e855ce38d82666607af3cf26645daa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8893c73abc2bab9cb3762c4cea9a22d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5399ea273cabb3931745259c8e7324194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d07de8816325a90779ca4bf1e64ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67819c5c821cbf0f0ece2acfd42853f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c9a0a21a2cfac8710e01693f0b0ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48700f75ac3e289fcb2908da2a923d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06160d3c434d7c4b64588b533de6ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd771e425a0821edc4faeead44321fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04bfb58bbf8a098e52b175f10867bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75ce141ab44f6318454d9f474c3a7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b23e96e5dfec79a77c104d878dab2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1525688343c43eee86f5033078ae8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0bb30bd7c3755237efe670c2b4437205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca95e54b9008e94f7c544c616ad61ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9031730e9a3cb008fbc5b27c4b371207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86163602f4cde3e62ef2b0f915822f0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537bb9f63773027fb484370bd40e305209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e02743a0e4914ff5ec4ae8ddab3dcd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f4627022e35210dd7ae9a9d5e2a77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df20ae7ae9eaea7ed2e1facd81a425d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907e0dbd634510c25b0d4ce02e91c12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdebdc62e9d756a48d880e46afaf5a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d284b1f8f71caaf2a751bd2373085215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df3b2aa65348f165b16b2c2e3480b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665abc31e3907b94eb96de90ff77cc5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c3439d0f2b6951320adaf3e0113d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fea9b7c5b1c4be6403de497521b94b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5c423389cb2fbc353e1e06ee2ed99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fee3568e782720d13a15496d2cb62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a5bb85748e39fdf4bb7b05345cea4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e13605356d5544c2edc9076db2433223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cecf2640068c52551717b8985c5615224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918e8da8710653e0c89b66627eb741f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4bdd401e4f7500b00c0e58ac0cbbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169e4d37ff9a9dddafe53f8e899154a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb2d2877fb3e55d301cac8c3566d91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dce3d83ff03bde6f1f32e7cd0f41d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5e7634a12dfae6b1c03ff90de38ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6dd237964b546a9c4889eed68e4da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1c552bfe323b1fb49517cf769969a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6741a8b00acf9e3eec295c15940d9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7d657e7e6927441de05cd4953b55c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4bf8b2f482d30feb26d94a236530d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d281bc58241772273cd6caaadd3c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749fbebba9abff57c67f91b398d7a03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2658bd1af614b0485b38a459de2262f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3f0020249e7c91c85a3d66c584ff3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b875c56e93a98a796ef3a501952ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210034ee7000405cd27c34cb7c57fbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e038b6b8f59879b498fc6e0c2383e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03194706e7e8f36d0eae52632691a776243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78e9bf8404ade0e4785fba66fd847f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed03ab6e9e616b8da5f0232d1bb03a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796822780e8c3845b82ad11773aa250a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7221c2a1427741a6a93ab72f9ca784b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d28851bce81c077e91b137aa8e473248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88775fcf733adc96dc50908af43b0de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea0f73c3c9d5917bf2ec0e12178f5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f8b148e1ca7d1fe1e68a1a4b8e1ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f7e94b8f713ba3c1a0de48dc63bf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaf74f2ba5534f890d7e87d64316a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276c493263c0997b776a799c25e9c95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94520f9788f6c464155675d4e3a825255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8418d687cc8349a54f1119ab403b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d22e01a4eac061095c5236430c0328257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14ca0516a0f3fa19e7e6935162d0d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ffc553db96140bff414162bce1308259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ae08971d834fe4db07d25afde8531260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e920c7320e87291495b0ef1e247b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55cf2d091a424ebcb84864f3b251ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1986656195b60eebf2f17f6da99e19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968400df428ad3f3f88feac018af31c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c91761d69b820786a218606263d1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080cb20224b20b637ff9808def4cd02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f15af2f1de85d3d0e4dbfc45d966b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cab0f59f5794bdc6495d3e2824174268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe1054eb4e413c25d337a170a067d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1815c9ec48ad2a67d78fd69aa7bd781270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48e508fe7a83d07ba448d66f1767e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd46853fd90222f20bc6ae13b530dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0b3218bb674d68b0f46200a100995273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051df484d4051aef6457a9ffa613748274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9d6cac1eaf6f1de47f038b343818c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b626e896f535906fbe2ae2fb07d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaf711a60d30d32794e3938c6bd8ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386002ee1131ed51b8c695728455d30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61768811d5b8cfdea1abea96fe5311e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07766e9277ce9d62e8a32630e1bdba31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aec56716b949f8efd9d88db81e3f9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e607384c051a3eca43c4d565538d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dc2cd3a13a6c845b070c76272da26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54b87bf83452d6739760e335854735284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f62dd6f42b905c6493e0e5f550390c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666d016238456ee385bda146233ab30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0be2ed51eea3121a4dc09eac2c96c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380fb3140cf4faf2f568ec436d65709288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3ee757203cf485e5471c5129f9d75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7604236e563d820f27c2f552b7ae52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad3707bf87650d7d6499dd717ca307291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88746725c38303cc5c78f5dfab73a267292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd48c9f610d88e1b88c1ccead51f20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79979fbe8fddbf802dbd4ea12e34ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93bb2944439562cf7b05e19cb1d99e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed14b9b8521399e6b0864b17e7cb33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b81c39781d8f1e360ebc60adea1d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a529e4e3e4b73779f32ef156905cc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e63e8bc1ccb7cbed134b9fbba7b268299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604d5ce2a3d9dfe395f463f2cd725f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe11f502f6d9c1e28f31b97c0a663f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f298b4d12eabc253c27b29128fe34d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807099db46eea25b3418a7b0360ef98303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7c8feb5eae71b1807e2ee599c5daa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb72c1923d52b6e4b542a81c5f0dc4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9fa43a937488cc03548907ce9326c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7d28d2054ce6f36bfaee8849d1098307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2631c2fe4e9516b95a0979013629e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bc573c4877a719390b8b952de8476309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff95058e018c5c91d2a9f0ecf4aa28b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14710ce88e5edf8fbb47d79121d1f340311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8f7bda8668eecf44e46f5ac484c6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d70bb0055c6a5dd66fff798aed6b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19013e5acfe56c503d147a30e3d8902b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeea81d2799a29f713dd176f4d48c37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c9d61a2d02213fd368e6f49122ec3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682bca9051e170b7323d41b0eb71263317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e3b4c296ab959438e4b2831042612318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9e4f0b82ae612a788072583072703319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa1515767a2517d38a7cb58c4a832c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e6de83c05566f3cd73d02e907462b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6494d407356164c9d812c54342a3ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89840ded558c6d01e6add274b8c827cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445df7cc57779af2136dc6e45e8b19f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41999115b5b232472df1acd8fcd10e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09258777e001c8e2455dee106986f8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ed9a082bce63bc4573f67d5a67fe4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f456462accc84d4ebf8f30b14daed66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0674550fdfc83c82860a116438531329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b08dac4a22ebee1210d81540e50ed4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65211cca09b1e079c3aac3ddc27c62db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44dc8a65b1fe512245b07bcde1966c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ca046e1cff693b24849b0b4e2d303333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657a27d10e085edbe9860d28dc420fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb731cac2a0b6b0928781b0efa262b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad711bfe0da69adaed05b1824b803e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc307edac79724c92c48bb6030089d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f66dbce26aec29a36ea34f548d76f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105978cc27a66a7825b7f2949f5e0d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484cad91d46d2f8b2163f57dc99d07b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bf27edae18441311f97f0b1ab5ff5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa408df3311e1601439150facef4987342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c195eb3455ec50664fe2e5e075fe0bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b1eaae605398de998edc182af80d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4535d3988d4b8aa45057d8ea711e7ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12ae3e5521ff307b43736db404138e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989ac8a6b437c9e2339974346801656347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fc43d19ab00b2549c8d3654068efd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e36270ff24254e8f0a30f766c4e81d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9176617c1a32dfd65f71007ff667bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf880d3d7ca6f55464944d50399cc7f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d06481b1cf13fd44a507c14e24f5be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58cfb84022d98acc8dccaabd2f17d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1007bf6be2bbf4da5d25171fe0a73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5a8d4865b5f53d224e88413d18f8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5564c12bbfd88850ffb6bab936316b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02e27e33cee39c0894e65b459308c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfe2cd7f9068a4f81ee85a87b47bd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b92e61e6ffa7718dd3005bf1c688cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db982cdf53b1dc751edc159bb2518d50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f9ba500af8de4e9fa944839d4c88e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1debbda863662103c8d06ca24bdc0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e47015cf7742c1b32a69326b89a7dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378055edae5513e6d5f07dc093799b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bbdaf25d93174fd05dc754d0ffc7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902574f3bb2a23db46a1508cd9c0ddd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4565e5ce082553f4fe38f9ab609ca2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6aad52c5caa777963546bef73974eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419271ca7a04e4043a6f2b94ac738180369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501dcf208d98446c07bec1e40126562370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e841ad418c9d9988c124c6131511b7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b50359beaedb8942852a4988482130372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b2536fd78773ea1de2e3b670e80a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b04b817a6ed9c2ae8c5ea3d26ffbbc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d027f92a089b31de239748174edbf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f267a285e894aed7aa13351135109376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a4851d256b7e013ed1ba9d15ed38e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf92a6f57423335230d3c4200821a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150a3cc807ec8a892a7e1e6d147387d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc92a1bb8ad16c599eb7001953785e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fe891c9d4bdb9e0ac5020156e7368381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcce2bbda16e9ee8fed0843c69d1258382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facba11603135cd33ab5a20c5ec939ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6ccd45ca0366b68390185244b2c88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4c38fd5a0591132602d3e75438e9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a066ace920efb0640bb167b82e98468386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030f866db4c912a370ca3723e25f197387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6469b2df11227795e79d9648450588388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b240f19b39191e44d996b3f7ad85a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec033eae31f09059aebdfc8562c980390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5452082b295b7863bb5c3685c89c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dbe2db4e523e42cc0af3f24298a44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f0e0a8b0f507bc64315922d1f7a53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea883dc2698a1d7bfee56da990b758394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462585edc79fc6b3e1176ba4e0e105c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ea5eccc09748623cca2ee05107802396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843935c38b37c9fe3134c083e56d4b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea648d9e2da9ec6402f022eaaa63084398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b3302613770045d25a0b612a2a60e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e521a232e27063002aba10d0e0a73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ccdd1a8146c9d03f3d15697985fde401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edad7b92cd57c090152ade73ab8c510402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452d4ce55a62c2407c0eac592f5e7a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f509cbf52a99139dd7ecdef5a8d4569404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d2c2f36ed22ddd8b6af7f3b3ffda6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051397b034ea09dab8babd78d936dfc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87916865eaa994b96d198302f27f41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3432c9b9e1f784913bcc85cf87a7632408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcf5c10198983b6da3619373cd3202409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29582951d764a744adb682ff519693f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03935b015610a491d5f12862fffd683411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a4ec8b336cd3b7500c39a9ed7fa91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecda0c5179cd57d4b73c4cd309f7aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040e47e83e141aedd821e28210a9163414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dd452ad608a67d56b181d69223c5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e2d4c61d431bcdc18573cba5e409e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c08a8a4183922b785ade48f69395c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b89049607010149d39933f3b67e935418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aad70ab2181bcba61c1757a967405b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef6fafe66f66bfc1736b09487f1b30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5717b2daa03be9cf0fedd7c36ca24c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99accefb38fd5a2baefbf2c223404207422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b4ee3b00814a566bf3215ed743709423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197ed1c3187ac6da19a75af51a4a878424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae06592296d2aaac8fb02d5ed74def425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bf8cbf1adedadfc65f55fbfe92c52426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099f014ac5e2b45f043d8efc7984756427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64d3b4303eae89d52c1b59f4ed374b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9caff78d8f2ba9a96bc01d036d7cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db91c8c4e775b6ed7259228757fd557430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d923462a404e7ce3b2f236eaedc040431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba487dba3ec973e886178dca28296f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05838d6a0618c047758c0f21d3452f07433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded36655eda0153c49c00a95e5d79fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800cad4cc5c267484a658ff068c0dc5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c640943dfde0c59543680e12227cb1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f250b0f0911a3379f86f9b8757a10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12f4ea7f9f8dad61c86b6170c678bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409603d61de723499280888e18c372d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498aa4803f27d67a6aeaf17eec81e35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419a8ee90fb4e6f24025d6d995b50f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e78676355441771abd5473b1908dd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619941129fc46961186839b56e66b439443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fda43a081e65ee67377b804abad96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15301a9c71a02c113b72803cb7e5eca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589f25028dfd30d99e6959667d61882446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fbe125e5dc91c93102c07bdcaf58d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f2ee664fa4327d7756e06fc892118448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44734cf840467acc9d3d38b8935e9c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178dc178ef84dcc5fbe1da978efde3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c2c00ea5602eaa93d0eb4f208cf29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db9f2d92d436387979342be58b85a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddc514a84945448692abeb6ae586ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8d1e3953c8ddce30a28c144c462c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71bea929ee929bf97144227b988897455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96091cb4ac88f8db3c0bf47f2d9a63e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e1e39df2fd6bef51d5529a8ae90d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddba93f3a92066791a554cf8754064458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e81ff623cebf761b101be67f4d7cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82495a6cbf2916f516e35aa19c1604c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617d2d459ace91f303c74debd8c2908461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b5242fee53284e2a31e49414b7500462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6437c5cc67a38b9b17f0350e4d0340d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6a2b9c275c54c5865b30c0c97660a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd045a9692a8e7569b7295d7bb7dedf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ab9094aae34e68db699be91120c2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e83dad616a294f9db78d29cb7ed30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4af2d1ba866f1b1f650b548ede485e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6bb9ce23bef54912de56f7407f971469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842886d0dd6e1833fc546635c22482a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cc8edc03736557590c97961019d39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f56358a72eee2975e8323a386ae13f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ba2b3f737df46496e821f4eca1f7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f56d47714ba3fdd7644dcb2370c770474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18deb2db0938aac6292a2adf7885e0e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08eaa6389da4c33840935c83cb2de3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ab7ecee2d4b060e0bef1df4a96942477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fedb57aad9b6be83c7311b1637c89a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe50fb7ce6827ac7a30affaba5bfd46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3ca473f34238a9ceed53252420109480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45c465b78d1f2264bd3a554cf61f45481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53d61a0a451dd8dd8eec38e4154c74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0411ee74bba6d9af417f7c93260a7c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2c9e48e7d43187fde78575a2c060c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a74a8526b98c4be1db92367b1c17c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16931dc5f551c00a95e0e10d8d188028486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a39b8c9b732ebddaf0831c358085e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502342002013bc55e36adf02e3f9a3f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcea222551ef462e7b1b8b99af5c40a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babb794f6353ca1428b7ea403cc9870490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62441f0b9c8339e1e49d1cf8a0b3afe1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d96df61d09fd5544075dac7572067492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8cf56364e006336ba68edd9f39c14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df060c856db8d055078c733a97adbff7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031cbaa898aef5b7ef5300e6ea6d4d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca37874560f4e2c246371dd7b689514496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc15416f10b7205393039b6748c52c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625094fae222c2f12b706aa4e4f39ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a2c55138e8369612f95ed43580069499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc5f80eb0488fac8a6438195e84eef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c982350bb904c8c6c9348b3982e8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5d0a56f40e76b43f15a78ab0debb7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6967faa711d5a57fb01d46fda7487a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaf8dd08a2184bd886b6f56a07a56a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0722dc46b0caad5639fbfad97aa99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721db881d3d076b098dfc84896b7fb5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7877d29a5eb6f5b562ed3f614ba10fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4fff73c0fd0dcefacb8ebfe8e498b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f1c158120dcc204016551a26ca91c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3722c3c5125d3704e30482bc6662bda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab90765736ea39ac288ab7d15157e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78d585a1cf87701aa9d65155549b49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65efefa8655bd6038a911a2e1bb162513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb871af53a50b709fee817d586c1dd39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672b204a2dd700963479d080b905127515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdea32747bb30ffff5ee480c0736f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a363609e05661a1548787ffde679a5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5fd63f31619d35dc8a3cc58f33b6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36edbbafd9de49ab633c68a43320c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752c487d6c826db4f8baebf3d75784a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9b8447602a5f441e4a1b482524ef6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29da3d11bca91189b9c9764fc62e2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed430e7faa4b6748b44069151c37ba2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04ebf5a98651d3312f8fd48ec254e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79ad635ea2666cb3130fa02ea2e743525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665edbc36b5b00dcd7f6f3c402a7fc55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467f60f65232c59c9f85b3aa7d0cf81527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcae857cf61628d1d15c34945d867f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b6219214bbda716ef61b14372bbcf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7328874dd6003806f863dc8b96de9cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70c35bf0a36e173e7afa5d43113ad2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e76a6b64c958af3c56fe46674d76c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9791ce8650b9a06794297ff0c4d8fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaaf319a860fa12f768ecf31dae21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2d929c2a575ac762f80ffc9fc85c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce361b5b2cf3dafc1c319594a1952591536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32010a9fe1cd82c636ff72e88c02398537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5791e8244b4867176aed2814229d793538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0574f08ab3221eecf9e280edd0236539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22cbe77cfe3783df12c6cdcc7f04b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462579c519a8beb86a2f4ad57f0d39fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1eb71eb683e53e3025d027dab9104542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cb20a7366d9cfefb6b3584e1121ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8c954bf355a69636b4dba0c56b254544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3b6c4fd5d481f3457b7efa35299b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39704fa51d0dc9be4af0b64883f02bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d46afec3c6279a5b7006f9cf019022547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441be0277572722714b83aeaf5ea2e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c5fcf4d9f41dc8fc2565e6dc975ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b97b7a625f3987c1bd667e0ba4daef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c773f2e7f3b0c185b21326c92dd4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ea4f85c03e57f214665a136ec9313552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc055610a43a3345c85da6d9a373b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d88a4ce127fc94069956f84a753363554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0766a82b1d65664f627e3c5ee595fa7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f96b04f9c9ad9633a24c59d9815e0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc298bc04cc6f22ce52ee8cc2a36ddc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd02ceafac32908b871970b861223b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572565f36d53751a50edbba43cf53f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fdc920fa3861a487c3ba871bdc526560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbac8b0a1cd65df4e2be221abaee3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b67b744eebf1095c64daf317f225b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a24dea8befa3b78ddce9c945b278f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afdcb96b8324d0328f13868e536024564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caee4646102270d4ee93f42254347f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70369af096da6b0d3c1c78bb5303eac0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8ef44f73b3e8f575d714066a39152567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bdcb77d5532e979d3057d9c2ccff6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e92510c6ccbc0fd903c56f9ad52a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830802e807253e36dc2c87ffd89b0fde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b176f179636e3f931c4a92a4eb5a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afbd95a9912a921e7b4f45c6610700572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148fe885ba0f3aa0424e7ec497fc953573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437a4b8d1b9457dbaa6d9456fbb03f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3675b2ba5e9d244e27d73b5edb5df4b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539cd74972e5f22ad922e5fc5657510576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5fa7d26981df2d5aeefa4731a2a12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743002125c7495ab6436f599b56e860d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404977ba6bebb2aacd897f289d25ebe6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2d700b4e95a5e16a9da7bad70df8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d35335a39c64bd6592fa70d54b5f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b618ad195a33ebda3b5403ec1c19e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf520e0c50d27a2e8d25553c6e7df4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360e0efaaec55238eee0922eb24893b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe59294b599cbc9dc527db468d8126585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a221c88529adfb80ecef7ea01762be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc4e1654b59f2b41627b0901d6ac82587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3acffcfa141f9b2e28555c1011d61b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2733f6ea3d6ed4c5ce29fbd6f2f1c97589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04399720cb4f98518d7f512e7b2d6dd7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f7af344d7c271ac050eb5bd140816591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0fea84b9e181a2fbc5c7ebdfeeec6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898ff1dc23d1bbde40c92a5520f98c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b139fffc083c2cd8ebd5da70e6866d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf21da2d793549514a992f79679334595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcbfbd318c308cbca271677e2977cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36dd058febc23bd3f1aae05aaaae35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c05ba57bae1a3c1b2c211607e99d2a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14aac08b9ad95ee2a95b396c931fe16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbcef592049758a7d0bdb564f79bfa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b10b240e433e7cb7f037bb98aaa662601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ce3e6e871c1566598047ae83903e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18551bf727e8e3c9d34d5dfe7545b98c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f576b6d4e19a4f4289205066caf9ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13869c32aa852b38663b7ec8e7694d4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ecb8ed30127ee1765334885848489606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245274fbe88e601ca90cf3a4fba69eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1773834c1a0e67d3b2d6c0f0ac3dd7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c04316ea110b9819292902a6411d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80627f43ce4b13cbd6f824980da0ba41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd80541b1220e7631740aa3384545c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c077843143de5ccd0ab525bb069c6a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efa39ffdbe54ec0d62df65b4b5756d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54bce839abeef307af824d672759da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1567921ebb78ecb762c5b07f78a6d27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22a45e5f9536bd318bbc13e8b62844616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b17bff57b0e7b48d58d9573c61fd19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe69ebfd702aaf9816cc582cecc52c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822b497ff9560c5c715e84e858c01a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e85a1ef485f3cc9f00d5a3ad5dd591620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb093cca5cfe0e4ca55d7d09af8e08f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5bd363003a0e5e02711675f3a743e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580fcf664c55c32130bf113a10edd4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83e425a9d3a4371de4c214ff002645624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc196b78e95edcccc8f482021cc887da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc322572bb407c7bce7c04a6f2d4174c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e3a685a721f0d8d360b2ae40a6e1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bd2649e7f40eba603c5f5a93b49c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052f4a2ad4b5f2743e84c56588a47fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499584bb0339c9f014eda64c9629ae0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f416169b340365a4b7e08d260ef8e75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89233de4f9efdb80acdadcc3f88157f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfadb5fe469628d30a3c29534f02ffd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03396d038dd057fcff70204671ee7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2e795f4e0b718673faaee1be583ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc892655a0871f0141f30d8840a9855636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6097dc68dc73ee8b6172a209182b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83cd82ac3af4bf00c06d041b0de511638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ab295cb57affbbf9c8d70d9c2278e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87989a496d107ff8ff6d4a71ffacc61d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe86915e97cd0b75bf50e712d3ce9c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fed976a19d861c1741ecc47af1a57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf822b8bee92a1aac768cfe3628b023643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757490d112729bf77ba42045c9feaf64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1f12bb4a6a69dee39035d517a404e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ced2e0dcae88a3b343bd966e32f6b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7af60f64f6abff893723742270eda647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6321ad2124716779740a212b322b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503d158a4d0ec04755be1766d536afc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313009254ca2d1760870abf386e979b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3010d2fe4f298a6894817086269c4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c4a7014072a08b720210e5cf61446652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addcd91cd5ca7abed04f1ad222f1320653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054f227c56d39c490dc35b244126207654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffd9b172e0bfe3c836330bf7351b14655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f30c1051e3f9cfeb11dc08683b8f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac602d1ebd268de89c554355421a93657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6ace56bec83c12d1f022f3860113d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea578a3657949094d8881d1eb09e984d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15829d10e03db1fb3e6a46575280e268660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d037f664510a6198afbf14374ffced6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8effd485748ed64d89efb23587f7a02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146230201ed722c26eef68e1222b345663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea98f4057398bf8fa7c3521b3ae04e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbde7392a674c11c3c56e5156329ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34d70526473bacf96fd1d78b14d41e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c11972bd9d16c916f2e03e3ec59ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866170336c205575b7e8b276853ff67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb28c8e44b90ed1fa37111946734c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fcefceb7ce766751ab20120d5f33b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c380268ae34488cd929fd3cc9e0ca16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9e54663eb518683b39a7cde59d07e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78665f22871ba610f2e6a8629bd3e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42bdda58a89e243b7f0562cfdd4fdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150acb25478cd911b37e9e9aa012c2ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ebc2cd0562a1ef69b1263fe436ab1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71f44ee14de43e5814608e88a7e10f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4cb3e76746809995d623893e689aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc42410fde4b7dda39f8fb7e1ffa18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c3af22cde5c4d51f6b571fd810b32680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e785f17ff352545733eda82e6f7fdd4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5caac700e3e772bf9100e17f76a06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d83c3c269f209edc66637258c2cb0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164423da2ced29daf996741b6bae255684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ae3b0af5577af7b491953a1d797ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bb528c4ad48276d0021802840045e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da21e91a424b04fb9b408f148113bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf1d3c52b969499640edbe13eb9df8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75826940fac0ee1f6d7c764d47da746f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c7e46515af4bcde92f141850e0acc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e609dee59c0262e366277fe9b5a38a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bfbaacfd872247591287f237bfd78692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba975bc84c402220f45b203fdc62a367693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d88372f730e29b4074e5761fdc4b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f50df22e77d7f53b1b420532099de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56220a7bb037c5811f3e1cb9eaca8697696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e71999040f604d6547f0145b5e322697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bafde33a75cd7ae00d06f094e6b7a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45178184e01e809d1fc5b7bd4378ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374671eee7110268cba490aece606f05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235970e26abd35711cd544d2c9e814701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af776448058578a63e15748b74db60ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b7a503dfc4c5dc4242217e88b1aaf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a04c48881ce91f3cae09fc4178a35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c8d457e53ae1ecc724cecb55e9abb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff040ad38a9c5e7d41b013a54c595d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c2e9dd6a4a2e11b4268045b5d367a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4670da781e9f37515887c7a1374ad3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3db9090edf43fa965c86fe16144b15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b6234eb3b4bc95b2629e20c34fe6a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2edcc9a39cbe224c90133615b607a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65619629a326d64ee16b3c338cffc2b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca8c66a0743fef4b2ca3a34cf414f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce446531b99fd5f147a47d83b0fe797714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67000d8f16f21cc01f993dcd3412dbdc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe23454c0ad0ab3461e157788d8bb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f35bc48a494a889902d69c6c3fdd87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed99781253494e85ada0248167ff2ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd94c35e2d43c5fbae21c4dff9a970719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5976da472e1f9ea4f973853b85839c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d714e3f6d1f75a38f2e3f1e669eb7d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d1920d3912cf3ddcaf5f6145e2112722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8af365cfe219a849841ca8d28489d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d47ca35810b97c7721a6a1a54c2a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead50b9b6197ec37b94d4626a57aee37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63668e9a72b2192d155d0133b87406726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881d415cd1e44c0794d21e629f2762f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45073483f25681cab29a0582981d5462728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aaec7f86323a641d21ff9727946b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a5b74f4fc3828fab960ea01276d32730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9d331d73d860b9c713375d31019cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae11e79f950169a1da236854aac33ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a58a37d744cc95acfe32c9e886162733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ec0a4907a3ba80e775b13009eb6cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b9fe278e53b21701944ef9331dcee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064b10b6a557f60e74a7212933df5d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3cf3bd4a888e951efb447c66023c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4611ea6e64f20d42bf015266b56896738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06441a5eb552ccb11c7e85f4f7c7d24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27ef77b575d63495b93bc7fe878b3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d971b325c4fbb925fff54a222cdefc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aef6a634b16f62a6c266ba4947344742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011396a5f6f394ef500a7873b320ed46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186799e556480f5760fad0ae024b13da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bd9c4c0008a7e89b53898ef1a9b2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93eb149a904bb18952dfdc0f61132d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfdbd278708675098bc9b5fdfa2363747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7d233be08e45fcce38473d78fc670748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90658c4c857b1a35823dc2da9f96964d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8ef75a648ea085caae4d00c974a2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4c3d227967539da2b60fafad136bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e7d985110eef5449dabcba1d0eeb0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e597d33077062ef2adb51a976882d70753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d191a461f34b49a5f1769fd9fb621754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f67812bdd8c4af8643538166b1001755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49370988ca0f22a306a4af3ccca41432756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163aad3802ba377589cc764a16a8bed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa8656f027c9451c2b414bd904bce0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04acfe6d0773d731dd3fc3b2dba746d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12058e6038140e15887de8b3010ccdfe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332282f61b15edea0c9e615b27a41f8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dbf9bfc1f574334ef0339ecf6ee953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da6ca5fa9b7249009ed221e55fd8094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40384eccaa511aa3c3ec598e3b85f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c596d7a485ed033051f575db508ef056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b5b7a1f4a61a16e27750900602a737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4964420bd3289195d7c9a77a357688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be2382df33929f6224e639b44f61659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13599954b59430a09e33550f05e44fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448211bc82b6e1b6a27991eef821ae811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1729408dc934ec5d6822c3d269f04812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63625e97173ff724e62826ea1152e1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608d917d20dc83ac4ee8492a25e70e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89572ce18faa47a12eda3cbd8e4cb41615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea830b31a4d81c3bdabb6064fe33967b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6a370646d2b1589d9a75f1ed02fb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80297a61a2ca02bd5be65d28581b9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c1aaee8c818684ae9281f4c2c14b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c41c5596b333b3bcbb2c4921975d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c728fccb3a16cf86f7379542af97d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d1e74b449321dc5602461161956e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155d7b81d09a85b788b1a5fc8b4b89b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082fddbb12f8cada661d2bb7e7964c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3076682eaa9b962e9173f16b1ee4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb49d6d5e8d0b08de4d36aaeb3961126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2417aa562d42af074c374f521d88dae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa684fb7216230503a638b60ce5196428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a08d7a6cf738b2e494cf6145ca418529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a07ba2e98fdb3031e781d900f555f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a09fa4a2926d5926a04ad9d4ff80f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dfb9743c85c0f2659528d048795a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bf4d99a8cb04599cfd35ba6a0e31a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79f046601c8ac61373a901feef870034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca5fe681ca142b4c7a849fc33902fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d5f0df2d38edf2a21e471f26f986a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afb81dab61205d496118af906c523337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8b24623293274d67d215ebfce6abb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5224b4410059604042d4320799e4fcf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b3748307dbd3030f40d11d530243240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576f3aa4b9ba9bf1a27ada07c1f704041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d69937a752ca04acf13632c7cf352142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2962595d2a4005f5b5fef02687ca043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd58a9ba55034dbee74f390aa8438f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984034dd436d7c6c000cecf4da20c73145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3938630a6808399b51bdffb44989ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637b42b45a277e6ada7a35232d0d29447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb51b0a1c0824c1ae3e39564de987b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7b8140122897334147b3790a8e18a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3f40cb47d35c79f776dea084d6f9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c0179484dd4b53ba4a8b181f536d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eda6657b448867376d4e9cf8fbdf552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45bc1ec4792861188203023660d31153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f10d0f5157a48918c0a068d304c6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c266c0348fad0509fdcb2bd8446baf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff89c5790e879af7e8678f028707a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620ca5f7464aef7c1cf100a2c6f2ac757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56efb6bd0aa4a28cc2901e808168dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e814081a81257f54690fd630d856d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dd8e1fb30bfb14db06c3a3ef21acd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80762e971f7437104b17d8ed0f6bb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60d7cb3b3aa05e8501be4b11dec74562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d00ad82f3c5cf26d57e2d4d0e0436463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5919e35dbaeb9f93f1dec96ff5308664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5de8665a8d7d08ad288d136b5916165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c92c01d333b0aaf549c6934a9120766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850eb70e7de316516a668216b04bd1be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e79c3ab335bf8c289c0b47908d66168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01405f4bae605c4924e49c05bc85ab969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fffdc6be1890b29b2e4ab282c4efdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6726be486e57d8624c520b135545b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d53471a79e5fc6009c1ec8b58a6cbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c86e3d46c063d9af6a30b03332dce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd1b8937be44f059ee7a048fcebb9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446838ab525d10a5a115c893dec73ea675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2096059bf3eb960fa29ff74c7892a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dc39930e18e9822a8a2a7f921fc9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eae99b9b0697e5b2bf3807ab03add878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b3d4143ad1b1b52cf06c728ab72e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366511c91a872f802edd82f2d43d36fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5808a725804cb0a2da3d3724364d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5395eec2e0448891a93598ed7a7f6ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46cfccbd265e2c90400de016a5faec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4415cab2091a59ec4c221360d1e9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa656134078972a3b418912b699507285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb547ceba5a9127e06f19ec0d3230486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b02cdfc25f881740296e2b7d936fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66213a80b885d3d99b7d55e517c446a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113119fe50e12510ed9d0cd5aef258189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb505bf2905bcdcefbfc3134af55e8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835a1d362cbb0b27a62af5d59f3960191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c74b17dc24d40177d4fa246cdc7b1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e620a2c7c7b0224fe4ab2b8c833e6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99df5506f8007a17bdd2b57cbf7b46294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fe501bf9a042fc55f5122df0450bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742408800910dae1ac7cb781abec98196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f0fe949177a0f0b52034c1100a0da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddccbc7470461938aa0acd7d6f190a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c2fa350ef91c0cd64c3818baad73a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11e8b2d9d537eb98e3f70ba478972a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0bf453c0edcf3372e15c1f2793502101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd0e4c3f5cad69a8ee529b4e23a2d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419e8c741692a1f245b07a9d43a4254103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d0d23720f19dc8f3b311bfc03033b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92ea6c97e90bb701fe7dde419ae9a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdde8b04cb141e2200de585ddae998106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f756cef267a8d9bca078db67d3333c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bb40ded14dc417ad19c5bdadea3af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353efbc128b6f009a9d10baf86190e32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ef943338e22469ebbff167ce66530110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cfb7bc427440a83f7592e4dbd6625111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710faf28de9157045e66e0e73332865112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44c6a6cbe3725496154d54908b2ea4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5211411e28ec324b98389780fae63a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a60589cafeae5b71de3f84cfae745a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236b84cb44b49593b6d348099c482c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e61a941f469af48ed910f11449c97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73c2a23eca304a5559ad4702e13c61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6405b1085b684b289c2000f7a3aa8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d6d7311c4ed876a18e5e6b2f6114e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69f5d36d55e4efa8e3a5a1e0667171121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578a5e30f45ef3d05f00396c640ae92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d9ce4a8ab0ae39769e4ef523941ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b96586dfe70fdc470d3b1fbb544e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f096929b9235283e8fba8f79dbd7b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73464e8dc5c2b73556ef2940e4a7e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac67a8863ef01e06ec3334997b7b343127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbefd66849c7c1a652c4e54bc22298128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ab6ab95e63da2f35cae64c3ee311e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67dc6e66ddfb72194544ec9d331dfd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e9b02ac6d57cd0e9e1e248f0104a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063915b35afe471bb340126f7f23dcec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e93e67f7fb4122780b4339048d7511133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d978799308926e6e26fba25105609134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f68278c587cea4efb6327cdb061621135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335978166d718dd457363afe2a71043136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778489c98d4c4d78fc78aa59f3d3ab9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c210a9f955b1c6eec98b85755d462138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645efa61ea32d59ce027561772fff55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83f803427cca01ced810c893640dc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed9ce46e3284afc4ad61ba3878afe6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2faa7f0b17a1432f5380808edf5885142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0bd2b4395090d7e6ab206f4785c90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf2547a51325acaccdc5c91e53c03a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed749a7b39f851844479da3a1c83f4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec711e00acfc689c9039211569627fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81535519dc2bfd6fc444e32cf816b070147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3504e6508725038b872cc5163b56d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e12d3a37ebbd17fabb0fb8166eedd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb9ca5cb33752e860e58b04539bcc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acee7556a34054448d45ef89b66129151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2d608ec6f325e9d72834ebf99e50f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390e2d41b692b4b77608037a2a51c5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418b425128d0ed0e51f2c832af6ceb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358661f83517ae5e2d6e824267df12ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4680bc8823fe5ac87cdd229b0192d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694f1888f373045095ddf7cf77f82be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48784d311099cba54bb5009448f4864c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c8f905e04b0f550a4b52e33b0b773159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675dc250eeba78a2ef1b78971f0570a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037709938855d50e7c3cc90e69488c0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f6996753cc9e9019af75f4851ba5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5922847ea6650c9a282cc5d54ff39e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc10641a77a301809663ae96ecf589164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a0b27ca2c1f5b7678c4557a6e5c71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029a1d40e61e82a0aae2260e6c4f78b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21387f827ec11618e7a5699a590dca37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4124af2544c5982442b82bdd2d483f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fed51c866ea3c51a84d36fc0b67a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e884dfb55ea3ccf1ac5045908c0d63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6abb205c0157e96b8d0411adcca91f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536368d3bb75781bf9b514f9e3ea4fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005719272c14faec6b10531ddf2bbb9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835189ccec900afed94794d85ce6e3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdabda769058277ae3977b7a0da869175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b576f9e50328cd6e894fcb96d9e09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d3992aecfac68674d4fc657ea5caf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb544dac41a5ecfe346952dfca27ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9e82c51f0748a0e7e21f8331d1401179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a2ea613608bda4c64c0cfc5cd5b05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224f61a651d265f220faec20d107a6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7910089c35200bce30377936ad5e102182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876b77796e920a439008fa52067a3c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cf3cdbd498af13ed85df16d04c094184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7707119d6fd28524f5e2ad8ae4f79d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396df767ab5dc850ea7da1367ad75ba9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449c6076f2bd5cc9cd99fd964435bc0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251439d192363c49c4b3fa34ccb6964188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ddb7ce5ffeb0cb501c540dff8fb4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6128b88e7cef66e0ace164c9ce1889190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c61b7dac1643c3cffb9b49d9f8623191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd48df59e4d10ddc37516ca705c373c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee945459a468d319c473163eda1be88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1a504a49b4444b6615a0413d97530194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88896c343bbe96dcfaee9395871688fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35dec79d68ed370b86606b6bebe933196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73c03880977b3e4ec8d5f3e521633c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637dc196f29a328b190d03d565f35ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bd11276737089813aecf1befc3fb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62791e19901a99df9442ed8c521e0b05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4e6ce6a2c28585efc26f9774bc90a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e3a3468356af3db8d0a1a5f1cc6a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5af60d3f0dbd6dc8dbe33c8749cef7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ba1c2db7aa1145a0bdb8cfa1641d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacf76f3f7cfab9af96d8863d5c75f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4890b419caf4783be8b869e73651ace206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad278f6230a674e931f86a2f64ccfe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675847e83e7d2e5d6feb8b6abe9e21b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b460bb8585ee4749e44b477de1567209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a77b1551b5a467ded6f01c026c15d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74522861f27ce601e650c289586b69d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fbad44b6998076dc7e57f61f58cf8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8d03a68e863192242a8450de96356213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db45ef90ccb06e586ff8c080099b91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785c45fc4ffdb8c410fd23f752c8b9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b10f1b67830635e1309585bbab5039216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb096523ee04537d3534a79a9a1951217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d8db43ed177b49e24fff657ea9175218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ac5b94f793183651c0984b3d010ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6456595a9a13fbcd5c473e7bfb9425220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb78d28b53a8b3a7384e4fd1f8299c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97617de6c3ea1cd564fdcc842a6cf7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97097882c84c152030e2b8c05dc06b88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c420921d7f76bd0604526647e507d9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9099316822e5a8a7cbd1aecc622224225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb301116f3aafb352e33ecd6acafe1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4240f84fa9ffeed6f38961780384135227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2d56bafd954f5ce8185e8b6a77020228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1918d5331b8149230fa9e41ac2d4a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbde40a5ac3d887923b7639ea7385e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd411201a00f50cdab638783a498e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32413fb241fead9839954f3873d9f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaac23f1e2ca5817ef04c790cf8861233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059942258e252ff95efd6f9aa4e9de0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30446ac2f82d3ac549bd70d53b81fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d75100d152c0e3cdb42a9a73bc172236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee383619dd8801dba4224b2dea2658d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89737fbe0e14a93e24267ce29b9b02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e14ab5b091226ee407090877f5b993239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02589436723268b73bd39451148911240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def314681d2d923335413e1c46794d8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78310664dfee08ba91748b80ccc336f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd46e41721ae7b37c905c34abc46544243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58410ab15fb43911a2b2521c65d7c1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441d47af6c94c5ee708e19baf6bd5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609f2f45593cf545686d49ac128678e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e6208e4ae624a07437ad52f51c51f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1895fae30c0f36f0d517d4f6038474248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81066ed3ee914017ad37d1bb8a341a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5533301ce82cfee2369a790588bd8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9736ce730f342c8ed31e598a1afd8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd2c3fe4ffdb6624f1e33a2b0b178f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2d3fedd60aa58062756153fb2cfa2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594b035622896a4a07e0debd413dff1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c865d16cd797fa473911f14c27ed4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b8a7ba81f07992a2c747a9529151b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabae16792b588890eae50b9f17729fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c500a092d1981b8000de34f77b29da4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec321e95da5c31c558ceaed6bdcc88a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599b975ce991d2d2dd02004f48d0707260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221b11bf3f879f196c03ccbe4479541261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9c087a8f72b2eae14f8a61444dd90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c574ea13c2ee8ea0f44336e1467980263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642e992a366f6452a8f80f985f8d155264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90ba40564351f41bd9473591f2423c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419f05452f7090b41fc6905e731f010266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cef5d0453b3ce071e4c612262f817d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03634693e5a1ed0ff3df3b19be1888da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42a95c319e07692cf4c9776969dab9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e562445f47b45fed97f6098337d41c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cea405b44963aaa59f0db2cacdc17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca65cd8c881a347fd3836474f5c2c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22aa8da2a073146d7284373f9d40d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaf8776f2296e719762c8959adadb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6508dce46fa72a4c3a00029551553275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdf981c30a8e0b5f2846ea8950ad81276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0044d62aee7a371aa974854666bcb7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1e2633bfb280a663b3bed73f72b6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c15558a618f827f24bcf9f61db75ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e39ee13efa4e1f142b8a27bfa49df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f206d62387f8cd1005764d1cfa6d72c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb19b75eae7ff894a2625fb69a99412282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d21079ecdd906b88358fdcef9cbec2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89b7b3bf7bc0d194af68132eb907c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d190ddd41be77c4ad6714db0f175b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb963fc40a759d4258f8d28b5535439286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2154205e1c0a42eec2fbbbe2673f50a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06e49593d3b585cd412e7fdd5548d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f827e26a33ff889862ab604bcc59717289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffffefdbc2ef824839158695368ce4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740979fa7d89b56962959deca72cabcf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7447f0ad03a176d9a8a6d1e55f35239292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9393de14623751f386a6f949b8303293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec362d07d75b4dffa610bbd81911f2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90295ced78f3d65188c3f5b5b703714295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c5e4eaa9088b61633ae3b28264c4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde00790c5b4538a9cdfa57b53eae36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fc68090acfe4509b6895bbe449761298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae44a4cc30aa59b9855380b06eb51e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c573dee1347a336f13c6e9ad4b7fe9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905965a2acf2e51199ccecd5fe17000301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e897fb955e6b5fae79ac9e3092d04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee33e7b22cab715d93a7de246bf11c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a76e0ca6bcd8ff316ed024aa6f16a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fb3e233b7ac0e373897ae5d6731fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730b345efc37823b3c3c6b214874b85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5156af12a13fc9f1076a130287cb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd60c8e479680e85efae511bbad585308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7a018f8d254f968bc6a6fb820d5a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4f70ee23306df2d0528c56952a47e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c7e54130db09219ae0dd9f175aeee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a41eb3b42d6b03ba2255760b920c15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a04816acb4f9e5a63fe78ff46f27ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb5cc1320aa362a345edf4816923b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42134607a74b25b81680a4e652e164315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b27e157de5e3765813959064469d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96696f452b3372277495d01c766ad5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1515bc9f570ec36bff66b469535c6ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf27ce70dd8770ca58bc654e7604ba4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f689a41dbadc2384b5ef315ec1e40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85392cf9cb93a3c5367c5593c054bcc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcd70adbb68baa0512466c8c417860322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139752c1b7df6162bef0eb6deb29140323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1a2e197e691057cf501d4118a1077324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4e3ee7ccc7070e4880860a7768826325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72f4dc0227c469789327a274c223eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055f3262bd913439a3ad1abf5646edf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7345b19383b0bf1aa23d9044351e991328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780eeb42af4861cd10c12f59254fd11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e3ed331ef9192dd140e3836dd40f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45805aa17c83afe016869f90d45d70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122c8c9cee20e5791233fd1cfd621c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c754ab031a7bec0e8329c51c3dc2e52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40cab1c84e819d5d67e1582972f61e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42375b50c600cfa3bf03d6a2487dc1b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2ab000db634e1e03e9b5f7d95fa0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55cd473f9de969afdd6aa0169377bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7b8d7e9f04ec68097446f1e743f2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de31f53af552e037f3e9b82a92b854339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9f5cb0a2207b3ac838c12fdddfa8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e55004e04194c1288cb4b4ea285a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622005d47b933f4f067736c20cdebe1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04f68a405b7bb583cda8cab08b0ba1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cadbc4bc4aca5cd60339e3f3edb0b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593f25783037c7a1b32a2a53f85a971345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb1001233cf3bc25831ac3478db1c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b9eb5ffe00d376d89776644545d7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabe4d08a91b024aa230ee63469b1ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e9eb1e4c6969def8588e4607c1a47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f21bf09cd7b9c7cfca72d95d56bb6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c6043a7df160f837c135c04583650351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671cc861b0b3ba953a5b36d56838bca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9745402586eb8bcfb0efd077b5994ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f792e923a608265f6ed9375b2e738354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d5f61557a22c2bd0a3c4ec5038574355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16654f0feb7cdfdd3e71296421a0a32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab599f757701ef8e3d74658047b80524357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127663dc60fdb111ceec09ea98fde7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36951dcaac3b453e71b0a3ced95f13c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0583041dc35b62c84eac452a313cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b7903bd97dd08b6e3bb1b39c88b92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80028848c15a93a10f009766cba6647362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b159378806acd7b2f558b65fe078286363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8859f442249212ee346f9feb93141c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a5f4a62829f5dbcda9299ceb34ce8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09d6ff208f5553fbb8095f3201ddbc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb012fe5fd04e4ac84a0488d60969341367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cad154ca5c50abde64710f38f3518368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8a6413e571268788e7508f8f967da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7994e3ac123b785683b6dfe1049e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26c02a75d5693066a71450634d320a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b337d3f4a186b8a44543cb28e5aa1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f63e514027f7ed7f14dd7cd77b15d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c6f669472ec330da9fa7ca334285d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675815777bb335189f5b69dee7fadb7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1a3cffae1c25090b9d49ad2fb1033376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484493ff01ff8586ae2cae06cc99ba2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8347be97af50edae2c1a59a386bca04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67cab5c07186aa42c0b3c7ad9971b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e626ddff8e64b8e23c499deea5fe3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24477f5c039dd159ad51569cea0b5c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089a20a0e704ce7dc1a55e9cbd387d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c51adb21d0022be00047e5a6d1f6a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418bfd39bec398e50b147b598abdb2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d206e74385f72622b76616e73d66a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3db3799f242b542febaf7faa0f0ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ad60df6f392986e46b8a775a92a6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925ef693c09e914982fd2c97d33a379388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b081a2377aca2359ec4c1652ee2bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415e93b1f58389f29b004df3fb0eed4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9a53f64ef573ca7dc45cc02f69a0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ed57302d0845f2fbd875d211a2cd1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc6769cf252601889c18dd1486d3be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54c85670ed47cf203a73713d0857af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de5d816c33e40c5a3848220bc2982a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5360968fc01ec2e7d78dee1c0099ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426a2f49d7df350afdc5ccd9524fca5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c5cb4fd53239c7fefd43e8070085e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961fa277b2792c7a78d2d4e1bda93f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beedee130bddb4e406a45f8015e9c07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322841d994933b0173250dd0eea15642401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc74d4c0d6448a961055ac5bfd8bf66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28505506047bab8ed8a04e85da9527403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00646bd555761ad9e695e5ad97cf009b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d34eca96f845c50928e9179c197df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15ccae4fdb252c9e82bd29533623da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199090bd744616afca4160a74a4856b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59d0465b3f9bc28de78a490babf26c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508592ab43690132a69d84911bf327b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d4b65c6454a5ea12ce73197e08a1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f26e361a2992c05694e9cc6d857ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea3eb8d9b60b845513fe65308ade44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79dd685565fc0bbf79fbc9126bf0b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be237f8e178a8288069a791b7fb00fc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d4fb3116e4b86dcb2738d6f5ca18415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9389fcaceafbdb3d65310c2fa61e33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173750187f99912af1a12bad3e709ddb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49c959119078a3a72820e07df65621418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5486ace9c7e38877bbe302a4125ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51128327d3d820b7bfc516fb3f887b62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe94b707df2107a9dc0af6836689dc7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59bca0cc8b178743839f7ff3c2018e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce15323c0f806d374bf2921ffb1b41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d8abd004737d3f453718eaa274319424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b502c9daea0266fdc4a95f2ce861eaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef20d3f8b882f8e328f95430890ebfe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536c8afab72fa0fa2d83fd3c9e4bb65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f716ce0c6d661307e07a4d5468a1dfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b26f968cfe33852955e4aa886b875429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83bc2b0ae6d4c22f95b2a61496bd74430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb609e1e6168d36226b6070ec8f5f567431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf61dc3875c7f06e56d12e63a32ae9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654af99f6ae1bce2409fd957e9755b38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c45e3a9b75a8dfc057cf69102ed38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf30d2d00d733ff081a760c6cf428e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41131ce354b28102c6e77da96fda4c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8649edf63986c0cf023f7711db0f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7633cef76eeac44d33a49ca5742ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40d561a4654a73292bb39b7eadac07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1c81d6d6f508741524e1333fc125d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a26a300e390a9300f86a47947cbfac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635e84f1d1bd22222969b61f0cc1aa0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb231ccd274b2dd4769c23676d6e2f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca6437a377d7dd2a4850832ebe69f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab13ab1b40bf2ef9092aafee30fcd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2259cc3a9d4ac5e22b76f4c4ce9560446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aaa5b667e7ab78e2e24ffa9103bae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ccbc1ba2a77d3b64d2b48cb12db13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e378594db7528ad4574806e829d04e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6ab0a6005fd1d0786411e730efe15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61969da0a58644b0434a7f571a95c29b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b0e9fa7df0eb49fc5b4f1044cdf8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883d2e9fa11f04ed80623367e02db34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bc882a95e146e5b82a68e599e3e5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23006406ea043feca570ac69f0bac6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb05db200c2c9d13ad460169fcbc477456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc3e426ae5a6b6f8c9a86c0503634457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0fc590a5130b0777019879f09bf83458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04850ba5080e2295ba0af59c581ff4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0383f29cc278248418d35e8793b20be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b2e272edba08788dc287fab599c82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d150b6600c6d8fa9207a3968a394c3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2610801c7e3cdcd49acc744710dc0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467d4ef5cf4200fe136fe2dc4fcee61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f85a4e0651740f5d3aec42fd98727465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc60cf83d50b865b5dbc1f5dab8a57466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca19f47ad70b6c329ffcba5ccfd2b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b915bb599e53e8da0bef504b0170824468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5249e3564d64ebde7567e5a575e368469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800241b4dad5f3e03721024f5f1c3bde470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a990ae1f940310dcb9a76b300368761471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ec22331d0681122002c0cfb0a2028472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc199caefc03896294062bc83fbfc22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8d748fefc7bc149887c3018fe9d3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8b01e3fb002e93aa6ab8b57d77dcb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28fc5eb208b182bb12165b0d72c018476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00124f06189657a38d624a35d77a6039477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f6c3cac4f6722ff2e67da11887d27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706e1bb906ea06b131a7aefa57c343b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db4a9deb2bda511dd5eafb7a641cbd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21c1a06cc83959636ea65dd2bff799481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858b5273f61654a0e0fc1892ffb9012482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03e3ab93030354cc54c79a96c9fe22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584ed38ec33832cca80f3481ce93e05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf78bbaf9dcc2937831e156a3d4995f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebfa43adf605954fe4c1951d4153da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1c800c90412937c48e87e129d8460487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ab4ec6860dd3832c7caa8a24385ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47072bd3c0e612751b4433d55c49a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4187a210beb1b3817646a37bf991aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e784ec05399f0002cfc1a698ddc4144491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f3b7fb12e1355e4bc4bacceaa1647492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b5951482e260dfc69c0bc77ecc3bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d314eec163a931aaf5aefaee46f357a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725382a0d3a6fa4d56fc908164ba65cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330aedaf95728750d8f58f23fe23a67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8724286efbcb0be4b43b11becf153497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae76f1350ca3fac9b35643d94835125498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915094f2a772957493573c45b29cc46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380c72dabb65ad881c0db842ce98f13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a20fe6ff19c9fd65cee6051c03862501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ae3f6b1e8637711f7a804539ff592502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af200d8103e210d2cb1655891e25dfdd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028726c598ec6222371a582c4dbdc91c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db405a90922d63fb07d2af84ed14d1cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f738839ca7ef81a44c7360fdba4d05b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4c26345ee943df81c64c0e0f5c042507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b95bf77cadd9acfca9486d1f02d2e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ce748ea8cf59a1c21ed2ddf4ec5cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16197600580cd102add800474386319d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5843f34bb7a8e6ec78e1481b32c4bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9ccdf57f61b1c9826a2bc96c7b6d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5a4e13916c3c0f6b4b66069d1debc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e50c095c0ac42c38f72d16553bffa7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85f71a1fb1884f8a24cf4cdffc0ead515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccc16713136c06351bd9d8dc50a45a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbfdbe52469ecf47a3b93b1f4b8613517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717f9ed40ad8049bab6362be65b615a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4847d8f80475f8505fa41c331e7d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1da9771da76fb61ac1477d58d4307d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34c554edd0a87ddb6d2bac3396f942521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c660b4c07913ceae98317ec8409bc10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d1193741cb3f8fc217ba9ceea5587523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695d270a0011561ea60c5399b84a5b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038a0a873585b92fcdf7bab840160f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b4e476574d1a5a48bd9d45c3b96b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df387d2483977019f98ccafa6581da49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fd99a8b4b5997e0ace4b4cf4887cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac561c19d05ed7496c9a7c6edfcae1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f668efa82fc901a5ce319f601ab95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fd079032e6062257a3e07073f7ed1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380ec659dfd6cf206155d246d143bd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5b23db7047a7dacf270c18412b9f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d556bf5ed65301ed898c71c72a82d46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59698e909e8e5bd663cd2288e28973bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f217717a9c0d090ad011c5f56920c8a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd433cff2dfdc50b9d899d5f61aa8d30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fd05f2ca5ce89244eec40c98d07a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51fc93bb973c20aa067c4eb8163425539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db44dd9df8ac61cde85ded6f42b34b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87df491fe88ecf48bac2b2093ed53d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95ee83a323516f53f0ba9b3f8a60f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca972bdf1960526a2ff468ccc2fe473543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810323778a4399596e8e80402430ed95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56168e808769c1ed9612f42acb98cc61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcac7338145b810283da25dd0c7eb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdda9ebabfa05d17a3997247e12870547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266214ba3c159aff89df4eb56f6cd19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b81d34c2d3a6683f1ce7066a09b89b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52e099f2845d017fb00fbfbda04d1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba792bd1bdbf97afddde91a844d472551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4a1b921a671a16967908fafce96cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12326e05aab77c6ef8a460418faa36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c2fdbada80df280dc4372ec83d67a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55866cca9f76384156775da51b342847555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc1c786c290b8f714435abae28d3e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764148f36a43b71aa6f9ea7301f55bcd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96dfb8b61cc23db1e8dd3d42e1de99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30516c3489ba999089480699a8ece35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b382d74b79fb4d610e203574d97bc7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0c4f8f57afed5dc316b19589a823e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e32f524ad59460d7c484b7e63f886562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc53c4dd74035df84b51f9e5744d89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b279269986f9e04d94035849523fbf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320544bf9806c58a4760319b2330d329565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e843b19a6bb62e347deff20a76d429566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e7b9dd2f0179ecb683c2fc31930fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28aa4bc2dba769b30e1e7f4dd8b916568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a74e9e0fc4c61fe264ca3e3dd8f6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af274f97f640b60004c6cfbdf42aacc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e35bf6ec8b07c5c0d2d5d9c131ddd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd5e2ade57419c8e5df7de21c31376572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2d96352c64253f4756663f281f2a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f163ae98c36dec99ce9e78f8e2beb75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9269611b600eec206ef68a118bbcf1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd3ec81809e4a354f381a2828f3ae3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0be70ad15cdaaf693c95bac001688577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e96e4c5a09a4501a83b18290fc9775578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de49bcd8d3eaaa2560e89dfb49b7d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec411074458c4ff595e8d3835bf3e49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e6925c85b7b68c84b5296877a1ad0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ab3b981b044246a97e9a372f3a5e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c457953c730e02a490261536a8eaf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f222ac338806e32ef078218fd5e9280584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ac446e793f7b8b7867a1453d2d649585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a358f455b625279c82f97470bb1ae2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76e731382fdb6795b64cc65b978528587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c5d125c50addbecf58bcf4a4a3e58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ffc6e09bbd3cf5b384d597f24de74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f906df888dbfa3ee70b9c9c84de408a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c80237b8ecbc19432f4e5891ea3b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1b39c5d6352deeafae46679ed9732592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317134eed65348698af09f28a8811b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fcfffbad64fe5262646ac62514f51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9b4c9ace7e946ddf8c08b28e5d7f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c0c96fd8876218c94ebb8dce04a9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ea81832e15aaf689927a84d58fea6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155daa8ef6cf5455222c9c20dc27e8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74ecd47f8578d02bcc9462110a41ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513cc6177f1b2f63aa200345f09d802600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbb1ef945d3afd6ba04baae89b451b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab4ffa767bd7842209c0aab5bac43b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb55f4c550e19a35cb5f70b01c8140f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a502ffd4baf4587c0c68fa3a8afa2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303bcec7977d196d2019d6c8b17a7f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c02f1275484c32e32ac373399f83e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71a637a6a0aa4c327ba3e0980c59aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a5e87992631060a1c53a6b3756d13608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafc784ce29fadd30833ca02f94d868609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5fb702cbfca5dae59e5a164a358a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a207a7fbe4bb287a2a79a2cda4ac8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65314db77cd271a207ac33b640dc179612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d9d45233c2ebf45f7bc9475593efc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f40bf494cca174ff30212aa7d2052614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881a5595b95cf6de12c734a1408f391615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae2d6095aba5295d93e53c53690230616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5c8a5824d851541c6165f112dfb85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a291061fd232e787b33303525d2e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4690efb8d3b20531c7ba836ae2444f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64c82dabed89de321cd1962917f708620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8311e68e8a08534a921c22a5abb3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5057de15c2b404087cb1b99c11ecd0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29deda8250790d1bd1541cd36bac72623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8896ef7791608633e527a727d1ced624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eae782b2a24e3ff3761038259f279b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632926e91af4c86a0a41c4a9c88d638626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d02b6568bc21736e2594f63fd185f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49f109e841fb526fbba997917ea379628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a9ca774b35b399c0fd07686bdf63f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ea0d4bbcfcea505f7f1f35e2a5e89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824de7192a2df96995dcebe903591fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfa946e84abe3466ef6877448c3cce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759cc52c0ece8267f59bced7e702c70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf146a1dd2904caf7135174b0270a27634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836265675f28b7a4405899b21b5d5b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba09e48787add98fbe2d60e996aa29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e14c2920ca225dc855a6ed05855e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f70780cfc916f3e7de18781bea039638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dceab16960da0b49fda0dea6677db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5ca7e122546532858b7ce6ef8fdac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65ab44e31e2ae04606e241bf264951641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdc8358a55ea891c567e47b0ba4adc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3170afae6d218885a898d4c827aa1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113054533dc5675aef8a05c590dcb0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1585f72232e0da01d793b22fdd7d4dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266709152dd36250eb66d844fd7d6fad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fa4d249b738cddddcd78bdab35093647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca678a96f408351244fa05c41a068c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292c21e0217d1c835cdea7786697c33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06379c767117b9eb7c7c7e1d8d3b91a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd837be18bc283446da0cad7e7bbc8a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135eef844594ac9b7eefc4e39d9ee02e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274012fd8611417811dca348067a3764653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226763c565c9d93fd470522fd75a486654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019a0c25554b77aebf78799d5bc31ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622b0bc89e87152fdae077e28b8be93656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eea32954491da18dc4a824f23d1a34657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cbef8fb30075f4c8ef3d13c8cc46e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb2860ca717f6dec3e9bd8deb3c697659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf4a6e57e023c7887beb2209e922c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5975bfeea1736ba7dd129ee2d592ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba08471c41fa87aef0ed8c207aadc6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014067944394120b17a795cb3b4ed39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe815e0023eb77aa901829fda8cc5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a514dc4775c320ab93721b582c27a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19340dd6308e65bb255074780fa051e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9766d37ed3592b8440dfba36362bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd791b9bd8252969c716fcc32d0ffd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a40e2c81dd575d4d4d524f69be653a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283b8457a500617ac7e4c3a0c88c854670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d690f6d444f09814c5e452e44aef75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f984a7c3d69a042d21ef7fa200fa3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558faed8f33082d209c1677e0075ffd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15c58260eb261fd07265e15277ccce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5647530148e803bc55148c9251f7fc9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2732886bd873e87693d998f2b22208676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37283f1ca8d85b0b9ea7493539750d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fb7ecff58621316109f12356b525d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc497a2b9083186611f0631f3a9b742679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa453d3cb427cd51e04bb25d6f6d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76352165159c3382feaa4d44ea18a605681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cad0c34abd3376519be3c3a76055fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc622c24068709d38099383260000e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175a6580ef38e31aeda9b0e4c136c3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a602bb2fa08dd9b095987164a32471685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931b242400cefd3e619e06e4aee92e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eec683361d5a698130bb5ad9ab115687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4e8168533cbfe3d2d97a4a1683853688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727762554c8bd6f1ea0989e98df7aca6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6611a59c76329c8599ba160c847b18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22dd9112379f9233dbab8ccf96ca48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d33a22ffd832597c0ed82f0344244692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1855cb825e4df650f17b14ce359ed57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475410694e488bde8a505d92655030b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a1d56048d274c375a8151f256e1be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f1474113f0759241cb4a5db6197f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd722d83835b621410930c3fa1472656697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031790aa65d7aa3f28b6c60e8f6b758698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403e3e8d3749130c1243bf5e3b3c071699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b27448936229cb58897ff7a948745700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fb788295033f1f9f6e942d2280a64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cc3a2b935e324654119cc2ef7e206702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e8768e388189d8beb74f9f592ff19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f2bbd849fe32a448b1f0739db19fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497661b8d777363302aa4e9e76e4aa70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde96f010abcc5be3fdf508a2164e4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5c5af1355e8a5fd26438664ed87cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f7d16ae6e6f0a36e5703d3621f69c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26becf6447cc7e70b8e932856b21e58709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0bc0a6d7f6a5c7c5b39fbb8925cc0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee383c66045b6681e7c34b743cc37d0f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68dc7841e28fd980e9c0ca6f99e487712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fd0786e09752bcd1814a31e0277ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841a942a856846543f3d4a8905236d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948dc857520747aa097b10bc607d01e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29734d4c13c063157ef2d10ccc8ac993716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fc28cbe19cf753f521e755d03c68d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339da211f141f9f41003b7835660d5d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abff946c176a44cfa87d849dc9c440719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521878a0e69966519110f1362605fdc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e95bde079908458d2ee80948ea611721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472ab101f606101d5d9f74bf016847c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737915f87eabbbef08c23812265f9705723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea567c288db384aaa3ca28cad902904724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f27d294d4446d12703327c72fdaab7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80781878cc889935e73fc3c7f9e397e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d231faad425a4e569b0ff2b525bff86727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ad5cd0d403225a7cab4b785b08555728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588615cb238895412965b9a21b4f3710729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169387e800b181ff6cedc838b395994730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64a8a40f8a13a4db2431cba3e4a418731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee60e973f8ddffa1973e554e4102e5c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f3d384fc511afdbe4bd4eeb821100733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395bb99bd52779c0bf467525950228b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3b506da00a71c9082711eedf85ad4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c47b4c25485258fb1295f160eca07e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba1e5fd31e920e7756c511bb5ff9be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49cf8882a021e7ec13b81e5709d924738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446d746c8290cd838470d339e974b8b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cc370ac27b72ca5fee568d3916a75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f1efd13cbaa4d8ed13eca94138e73741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681cab4cc1c8cf776157e99845a8662742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb644f9fa55ea80c870c15148eb35f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0cd8367f570aa40d135819ca24cf7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d344a12bffa1c5c121225d9697de9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403dcb630d0f03882472ca10995c20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c84e25088e97338d34ead8c21b8e82747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb0715ecce07f077c27922e4407e03748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c7bac8a898c1ee71eee1fab1990d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7287d01498ab27ac30901c873168d09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abed1fe200a97d9ae0fc9c8e523d3c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d2294fc4787d85cf6360b6bbe7f50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cd2bcaa6f5711e4d267be261f90db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc38cc06183ec91028c0515ec4b2e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7406a4d90a49021b31127c6ba4764b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f860b995f3cedfbb41ea027409dc5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a00a171621e11cab8dd6b7e0aac018757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532baf30815739071e22b0494d4f7636758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc4a05597dda85b788c76023d30f3c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>