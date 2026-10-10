--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2533bd9c75e72eddc8a6cbfface081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bac94865bcdfea7353f2fc544d52d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a9eb6e04b738a52b79999108661273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea95ab4fb7187e67951a14d729a8624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a789b3fbb16c5ea5c73d8b8f515f8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae49313b322e4879b506db006550606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50603e9cbd1ef22706c72157f311577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59ebc490c84640f4eadf88f0a8d5868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6cd862acc475dd3e4451874fa1f7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeed09e8bf830861abc377256a980f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4d8dcdd90f8d8ae5d5fb52a3b200511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151642a503ff9118d45ab11c8d8e5e8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6291211d71217e3515851b85eca7a7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4ae93043840f2a28a1ae62219f5cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930710ccd5d1163c4f80f865a3261c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf74249a08f7d778fdfba130dc834316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d534a01655bfb91d712b96b8aa4ea017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c544d41da0dc15919e2a0a5da646818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc1613885d6dc51a92d17523fee39919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4dad665b276dbfe5f160465c5b8ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ab81acbb9ea5ed0545a2bc8d27c8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805ec0847492aecb93eea992c16d58622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f99057cc23562c0295f4de5ca685523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964d056baa1168901b29a0db2f08e8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b375c3667a828e4259a1224e882b53b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647a586fa0a1def3261087f52451cdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388ab8935fedefe8df2edb0c0b3974227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b86016dff5376487f1ab337b9a0dee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854e808f68e86bdadf27f09f426248f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab5d4e958e7693a407ef93e259fc0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d962d162c9a3f5b11ee2ea69c7ad68b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfe57ab7b5637b9d8fb9f171a35f1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557a7c70051f7c569dd6d1bece536c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3a3b3b3bb1cda8f05c4b41a3810b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33a2d957a996206250568b16615e2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ded60ad643fc118da64213b10327236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dd1c4d149725245065a6aa588786737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3cbabd415d3846c74725d1eac9e0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b0fce727386fee431d9be4f2fbe7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb294f677cce6e25936d862a24574e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194ffeeeb37825bbd4863fea532f42541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c24ecb579ca1fe6bf9587e55b908dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13191bc60ab9cf4f2c6852db568dff2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd22a1d5cc2b82c5a2797645093a51644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d2c4961dc3db4fc9595f23fdb6cec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ecaaf6f629eaeecc995a97b5e85f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c30dc3093ce38b87d70fb160a8458d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133900f73c1357712a25e83827c4165648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d659f0726fcc5f2143bcb4a277961fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c9bf57d2da1800e0b68033e0e65aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27ec7b25e707791fe804c3d4bf19c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dc83f979d46a4b72cb27d3e8a8c5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963795e81c244bb60451c8b7ce42fe4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c65932ad7893a01575c97c50ee4c5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4d1ccf1c02d66095fa2b93fa04d3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77681e47cc49a87232df290c0919539956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02c3e4e4a1bfafa4770e3c08b04d6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5242685d6251a819bc739bbf2c37958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d23d4dcae98a71d09bc6cae94fedd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a9195f7b5822d56203b725d68bb9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544d2b6b35f37bdd6f32349420f757361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478c6101da5c0878ace4e623b2755d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603c1b67166b2723a1f77d2b528b07463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fedc23e250d9f8ad0484b844c921464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab38a610337af87fc6e877b215aba6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9a9f431225b3156745e8f84c0b02d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c1753139172aead2e31f634d81e3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ac81e41faf0bbbcd9c2254662f8c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168d9d66f271f5fe76bf0fb5627caaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ed849632aa42a3d891d0fa612f59b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3620694a43fa480bcec7fef614c2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fc1ab307626ae616dd94c156b86e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4aa1ece4baab75b05d1200e650fda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bad89bbdee25dc6f3eef4f07a1240674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267df5be5e5ee470663e368ad3b16a4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c163eb1c6fb5286b061301bcb3c083e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b746f1e9891818cf795694c0be6f0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bdd8de6320bbe30a742cee812bd2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc2c49651d6017feac34d34d4e2e6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3981f82722830f9cfafe97d599ac5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd16008e96ddc42cc84cdcb80c691ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf946def6f04834f80012f81b84f5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75228df68ea864c931fe9daaed6a29e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a43fd224cebca64d78023694e441584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42025e5a7922a1096223420e419ca25685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be62a6119fe62d39f8a1e2bfa2b66186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff059ac7346362b3e69ed9911b00ec6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914119b767522354cfd1c8ca616c9a4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1214d08dd61a308144df0ae45e5a20789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061920d0d2018d2e9c21e0a85801e8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e26af1d51dfd37fd1832d93ce583391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb13a7500405414d0234d2f3308be1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9dfd9c5d5c78d60f75b48d283a7f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0fed85432114368ecddc0a079d83594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9e8c266bcdee71620b6ebbc0bd31295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b662b14bdc5b1a1b402f54b3872f7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f77539de8b5cf45382e3c5fd2f38c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0dd8773497c711c35cc1552542e4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e388bfbaf6be0d534e006b0b99b8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4b7d33e03493f827c293907465614100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549474b9ec92b05fed07d9ddbb032b24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4ffc106c417a8113c030373126125102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e8d4d7b5aca0a4031e113b7a36508103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f08551050bfcf66f551b3b76642b88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6faff7575ea59da254d468cdbb35e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfd06fdbdac954fa42b094a656b444106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046edf68994240f91af53310a56d28e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9be5c2d1c93240161ecc256fbc4ee2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9e0870e3a0ccc32ed31973e476165109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6404e31d11ce2e398e9a91be635346e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5281754b56b262c5c2d46d9d11324a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a6bac1a7b164c02919370be862d9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6df20a83706129436809f433d9827113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf70d0565a4f9a02384d9253442ac43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d4c30ff7970a8bafe07965c605b95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bae81f37f1d679d2e3e4e3b664db4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b7cb99bce9f087607b2f76e9cebe9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffca8594e4e298a871a39a789a74a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0093c7521dbc0c5dff15ea664c2217d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3590a08af4bb76b991f3db18f64b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e47fae2fab160bdba0f2501166bb8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf4122b87a2bba8d426cbd9894b915122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f50ead91d1411c69474abb80329133123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87a4b734790bb06d423c32c7f05bb1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f60c3552fd99f43d65f6da1bba1966125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943196f80f17e98291ef156a0b64774126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75676a9e506e68f8cf701fb1dac5daa3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97d6d5ee13aa6a8cd68599c36584f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708246fafe2264a96d47445d27c21ec2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b57fc9096a0d69a36c59bd85324af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c74d82f181c8c63ec1ad7cca3e68f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76e862534967f409287c76e2ab1d83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcedb751b937fde9765bf2157014f2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08560f4bc81f9bfd671eaf1cbee9488f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b1f71cf4ff9f3061fea0e936b1297135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3665842efd862fa9e3527844da367136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf276aeb346c62d7df63890604442137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ada70d54b5686b51e4a8660171894d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dd7612a41658c2763228fff4233db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9880ecacd3406dcdc96de0b7e8b181140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fb458cd4a3ebdea1793e1c4f5ad89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600227f9968bfb8fb12a4c21623dd30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fe34dd8d09446eb2d88f231473d31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa701f6fa0d0de30edd3a079b633a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017d2201a99a026573d91f2eaa59ede145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6538c77946b3b567a12cee3d32705e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec8a211d09a6abee03172fa1386ace147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050c01b0a458a9ba61dc874d175fd21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cec84edea325ffce60edfa4def40b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7da1a85063fa7f2a43c3eaa2cc7614150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdca1f480417c638753a56920bc675f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8887b133528e5c9c6af96f71547cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bac89b4ac5aa38184e7cd3273a778d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0ba3cd92aafa1bde368f8538b85f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8eef726269199f48df8cf781c940f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88913f03e18a1a3dde7d855b0a34228156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38089bda6a49819d8293e1c0f53e65f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2efbdc011668002614fac7e14f0d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18f458cb8a97838e66061a0f0cc8ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a592fec16472addbe614ad5f991db3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707964c0a3a0a6319249042765ad339161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e0016f567d02c87c5b11dfd6aa522162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdf9ff777ebce3dd052cc5e60a8b87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4b1913dd86d5da8f8ad9a27f03cfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8105aad794ad8401b520e0fa9facd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521a807573a33f98b013f234d244458166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec612296a60a9b17df15ec0588b759167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f346077e3f9153a921cabda2fcdc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34264b2f0ffb11b147f16298d60d5a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b55159c46e11cc091f9265b9e8bd63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cd1c3ec93f0523d393e444c65eab6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc626bc703f4f67568b3da63ca4651172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26eb765343e9cb1918c41c2dd9dde7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47769ad22f413a85fa4d13796e505473174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85985ce8845ac915eb84e0bf60277d35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609167ea8d5fbc8b676e0e929e8ddc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2030dfa1cc6cd00d02289e3da45d3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c45f1e55ad19f75e72d68fd6f5760178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517c8d8ffa9fc269fedb4bb9295d87e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f23d6826eb9eefdeac4634916f30b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2537e6e51ae152d5c246f3583d6860181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c367b53a5a2b79a4d6cbbb981a238182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62b1b92b5bf20b1e5d48ec1354a57f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af56cd14e62af9c1edde36fdcfeb7d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f8855ca091329e306f2eba046bf7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1119ee7b5031f080604d8fa597665d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c333458dedf9669e152526f230f59d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dfe6d6afc75f37b83871556031d70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eee3b913a4ae86fb6d38104570b8e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f1ce3edeb67049a137be47b1420cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63756b6d32dc4ae1095d71549080519f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b84a4f184a586085908907f8caffc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c380d0d23ce0b6d8f0748814969704193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5783eb8b3a2042348f26ce9456989b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd34e49f0e5b3f976e49c409e9afe10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ba30edcd7a4c001dd0cc17653d934196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5466741768d322cb489dc8531392d56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844040429af3feba21e4f1cb1c155987198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f5dbe927eebc28917b7529d75e386199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384b8ffa0b7ff6373f24dea9c9c98d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3798c9d48931f16cb15bd2c97ee32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea3659cf5216ac599c845242c678c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845347370b4ca63278a31436877e4fe2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08c79bd623be6ff889d00b6811a4ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d0678c90e258c5ab756d7036da596205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f59f6983a9760d980d39a4669fba93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bffa28b5616f9412d4f1759938f96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de31d9a48cb61ba0c85db15fd39d390208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f41a59b227ac0aa1c6dbd795baa40e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff05d14accbfe650515bca3fe475ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ed903366108084c149d0342bece3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c8157c40dbe261ef899356ed161d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84c995c8e481c96472f4f96e4881a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e906212cf1e6eb397c9ae2530eb6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbe1020f1aff6680bde91b222cb87c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc3e3e8f1b1ceb337fdfea20dc1e6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f843b2b7ef0d967fe8e9b7654b725217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c09a2258bba213223ac785d73316e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dfb0707067d80969878644ace3b3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a538fb3dd4143934be52449709e58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed614399819fc28418ad9fb5e1800e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e652b2f88df61ae7c2aaa4ff426f35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512cab879139085e581e57b640e8e45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b03ea966d0828343ad72d5e0f80fd6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ad77e089b6de81aeeba5dc5e2f7e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239ba5a9d4c69e003affa977a8ffb72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7070a043e9c6a8fb8a789f2e7335c3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a48c84b139a6274fdca83775885352228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849e204d6c6fb8d637aaf01b499b0c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f864556601b4b276587b4f4f97066230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f715ec1de1e99d5a0a2c960740da99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884f0116e18e4f717920bf1fc9774ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5204072fb80934224e60e0cd30f1b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0050d021e559311f76c3fa2d192dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046521cf14b98a57446b3a3c8e05da53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f630d9f5efb341aab631cb5e5c1feb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f85051ff7fc1d8aee2924becbb9c6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a1b7b4d93d9eb827937b86897de41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644b044450a6ca252197e2a49ae337e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0333a8fe187f10a0a6a8941b3e1c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b91b6bdbff8f77c3306a242cd8903241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5f891209f5c369bfe355242f7b869242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1cb5beaaa28ea148f36e7583e1352243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229b525773a6c35b702370c25a8a526244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47ebc945ea6cde1c0c62cb7742a2c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe211bfa90d4f01b78bf3747b55d105246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9303b72b1c9df51ae8fe8e396aacb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a88669f32ecb369397a6f3cf958a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94817dbf9e0c816102ea967efde4ce8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9714dd0d2d34a66bd7954141ba3d41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532438cae941534d6cdb816fec7740a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439390e9d184939910d4f9f7a4c7120d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5a1ba0435ade19777b9aee76622ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95a4e1eaef2895cb476efe586e1a97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e86fb7a12198495d0dae2ea697432255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedc512354054bf4c680c8876d75129256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2859d62b55b888ddb31fbf5eab0971257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ffffdae0d5603b80c0166afafaf7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf433bff5dd2cb1094b41a411c11b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b3ce9a1bf36ded677bcb71687cf83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f76f141971ebe4c42eb906d7e6876261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91091b59433a7aee8d7af70d6025ea1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0d0ec8f01e5d4e1ff8746cecc4226263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042655de0dcf0acc990f51d48d9d0dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e5ea5458680c9ae5432b4f6118c98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bff05c006815ce380b8bb5bb85fc5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79053c028a353ace0644ac0d5a7e74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e45f0d08ec096bd9342e7fdf76d365268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2025e318df7219470fb385eab2ac0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438d6d3d72fddc99ec2d429a8b92cc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca698c5cb10878dabab569da27fb682b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08d35e3b383c10a7e85ec1e82d93dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78871ae7642b4aa225a01d27c05d56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c092a806dfc3991472b8b638916d2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26a62c0a132d4f62485c053a8b1608275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a702c2c91a77231787c53ba27fa39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e79f64bf6545f339a0d701bbb7eb65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d152bf9b37f6d7d152f4b32f614152278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cc52940171a5804dc5de94614bebb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3adb78d80ff7919f4a1535ddebcea0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c47a5e6dded467379b894e77bdb1b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93fc12f5a75b22c3077f4cf91550af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993281c09ad492419c263c8bdb03433283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70695b1dad2934f66e24812d7c3844284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecedf220fe9b8448045a09375ef29e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4fcdd9b4a5e644cdcdba05df814fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2861ed82836dd0a420556a7b2c4a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026356f3f236d262a95ceaf7d4a3e78c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebfa8e43eb5db79e26bd32de147c13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89c6fc703c8c18bb4f81cd50729cf3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc2e2b574aaafa2dd282c5a8a4d5ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ceccc400af06e1bee0dd94f8aca89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4253f427c9a7093901f6ee6dc0bb68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e89facde17efa5c3e922b675ede520294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0ad6d7884c20fc1d71a487bc84a60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403d62c8c9fbcb6cfcf3cc86d5acd48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9796f1bda396121f231f842b176e1c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a8a5ccc629fbe9f065f6c075ec350298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ed7046bf26a5b45ba107e2f0bb8e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28802a6baf6ef26f9059a5ff3d6a7c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16684a274a8a292885e69abfae9a70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8442c49d069ebb846fbeb2d63f605302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2724c9c514aa1a18b91451645bfd12c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a203195e8ce12c74ed21a4c37ab3bb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b96330da53be8d5faba2787456148305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51ba99a739b5f0b02978e89843985f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4396e5ba56d2c6f5ff6f11c3a5c8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34580b218fe20fcd35d7e7892c2588eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dcfdcfb9fac135aad38c73b42b2fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7691163bc93460b897c6c841fa702e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67a38863e370835bbc25e662b6ac66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38a68e0871dd24ffd186712d0ed267312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03480039cb681528df5cdfddecbcd57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d549578eddd546d79ddb6d24a72c34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40561246d70cd3a692e0acba028423c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01131eeb02a770e44f489a0daa4d5a69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885b8e473b63e6259699fc36e38b649317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26030f78358de91043727b375a1b81b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df570f420d74a29f0882d3dea9f1c8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8718a4c5b357b4bba32acea412605320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4703d3df2b47ff1caf39462997450e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad80388fa2262c68841ba40a9104548322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8d73a2c4ad33b627f2a689e6ac3d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad65f04adaf389cf501e121b112348324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820e4b758d15ec07b8824560596bbf9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa044a904de67decbea566ed5c985aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a72b248fa56b226b318a944b13177327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441935ab660994705fbb271ae90a6da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0e7c4a46b1bf2048cf0134bdad624329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca4ff02cd1592663456bc9e23c1fc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca489354e259ed932b88817f9846c5df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ec4aebb64f4706f5ed02652c8e8dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f352ea88b4baf56628b1409e32911333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1f8b261155c2e0b4d028216e428c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba145e3708c8dbb5ead27784f6709d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af9a20f9ba1efb3f415150b09f75cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190e90cce33a01b9fb103c0a0875ceb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2646a70de0e746ea1a0da08efe650bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff96e4e0b3f2925fa3f7ca9e9e77133339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa0d24d14524c9423e73c8ada85571340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df756b46dd569e234f1c0ad117ac5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fff529392e175a882d2bbad0d78e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afa4109cf26a9020efedd246ac6d23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d76408307e2d8ab13476af8d0caaac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b6002f804a2eacd0f6b87b47008b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26279af32bc6d2ae8cc7dbe7f13f52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33212751e5a118175e3a843cf78c662d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af3a2f96854050c6211db40c6ea9fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53711f1f16b80abe11a4c527bb09a069349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110a5f96b532e9409560d6e3b12a52f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27492f67f395fa7381ebe9a6767f688351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf123b1792f55ec84351b6ee6b5429352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258357e9db20e236a50ceb300d9d65e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfc8051a9e88886f8c731f02988932354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34f8f21b1f107bfc4ed7d781ea35ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8483a3ca88689a9f1506d33d2e6bfbd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508a5a0aaf949af1f84bc2b46f2a4b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f97ff036497ff502035b18e67ad14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810661d244c98d982d4488226be15852359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658268de9c3fc7e2a54549bed5c6d8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65b608d44ba589aef2dea01861d8a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672516b0b8ff16c8cf3ab870b9d24aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce809029d0c8999e479c2842c1d3c2bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dacfe85b31d796e373f04674889ce0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243460ce4daf500fe19137e8b911edf7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc12dc37cad9b44a8600ac39fe7b44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c5e6a874ef47240d81a9d9781b2ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da883da8e9182aa3994f3f7415b46c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3f5349c2863dedb3b8cdf60878ab4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dad68c56f6be80b0312ff6bff0cd3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8151eb4622813d9eef6994a11bf5fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c26a3ea6783b983e7536f45c2a3362372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae560b16328e5d960b4aa1e5ed484b92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83309682a35fcb8fb8d86ab41b115a00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e28ef0b044d4299c80919261f16a41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6936058c30c671f508f027bf384701376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b416ae3434f51943f103e0f3193f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98349a55832613f32538661150871b0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358163d5adbeea8234ede1f9a2ab9e56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5202c47da6cbf79ee9e0b827c2a486380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fc494c62f33069480d31a07e714d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29cf8cad32a692790ed877f48b1274382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ba71e70b811865617edab7868c440383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0f5757ee1154103c56feb06e052c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd26e3713401884fea8128d3cef493385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f346914af61dea52839bbfab80548db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ad4b05c507c6c298d9cfc05a8b616387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d498bf077fb1bf6b74208955d60223388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39805ee9ae2aa608ba6d0a31972ea662389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634be262876aadcaca71ae20a2d1ca3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3332c4652801295107f554040f4fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a74f9585cc7b456b13860626d0c57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33456714a73d62869bb578aad6a7664393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dec1ec9bbf50f19ed416be27e7471394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49741ae08fd42afed0a797b29ca932395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092def16528cd775ce201fc74f341520396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae8035ee8ca24ed34817deec71e32a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2649ee482a28600217b3413f02cfed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b156209bf6fbb052bfadb8e9def340b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43c6d4428317822fbad342723b8594400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e10d80a987217e7ebe0fe6cade113401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698937800805b835156ccd005efe88bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536b61fb4171ac7bcab0fcc6b118e22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a96894748e2e01e13d037ad37c621404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aae7032d4335d14cf26541d664915405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd11f710c86bc213dc10dc712df66f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8a2033452f9b72c05b6a32048b30b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91247e5678169d9a0079b1cd61b6992d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7097526a47987bd273579f1a2bb83409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd4bf29c31b8b0dc6af426382155b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfa39d61059041e9aa16e7bebed375411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a344ea0d886ed706975e8048b14ecc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dfb3ea5cb53433f7e980ddc267d16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b6ccdcdd8bcd170143bb70a290d45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49f5c5449eb2be6fd4c2946e3a5c12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c5822a771e274c233fc37ca3c5476416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982fc6602b0a6546d210c5e2eeb3ba0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf3b33750218b68d4493fe0836e274418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b555b0e6f576e65ba297c842339c362419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084a2a51fb4b5bce645b4b11a473a75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01614ba1d53e74d139920269c7fa88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0af8c4e5aed531af50952c993ba2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93148b91a9ddcc09c9a0fa46eb8d89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1395c12bf36b37f22418fb07ff9d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e596ae5baeadb60a9903d730b1091425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41dee073da06544a7c5533237b7442426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41020c510019a04098f5892ffa1b69a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b57571e087aa36a7d989496771dcc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0655e536fef2f1bbff9bcfde6ae89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c4b1bfd4b04811ab2f0b36170926b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862779fc197078f3b0aecb7077f1fb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb20b7f84dc34a6787860ff50e2d30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e8ad1e49a6eb052636678f07cf942433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6159435ca1918fa6247e877ebbc6a80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51023ee79f8481f1ddcc1a5ab0329821435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6572706cb24e41cb0cebeaf8df4a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01879d21345c3a50835082af9063ad4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cfa737b01a94a98889f67d076c7ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb3200b22d2574ffd6f35101e97561439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000106e148b2b6f6bb118a8ea3df17a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f432c1dca9d7887b08cafa2b4469c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd02be2120c496cd9cb4885d9684e74442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dd0d04d2250528389eef3468bdddf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b395f71669db784199673fe3f42e45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001a54b9f9986a0232b533f4cf8272d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189df1b3f7a4ae852dba1b6df80477f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9017e26d71e9f9ab65c7410042606447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64532cd27c2bb959793bc391613618f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e70a7ce81908c336b95e1d16f96f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b0a4cb322c18e4fc3f16cf259713c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715884abb51809e34285cec75e16314c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e691b1b84b14ca928ddc18abf6ca6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14f0a4d1a745095a1dc8199e644302453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a24841f45af222cc3392b0d18936f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fefa097469e14881a9b98d119adddf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3ff82189a9069d6c3ad5ccea8cc7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc66b88662f67397f009a09797b2d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd05150ac0079644a3d81b81e131f59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e1d68ae14fabeb242ecaa267bba43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2026437b49a243494bae1192db4ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fad11073390a076d6d93f694e847a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633dc4b74d65136dc13b9785acbc46b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881068f7e9ee8bbd34ed107bcb60a58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd054b3687383ae97826ac63ff9c2fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ae9def5204e80e21821b8edf34463465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f62ce698d30ddb9ced9f36598f103466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166e446eb6ca7ed9669449923a8e6bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83ce75f0f247dcb7c7952fccc5c22a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab10faaf9f295bffcb738a5901afb60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec148e7d42c0d3255f3541f16aeb407470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780a931bcc6a389495f7ff5c71c514b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623418dd14ef1d7a21968e0aad04dc31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdaef26d8d785118ecb7adcf16847e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3306a4d777a198a20b1a4b6bbef1150474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567171b97fe363c4b5ed9a158d52eb91475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea34e0958f3230463a061631a5dc5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fa25ffa88410794d4227374d85182477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d989a1fe4057ab8ce207bcc3cba67478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ea2987693f6c5f12eb91fbfc00cfd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d8a6c81519c6b6138580732e5ba3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccc66c3701dc14dbde09f2e23f6d0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aea496a4611162cfa074aa18bd4c5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12e15023cc066aedb43b3c7704e0f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91b5730b5c76c554d065f2c1082826484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42181696d6f219356c8f0db012ae07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321dd58d1f2245c4801c4d389d23c99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463a9f19f71038bc0169953db22a01b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe774d4cb8745da366fef1dbcded696488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791f5a74b1bd19fdd70ba6267557e51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb489683b1f54356033f54ad1de554490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cc99c61f2027ee997fcab9799fd2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d076295b34e213735c2ce8bf93c4821492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d88ec241cf453c3572d0f2d662a0dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568edbb95a1ffb42ab59f80043fa1fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8de8ee4ef848969b83f672db5743a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bef59693773e9a599471dc554c808496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdad668d842277290651ad5fb3faa91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884db5ed38f4b447417cce8be8f1e530498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cbd9431589a6db8d863068f19906b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c7af792ecc2ab5cdf6411f6454e40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd401ee8d5fba14f72a5a86424c39aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6fdde9cc43bd392f32b4688e1f453502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b5ce5b18bfaabf25fe24912cbf118503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4d6f0879990c88a96127c8d2bf816504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cb433de73243b5fabfe72350c82bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedad24e7a9e90e789fd16548b7f049506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288c3b250eece5d956644b26ffbe0e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79703206c22bc0b25243be18b4a7f63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55f775ba7c6a8ca253907680d14121509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8e357c04d0d7feb561f8ac8b70838510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780a79960f10f778049ffe22fb5abba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91caab089ce4c8605b0c64f2f53cbf4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d45a044cb69dad1d0dc858a5985ed0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f65d63fd518992db9300636a8b3b4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050018be6d5d0336eed692d0430dcd9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7915eda20ca9b4bb303dc2c26706ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1778f87cd8a55afcc387483ddeec5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495199c2adc7f80457e9dafb3d64dee5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6904d82f1e6aa313ef445f8072ab0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559b78c4a709d51d040b0a2a7ffa539520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d192a65371d9f5e98e1ed100caf11f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ea3434c0b8ee6d3dd22e990ff74c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89dcab080f33d2ba4b23e97b3fa388523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3bb852dbf188e6008e26da25b5409524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ca69e34057d03afe7936c07f07ac8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb168f15bdd00726722457c36ba5f6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8f06bd5e9724843d1b2fa3e16d852527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedadb42acd1f097e6fb46b738ef482a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aacb23e5dac80d38718f383f9e743b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703773bbe10c55698b612ef6cb3614f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065dad3d70321faf6535d9af67a92b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092ccd49f7a3184e1361b48031235a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b27e5609cd2dfeda471c7712ee1ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506a81cc35586830da9142dc1b6ad13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135160099edde7632e850676b4f3f98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcf9fd57d7a7243ffe8bf07f997bf2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d4c4935bb4f09978c65481bd5a11a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049c07857de8558538685fd007368d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec31b69e20d7b3444114f00ce4848e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22e46bed858021144ab6dd4cb45663540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cc9d9204bb46c71d235a20650f9a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb90529c71834c3c407ae0d0286f488542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25b649edecbd993f21dbffd6427dc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5c3031c5145a7b763665977c735e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334ef9980436cc5527d06d43f80d231545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85024c84bed79d8e719639a4c69172546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc309933b1fd09a1de510e1f497ab17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6299d004b90f65f47fd68abcdc730548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4649dc4a22e7ef54588ead0316af91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830c97b64a4c36ea1060e84548a8a88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555d9597dd9f219fb885b95a81d2af2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360408036dbd7ff1043e538f1aff665552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3649624532f35a8a8588a2bf84773553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d932d0a6a6d3340c9cd4e09a82578554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b538f47691bd441f36a02b62420ebae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b614465c174c67c952e2219cb1491556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906907c134ad39c8e63df3f131cc57d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e48060ae04e5ec4f701dcb9a3144bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab836eb66c0fba4b2d847977674a62f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf57f6d397528a0b4a8a90b5cb1b79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f2570281253ec15ba6d0a377d4765561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b3f787b82fd79e23c0e3dd5b34164562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d3f65be37d3d17e016224507993aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faebac61ff931bf87f8108da7a526d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cebc58498698a355decfe689b1c57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01602e382316ae022319bc4d6940ec98566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966023d5190fa314420838c56a8ff0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9ab1153375f43365010bfa1240b8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791d220707fbda7112906f3898f60e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f848ba1ee7e1da2f6e1d46373e80f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da836d25326346af2d28b425abffc3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d0933a122e85d03f9abe06308a1ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac38d14583a5c5d373dac96ad781dec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c8ffdb42f39c491df3200392f90d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a555e3fa63610130667971b3cc2bbb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f23911bdf413db878c74bf46739218576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29120206c503ca8c032284bfc4b2159577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5472e6c8d18e118d75ad0ff0e6acbc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0fa315c8c5057a49e167adcebbf26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6504f949b6ffe0ce24455fdee2f31580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac2b5ff9bd0e72b6dd29b1994fedf2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbdbe7f32e735030576cef4ad7b378582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a6e9c804055650023b5db61374b9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77754feeab0d3d7f91d6734ca84516584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a3e19460960436c4ed7750592a3d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761d6a88abb43eb068a773169baebe0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba87d7eee98ce588b367297d75c9b6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a91740139f338d80a21806f2771ddc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e485051c1107808f5e1e06246da16a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ce55b361d2aae29f7b624bd6c17da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51d629d64392d2d3e46d70486d7e79591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec489312b7a69f52801350f2775e06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748a2f095d0f419e87355654f99a7b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f337886c815806d942791731bb9644594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d54c2da02b8712d6a23ada23d5589595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2af7a56b6bbf0b3e22110e4ef7e513596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2c3020c33f9dc68f58d91a08a200c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318aa57c54b74c1485e2b6da18229a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef3d185584f8fa1480072d59ee142a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef549c0521e1e6f9332ede9be6f70604600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb55a434a3b071c9622449cc1cf928601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd5270972882e841d4837a55d40c81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a4b6ee16ab730038617d01830f01a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9c5d065dd8742eb9100482e8da593604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5fb758b33210901dcb1241df13fd4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964b327b594f9c02b1f39fe44647686606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914564ce3f42ba32a88ce591e36ae3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483630cf63c39bd834cf313b6c0ea49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad831a98d48cd46e73b17912b53e347609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6f37fc65acd223605387241133d7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c423ba6f7a9b5ea322e49ede37f855611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe063387f1ff6f5a1ba390dc9c6fedb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7796643bf61ba09dbae8b8187fcd3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511838d7032863c4654f42022ed1ae94614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba14c84a1d8a776801cdb85692d3a8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a1956df4873f78ba9245ddfc57c34616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb5462f076c0842eae64f5bb3c515e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04e15b4ecf0a3d6335d301ab6228e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94c2cfe08b9be0b261bd22043d5ac9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f016ce1692688ebadd77d582718154620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc655fd62516ec2b6f9d489999f184e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd6790b43cceee4a9906fe112c8cf8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ca112d801c11c82db244bfad26d5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fa6aaa4eb0955622f4a4d0328aad1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13312f1946bea9ec2d9689de31166e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef55530e00f6b2a6160c98eb79f800626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe39a73e6560b950064fa3c6b12d1e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef217d1a42aca6b5b2dbfb75cb34cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2679d8ae13c66507345625f8e3f235629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f122b81d58cd5c4afd5e5e689e533c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cbf00be40de6489f147db686657ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41916f03caefd470c9c784ed5fa6c40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cf3066af5f5e508cde58cc4cf7afe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e90a7de3350551f39b3101e742ac1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2712f0142ba21ed57526c3b8bd0d1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ff1d09c67b525032ad2d2f38de943636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85c181b2ae747a272e0a452e74ad08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394932354b8dfa0fed401344b7ce173638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2900a3cbc7ef6475dfec31fec844f1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b462c17168c8dcb521ae297a9559b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b28791df4a501c6761269c42c49c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02b3536768f22862d57ed145faae24642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896d372f54d5c6e2110a1e8135e1cc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39085032e5e95e6f4ba545c82c6cbb08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c17637b2a3a52c2ab0b45a180d68de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe1e1bef5690599627467b10347ba1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cc48d03cac6dd3f25b263466d6d00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4693af911a2b266930235f9ad2d82c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99960e217e3a4d1990db6aa5e50b8f23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd04687754a112dbdaf3e84836cf47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdd2412e999db4878271b3eae483f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b1f90e6a2b55c0d5ff59ed5baabab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca989f718fda6abe47fc8ccdf487b729653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c9db5b50a097b2060aa4997258a5d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d132d38293407f2676b74eccdbd71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f961198e0e396e6036ffcd0e88aa5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850f9cff00cbf91e79e5f565fbe25d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6077b54bcd401d88552e76bd7897b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3493b3521c42112374cf72fbb37bfeb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf112b1e5ccf21218a4d5ff69b60622660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e84cfa198c024854ebbe56ce2687c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e18b3482b10ce45c0eda8d28e4fbd9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aef2acae6c6cbc05cf8e8acc58366663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed19aaa495cc2bb71153aed52807ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0c3ba484c070aee66f4397f0d9298665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f7bc5f785215512fb0a6fac205f13666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4db5dd53699a392459bf174bf4d7b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bb66690a6a2338f193b97a8d7e27d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b52fec51c74e5695cee408917a133f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1a5fdb220ba32e8a958479e0c4f9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5e80fa37ce0a644a6af7994c3ff91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9542b7aa05c1675a1c515b8210582d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2580084340d786bc5635cadf2063035673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8788597900dd283c7175bef6af477f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cc8c455bf6fabaa227acf2167e451675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af037f398a98e0a2eadd3d14e3daa044676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe9c1205727dd3c121fb4baf75f453677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7613e6b5e615dc0cb98ace493e8d44678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02381aca48d4b34d67e3922139abe5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d406d88f560acb23a390519e5b23dde680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7ecdd460872fc4908322e7d87f405681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60607c290dfda71b8034123d7949fe4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7af4bfb58d3b91fe63404524993a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73305dc03283db1f1b9bf4300c56cf83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30ae579a412d21fcb01eb0d2efdf78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f585198a7e304b16a2e97656266e898686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2ac9803555034d658b9366f413fa7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94284e1fdfbff0b3f60a0329b5ec86ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cc09af8070e433c81b657653d2da7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf81d519d7e700b425c52cb0e8611ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfe993ea672a8aa72a53e7daafa72f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d488e21434801fce87004fce4294d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0563865991d9f93b0299357015d1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e48fc5d0321b11c42368e11ccd15e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c9f85553738479b7511de791e8835695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a2e35db5d3f0db51437389f23efd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa465b2d27ef3abe2ce1f7d199fe6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a36fbc9ac5021bf523715e3c124d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf0c4344edabcfb0cc5fec8f7e7ace699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa21e8592c9743497e3001f7615743700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b169cb0a6ad2bea62c6879dba0b16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0390e275fc9c910410bd72872da82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693d169ff844abf22f0a193f903adf5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4027452aacc9479a5f5d0ebf1408f87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dd351c74f7416e45e22c2a1375067705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9d43f0489d13337ec391724bd19df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2575331852c5b1a839f2e644c1e7c05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c8a4202fd0b58a2da0e89311c620b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c24e0c1d32c55df56271ad0e18e697709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfac0678951a45f1915216dabb98fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e001aa618a3bbb982c4a6eef888b703711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cf192d9b71d7899e1cea816ad905e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8de2c237292c32f529877397fab15e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd2f5d01896d3655933d1933c8f772714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b147a952c291326831e5b8c9480b16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b742dc8391bb7d5fbdc360da66e8443716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad520e26892ecb4c525ba8a881401ea5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43eb149e51dffac24807f0d4f6398d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4f540ff1dee9fb7d097347b558382719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090a51e7c4c9613ab0d81653e819139720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194f39ce38805b1c4de8f783fcd8251721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebedda97a78b741cb259c9660f51763722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c243e98378c77ad546d7ceb4715dabe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb925999557b8e298dcc86c9d5e4ca5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51d2e25b6c631fa3c73a0af14b70eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077f43a080960911afbbd2440f26a9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ccdb459806b497215030403652c91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1494a0c59170cf8886b39cf403b48728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb12b52d8a87f0eea0b2e00ebc0550729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe798ca92c927350a660b9996ae7978730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2fc167797a8ed80ef81b5f51d18c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9825a68e9b72c045f4346b875881348732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c71b7f1c089fd5bd66b704121c290733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8e0bc76175428135787a6da13f324734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c9a1008838d3b2c881a8b0ecbc3fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb6400de020ae22cb030bc74a715c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecf50e5e7605cced2a72f499000319737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8fef8c863e2634f3735336be7d10c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518292560642c1baf896ebbde4672f5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856d0a40ff19256f8dcd1066e2cfff5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aa012cfbaa0601a4c898fc7bbb8aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdecc6ca5b779ec3f88c838811a2c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88035f1324c204f9758c6acff28b5f91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecfb81ab40c3d566c63151d41f3853744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27060b9b79350b4f2a38d5ff82de34b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dae1aeb1ecd63795a0bdd83c4def1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f542b223ac61223c2f4e331035933747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9787fe862dabd5946c29f639c1c83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621cfdf6f2a37a76deadea639f49d47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf76b6a32b3a268f6346bc26fb604a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338faea4ee83b1bbfe2044744e8341d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e2e79f5672511dc352a471ca7bba1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a67ec0a7eb3f75baecf98857aeaf2753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5c94738b433e7984164a2e5862f2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45814a371ee01549a4baff964dfe9b022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cea444f0a1a8653a2208eb73467d853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c47b1838509da66baea0ff9d99f564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68b6b87467d2456e6e3f827038269f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b1ac2b901d04d1c3aea50a0db8fc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a60d26a0988ab4151513de8e9539b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e72acf61cff81a9f6287e527e6afd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57811c6b5207e2f703ae431a06f5319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b4aad92ea7bc2957d6c30ef4210f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1f3fe31fe451b3a0e2830f9ca50ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e040f2494881b270c4c36c8b3fa2d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152af54bc5a9bb071194f9b456bf11813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c9ad9860e23ebd98385a2714aff5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ed2fc092a5fd3206ac454a87084c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbda3f9c642af7cec19c09db277aeea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6e048994e576472968abb06180c9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2ba9561849de02c48b1b6409086fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2420194f4af7644f4bf5f388b276a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd686287e2cd025f59c86a8dbc21ea620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c34462f2b944588da7403590fdce421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fc38cfc6b98d9f7e572b9ec89fff522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350669241c5f5d78cd009bf3bd657a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13811c669a0e2d93d83fbab34182dc4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82e5151bdf138b4163244d1da1ea1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb04505382403d95ceae55050fc8f1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c27042f8d93a47d25116bd0d9944ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bb4215acbccc07eb3bba389f0906228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14071504c9462131ef20aee94c231929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7252c4d4d57c2646afd425f2ab69430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f68051c425ca5dc16e17927484ecb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604053ad95f5d3a24fa32ae21fc54e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321d339c23c67ed2fa96eb4bca7979033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af4675a7adc4a695f9194b2b9f28ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38f6a810546086cf7659d574f764d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce380e07b362c71188e336a8b82b5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18238fef2a889ff8029f0de1d5551f8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90517f09ddacaacabb57256cef7facf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3f7e40ee8bfc4e79cd134a12f8e4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c6084ee030855e6ec6728034a6c4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af62abe26b8f265049357f6d1e6ba741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dffcadf8e8c11829cd0e4f345e0e3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d788471aaf146eaf97e55a3bc84f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81469717d95c6647306cc6d81b197bc444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773ea424ece612231c9ad5ec61400bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32316cb44fcd90d7a5bfa6ba1703b8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3edd61376c7fb5912a0fac43ebef7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b649baab37b667d2c0668a42e616bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcbd67ae5cf15165fabb8d7676b19349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9e6754573eea2d3873a7b9b20dbd250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cc06d9fe8f7fe0c87710aad0d2fb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d46dddc566cdc2f509a6bf12dac0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1afbec4ddef7d5e72515b2cabfc4bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8750f44c297b6661371aee59eb003554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e2f8df9557bb455f7b3b7c61d4bbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db407f4aa84b34f7ec44f5a7e7c6ec6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eaff7244b9afcfe31b04f69d0a67c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1bbb403e4b6957a15f575f73324b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1faf2b997e7e06699fa5ce4d0665d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94e3a04ae940ab54a0ca9218f4603160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387acb2c7ad63a7b249168aba54c36f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bd9a212813c0436bd602c51322ea462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310894c4c2e60f7638c30e31401db9e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d8b15af3fc4aba0a00c510651d25864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c018752143903cc057e5febabaff53865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a92effe72f8ad519adec9c5000626766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451cd8a78f9b53940107ec0398e266267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c797b7aacd34162e555997ec982459a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba19bf0a35da540275bf8184ed7620d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947e1e1b58b7108f1f107aefd4f6fd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6b79f5b30b16fa8eb388b30104dc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe41ce04ea9c6d6b7531a6313cbae7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef0d3fc2820b9523627480b2da9ec473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700ee46998168c4e42d78e9f7ff7c3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f754d951d9dbb48992f7f6e03811b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3480bdce987e22b6131311f61221576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac480582f238d732400a9e521778fac777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccbe60988a2c2358fd51c6eb3034fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa576e1415857c39c0bf9d691e1b2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d31053e5a3d37f8a702120c7daf62f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74ee93eaec47701a2d21e1376ca8c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc660bafb91c8c3c2d29e47ae5186b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2d6f1a91b4eba0afb52c98d6ef93483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f990d571fa2801d3d9e65633bac68484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79944fd3149ad7c35632d3fed7da27685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf967c022856b79473cbe469598b76786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7131a251c6b4545cf66c24f19759b4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0261d36d50977a066d8a653266238e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01552634a090015af2f3ff55f34b3e6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d760029591063835b80018364f4cbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e2a5fedd0195dc6b4a7008d29db4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d612d1039f815956400f84437f1b6dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65af0b057fcbaa91b13803af48d8dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2a87586185416cfa8b6fe0302074b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d9c67724be34afe17662634c1ef7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4f93133fd2cfdf0dc9ab56e9ef84196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82299daafb3146774d9cd15f2ddd15197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18e6197168695b4f29a09d099f6e1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8922c5ec49ccb8d88ba2e266e2d6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1e64416c8ae165e1e2f7bff62be87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81123b89051bdc7af3db6a5629a5ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5334b95a6f87584287253079b919a4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b622ee0eb630bd0cafe7483998dfb10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cae6c75e3586bed48f31fe7171b438104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63470c7b5cd907acf3a86f8b906d5620105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af696a6a0a7d2ad432b6a2ef6ae2df75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a6e448618c80696f87b2ecf0a7d38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d568072730be233f6e81ca12e40444108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e368006ce6fb74791316d43cc34d1e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcb633b8b6cdd0e29fd198d027698b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6f71a424f02410b1c2fc9de1b4f24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeb637b664e26160f57dafca7dda8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa68c68b9dfd6404ebab6f2812435e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b65128a4752153498a0c70b11832ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beef22e5e10f67690a0fc281f15c35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8de3ff2f8aa0d7cf6b7380bc32fed0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93498a892729390afd739253bbd6dba4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7848d31d870ae013a907a4fa3e4d5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1af5ee167f2e1c0af1a87447a063e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3682ac590c6972c717f3125f81ec6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a11cb41088f3bc533460bc674be20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa486f4c04328c51a7d06b571b71e56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ea2dc9813f4ea763fa1f71e4bd8d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714e27de9242af39511cf11f2ac8b1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3d7288a7114ed7ff24c27a2da9fad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cdf1978e95f3f98967d1e458224fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380d35770b0c75dc979b2a252be0f48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42efdcb6a0a4a2575c1be45f5eee44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e9b39673d79124e60ee0fcacc0fa7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceca21ab4f57201858ac587b7a4cf5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bd92e888418a02beba1512ee22028131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a1c0db727f4139e6f36d9cda84252132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d802c2f9fdb90f1b31172da53f36c0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f5ef880acd5ebaf1206d4c5fcc850134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b21f37eeaefc044348630e42fdfcdf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4771c4772b3f690aecd6f3af10a060136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe624c3aeacef571a35a3294b39d28c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da39d6d9a4e99aced85695de33087f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bb7e858cc7558d05a7216746e446d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01b3c9cd086026a59296e83ee43473140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dafbae989e801dd49c401eb61751a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331bc8f02e5fe6f7bebfb2f88324d0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25c5da0e959edb859ab3c272ff2853143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccf94fd73bdfa1e855a551df49b2d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada7412beaa297d9aa7132a85827264145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e0073a6bdaaae05cc8f9098ce9be1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdff49f9326c4594b7a10eca533e7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771b00f29b0544737fc72109971fea5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6544186b6cf36422f8030c403e1496e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c164d5f94cd47816dfbcebfab569f72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b834d8a16f3a8495e62e4a5b6b830d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec54fbe384083285e202d8cad7aa3e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f9550f7663bf2164f559b5a12badc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be713b401f8c7c32c29e3db19853e3ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fbc2ae53ec98fe9d9da61544085e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73f23761cb77cb80d8f135eabfe67f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70fccd2a5e372530d43d4ab3e1ceec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c8e21b65d3e948bc420841dd9e7ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b8e39aceb95c25ae25b6a16104e56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2838f4c320e6b9ffe6f28d93a48633160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5df5226697ad83d0f15f98574f7f7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22cbad3f35b2cd990eb71ddbf2717e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c33e5f2d5cecec58ed2603f15c2d4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ccc51fad07108e377e1ae1f482453164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4510a2865fea74380c078c90fc708165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3937ee30137f9878d0961107f3a0df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60497cdf078a65ff3d70ecdf86a7daf8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ed90ce8e5a1a87e7c8695cc9a71bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9477da176843c2483a1b1a38b7e61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160d936021a7acc86d01a2ff09f1b89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca38b675c737fba41b177b43a0e53fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c7ca21c1d0cf7e5585f22c958d1e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74f2db403d5a816064b932efe40518173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b405d5d80b7c20e5fd2c1333b866ef0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79a36e86f4ae71a44924fe65994420175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1093f660f6d20f9eb4e88e81ef8b18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84765a60fbd4fc0c883fa9993b83eb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2412de6e07b302cfed15f00619466c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1896556a013fea530bf93d05a3051179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b50f93cf2f416d37309282c6673275180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f76e49c6eec8342a5d112b69bd053181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016d12d83f7d5e41224159f7f44f6e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e7b11b02d09f7278bdaeda310d80c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a571aac6c589b75e28e3b5641798f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a4f7dd84c71f47f0955c1fff89f69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0321a6e6eb8614d97db9ed9613a7e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122f1505bd1617d5080a456141002bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65080a00cf5706d6dcec1d565222003188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ee1de0b7d0670cce6caf08228f2bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f6ceba4a133a7e418ae5e3650795f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099b8d9744aa2822d27b8ac44c9d708191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb05250a85924f7898bef8ed62b8fa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca40951efea6949d89f259113de1760193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f84b10dc279a40203b19ef617e3db1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fec9b3ae3a02cc1d5411d52a80a57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b7d2347154d1be19e703b7d580c33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d816e730598db70698ef741c8e572c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947bf808038e457d4fad98b5b8579da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478fd04be479227d7c74bb154f60ec8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391ffcb1f1b4211809787c8288df580200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4f31d03b16d9ab023cc650355bd57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ee749d446bf30981c1b56d4a02f6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e39766b05ba6c2cd484882869eb925203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ce176f7b41966cb668241b056fde0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc88378df85043a450d117d684284c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5227a764cffdbfe533ad4e09cd4db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408204555ebaabb7671fbc71f7f7ab6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a919addd01f21336270b8a4c16ab9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ee909a03c6fb06549379ca7d83e7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae86c0d700ae1ffee9e06c6264f0ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23ff4fa65a5ad70387fa0792001766211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35034d32359efaba6abff087b1814c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468af3e46d45ed1aa2b651009c30a98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2722bd33abe6bea974b85144d29de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a223e25ed48570ff6ef351d437c5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e96da1263df6da558180ba8d66cc8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116747164b93418ca9f04e7678c4d12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53258a3fcc9511c189c1fed6c8de32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc83d3778acd51dc85203c3a8d2b38f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b508e69e86a28206a146f81f907bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ecd9bba26e3c54bd610ad97f06444221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdf2e522267837efb1c01e6d1ffb94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba3d402766c41deff32f088eafa274223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f01f9b6802fe7b4157985a8f74b8c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ddc17d5ba751aa09f4e2fbcdb96ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6849269adc8bae13b675799272bc42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eafe6eea6a1ed7d286552cea6de23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8ed5ccee780ff5679f43408c5b7c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ace16d74d1641f2553ba2a6a26d32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e8149aeafbfde5c9dcf60fdea9166230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72fb63335ad6f114688d4d20e3ef2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6b656e39b4b24142d410e9e41ce85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dc589d38e9388496162f8ac792c50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7556aed16d8833297ec7e4bace31f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62d9cc5262c62c5af00f0aa5b6bea9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039acf2aa4ffe48ddd132fdc0d28c2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc38becaab133f156129af6d7b861dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97af5410c661cd2ecf0e878f505a51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f18ec620012634f04f56f29a140f0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682351f966b0eefa8a6018d634d15ba5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02379c9a664f98715c46f761430f30b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fb8cf7fdf0f6a1dea8b2b7a9800be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce5de8e7fa2f07da7781c5d0c7b2d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3c6c740dfe7df38b9c8e9b5b77a5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a9060a75f65ac24e1046c3cd378a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d28374d5ba0136854df92ef30a2ae6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a265e4f7d508e1b06c47f759e96c71e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73b5e251297e7cdb04728f6ad7717a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4573a49dff39a8b972643e0585ade249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01291f1f12d00cdda2bc135b95e88543250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc1285addb47a6aea78a4f0d266fc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f40e286aacfe784ee7f9ae18355912252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfbe34428f3f0286540c73883343a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30975a7d6acd11fa4f9eca13fa455c88254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e938e44cc9463c373d8a09f55ece6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b97257e480e71aaf7941c63f2c9a44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aef0ce9b890454bfbe186b9227ca9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e647655e911ffb62e974c413b6503258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba754c8963e4c1bc0e888f81ebde0ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9750200dda1667fd4044ed296c027260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df5beea9de9763bb952004129cf4fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd587fd7483c872c5cda90f555cfef0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762340ddc904b0ad635ac21ec128511263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4e39f64c4e385efa0da37a404dd12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b061a2be3d4871a69d34a80670523d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73015aa992caae5a8e9356cb4b61e44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838bf6dd7f7e02f9534dbd5a583fb89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e3224444623c8facb27a77c888616268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac9b5c8602a67a87916586f92f0a7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a44a12a3625f6899594f7d5b5a924270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad0a055d8e1894d1b21f9ff72e618a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c4176cb52279acd4aeeebdb35c20b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cafa469590c55f1d83c9946c892bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f05fec2927d7e2407ec0f372fb214e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6adf1df247de830e5f570955121d60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a72b868303c225c93df55ce5799ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81020da93354ff161121e6ac983db451277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080c1aedc339c831fbeb83cc9dfed92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99271016b874f27f5d92ba7f9fc3aa37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d048de19a94ebda0d64ad3c2e15db7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac6b0286e3a0677a59283ea7322d4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55a86de789ec4eddd997ad5fadd90a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359a8185a592a2a05045d14b45ac199283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d326c8ab28ba6b0a1d34dd6c47138c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f51c6265a9378801eead423abc141285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64f1bc6bdfc34f2d23804baf646b36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9a51f178ac0b10547754eb1873c03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7d4f0f29d2a1ca8e250a04e56c452288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9cefc607673dd8b6501db3851fe53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c24009f41af63c4fefefa5803e196290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce415b5ac9c2b24fed83b30e3a1746d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef233f244e5cc93c25e9f4daade25e88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2a31017706bb9132e9d9f492af87c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77046fde45e70627908d417d57abdd85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f73ad96faf293d893d8d51611d09f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b76226e96a274849b29162ec0c3dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8dd32d5f31961a0f5211f164e42ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11d30c3310c1e4ad661d9f89ca90f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559686b69961766c56b02ec2cfa6ce1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c71593ddadcd9b5dcaf3514661007300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fcd1f999af313f17a0d1335896f07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea70ed9fe0ec59b556efd39e191adcf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f7b403066220ceff0f292400c2b09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b31617251bdfb8d8a6ff7e916f0ae6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edf97a0c633a3265991f82555f494e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a22e85001e3776d8cdc7d5e688df3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef96373eb246fc7dc304f59d8ef1d29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770001ef85cd710901eb9149cfe2fe9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac37c8c64f7650417dae19353ca7b46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62969278f4036156aa8a5d4178fcb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9002529157e2614d494d8aaca153137311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ce6bdc68cf2c1fb4047cab2c0f45b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca356067bf309b98469553f5fcb32052313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373080e1f9759002a27f8c2d95c00e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95596d86819fcfd2c8198a572382a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7a9baf8e25a1ba9e5fcac53c56069316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d87e36e9a201c001a0b7966dd6d59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792924810bcbce1c03177af195dbf0a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc418c2023df2d1a1de5c59452db8143319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b74366c84a004f724a137549f8fa8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5459a5c6cf95ef3a70da11cbf0ba3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97486641950025bc8f8d0f205b311777322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f677c7638e0f448631920d7bd053ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0e3e2013c160d8455b79376d5fca5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcca05d29f092dd73eacc2dc30c59cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6bdb74b606f06c452a273c08bd4a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be928147e4ccbb202c2837707c6ac32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794adf0b944bd8e3da693ef97ee5597328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621e3ce0710891c5b8a47f97588d86d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e0aaf7ed98c1c9fa4d0a096783573330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a5cfa00352ebc8e67ce08742152d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36df553ba34b8950e90b30e68d685a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11feaa25632d26dcb0ff8000e465b14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82749fe37dd364318d30baf6129f4ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff22dd9de55ffcc2b698e31e827f60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15180f87eb5723fcefa84add10c5a8c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8831c5407c98db8378a52674f2a2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56ec54d3ecdaa88a828aa936f177c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3237fbcc27f54ba5ae0c4f40355d93f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b2d387045d7dbdb99f85898c1e383340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b1cc39e24d62c1af1fe9f82c0cb3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65e933a6cd279aa2b8b924ad6ca176342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789ff21e0bc4d1fd82362d406a1ab36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6676a7d84bfa7500203ca26d5d05dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa0464f7b10f06ffdc1a28d7b092c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19949913b3a806783bc319a97a9b4e3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be37a1902d6b5f1a5fc55adcbf5e96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58389c51033850d2b870d775d5d82b01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb928327e1ffa65d2e75d9c3f289d84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb3541c9eaef1b86066bb2fc53a4f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe7e9730312d618955cf4975458e20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787aa13400aa1a8086636c0537fbe18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874da3485ac7862dedc98d06362a643353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7122ba7c01645be2f4932ebdf07517354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18c7de788f0b39acfec4dee84c9bf6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66930cc8050e7100e822706e90e5bf3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e96dc9c535871c85ed2cc4939ba22a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876184b74d6f5e635d5a46abff79f14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8229fd2c7c6149b67d64c9c7a2b32d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedddff69d1e612411f3b1585e419a79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a562539c6db9189e869ff1eed5a44af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9a965af91dd87b93125d2b7f0fc34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fe50e8618e619a6d5eb255f605d64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc172c6db6943263acb46a8b0e2d5d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32174c0a3276ef47cb180df47b4dd6f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd0250e7a663321541da76727d1204366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fbbaac58bc87f89b293532dd80423367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000b0bd275d49483a74bf8797964083368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca8ef74520dfc4f1d6ff9e1eb55f28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2439967835fac8de3e276ceabfeef6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6ef3fdc20205621fc587154feed0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeb3c06280cb20e7b30344414f9ef2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5bc2ba4fea194cef13ba0b3e5d408373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099dafe06aa951974ea9c164e625242374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfcdb84d9943222f56d651dbb0ed4c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a664266810bf08c8cd850ddf19cea3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afec668fde21736a31e346dea8a2be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48366e9dd8be6a76a669ff3dce38badc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee48257f9f52a48cee94c3bc9628a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5920c43a877c5c0a74ea149e8af2b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac30e1497f5324281a023f18f5a9df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b51e597720bee7e6362a8ea113ad8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0076d7b7de5b29c1e19427c0b9235383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed18c4b5d48ecd5bdce068bd31d6a00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3963b8160d42a1fb1e477fd171cdf2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910723c0ef438b33d75c11fdda5ce21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ec4e4ab7eff0f450d8ca2aa304374387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48366030584008a3e04ad06119e8fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4d122b014e272e51c38970c527e28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd441c67a7176d862df2550d27b5ad4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cbd3645d82abbcb956755cb93770f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12a4afbd971e7deb9fd666f9f2c343392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f31bb07c9948ced3a74462539a382393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c77a6ffc0d761eb459b9581986364394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58026038012b5f362c57abe9e5dc27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868ffc06a9ed11ca1b4fd668aa99c87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2ad5af46482052c05f59972068dc2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfa2ebab59f0aa523e4a11f2f0962b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98132689d78744b56b70c98872c8bea1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d229231c37aace92f73a2f79524d2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09be365ade56b1a62ebbeefc674a825401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaac5c28be1723f2f32c1bd095fcbba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb4b93e414daaf70b895ccdc6875ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d859c6885711e207db8bc2a6daf88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3b9904897c171be1072a11f698a67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e59bf82d2b25a9437d09b1f4be49e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdfbdcb3471bb1c0b115d7691ec72d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad169ee7bf7be286a36d83a36d74a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872fcabf4b38157b62eb2dc0fb7a6cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067b11d0626d8a69af250e631f7a427410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7f0530d54f8e313d18e849a75bbf7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8bd500885c423df644057b09f4c0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a4c06cbc76356712860de27073b2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732f03ee9729d92fb850ebde3a9200f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e17d8972970a6ffc4ba13820d55bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125e2afb093e04bd059f67dd1bd8265416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca8690e3ee58f9603ffeeaf99d00b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad381e1368e3e2ac4bcf6a826ea6c4b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6377b6c859150ef5c58c7493b1daf05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06262b9c9122c1b07adbe5d5a1593d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30d1aa935d4cbf23eeeff14c84d209421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9c7dc989765a5565079a4b6291960422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a53f473a6c1e0f4cc0840462f4db1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb892bbe34c96ce37b85c18837c95b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65f5826b560dfed8a25c4d12eb360a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f81e21843f7db65d6f141abcdcf797426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967895ea71f2c11414000be4d01174a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224df174f37f21bb8558096b8ea8012b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1d1d9619c7d4240a971bf7e5da3e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f78ef17b240a7110de4882260f613c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a93ce793e31360a7cf1983758a7a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bf46739532ba5d0cdddb3757b2f6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362fdb7af8e65cea007af84b22b81bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7981a56457a3316bdb6cefe20b6f0a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7aead0126742729748b5e3cc9567d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b27bec71b3f0b34fa661c1f274012c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c792cdd626ffb915ed984cc99d26c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a87269a707d83105423a18d31d3ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0156134ff1ebf7a1829f43bf2c11f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4c0e873b78be8bdc3012695d3e4c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8dfbdfbe16f7db337f4d5d5863b47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e5419f4f8d0cf3d11bb7f623b6e93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76964b935ef484d609398afba632b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897e153a2aa22da5d8fd6387ae598fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa9452c4b1be9837b73aedf64ad4c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b926cde5328397c2ed0c603ee7711d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95979b4a2314e27daf366614f3e702447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872878d35583312d6d31df8e755b922a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcf83881764cabfbfc724cf12ffda9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108da90817e830a2d3ba13025359851a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d17c6c53326d11562ff47d2a5e5a7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31909f7cc8275a15b15f40ba85dd9d38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2346c183bebf3bf4e779393f64477453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2ea02299dabf48a06076e2ac1c7ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd1281cc6535c69f23cae330ce2bfe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7111478b5c12974c89a4cecb3b87a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b56798e5e4111b55466a183a9748e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113f2ce3703b90c9e4f76db2719b5f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640804f1915a86b9664ca506a3dd9043459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efd853954d3f5b348d99b3634b8630460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a95661a84c4fb9ffc6f92921a6f25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254e2968474e3de9b7f60231a51eb8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ad4749fd5332bca95d70fe0585061463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae544f9fabdd4557551d1bbc1e33e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c68cd5d6491e58d7cb417b9be1e315465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64d651dc63aabd6202a5a110869a51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a80841bdcb9be72b0389fe54f771b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01cca8510519114367a7aebdeeac58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188f75656f4cbeb70d0181031eb0426469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0300a25381f76c6730ce7038c6c4ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfb508a66afa7bc6c915205a3d678e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5afcfa1f20dc24ee33587bb551eb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec28b36d0258d49738454418590785473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87ba73bcc347b37b74b208b33a5acb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfb7489d120c27ff895e5d95591276475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08924ed92063bbbcec902484c1b97af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42d68c4be177550d9795efde46e879477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df66b9d85f78d9692a71e8dd888fb5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79238563a284e34974029e8359fa6ff8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4c609d56511d5269e3435c77a8cbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d543b2ed5ff532afc87c69e2d7c0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716f1bbcafb3340d7a9d3285c5a97ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30747b7afdfe77d7637aa369262502eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc27af38d05c6da0ec6fcf88cd7d8d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313204418eab2c7a50f0b2cf1c2ba47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e354d52d297c5f562577f13980caa6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db4ad8173b3446a95878e3e984886d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90b7541602556585f4719fe95eddad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b4c3954bd208e51ac00d0dc48de30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a6d0c73217296375edfde03b6e5a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88ec4e07e2ecb578e163f0ffb71003491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f6ba81539666e052e8c467353913a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943651794f5b3c9b1e89eab6d537e013493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b875bdf968700f29ce1a65602dc1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23359960c08679f5001fe6329fa777ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a968cf7f8e9d3aa6ef57c291f22c25f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6374aa0826d6b2063c0d229016e32ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf170739429188e0b16c2f4c6b2365498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11bcc2d13886f289d2f81c67b453d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e41b093ceef1acb253aaf823ada6e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d5ff85579b150a03be2dcc3756e48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408c74329e1d9817973cff001453350502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71f772ec926f5e09a7f8147fb8f008503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ed9635b62e79d564b2f08fda32cf6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcdc6e427bf778220c738cda3e2641505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a41058f67a65747ab79a53185dc6f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24869a1adfde30bde7b48a0fea77274507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc95c43ff47aeecf76f970580b3736508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c44d298ec6a0dd0bbcf03e4d45326509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71211e0b4349f70f29da47713cc7a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b27d25e691dd8bf5159c621c0176ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132857e4e4d6ff2d5faa07acdb36107f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1d8baf55550444c4767fb0869141e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd25be128934000071ff3c7b47b08f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df866348c2afe410d8e8aa287fa21c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88644e84bc4035bc7fc4800edd66f7a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223962ffd6e5d96f23c1bc851dac8bf2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e82199c4e8d7b0c5eb158af5f8821518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289c9abbf8806c0403d0a97d0ed5a15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76d8dc2bedf4fceeb94dc7ba638893520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31daf3af7e5cef3ceef0fdf462a1f62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f2fb361dc6b88a955a954b4545bf6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e0463eb1faa363cf5c7b7979aa3f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8cb37d49375f1bee466a3bea112ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f037bc2fe5173b0519b7732568f289525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15979dcfa0a95fd7e0d3a8358aaed92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8544666da8435d70aa3d509f06e080527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01737b08164b81cab59ca76106adc89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f50ca593f36d3b7071db7454cb584529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb767a2b867d3ba2ef2937d9968d2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1222eb8fe6cf0fa5867f9c228fd737b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb64a1d4286d38202f2d795fc25118d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56e418480370e6ef4b4c649a40c898533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9df329c40257d30adf420049e74714534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a01e6d90b66abb4a6a27868b83d683535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a28c5922a2857c998c907a098695e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aa1b657db8e9ca911eeb497e1012d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe651122cd1e9dd0420213df04a0d6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3056438cd0e9f8cbe4fbbacf9a7be9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e03922543568b25283db200f53041540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21707f70ff567ad9d16c698ef1f173541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52851eedf186be693090fc8e082c0019542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e1b7929b4877e5e88e91740c6cf90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d795269486bb573deb306143bcaa22e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a772292aab6ff56958b9324dc8f054545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddcd2507fc28ff62eb3dd81c4b5156546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba676bc95134b8811b74a5ca60176b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562821d0da692b05a7ff033964d7949e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c54dfdf0da3c83fa846237a434eee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee373e3bd16313958c1d11458beabe3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ec7df1d6c9ba88f5be137bf6022c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2c4ec52a771ee7ad997aa1d2a6a25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f1e0995f9d494ce8a3d1a4f5ccabb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da567b512e6f7d81f0e6f43a496abbfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc5dbc0f5288e844c0a5ce522cff38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326ff0cfe1e44085af823b151d9fffc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44447e8b0b9858b2a9c0eb47c4a8f2f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1af9e321b25552ed4d356b8aedb5ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769152a162c33694dfc994196b6882c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24640365f3133fd04107e8fd7f1de5c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa9f05bacd8572d61120243ea26daf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28c742dd2124bc94226d17bf0db83e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf3f27dfef8f3a5d4478daf8664503563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a396a42abef53a13a1100cbc29dc68c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aba0ad1e9fa2ae827ec3570d497d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c534117c9cfb7c1f1474d635b3b2c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bd96054f425de149a5ebc6b052b77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb54981d1f737c02fbbab78f38be12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca72505ebe03bb01bd3c2c114b31f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1a77e9c51a4ea068d7930277053e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd8e5b2078f58cd538be05ced4f872571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be56ebc6861186ee131dc50513257ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6695bb92f2f0e71125102ae84e4312573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8e21caf43c443c5bbbb60caa728c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57af2e66b71f765df5198cef991189575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48685c38821153303c1cde5859a8fd94576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbe342b8db7e4e91533227d4db2e00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c4a94675cac28ff628d819afc3fd8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5738f27ef7c9ee36646ea1bd72fb838579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9334dd2a44868efb85574fa4d1c49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e13b3fa5e4780faee1431e02debaf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aec60aad01f0813b22db155186e47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4fef55549aaa0fa7a8c2066ec18cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef2c18a9d701010aad5d2ebb17cc85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275eb110de561e4ea67ff2225efdd6d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded842157b581ed6476ec8ef82f1479586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3574455f59b292a76277778e42eb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1498166a5a395460de6c178724207f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f146e79cfd94143c40899136762de7a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92b503e38340d7c108217259015481590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5a2e9ea10c3d7f58f2eaa1006e0db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d708ef885e9a743160f7a495ab8c86e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ccadb970b5f30e64ad481867b6dd1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfb3750f2d858bc6ef79827c2c7c39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd41eaec6c88ea957719722119b8327595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5423812b1524a740b10815dc15e343596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b8292c0f8c2d0a4b20ffa56cf0a14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5a979e4aed698d7ce909b61aa1384598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b3097d79d993e5188eda5e8ad38f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dd42abb8dc10848b302df5f65b3e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f007b781e716bce14fe086b3f53a23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c894abba8a60a9612c5bc12966815aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a6fc674e4561379aa83976abb3703603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41325aa5ec3eece45dc254f2e9f0bcc4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f424313cf8261d633e90d19300c1ac8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b639a28ac7d5a3004c400e6f42fc48606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31366b2a378b600981deccd644ed408f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e1c17f04251bb83193584cbf8f95e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba627e1bbcf71653b44242a14f70e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6eae5bf2dea586df7683f2b4e647b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c5e3cdac0b35c9f1848f4bdea6af2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b89ec7965ded6498cef450ae5720d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a118d2aedc3dea8c7f7c09f154d4107613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096609b1fa045b47c8630331d16bc58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096415d5da247dec2f8c798085102ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab775c979ab74c8c8a5e8cb0e8cf716a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50792e23e0ed5ba6f672575a58be895617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9b1c46bb45636ae4598821fbc55ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998238cded98ee15f5bb94ff7a30561619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac382950923caf2bbdd4f986db7585620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49800e5a4abbdc173c32abad2b866306621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d62d4bd88240dc7f602d27f774212622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64bd3268a3c47038f9654e6dc170e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b942433b78d6a13389df4e027a89fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3633b8e4d582e9b09931173bcb1e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f1660665f93ce74371636d75bc852626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfbc7f28aa837678e1f16a8e36b0a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b2c393835883c1c48bff79b91f3d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d869811129234e6fb848ef0ef35cf3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141ea1341077874294e04827ce98744630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfa8eb805e5c28fb44854d9b48a8a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b46acdf97995208b9f9b415b419e1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce74e20aa9a6f40799274fb23edea2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea00c08ca4c1445b6a9ceb882ff09cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24569af4622eec0e082decdfc6bac05f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523737ad17aee21f14cba2909cacfcb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3b5276c2cb42de036bfb3e576ae82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93127b2c8219d71dc8de6d4908f1ade5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8f004632abf3250a19c3eab1ad53e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4170f29c7aeb07ab59af0bd0003d152640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c1693b8a3ffc29fbbbd79f6030f37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816db2b5cbfcbee4d98f1b426467c8ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369c231b581775015ef18340b916bd9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5e23b27b6f9037c6760482399de27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418ea5daa292c8b0e38a5efda9feed0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595986476ce26717737d39b4ba27c336646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3138b138521cef7efccea73847f9b89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed159b487a6e14794f224c0d487585a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38b83994257dc3fc17586f126fe0a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f680e44dc962b148dc009aae7bf6c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43923443f49e9737e3e653189476ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e87385bd13abf2d0aed6cdf13ff0c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b6645d51646818036447cc131faad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f5ca421aa8a2955560a2cf4ea8cb4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca8b05f9c5a971bcd70b6dd9750fb4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed7b83ad3dcdcdbda74d63707e6953656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9897e15de4bcbb2469f5b43a049fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cca91651d63025865fc9796c28fa5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31501bdd197d88b8cfad216755d0c1de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b2602bb24c936eaa94f8bb873021d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0baf930655e6fbc6af9d2043970929661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41df25f92bb3b2b6f2eab56d09e657662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbb6f3152f2b1bad1a3095b63cac49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837e06c6cf4fb0572c0e3677b5d6711664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d7c558591bffba3aae09311a8ba21665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712231bdf375ae153097e250c88f930e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d72a0b76bc48e5e8866475d9b959aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b470a9e4bc8b7a348c4ee5add98a2d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309c92db09c88f5ab9af3f9341ab1be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e051332f1973ef81dd9ea4638087319670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec283633db0fba8d01e5d9048f46800671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566b6bd16095ee75f546b36f0a0fec6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b24e49b519ca56e7e8f2f9ad622ecd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de88893a3993d4c328686b2be236d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed2acd45a925bfddbfb1fd9588f8c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0274dbee72e13f660e65da84293c1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e7c51c544af24b9bf0d5a55346ad5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e669abc9096a5425f3d75ca0e80543678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90573ee8cd5c5820ce7f5183ac5eca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82816298003af5812d2df065edd77cb4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e951f60388fb9a02235fddaa60271a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5522129a53a6814e606f3e52424fbc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f50c58323c40741cddc28b2191dea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791330ab8d9d320fe3b71516f49be669684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2397cd16817f3e9b6154c88cf5c60cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7577626b5f4a366530070d17afa2123686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feea67d4973806c3233d06b3db23bb8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65556a5f61688bd0d5c596f5410149688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0daa0ff0068a8ec93e405fea19ba3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2b8b8fe5fbf6c9ab0df950818d12a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f713fabc5982a9186e4b468420f404691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa0b5c9efcf6154be01d38616b4555692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13df53802e3f31c874c4885715ac71693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93293a11e89f16ba651f62d0425fe2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f583ea22590573e10e926b43c9ed58695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96857f1b1c1c2aa662e65bced8d67937696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b855d4db65b5b3bab0461c8cefae4f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f606c301269740d5af09fa9abfc13f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faf187b8c56ca8e10390d38e5f44e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646b54984ead224a230300e4e088b67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99923f13ee2304595be09b7b172a8fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c852f3e66e8dc9458f47f0ebfb70b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8649c645c89471aede9193f80f5629703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b593ae287d760ef9a6d8fd5fc91e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443c74dbd914e86bec5719bc54dceb7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fc2d73b8af392e1413e8ad063227b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc6de9d8bdae0d08006fe92da014e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a29e04167505e4c0bf278d91fdbdb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73741a660e7c0ef4910d4d3f0e1d0d66709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f630ed28ffdb79d6215d60872f2d03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af64022d837a4bde1555664133daca6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2e29f6b0684ad87da98fd88abf397712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d284b381f25b3cda8a55eac7b28dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968669ed146e4ed56ece89f043c3c118714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c92da3e27e80a5f9770618b898c712715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf32fc24d010858f1b8f8783ac2e300716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb733e53b6e5fcb8b79d2d338d1e18e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6624adfa8441c0c3b9024e6b1f5b43e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0049f6d85f30ecb1f76a4dc97859f2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dc30552b43eeab60dac4bbf2d3fd6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04258db8c531a0ed19668b38c55b5c1f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2980adb426013d17eb927fc567d088722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb96949fec8f317995a7c9bde36196723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db550b376a40f7015497518da7c43140724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa3b1ddb7302979591deefb01da3f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060e65fb15d38c9051f805b611d23fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee734ab236b81f8bf9f836f8860902de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df910989141f08b23bc08863b5142240728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aac0a40b354fd1121e168e3b2c36e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936edcc5964a531818d630105782b82e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b82d76d9b3828e54585d29feef6555731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97748bd36dec86d69c18b0304fff3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004c3328fa6722b986e0c7db3a5b98f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728fac3c8f7c280ec5e3ffc65e466b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dde78bea674d0c1bf2e451228e6e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba8c72718d68343e14ca04d01d1ce3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df054e0967a1eda3967f2a7409b067e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f0f11a35acd6c4b593edd3abf4e6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2482b481547002e238594afe6b03f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c98164bad428c03a708f7af68f7ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340dd75be76a69e46ddab37fa4c1232741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945b43df28a96f832d0e8a23f59ba16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712af7887237dbe1ecd106cdd9f8c9c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9208cc71af9fbedfe06c7bf7cc5df3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6773e394297597e52e6389e69072fe0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9791ea7b241c6719be6019f8c8cdf8c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e32123bea15c35957af354f1f713a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb9681bfa1f96a4a136a7915191fd9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7670c04e6758dd2f34f40c69144abcd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b1624baad6914a465ce2cbce64dd4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82fb40b50f50551bd15ee901c33f86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61ce27b6b92057fe74f6dfb1612532752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191738efd8a91642ed8081f4570ee82753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>