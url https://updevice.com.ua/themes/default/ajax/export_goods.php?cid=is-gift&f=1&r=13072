--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfdb731593056b57cd9611e45c07001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801619407e6bb27699ac7cf563bf71192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907a9c36e81a80634940fcd63a6e2843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fcb95d420754aa2063bc0ef5a3fc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b862cddc726e814879cc1db301d962a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc08c4500057c0b582e2790c5f4e3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a850e0cdc4addef238ca9697d67ee627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29de5255fea03e7206aaeabe2f8559c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53ab266b7e2224456c2dc8d703d6ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6e1bcb943e00c4cc703d8f9464e0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c58d420fbb4b4b2a9b9a61e7a71c0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d1ba851db50b96c2498bb06bcf99712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40865b5e0cc8c0e85fb4dd47a7c98c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3100d0749bca6f390bac1b5f0eea58814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931f83f484a8d3d11657845c8abd66015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948639a47e5093292f69129e9ed1cfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efe69cc112d16768efcb7e724df2b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0045630bfb88c32ce616ecb212eda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9199cb72a847a5450c6963465d363c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30744ed135d15590695c14b9616bd7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a05a44e92fc85c2301813e79654f1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fd0217470e9d20433bd997694c52c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06591f783db08ed58eedbd3caa1aa6fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2d2b56e9715d8ec4d850e7203f6d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c754fe22a5cf19281f30d04bd2169ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b9c9b114948dc1efd67eb14dfe73226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5946c5e431a604884f3a7e6acef16a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e435f7240398f61c9c2974a10bb0dbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94132bd1f3efbeeb7edc48e5f64ac21029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624baa2a9c72c93b964c92f8fdedc4f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e66405eab8e672afc4f8e9809de1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58bc151e2e7f383aabb212aadb9b8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c0d14e7dfc3a38fe69ff1b445238333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280add85606c178ff90ad4dd184a63f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ac3fc4ac2864548d48ff00048d24235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a1dbd982be8ed65da05807ebcadf936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8499b140a986e5fec59c01030565437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe371970ad4a24fc15ea7c12357f4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2138fe51caa8556af32e817723fa5e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27cb03691140fe952a44a2ab6da29340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9cc8cf972d5c613711c35cd5ff7ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20c96930a0ed83e74ebc5f6f2b82d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbcf74ef6944d688bc419cf492a87243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7f140ffaf62c13d4b6a481f301d7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd2128c3e6fb1a05c33fe0ad087c9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969d16481c69499fa523149aa93afd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe8964738f55de65e4c174825fdff347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47c9a6ea8c048cffa1cadb42cb797c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065117f1bb34bae4c70960a8d75358549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0940b8cfe4861995d5036c58e4a6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe16c0a5278af0acfa37999d044cf7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e51b1f266182348a077f8e86a73c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa7d951d02816c601d26ba2af2adb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca64ed9c5c655449fe8faa7b128e0ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82562e89112b0f90fbd229a4920a45db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9104e18a7cbd2f075372adaf2efb48456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65646e355c25785f9869a8ef2be23d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ccd9b97270ea81d106c21d978e4bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dad260e4859677a48fa2b4005424959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7375ef93aaf01190f6dc5e07368076360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa0dafc6a5d6d3107d970c1ec93d2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df922c582c2099f43dbe776ad4e660b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c768e9f8d4eb6a0aca2f9205efe7d5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02222369e0980a707d626a8f159777fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db540e48bc2c210cba3afa664fdf13e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab27748664e282d96ecd04cb6fd3fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322d93e747bbabd35215336b162b6e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d75a6bdf75ca4bee15ce381b238e6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d56f9c05287a34a97071c904a4f77569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4608032f10e1b1b52c2654b953d72b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b65f3f723ec51b2db03e9946e094971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30157da9387ba3b359c6d0a9c03c4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c603ac5babf6d271d0b9d0c874d0c4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d0969de432b669bedae002d33858574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbd738142700c0e272ed4af1d79df075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079773a3c422d36eed08292f0e23d1f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfc9d412184c8787dc05757b17174d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041a7557185270b1745dbd4e946e2ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc55e22c7c0fee329b54c6f66548f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d76c279f7c946cd41354adabbdbbc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53e0dda12f82be2637fd199a481c3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca818abb7e61a36d0d080b2d80c4f5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72267433911472a2d41572caba200783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15aef20d54965b57d7868be4e804e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41dfc4aaffb414560a595d75ced72885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781fc41699ca89be8dac0fd4c27aa8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e62287629e24bc083c64ce2d9baf2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b6a9996d67c34fd28071684ef099988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163ce9fdeb9cafb70a8d648eab601c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6425ff29882eb86e39e98200bfc9d6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551c774b39e028d8693c0fc39ee233c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdba654875b658582145f7c2ead34c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdc7e94d0168af1d8412fdc747a37e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ca19ff09bd0dc889315c7b7c4f72794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6115de56c8d874779189b4c8cb90b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db096b21ca48c5905238dfb30228f94896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d141bd64df37d33c023045b490e4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa27cb2d47bc544cae82373b065a6fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6d1c06b2468b7faa4140e08a8f71e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344060f773dce8c580a925297b71d4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5c9f4836eafe53b2a9e0031fc70ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d65e1d15aa4fdc213b930c199e0cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587d3abd95ca6e8c4721b9ec5965f78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9827b8b3feb03e7bc081a249f691aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbae34d3b6d1990939eb40b0bd93abd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952ee3d806ac29c6dcfdf60d287438d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc5724a2600a76cb0cec0cf4cd82d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e35fb40056985eb1f351243dc78800108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8667f08d5690916b35bf30600a2d733109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1344b6d7d0356eb3caf5bffc7deb40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c2a52778095c59169d63f71f1174d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84591d09c96dfc9ade16373ebfc9f0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd86730bf87e0b540461fa16a9624d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d671104c0269aca13d7f69fa81614d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edcfc41a8c27f7b9de148d91fdbd52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc7fb5c0618551d81eaf0598c7f0b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b31d5612c4ee8820417d47976470d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721b01d4ab6e650b953c89e944773a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a66d373f48978a86b63c7bcb93d8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40b0bfdfe4237875436e3783af8c80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a2190f914d3b0df23366868b8569d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca059654036778eae0dab145196aceb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ec584a3bf9163498349410376d2ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87adcd8b57059a71fec6f78b0fec1c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86f68f9bcb14b2fd26ed1a9545897f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d40d42210192c3be00c3d68bbf282126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38459e11927e3952d498480d536c48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9f379f9318d89c1032eaafde3e408128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0310ed0d30392533cb38e8054393932129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116978f8f39abe7c1bca0b32b7bafa69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842334566141dc1c975bd5c605f6c15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210ec1d1d49e54e9fc98d5397d6e0bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5a2acb354e98f033d1712a6bf3590133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d20f62af2d4da6caeac345308168a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a57e71d87e4bb81d41cc4879e3c6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c89bc89eb3dca36d6f3ba431e82195136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ba3108aca0c861b74ee811ab5a1ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5dceb3af7387c140bfdc48620964c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ccb53d562a3cdedd1cf61898ef42e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66474a70c93308be56bd8d37a854e2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee1222dae72043af769b3156784144141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c14928a861aebbec8d769d0f2162c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2935b51318340badce74e949e5fa8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24898d5d71bfe0a5d5fc27b0379a7b9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78911b76a5ba03b46642eb6cd4a1d2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477671c33efa3eccfc1e1e510ccc7939146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d42146c1d0536994690ba85f430bad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1308e8b1ea38377f10a869fec8111da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234570bad30b797df9e8e8be18c95a72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24ba44c69af17b1e6f9a5f0cabb977150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d3b74c82aa793113e1e6551bc70bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88667d3fc021c0fc4fe88f2a868c8d7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba9a471e89d61752c08c2ea6faf31c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505542495b5cfd37a2fd41479fb24297154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b7d0b54a2bd36a6e309b583dac6d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f68f237778f9cde4c776cd32af2c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4b775680d2940e336c81fae8f3031157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705af840dc6bed8d24d198f09cbcf9ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51c3a3aa4d8c6253ce89447a475f2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8d0334ac73a7b140dcfbbc594e2d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257ac314852f0605c7e50fc5b9c5739161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602570d89d52f4705eec91237982ca9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d817304aa64c59ef72ef4e034abf8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5b1bdf6295cc21bc37774af2cec94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c00eb2b63646206b36415282e7248f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc40eeb5e4b1ea18d559e75bd03a04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3612e68657732b90c47a7bc9ddb5e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2fc1b05b7a49fe38466abaa664c9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98df657fc551190d9aaba2a78f0570169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d351776f6ff07e0e22f3cd59f3d933170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4858a373d7e259755ba46ba2d749025171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3df72b122a0a140de57ba9711309c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d9b43598f33b2e859ffbb0eca4bc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6aa76c744bff87827d5a686edd378174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d26e69a2e8d22afba19474f9094e0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a22977e4142becef195cace36214fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e4dda58e1124ff2e5736efab9c003177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f7f3a8dfb15fedff39beb1c489cd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f8e45e0b54f0d44dbd8020432ccdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4677af2df962a01a27d32f917d4054180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1b0a86bd4d6f229499c6a38477b3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de99f51225e789309f7cab5ca78f50c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc0b3737631e386b8443c4638f0d8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487b58422023e6e97b4f9879e04376f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60c8f0f9420851fe5d05a95c5eb043185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da681bfa15da25b42898cf37a4a9e71f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfe0a235da00b72daf6871a98cb115187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704cf3475cc70a2f1c7b7b2e2ff8b2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424af4bcf278c0a2e55de18e388ec710189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f08d374e0681c1a66074aef79dbe9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c8d3ae6143b594d3b0f08838c752c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e968a4257215d073c6612d10eb16d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51535310325bd061714cd64ed947ca83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cc626e3be3a144a7c9b098a8add99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3ce3e76b3f4f4da7738f84219224f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d44f36854ab28364d40a63eb7814a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a28ecbd4749298dec0ceaab2caba7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44684315844c848e09b217a9b4649dcc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fed8b4d390d72a82ad6bfc6fef9d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950173e3c717f8f710e600d00a120df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f8470db5d600ef55dd17473792287201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c5de001a0b262b97ad602a739dfab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0849605f12654d58d4cf96a4eea3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21840be76bb50c097de51b4897ee5940204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e113e70ea4b3b897c51d0b152780350205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d2666083b7f091d88be7b6e4878bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fe84dc54962ed9d7fe2788b8c266c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e07029c41f031e650f36bf973c796208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824fcd8272186b342e273e56fd09579209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e1c8d0ac1546b60da33427cba55b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e41b936af75833c3aa64576e360a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6bcdf0d6951aea9db580e08175b4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c7a3e663163d0801472f475cad8e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03510a0ac5ba0400af4294fd82c3ef9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6839cf6f879c3f1828cc4423ce51d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c31b3a08133a107ffbfc450dba2d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb87d531e21784b76e2ccf0d65bb37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc39e403b18a0faed99369f58f2f59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caefa4625bb26550da9d8f4fd361f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc732c3e02ecd58d1efd7597e6ee90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564b00343d93d390df325a46369a7b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b39521bc18f540c29b6cebe5b53a25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47282d22bfa18cae30be7ef9434314e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c7a6843c0c326bf2a1051b5f30b95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb8b5029b887a61c0d2167a921eccd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f938aa2ae10440dbca29da7e7a842226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d97f984fa1191321c591517e1c21a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6ccc675ec739c472a3674bba96bd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31a5f08e5219d13dc5092739848de5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ee2faed49712ba1e5eca125920729230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b0a63529271bfe95c5f93bc510710231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a88fdd242a1abac2a0e8ce189e2183232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55b45853364bfbf8c43b559c1b5070233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc2e9ce8295460e1430587377a7e1d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f872aaad268b40f7e6f5a826482ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc16685063a4c57070acef205c2323c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676026f8096ea024b543eb5130b28a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4e44970f9c00ba0014db772ad3923238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627790a044e77eeaf76982fd6283b85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9395c58aa5c85c09d6b0795a2497307240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b61b8843e905d31dd26aa3f82854d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23809b113d4e541ee8e378e8171b7c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c220d705e428cff665b2d607bba943c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f7ebc69f9d52be56a80dd293cfac1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72e847fc572f9b30d2499abc74e6a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae1b73446642852c284f1090d0c057246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd3971a121aaa5854091c27b3934d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107d6a06659ec03a981d40c9fd82705248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454560c545189999fcd2c6a14bc64b8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f82b950365adae13cb58200599048250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88dd238661d9b0558368cebdb72cf5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e18d89d3f96446cd57adcc9cde23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291849f4203b06c7a894fdbbf753c3ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758a55b143491baf69a73e1757fd861254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f6dad2a643f157a29bdcb4ddaa4c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa13f766402278fc5a256bfb086906256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46fa807c9df7c4c57598b36668c362257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb0a1255db31b31307af97126fe807258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5ad8741c270710f0a61c8649e0e81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7c55efa6f1bf5acbfdcd1a42785fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64684debb02fe5792eb9fd25be610e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d23c096c28cc316c535c39d3d44d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511a686c579af42a206b5357e925c76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2150275614cf5a4d4225097543b98e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029eb56d190f94ec4b8f794f2e59ccb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a70f07bfa1ed9e8b720a8cbce3ea85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09b186ab7ffcdbc6269c82b7720742267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290590a1d22e30bcddfd9c125534f07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e422c6c496950bdb5fc417346cbd8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57b7c7a0dc64af9f1b6945f1f8e601270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b8b91e411815662185fb44e661efe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27169abd7173ab8166ee3f78023f5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec21ed2a528dbe09f02867655a3cbf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ad0e55bb5a7604221b39f45350b5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115659de4cc9b4153e8a3dde757da63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223409990c3b5ed5e98263d11b61e076276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db70b7efff8b66664d628ce3aa2d3c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44868a248bbe4932d4e09804746335a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7910a9a3abb1f0618c3ee05726c5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a37ba823bb6f5bafccbf1fc5e4a04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a15ee50e828a0216fc655c0f457414281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b999b00e6db1b4b361a939bf9b85e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29189cbb61f1f397b7e1b43def1abe32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954fa396256f3da58b4af9868beb5da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a5012f8fa0ab16c044efbe0d6e3f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e230335101df01f44727e5ccdcf5ca3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181901594ad93617ae706b9bf51f4e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee5757f16436b31bed746f306645cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd63ed92b4792d26ebacd0890b456a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153879f5e661bd0d6b1ed8a9e6364d8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf33588f81fc9ffd99e81d2b73c2aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd49e082a985aed4b0e9894f8ce0fd8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c272842c45fef9d3e4e45c33f60e3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a982b7d0a00a736efdba5f269faf4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928786e89083e730af78687b54903c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf60c5bc18d634daaa9d0db5b27c07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cca625c09edaf0f886a9ac04c4465297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eead57c8401952c87df528f781eee1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865369f18830e9767f1f6997c93e0d1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c51a3110d5212b5e5096f0f481888300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b87e7de55a1ba2dc7260fc806ac281301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456d4cafdf5cf7cff5fe5c24400c217302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543c1087356dae953655935e1620311303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82087663a6ff4001df9aeb9ee07ceb76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e36787878dfd0b3d29dc62d4d533e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071d846318a29f2960f631521cda146306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35469eff7ee37a2b9120c52063f3dab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944e45f074f22756ee6495445f22ac7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6ca603c6da2735ae7fcbfa132a463309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638ac3b18400ac8ad1b4b7e100b5d48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5097f8ad050bcd1cae9263e954c03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3c98e8291aa276f4784842b0405ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806d2bd7ba9e25679e187f8daeceeba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43238049e3e33eaa2658c8f2f735382e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b455a905e267221d8c3ed42405e7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31510407a6f899ed6399efb4b8d32001316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561058ee60454c2619b248a634add99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fd494dd424ad49b396b4dfbb60d0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b12682b29c602d08c41a8557478e88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66f091025f7bd585afbb71440b585b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998b4bb86e44b8e795bb6264ee2cec4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3ee22c81e9e1f11f65cec7dc513ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701bd37ee341b2b2c7bb09f59c82d76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3b30210f3cd98594ea3c25f625a83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44653cdc15ebfc83ba1e86fa3c96632325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25257993052d3f2a3eec4e933e9f4ca1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c43386b65609046f508b1b64b35704327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f67d33e397ce72c8dbf90332a26e1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c2f3fd51f0f0f531010707f33ee27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b411d5607c160f001ec084d71235b5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e4328b27627bd5f0cd2f7c5897231331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13add08be5ce4131f0f0d7b415eddc1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9e144a30d5b092ecc67928b63077e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d073f93f94384bb500bbb43df0ec6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382d9992bc08027759503b59b71e80c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34e1a5a21e9f48f26ba92ef2b73266336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb6bfcb1fd7744a19c8e38f8bfc3a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7555b6f6cfa7769b9b546286f7b98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c924ec8f3df22e68653854d2d3ea14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45419553ee2ff4bc1b700f3115e711a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95ef8fa04110df5eaef38c47bff15a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8c353fbed4f5af4801e871df78230342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b036cde23bfef9f683265ab6c7a9e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254207806f81006e92e44a171f286de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9006c74f42a9a7ab14c20bf5ab43d28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4fa4bb5c41fcdf110fedd964bc3c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5ddcaa023b590780e0fda88e11073347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a79b5dacc79c9d81688485147631c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dec2b1ec317cd25a1fb533f4f5622349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6827ad9ff10cf1b3e43c6f66d87a1e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0297ac59fde9bb8062420a67f607adf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f9a612ec614d7a8268fe12759e30c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0f76af906e811ff4bef13a91859f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536dd08b18a5c148d74a3fc7e55c17b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3c728eda331ebf49d30da38835517355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9608c65feb234533a7ba72d0973f541356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b5e8a7b3d8601facc0589fb85b255357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1595951a2d161b97b9e427640cc7f52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d41db9abd9dce9d5f119f2fb17d06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eb873e7981e9e6b93d8f20ae1704f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c95b63c3d6e7f7b9c1de8b6e3c6551361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6387e7eb0c4d1775d1a1fb0bc225d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd530fbcc3df7c0a8ae7b4377ea1bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3da7557a773f87f2269b82681d7e9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca2b1c4d6762c2d10bc25e8c51c951365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072499f4fd1013608f4fec125820db45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729aa79a4f0fe6929ab1218bb9dd8ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669e3ed0cd864139888c111c73ce0c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64579e8c6e53515ffff566c73dbcf651369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00506ffb06b815286a368d1f744a5059370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03c59a5803059bd4b0a716218e0c6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeab2b3580420ba168df6fae77ac386372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334603bd2db82e5b0bc7cc5bfeb0694373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66358f79c7c2c91ee12b6281740c20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027b3bc07bc5fcbd8c00ef391c4ac5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fdb29a807afaf342f0fc94742c308376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeceb688c7fe6ff3c9e39ee91edf94d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b71ceba1585bd08fed3faaf2dfebe4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945ff21f8e99bf6766bbc1a7d517c03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87688bf21c02aec83c3d8d1588b879380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756dde7f99560df89f187871c8adf65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea277a42f1416a816a8b6c9bd5993a36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504609e5759c907e152898feff50346383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fee7fb74f84c9939c6c856350c14fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ef214dc5d012a7fd0c35e2809318a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bd82c96e68df40db94adf35e5e0f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4deddbc2637b0fe6ec29cd508c16b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117265c7e84220fc7384810facbdc85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd834423243e9fdf59503fc00769707389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7ae7e9d3837c686012701cd8f9e77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad505edb317cdd966d01e8d7237cec3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c321248a12f7f8bed2072b233a7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ace7d7eea6b8502753f48608aefaa3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b28eb87f38a9ff81e50982de6c8d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8accb4df383d6a046836ed6b5e0a50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6c582119ef566fcaf25fb17b1139c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae79893e7b3304ae26b888403571b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833798d61c5d87c8ff3acc35ca50f01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180d70506a40befe29767d883499901399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f607213884e4a93887877d780c96b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c4181eb6d0257bd155233415e7577401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516fda36392ff06b977aec02a87a8f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022274253b573f4bd6edd49b19b1572403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acc5513512da6c3f5c08a1a4392c24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2d361bdafb97b8e6e1388cb1a346d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ba6c3df2a0d3bbaeccb889356f553406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23af49833c8d44bac0bb6bee3286145407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55d700b6ffb6a16f5fadf8cf8de6a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871f766e523f5c0aaafdc20e2d4e1b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea44ed3a37ec3a436f3fe7d5dcaed4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8c9725e038a2ca30778a02d91674c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7d0b59de35195d63674bedbb7b491412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17f0af101585bf9c9b29edfef097d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c928992635d3a036d903c952f7165414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d6788c3476d2b64af419a616e8430415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03dbdd303ba38ee0ff00bb6be73ce9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3250ec42d92c854613e4b223a4cb3bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd0683d3dbf90c27e20782e3a9dd08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe96123ce62b1dd52375fa4ad6bdcfa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c915bd0030fdb8005783f4c728716420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b038705865aeac0df4efd745818d11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14070feaa0c6a0eddf8d9062fbdf843a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7910458e10462ffa58b57e7fee1f59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380f1816ed6e433e1e1fc883a9d6325424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c5c6b2994b2deb66bde8825121f64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c463e6c4fdae248c96b2a80a7644d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203404c138344c45994ede012fe5da5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c440261627d79e05955981facc252d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fc376325cfbd6d0f1f8d05cd7a353429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef06e2ec943cf511fabac3b5292fa5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65f1f4e8d9efa2256e570c665cd80e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef975a37b880ed9fa2bc8c4d0acb40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84838ebd512dd9de297e96300bb1a86a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218fb00f1205249dcaa7d987b3e2e66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5092db5a08faad0d1380e5c2d84cbe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eebd201886a114931f46f508283705436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f651a4bd0f2b5bc2b2060138d946e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195026bd8fefd72a56b3615af83fe326438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d4737a89f8e8038af21ef0033ebf9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415dc20a530cfaa5cc37bdb411038ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919f3e42cb8a6f0cf1ae29f79680e8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7e4db121f52f3a90139167a8f3063442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cad75d68fae8999b2952c54115c90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b835e2b1ff7896b353e33ebb4a7225444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399549cdcded0c02de066e7d01900ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4525688384b8617b17c56ac4cf4443446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9122983d56950de5781b0cd73d2f823447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a148ec2e9fe1cb8941002fa5cad9c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90eee7525a0ad5008cb2ad69ec66aed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be1d7e32115f39133809dcd495d3c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd098f9d59fe689575e26b2adab25b58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad23dd0cecd0c2502f42d45035db13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7d328d6337bdd21429ead42061778453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052ed46140df9cbc2071470fa145327454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c44ef6f8d6333d268ec2689188d1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361fa978f03d752e36df15510d19619456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c77543c938bf216a3111820380d48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17032a8d1ba5444ba809ace4397fead458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfe617a2a2285eaefa91d38b01cddc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873acdcfe08d318f1e7c7eda8f4039b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d6c8d82189c2d97b1bcf2b534ac9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a649370676a354108ce36f7f8312f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c9ea9c94fe5e425a311012726957f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a95e44a8a1722142bc5ee11bf995a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e18f7f71445af4b657f48266f141f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe173a8934912b9c9a3446fe647fbc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a576218478d9ee65df641107bdde3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5032ba2c9e63eda244445f7be47de0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb5ae259d2454db7113a43c32c5009469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d25abe3c919ec330b7b070e555f24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68a89f8235c9e0a0ddb3ef6be5c233471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca87a086fc44cf88b066f45044adc53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bbfc0e98c8f1339a3c20c31cbbe5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce26f07bd413c222199447a1393c66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120dfdcac723ac803770af469f5bc93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0990d58a4d642567aa9c4fc349d8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e7c69b75c46eb889d7e53b743f094477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d8644c08b5871e8994187281fc7c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6fedd66cb6acf2c0f78ec9aa48eec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d89e8eddcf7e43ea3a08958a2ff80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a73ee2b0644ea0f1f8fc2a858f99e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2efbf71778683a0623bf3347719f7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced697d0f5c61051ae05097ff005a75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664821e278a91fbef1a6246726137b1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6135155ab416a0b1085951dadfd245485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42730e07ab7613f40b7053efbc89fc4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f65cff5c6bbe76063296014e0765e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f905e9738ce9de3969b7c8112ede5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c1977950b14c7a75ce81b700f8d52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e5e5915e48456218c9a8fdff89e2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e747e400c297455b72a4f76a2ebfba6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babd6eb5417096b7017ebea999035ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7070095f24f9455a1c98806775d7b25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd50f2cc359a5d236c1cc902078efc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f1404ffd82b32a38b5705e4f7f603495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce2f703908a9a345b1a8d0b13f75a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63beedafb6763f2352b869aea6201a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325f29c9d07f5f232bc4c1c367d967c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985b8b4ae3a556b36618472ef71891c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab44c8af64ffa6ff838436b03e1ccc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd75ab3b30fc347d671b28d49444a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5e1df525e62e2faa3f513c02880a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834d0dcd5810c11e0a9fa8e96cb0bd9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb5cd21461059900047e6195a3a700504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2a91084c0b7ac6896901d1c62bb5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60481152cb5e559ee3b6fab0b07d188c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9725f6aaaf342f2bbbc3029dcce143507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbc93e5c1f08c4af19a0b999354a3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c053c40fa732c42fcffe9bbd0dbc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45457f1e97087d95b0d2c8301bc5a537510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cf22b296e390781c8814c22a2a35c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd7c3545efd05dee608a4892629996512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9df13c977d3d61796feff56926203513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd1cf6e5a01b3473c347ada4eb7ed8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2df9330e98281d34576f6c807fb9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd521c7d2962ed6572c342b83e7f8589516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a152b0a3643c5197fa9736452261bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066e622989d73314bfdec2c07ea6b82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13764e8967dd30369d3c2781f0404f1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5a136e7a6f6a3e6a9886c0fd1f92c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bbffc2fee9ffd65dd0ee2992fb4c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a387c2258d34b16ea8d18657a64e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc72d5ee844397d2482331516a3741523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce309d1e1af1bc8a5e8437d009dc4764524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4840ae27a456e211043aac133103120525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f38faacaf6b9026878e669bff48941526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee28f73f911a184476e1adfb56e6635527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784842256e5b48c41805a58022ac7385528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e7674d9653f5e4863cc20b9b9922f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9e7833148c443492bb31fd83774fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58022c257dff81bc98adbb5fb40c2c09531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7eea261bb292adaffe182f102be086532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370191aac2e71b0b79d07c893e93c97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08a5819173d842eeb3860a96925957534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d22a8a610a2b4cea1a365542daa390535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345afb8110fd26e8076686b7e29b9b5a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa556dba483c638452ffc0c5468ad8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2087e93d37e766d2b3a46391cdcf757538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fe5f1b1625109a80787894556914c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de938f802fb0f5de449c1e6e556f31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c395c911622c85fdc0d7713896203541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cdb7143103b0bdc047dcf4723cf7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a62ac694238656f994a5c35c89a512543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383f36c1dc79bf0d4886557c6ec92de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5fab0ace98aef8e7ee7a12d00edbf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d90148d98a534a5f70648fc3b3dbc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08446332c6860c5710049d35780b5f95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1c8c77f01b52151384561a1545501548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d42c56ca2c52efbbc794b2b7723262549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037c63818cec2141460092f10498273550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbed7d1187715a677c026df8e65b56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaaed8bdbab20765206bddd3ca04b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4671210c9c01f3d4fd46680834575553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4b46a55fd3f1812bab2941061625a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c78b946b7a4e15153c547a4d29aadf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da321f45ecb89949c15a00d59caa32b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d165da2e559992d915c5e27badbac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b15f1fdb5a7aef4bef73ee9587d490558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6cde6d522824ae501a331e1ba78df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf433e8489e0aedbd9740fbaacec662560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe663b6a3c4a34b55ae8f4ab36631457561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ff65e174125954bf254464cc0500f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1df483386842d6a2bcf406331eb68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aba209dcf3942535b680888612ccb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfeb9c7b3487a7957273c2da3487d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adbdd09b38d00e779d1e113b9342f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d6cae2d2170a2fca0d7ad7a4e619f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68713466132c83e017d4c8c2fb18e2cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc9b8ba53b4eca8f8f04dfbebaf765569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9580d124590bb73d1b41cb6d2aa08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdeb999954a9939cac4ec1237a8304571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d60eca1bb873cf748463c74c341bb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fbd2b00610013acfd906bff4de61a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5bc66be0207f7fc93f0dc2e58e8d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3445542bda7e9c40cddbf241cf236575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3219ab315e70220cb8cb1c49ac30b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774f882750cfed325b387d462b0afd4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8afa04671d96d6f407cb6624d207b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ebf33df5b50113b0d82729d1f48df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57331aae848f9579886e9e4dbfd009580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99871b0185dbf6becede7057d69b83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eb4818b653aa15e03a88d0a5a3a78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b21905087ef25302358ffa4f9dccd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bf82185081241d4c824e731400ba0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab54272ebb39593cabff08f0f1c866585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92187b2bc5b4f9172f3902e1c13ff936586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c9f9da34bcc402e9129014457096c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff1854c0e899b4eabf1ff981909c4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca78d455956c6dc06bf4b7505a7aa0d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec7ab15ebb32837fb4955374da26d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350589ccb3d62566b979c69161a8e3eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed0a90a742953cfe537055e178564c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699f9410122438c547c24386776b102593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e9d2ca3ffc0ea01f259760f2db2c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f7970e5a99277837593c4da2bd28f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0190ae96b7a5bdde000c94ff26d7ddb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053602c4f3171e2f53a2104a3cdfebb3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d64df20e9980538928b98f2aef0b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78827819c10b9455c36ed51e236bfcb3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323c7db68aa0c80c0b45cb8a2debfc0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563293e855ba2e3641f6c04fd6fd1ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123163a4e10b49324dd120d77766c3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17acaffcfcadd362f57490670aa9c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df38f625eaad2939a3a304965cbcce8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ce4e89e54c87da50d63a23334ca1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c4cb3533581e7e7027648fb31ac0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee186fddfc7c21371489a78dd64a03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a3e04037d9ea066e2b227d08f1b78608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d585a45bd6a348ff1d3abc43acaec9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778fab8f3e8c7de2efbd85dd30ab61e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5dc5fcd507f5fecfa39bf1ece7189611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336af46581472c22920461dac87a200612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5313009d82c87ad34693bc2feaa5685613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfb54608917cd2eaa64c5b88badb59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a970d8919cd232e7a3c24f4cff99b13615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abaf4b4f423d567f20ceb5aedfe785616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af543e65bf88fab25f46807120f0b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4ec3c2a8fc497f6e89a370835de72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7268e3ede6edfee082f5e3bc2efae4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a073c9babfe5c12ed5b08637a0615620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17bc369bf979daeb1da33810a35f4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4460f30b3a919d4c9b6512beca1d888622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e5aa6bcb8f6de4e3caeda9893b15e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d49e81f084ef9cc0faf0bd06a88d89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0234d051f08568f8e0370e7ab1492b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28af67c549e32325ea97ae3f559e50626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a44feb309aecb038405bc2949c6ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfb8d4c39194b41befc944fd01320c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eb16ecf0ab3c1b4349a1951c22676629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239c3faa3ba5592b0ee9b040963bfa8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9142ce394de422f6fbfac4d04475b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1e30e92bc7b2f2b2ad6e740540569632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ecf8ac5d01ada0e462154d827e3f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca2cae38c939eb9968ca7d021bf5c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab63366d6bafd9d53118b6894cf95af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b556230eda7ecaa1d1e036ee26a2b5b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bf7e3a3d54544965b25026cd11fcd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3e8439724c9ac2bdb311fc83d3456638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614b9abfd404b03e544040db029212e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71ae45dbf5ff8288e48323326fa24b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8baddc1f83c9fe02907324bf3dbe76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fafe38ab7239f94c36b54b63a95318642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f93640f1c2f9a7c4fe17dc79fff1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9b9fab1b70bdf0cc959d486dc02cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42aa38e155762ff9126f0300de4823645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d37e062cbbfc191a808eb769fe0e72646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5905f0db08d004419ade2822e6b8546647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534d2eb8823e21a45a564cc7cff3ead648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434824aa867494f9bbdd80691ec4fd4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701d4450a6a00952f5b7828114c4a29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c30d041218fcaa7e43e78317d3260b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5bfaa3dc5b9f4f4c9826242a272ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a6ce5abfe8d04ce3a9f141c1140ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9fccfd70cdfb84bde419a61b30021654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee29aa6afb0cf8f001b5739044c99af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0833a6420e98470324af6b975ab3d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde33860d1787a155e952178a452ee4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de579a0f8925814a4769cc8f2ada8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e34b838be428e3fadea7cb322f33e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9403068aba78c32f7a34347dd28ba2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b863ce2cb3f7f6eccbc6ed218bd4475661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2742a2cf9309d86b02cf94eb34a65d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275abd8d32ff7622b5139b225042ed45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcd54f25cf99a4c8de43c18cf166fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcd2eca7c099b269ed6e9025952cb3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3dfec62ccc5789f6671fe24a19375666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694698c0db2e48b764333da57fcc4bb2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5fffb1878da2724570167d5aa10ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fe9785b96ff7723288de892998a76669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471229c76d77a08f8f57c73b84af9de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53034a434482a9012e91040191b09b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256af4f5213a29ff7520c9a24484f9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a9847833ef04283ad1fe410ef33f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ce7455a1dd7714c48760b62aa7ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a54152b5f13bafb5a959230e149958675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b204f5bcba961fee64d00cd756cd994676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6606927ad087093b0fdd07474205bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a16b70cefe6b7943d77b74943fbad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de154256d41438b1132b3fb380a6476679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc392d2e5387a4390b8bb36f1a1b3857680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a36631ef08afa5a7b2110fb975cd31681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907657e5963de7adf522012399db890682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c567ac4de8ab568212a9cf3e1db5182683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276987d31a4886bf86c8805581f603d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac373011a32df900087ceb0b6e00eea3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff65d572f149b461d69ba9ba8a1679686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4907ba3bec4eda78bc35e3f67159c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ebc91e988ef6b9ee954a7929b517c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45449742488252b1ffb602ae4dcd68689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10e0e97741bfbeb9001424efba4e53690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1b5ac590730697185abb4d3158cf8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65b70c6afa506e5a114a929605d5c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c3ec168b3fd46cab07d10f926c29b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38aa12df7af9e8903aedfc303a7bc4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ba33a6b2610380d9449acaee926ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cff3c2165a1e1a6d4e22b84c40cb88696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdda761103283048ade3844e60b445e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56146676788ab887df25e1354df9e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41361c6a27eceb0c45bcf370afaea0be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b22e4eedf1cc8e45a6e96b85a2c37700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5124b36f5f02b1e2a31a6c00131d8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a50010e74b9f9c9458bcc4e28ab40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c781bbb222d9cd7d6ef7b93bb6280703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f5b697006a53b683aa0a4f775ac9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239b9ed986969bc08e48c9f475e3230705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b33aa319fff7819e379f6c445c61e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d5e0493b017e0b0771a7df0a199e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bb91b74ed4ab82e08988af586f8f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff276f2289b93c3bae31422944002d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd187ecdddf62d59d1e86addbfc57ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670731ed8784fc0076eb2235df3c2f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57b7b5a5d6fa06331626c5c7a7a79f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccb1b9ee990a902a321e398331e8f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b092727a60ffb9feb8f50289072ee7c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76fbf7cd06eccef3c8e1aaf8c53ffb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9f44e287e18fd9f3fd8007f35e61b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3a3898916e5923c97ef6d530f14c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01923892990f6ab94af9a746c11d3bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250edde4c400c8c2fd11ad51a2a64eef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e7ed9bce85757450a776f995e4419720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84403fe789d7ee375376a8d13ed0c954721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e672ba118152a970bfef511d8aa1f66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730f70362348ecd24640f1bcef06c5c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9d91715e1dee1a0ad569af1e913f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eca546848b5f568143dc4cf93826d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d839044e18b184742aaebed4d613d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85358bf05088518037815e721386dc3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb32fdc5e4b24049e635fc5468437f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17d8bd37b74d6f363757b86013bae9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8450f9aa6838aaeaaaa9ac3f0369ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ccf6b66dd7c7ad4660826d6d3e3c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f309ff52a6dc7016edb82f0edb12cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8844e75203270ee4f97545bc6a81700733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ac053a148810b4cac554c089dedb8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2260dc18ac72109a2542365d245876735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9a7917df91193a3d88183655b6611736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82756ddbd330eb058f9c334fe3a3d7be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a64c2663a848ae425b737834b7b8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66985a1a4173b6710bef8dcf9ec8d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30e710e46c5df6e775b23a7e6d79de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b431cb088a7fec4da88df886aac8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb3f2e765aef64d8ee8823d107829a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf57ca6ddc970e0e165d959cf4c68d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9832cf9a06118078642e271ffb5134744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae528043bb1343c67923503f85431b5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a2924ffc380768e8fadb099ab094c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d241c6b74feb08c795ae0b8086319c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea0b5ea823fb3790e7b242d8be7cce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8451a77c6cedec33c40c78beeaa18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207895073f7fa0f235625e7f09d07ce3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f3e2eef193919055b0ae28f7f5fa0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eb4d242f8c08544fa608d5bd98794752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe8ac809a87d964389edf695278de7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91f9054485add43c5618db0c00cbfe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea3dcef5911043f8618a8000bebba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98a0dba66c91a645522dad261cdd07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef202bcda90420f0285dcb525a07b8eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6a900d8c8c36f850b022b395f8c87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58e18944ed5428a4856aee6c1bd375759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a193596320aef89562decee255a7fac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7da8b7212b3d6423e84e333727fb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38d926252ca3925f7fef526cd9022b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f224aa622ac676cf118f55ce4d3b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb6c63567bbaadb37b4ce0ec75c4345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e6ebc457f6b409fc82824d02962726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef23050caf47de36fc16a212392d4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a9fcd95ee8652f50bf16dfac10fc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7a76b30293b5f9a11582e8a26bab19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d84960ddeee2c930d4bd326bb196a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bc62d781ff411b0a0e6b4b1634f9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234a3ddb3c48e15c746ef8b35289aa912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8146cf9f1b8cf019ce8828d5d949713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147ef7f794699406c0ec915a63d696914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddc9a2771563131ef7a49b3aaa0ee815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86244d22be9dffc74f394f4e22a201b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc77e1d0e80aa27e501d3de995f48f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac5e43fb0195d9f410688394bf861118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e12062f6664a82b4ad7f3742c13d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a61b1d29c8964b03e0f82fe9e145d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f02d49ca3db60ce7a7b2d6b59925fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854b98d3a1f27dcc94e749324a2d58522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab2d996789f24170418ba475ec54fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523bb083cf88f523614fa0d24b6141b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b826d97441188f5a9420761c03a679125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146d6d261ed5b3a7619daa907cf061326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7b8e4c82c4c5eeccd2779e5f0783727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b497be478026527ddf31543e794d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100c88093ffbf1d461bb9e380da1df129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01bd40a3e6f0b61683df87c8ad4c7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0548f519a20d03eb619c5b6246c6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a86414018519f66b35b935b7d1f15c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee721f4e64c10748e9f7e51f90d7014b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e35274481a83daa312bba33208a5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04be47705f7986ea6b0ec5e20ecb6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa00ace9e65c978469891473a79f33636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c8ea109a50950051c46835ce44b3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7933bd5f4e09b6cede6977b48a5e19b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2c4dedc834eaf703b4fff81f29b4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d2c9ba4b80baa03f1eb0689b7f57640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea9d5becb8699cf5f7eabd4f5c9ce641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e24c725167dccd5e1d3c69fbe39ab042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc3b94bcd3f9a1758ceeec9f6065bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953dfb170a4dd558e569e4febb2683f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1325ca1dd25851e907c8768d02d189245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c81ef252484dc54516927c531e2b6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb062a36e7251004ab8c9d44cc3b7b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79894c1881209534e7e51e9e5e2600e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170fb181d095d0ff7cc26f56d33dd9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a3515909b5be27e3c91c1e9ab250e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610f393951020a243782d5983c24dac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdec9d8a0412cf5368c73bd241db4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b04424e8d28e5cd79f401067798bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a5b57c16e009c64a89ffcb74b068154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ab2f44bfc1dfe68b006880103638155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cc2a6d85956176d82772ce317eb7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8e4515ddff2a47fdde3e79281f09057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bed1ca2fee3ae3327a94787c977ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fc7bd299d40e79f174ed4102e27b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d79ec8b20360af9236089fdda3bbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c0508066b542924382e5cd3a8e2c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f16af76b794eb48dfdaadcd1f430662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574ec16494f83f4c64544c4fec5d5c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edbcd8f713d647101d08ecac987fbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3bfd3602f64b7851eb082f034652865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43517112adeac1be082f25854f638de266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ede722a18200281152db23b34b71b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7e457aff7a43d1f5f824d37fa563b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54add0074e3ddb2f79149a16aa3ff68869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafe66d5ff475427c1a8e58208c507b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f05d6c51b03dffa2c791735b2e25d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c75e2c1d3828666df4dca697ce8c9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1b30f5113d1db3630402f31aedacf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e4d6266dbcf23eea8f6cd4d93783774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fcdd34cf5a1b584ba425ec41003ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a2d205c81e44a01b68253b3759f0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649be986f53d401383ba421f55fb17ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c137433b3d379b7545abace3af489c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b93f9c47cbdf3f1899e8670fd942bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430a0a0f0f477203288537e95c517d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdf8611960c0d906d9d7527fd1504281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac28dc8a8450be4ba5fae849aec47f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01555488025179b1c402c2c3e93fae5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e22a7ad509dbd787ecc2f5a646dff984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82dbb4f13123e2cec5ee5dcdc4a63e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af800a501f76906715b6add5b1794c1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51df27506c07674600bba533eb0e41687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584838b4e19eeeb7e3aab0ed2e548e5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625ce2f0a776048834f3a57d2809a9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553170c882d118bcd864b492a276b40590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbd4cbfb97521770aa3038d0ea123c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9f936a53969e4b3c05ccc0a8f0bce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3775036c08894c7d24d4a41a80ef2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78eae5e212132886b33b0f08bd612694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3d0545066a800d2a46e064dc8abfb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05334b9f8ef32b866ab8cf6b3fd0e17c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3528fb90308382042366b4f837dfc1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ec0668bc92395faea3fd4f099af0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2030f1f788ec01ec572a2c18bc3c6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2811cbd6e5f4aad53adb7c8fadbc659100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609e35846203045d0c6e850d321b0f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6008b1263d386e1c100c7bfbdb6332102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dfac81826bf97de02c37ea01c3cc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fe9496c3b199e045939617aa20473104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b68d616a8dc8224277286ae7fccd23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39accb42330f0e6b528b246e0cb237106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1fa20f31c4fa9028ba9aa04c56e4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059828590ffe79d2c29e19eba21b62f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b1c2549aa77569372fa0a6da51f46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4b60c01800785bc8aef785014ce25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb17bd8799bf3400f38729f57c901d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12a98445e18a43bb52a4b022879a31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b508dd4b841d3f41461137cdb2b8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18453c3cd1a5732163b9680606debff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5ddb483d8bf451bd5f59c16b429b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6809b5900d70a2afe943d6570fb4310116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a31418e86bc8ca893d72a5e4a5b91e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4211dfd0e866e44370c66d6d5e7e40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63814bd85ad40352658de4ae40370bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d775cdab7e6aea602c9b9a39ddd898120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67e4c145112ff58562d065b947c2cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd7d354a5c22e7f1e232f226a33908122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506bd9f6d883b5a22583b072a6050a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bcc490711c4b187f4b4e64f9c33ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38246704faa064247cadf09fb9626d3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a83d1b4306251c05cc6daf01e6f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942411b2cca0e1bf96a6beb9bc932f51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadaf63807d606abd7893e6e405eb85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033970c9e79e0cb595c72e23b35691a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54711d49eb4b21a8e110f1c0c2a834c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300ab4ba6975fd3dc4845dbf2d8d0a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f1e2a05ca0295e8cd99d83a650c0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c45c298212b11118330f0a4166766f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b487f04b285ef297d201f93eedc0bc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ad2ca3933f3436cc683e8b2b54da5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39aca692342086bdda87baa5fef456136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7ec47103aea45a90bb0ce5dd1a5cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c1e9e589cdf849ec4a84953578ffb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d2167e205dead13dc7fe030904549139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abad5666684f22716ea574f251b2122140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0578e491082a59e08afa4129ab4e904141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec056511e7196654f874c35e10ff6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afbc0f5aec99da2225f065b73b633f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73628cb2b2685738351830e4f04d85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c063cff0fcb586adc0766985502b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331f9bba4d9961f028a8efadcdefd5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11312e7eed47a43f55a3d165416f2a49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adeba308853b6af46bed930d014383148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73378df8b385771b244dd8d794cddca7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64052905b1ab75585f7dfc80aa70148150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58154ea19059da250ed55b408bae0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136318447639401efb262aedfc32e59d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddfac0d5793f770d967cb7e35999a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214dff0809894625d8d2b5750a1cb65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce680ee32286ba9caca0f8a34ce66d49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b9d61677da39a062b4b83ad84543b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225bbadc540639c86a2745f4cea65ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648a39893942a6de988811e06cc8744158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62720f01a34996850fed15e32a22252159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58847ce76f7ce641d47d3df7e859d5ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb42fd9fdd2510bc6d42bafd9b54a9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f49e98d83d178ccef40768a64d7a76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce4958fddd1b667bef4a376b523cfe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d9d0b7efc4e1383aff775036ba3bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae79c5430f6cd02fa2d61b45636d56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d13d42657036598f3898c041475639166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbeab69d91633fc9da320dedf75d75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e3dd8f12c6c594b2a8a1d757416f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c5cff1223da69ed43e4d49b0640c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eb9ff3c27296014fd603720f816db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14c5daacb0d967d4dc3f693e3a8b9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8162d155fde9cb3fc5db09589694f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805f8b4ee5fd358066d39625eb701e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075d3456d1b1ba52c3f41d48b5e431f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a9214050e28e5e7c4488ac5a5592e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dddf55ca5773018dc56288c5f4b686176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51ae4ca1a123fdbc51837febd0f599177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679d2443571d0c0bde18a0f5e9903cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8980bf9bb27de93aae5635b60f73703179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde8d00534e48384ec8e05713ff6218180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e0bbcc997542074a4b87ef7d7a147181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb1286b51c42e1e88983e26e9a896c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73234c57a056d33117c9a51de36d4245183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d1b44b8e93f5cbd85db87551471fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9519d96291672357a7e937db700a72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fefe0c1eee411c00493efba4992040186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb862f78ccad0281f0bc67238bb2d2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f962eb8755b726f5a1d81e814dd382188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315f6d124c3cf1176638581a7c2a761189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbecf91e14d3d0ce50c722637ead43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d929736a8ea41db11c0b8868b431eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90e965bafb6974ad4b6c4c69c179a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143618ed251c9a70df471bf427966764193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c6bc433350fdc64843046a5006bf1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845332bdd51a8ba9155b5a88712e6931195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f96cdb2989e1defadca3d391173485196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bcb56baaf6f3d5c4c2a59a98eaa3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef71c01e5189df1eef48a3c988e5e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9603dfff6597a79b9ff8654bb4d65be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65ab35a18f70b717bf65ed08b67698200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6cde3f0ece79d2ca5ace629cb4d9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cebeb0dbcca49a529ad9a264cc1910202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47e5b3348edd8da08d6f01c84cd880203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c021456a5ef0c4de2b289431e810d7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316a62046671fa15978ec55e9ed0a84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedb97332eb3d15c92257c9da4a38b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafec89957fd51a1bfd153381709ba2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f938e905605021da4ce41d65170da7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aa3c20b543751b800376ad99962d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a486a9be1722da5283b6a9015ba5c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fcc8598f5d7a3ecfe97745c08e5a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8bb5a73daf25c7cd6217af1ccdc32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b76609aebde1d21f21d22655e122e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaa2eeb40bfafd2139ffc86f5c7d3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5f9f0cb647c967d312a7b0a5af5bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf84084014e1dc0065ffb4f7a079ed8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4f2d4c0f3c22a7dbbe9aa3c32b600217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f256adf638694bb713408ab3c9304e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a0261888c3f93bb89a33dded5212d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe1952bf200818c6b16411129af6cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8510842a60ee559a693e59a99ac3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787908098a911bd4a508f411a1b37e5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd5038ddf9bf9c1011c68945cb9106223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347a0fc4ad6a7c898b79a9578a5315f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb8508fafc6541baecf9498964d3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecd3191e52770e0321def17b4a895a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32dbdc84525a44d8b04158de03b20d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c196ac742d6916c05042b70f72d0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d2e48d2f45cabcdc330cd96d91955229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18d72738f7b46008c91d4d45935f56230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46f671a09621cac3747ae44b637066231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930a9b8ddbde11d1b8319385817634c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28d2a0f1eb5605fe500c71e7231430233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426884473d2bebb4b56bd8f313ebc9fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3b47fd0de806502a64b64af4d279f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd88f693749b14fcac73b0d9b182d97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c134d45ba1a7cc2152d8111710104237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd198117da25728df75a4bfb7aa659238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953c5eae9d3a2e21175ebcc492cf8a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cc7b81bdc83a7f50ccd4195208eca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006834867d293c1e9e215e42a78fea17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff843d7c0064514b837dad3bae7167242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fcf966d36e8267e1ed26f7b8fe3e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345465b9d97f1e4a822cb5307ff56fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a36d56f47030a036e90a78facb951245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c870c07c8fa1821c72bb7682b145f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c794ef797d6476ccd54e6f8426c2f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcb24a6d519fb648df31b66ea4f121248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb63bb006bc964c925805633b471ed2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998e833ed601be6bcad79327e3f4d28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601044af694c73a935b439fb6312b41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83512075896cdc2835a74b410014ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00821d286143086bea85c6fab45a52ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35764e691f144e6236207aacd6b53a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bddb789cc2f93b413a68f2090343ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5585d21859870220f416b849c2c51d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db0fc9a58d14bcaac4c07c0574c32d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5896167dc3a2b1838240a44d9344015258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd654594fd835c3781f8e2a79c81a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3d3c171be024310bdce97ebc3bb9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c601a1ee9cf020d78ed0df571922394261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ea53baefc62432cd71cfc2dc5a0a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f22ae2353fc393a30ea19ce7e9caa5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768150d8540cf819f6a8337e9dc47a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bac19d5357c09499bb967556971031265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef90677a68fb932f3b909967de935a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b03362c476f3dc5827af05c00ae27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c139b6f9905bdc63800fd2aa966386268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1b2ba7ddc660b49fe80ef5b72d3d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af022d6ac6fd0cd5e75d80c5eed9d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca5d7ea9d9311ee4c84ae8a6794101271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ed405c63ef012543b29877caedeb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99b33726ee1d72c44780fff7ad5191273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d0391f07ffc30826029ee15d53aae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a867b6a7933ee53cfa37b8355ef6cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c96db7a37a29d9fbbb895687932ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03945443571497dcee4bfc92cce3439c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3f8d061c6502ed77dfa54c9722c9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e30ee93a4778431c412acbf5044ec6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af885ad4501bc322a5ea6d1126c00864280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b965cb4d9e178d5e17c5af1289626281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fa91d17819f4a99de44cf401c70ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1c44291a2470ef6dd369b42cb0f49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a3d854c68def3e06cde0e9c9c800d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48d723f400a96c53aafebeb5a2833a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd2e597410201e47fdd4221a04fffc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219bafec46357dca5be5911dbfe401d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7341848ff4cfd1a884bd208745666d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0001c5726953acf951cef6a2fa5c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9744648acc517f7aaeb5ff40ed1af27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2892f8843831e83c819a8d94208b008291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e687651b12832a6854b8306e42b85c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04794e43dadbc779fa3d593c6f57b7df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3552ca64029764c0113ee921e5922294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe1b0ce881088fc36060d4d135580c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa07939e4431f6b8a8542f7245cd7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe711abaf387be29af057d3fb9729d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e641a70e25149581287f60a0b5117298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5e7fb3d700bcc63a55f03fbb1ab9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d6035393c96dce7fefdd2f7120986300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647d672ac9bc187bd96d112a23f36e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bc3a1b6c57493d833ff4d794270d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54084c37abfbb9bf1dd3e3faf3792303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71716ea8011216cc0865939e5667fd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a546ee1057c2dccfdd1965fc56af29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e13887ad326a8daf4643eecd99a58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22fda6f308d7740f758388b4564546307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795d31fe85acee5eb45ebbcbb5bda32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b280e68d73f99b29a30c8ac63e7fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99333de74fcd3c301325581bb4c5771310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386a52170fb54b1fd941c26da2cf250311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41293b17d88b0aae10521fe1aa8954b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cfa3cd742694c2a9cf45d2d46f76a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229b31586d76110f0b404b9956ae9db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac15e5554637ba2642dc3996180255315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e4dc6940f866d1cd8d59a0570fe36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8b703c1b79e410d1dcbae6ea9915b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0027aa341906c91011758da2c42832318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3138ad12880bd453ea43daa6e8d7b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87117033eab9dfa4e8da799521c03b87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50fc3b8eec723b89f55bab592eb713321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c6331125df5d6ce48a5d96b77619e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4346460c462dcd7f911f9c7b0e7ceb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e736d0cdf15d02f6a3c75124ec173e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bea07848f4512b727665065c0b1b7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff55c6992d305f705d247f7095ecdaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b32094b437931ca604aa5515b94fbd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a489b9b74c91581806e669c88efbf43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a5b3382e239229c653295680396f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3876a42852af473a713182b1bd2d34b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c6e724b4673cf3db685c6a759fdc2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ca24d8141a0eb6cca211d50cc1d20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c087f37bd95fd6189bf95cc5b8560333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99459b171e0de5dd4db7adaffeefa19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2caa3faa0670b93ebc3bcebf369b19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb2ea9964f6f5aec28d1f117f397d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf50a15665c148c0240e6ca36602df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c799549cc546c7e2af75953a12102338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e9eb6dab61e3da7446c3ea6ff573f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93961399f00edfb6407948e481bc2d1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca625a905d981aadfce4dc1cb045af9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358c38a5ff77597c64cfc835aaf1969342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613793a1b5979048df280ab60fe36d50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb87a54df8f3017c73e1ad31bab645344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed1229b7b310af196b2e35c77f0b84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960b2640a2f541888abe11e69acfbed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef97fcfa47aad714f6a6fbb798e6d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bacb846a159bf9e5543c752e2ecf4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667128e973e8f8bd92a0cc0ba20306e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb911e09ada57d7477820dbd076334350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a22f8bf24799e1aa9cc2102c490c47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81c60507ee6d491b57a1b258988d66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff504c066de6077caa7c6a945adccb64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c93bd5029d27c4a459d0190b3f4c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325eb0cd7e155c82db9ad70d84c2616355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90357d0afeea1e04b4f379a4c1d2590c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa9799f01cf2877c4ff06b48c5813b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33bf8637e0045b1eee89d76f5701ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ee5595641c4ffde2a4ba667c8b3ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72900aa280b6bf72108ecd3d82550796360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4a88c0f7dd5ddea33af7408f0d805361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc904b69f253f18bb1ca5ee751999310362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608af3106d1449a60ba21ecb244af05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688d50c4437994fb35545421a7fb054364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b5f8d80e90003f87a3cf390983fbe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d1521d95321c9c741a5e32c758649366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823999cf0782cebd5d22504d31ab47e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941e6ec2a80929ebaad91e9134e93bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032822383049ea61bfed0002c26c54e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ff3097cf502e7684450d1e8170419370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b39f6f6ac1b1d9776586ba3adc224371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d6f559d98875b7063b4a15699a145372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498d7d6250cd1427eddcbb256305afe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b6169b4e0bcadfdb7f588cdda5bd0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4345ac5d86f833646ddf9a63aeb5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa633287b6e6f13594b0a9b4f24fdc5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf7f3ef4fd171eb02025b2d1d0f427377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef2b8a5ebb0b4341162a2a74ead6a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3f6c586894420312b0554c184283a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c273cc8b553a72779d5d03fcf1c90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05189f6aa1e2e037a4d260b5389a1d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b4f9ad08e97676084cf7c260e99b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782d84f3acfb41b5a1b577a20ac110e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35b1869647a8d4ecef212f905d58a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732e9769e09cc3109fd62bd051a0212385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785156e8be0162124ebe8f88b47ea2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbfc2d74f56c3a9a07f54d49065212387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81840023c0d23db0f5c6f00511ec3e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df493af3a6db014a8ad22d093c3c4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f44b612708bb3d5d724df21ed15f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff35744942b7f6592ca60cade9323b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b501f3536601006b29e52a0ec1d1c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ad21fca758ed9e138aa4402916282393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6f3e89103f6d800e6fc992d4faa00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be89a0757f629170715f52a89ec80c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0074ff08d44525f84e2070077709c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f23f7e23040c05074791bb9bdba45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdfd9aa685dc45d50ea5e4c6fb0f81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5553fa044473651693cc5500dadeb79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe52383256e6c9ee88770dc0e40b919400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60962c22f89f9de8111e92321fac672f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e71632d49fda6cd7046146df77f11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7214a4884923fdf49672c96561bf1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58318f7f0d4a6e92c4841f2bd1e05666404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22725a6df703cfef0782764264833a4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933043b221699710cd544fae6299c37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81220f89225c65126b008b689cea25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e87c38cca6b372d7df0912bdfcc1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5f1ff1f37aa6467d7ab3be88f5c18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f3416a5f11714d69e313ed3c9dc6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f021ad8cc358932dcd4478a6a2470fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76af70634341915f7f73f12b02fad0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9c4f3120335c977378a039c785e25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecc6c5104d33177a914f6b11f93a04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dcbe35703b9d30df09b2b34717ff9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c832209f2c13f2c64947da3fd81a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061ddcc35a72c2a64a2151344c4910d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb0e56078e4a3ec987ec3314e985df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa5610ba70c3bfa2c4d7e04ca25ab0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bdc91afebf8a23d7366f843ccabb8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2cbece2a526e73f80b45b14a854cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5cd1e170dda757643b6469d3886be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06e513c328c13ba001eeab499d4745423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e7ddf1e8fa4ce86caf99c02cc39f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b6dd98851853186fd33160e5b34fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e28aa401aa305651ace63cca37400b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c97849cbaf12d827b57d5fcbd12cf5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3a51f110d2525b9c11f82ca143f6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8791de536bd75726390bd6d3be21bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2e41112ce6633210d144b02efa336430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca86bd2f7e5fb525b67d5e7f04ed97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005ba280726baa4abb99ad0ca528529432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39d679dad8bb68f638c507c2087a19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832628c4288fb9ae44a214a46681f98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9cd0b2245971f15eb9c86dfed08fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcd7f94287b6746b8f840bdc34bc20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03d2c2683175ba938421443a699692437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ac68b9e604cfa3b0e73ef6e3a6fca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24ec3605f9010cb6238d9feb195d6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db008ce7351ce86db1e8bb469b44b30f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584564c5a5e18c0fc7fee326e319d692441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b537614d71015e0d814175a0b4560442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2ddf50f9fd760929a7a0ed17ad031443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fd9c6ff64c5b4e028ffc9bef027de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1640cebbbcd0fb08690bd594811749445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b39825da73fe79834df8e3c6af17f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3eafe3c33d349e9ec1a15df0b934d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1632a2d2ed3631a58e12b56e5bc256448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a41621148245cf3cb1f8a7efcb982449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8ec9e45b8eae009ca3d8a5b4c533e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45858dae8db95069c9c1719b50835d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7212453965062fac517d6201756eaa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba741618f032e078f0cf46d3cdf9f5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda82a271da795ae9277fe9fc272217d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ed60d5ce6b1fc6922273aeb837243455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a874bfc483c637eeb1fe98cedbfa5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd89e86209d2f5c0701d9170fb1205457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ca2f311fcb3aad2404df8d75092a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4590c6fcd9b068a5cf9bd174b90ae7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56be52daeac152e1c76d7bf490bf9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aee73468113f2015b3127af5f2f068461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d875945ad281aabf19e3878619d6dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5aae73261a9296597528052b8f8647463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524f2adab99a88c8d7179804b45e540464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e074a5a731715ed77fc94522109cb2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a762e2b7124774bb6439f787e48777466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3e697de308060b53de93157a19dbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb639f438820a67c79334749e1c154468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035deb49de03148c837989f2f96a245c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d03bedf121fc4990e83cd11f5a70a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d03d8a8f68b80bdfcefd4cc4604c5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5511e5127f04d24eb76f7a2d772013c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc807f9107e931246e6448465026d71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985543e8b04f08691dc28da695cb98b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21330c9f80ce55c134f4b6fca73b18c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a39fe44930c78bc81a20b041d07fd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2e0cfff086eedc6f014c9dd2f67c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9d288ef317277ed9d2619425c2afa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2652efc14c97456fe59f67e7fca64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b940e8f0949d7c4cd658d12ecda9dad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923876806487a8542e0848f55de78a57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dffee3b93fdd4105f6f3117b2de4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58675e5fca5bf640e5f891ecc0d72a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bd593ac08340d2c964805c15519b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1025a0a216e5a6dde6db2cad61928485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fc49f7cf51a16d60859530b954082486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f6e9f6af884e97ba1602e2febba43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f985ea6932d6da8fcc7c2262e640d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca7e15b523f8841a7067f20fb550b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cc10ae0ee182125fbad633d3d1f57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6804d763b798188f07c374850d8790c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518ef4ca8da2983c8a6411568cb0b64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f454b35627795f1476e3eb06b369b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448f6fa472fb5e2fc95b1e3aa6573b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106897f4fcbc6c4a77b4f92bb63e79e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0478511d681dac185b80944c9b7c5b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ae2dc51bb8f16c9af28100f7bf23b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcc64c4ba3b0ec4365732f3572dc98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f0222f6436593a6189ef0e62b6c10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ec645640ccc8998e01a79c97c0672500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d505d7e7223fef80bbe382a8a3a18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95b654e38981c8176ae4940943286f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1b73da0d336e4e4aaddbb4c8d2b9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c92e6bdc6167bdb010525a2783913504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c7decfde2510e74051ced33a1527a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf83dadb1d6c10f03b1276192f164fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faacc1192d29aa48e8d9961a0954e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669fe56141f3dcc52b6da66bf456b63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a971aa1f45e336b90fb028f6e76cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6bf726324e20a1d824ef4d4dbdce9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d43e1ea72bf9601111467a1db4de0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05886d0463c4ec1c4e1dc1e156c51eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0261e145bc09d37e553177fb90159513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cb38cfd1c6b1be7a5d218c44c0671514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7eb63d1fa802334737ef8ca4e5199515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f68093cee1360d130d9ae00c28c05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb118498c6e20671cf52ea201301e96517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469cfaafc64dae28afd63f019b52f32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac032e37d8d269d754bba848c65351b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06188703cff14c056e0463017ebde65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df724a96d8a22beacfbf6e97ad425c1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfab6942a6cb45ccc288a1fa1763283522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b21d943f46ceac71185e85cbf03f42523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab787c2e845556a1d01be27b4fb313db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff2bbbf21c9bdf48d28637044aa795525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf23de4700090fd170f24b89e5e8d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37176be7b492061d075e681a8797540527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00f49007b70507e8bc9434f940af47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad48c2766c6fcab00e3698e5b065ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215481aa6efc08a416cd4dd7e8fb1b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe95b94e19f29ff67d60474a1c9564531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecba8af9fd20097817de07f27ba344532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46e46b128d1d9809ef6bc2d865affd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251071eccb27e69283f7740f5a1a221534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aeeee4ec63f60e6866b9bb872dd47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fb18b5c16a9c12ab0cf03dfc41d1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fe42e31ab332f05f5e925a626fc5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addad10940b0eb7e537e30a282b605ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972181910c3de426ea97c3e3ec486511539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946302bde05b338e5215ef1a52b8a7df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b5c8a0122ea9aff97e38fed008334541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05fca85edb8587a68865fd26fb0400542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58184a7518fdebb7bc1ed53bffc7f456543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f05f4b60e24c6a8b5b41622194a24b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e9617200172b8eb2bf6533ba7edfc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d66e69140d12d6e5930ebb0f103f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e644f720ad19f2caf3bb41c9fd33a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e2c3bf4833b85fe0b2bea490ddbce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127a602da9278b9dcc5ee33c48233fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242f43d7649a49a871032c67bd90662550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30236014c32da1a4ef9d8284e20ac2bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9442812812aa4e227a67c71b2c4977552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224cb6ab19ee904b4f1c49b8fa5ae40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263025e027b35415e6225b6a327e116f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66b36311e29d0d87d7dc4a33ee0336555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7e9611f4c6b01d4cba78ed76c6cfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14d944a365402dad910e81a422e0f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf088193b6e27ffd88b0214b9d7837558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84efae30fac6cb8165922fc6f109c28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222b9775635a78da67617a2af55876f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db68017f0334f0c8ab72da97e4757e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7a1ab63e423994e444c0d233a206d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258158a2996f26a18f1dd7d1da5d23de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93cdf6800fe6aba72441e2d794d737564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a33f0611131b7bf31d58d6b5f3e99c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c04868348ed125dd288dd1b079691566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a98ff85bb0f12cc10f71b10de5f6c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d8b71e7b31dc36888abbb4a4d10f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38f6760ee7513c418d989da55d1779569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076973295f1305f41d235086821b422570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed07cb7c72043057e3cbcee908e4aa3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72e39262113d4a7f831328c4c4dc8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29c707b0e9cc9546e42b99eef6e55a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0363c45b55b570c7b2fdb8bb183917c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cdfd8f50f41f81eac5284155a15e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07793faa242f060fafd0d75b78a66a84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028db24f09041036feaa1fd8de3c987f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7e7d1bc9b4c79304b4de22897259b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e174f09284307f46d367474bda8a6ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392ef61de391e27c914bddc280ebc09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d63076185c8d73bd891ddd5609ee24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd232364b76cf4384c3bb3ffef2550d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ece632fa43fb7be33d16123d983f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4fb131282369567cfbca40e48c269584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f9713ef653c35d1069e7a2c42447f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8003f28096dae287c7e43cfb8d71840586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c204ae5cee01f8793c15e12114b5af2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5b6d26f7e44a689741642a1231256588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300be0f405c028e8d56270084b5f6973589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fded1ad4c99096c45ab216296af20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967260b4f1118a54bcd66153134b33f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e0d74b9858bfca916dfaccc0c94a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341e3342341cea54e2f7a297a80ced0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0d39b8c0f6ee8612e83137d118393594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34eeee9c9dea5eaa09ba3d493a4a80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274fb2175d71b4001507eb6edb655a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726092e6794cfbe9fbf1d606558972d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91b4a55cea3542536e3b1d975f2228598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ff6ec77763906f56328408bac9c17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c5194f4691b46085fb0f458cb571d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b877e257802b40e2f779d4ca18747601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851f0f290b18ccbc1b9ccbe3a2863d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5909e97859eb15d13556242c33f009a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897409f0e02524cf36d61779de0f01a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213a929fcda27bdcc34b208a08ad7c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dcf499ede51a2a6d547902c7373b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa399a9d78702672558e796e629e457c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33909e89e988e8a7b2a3bc7bacc6512c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6b880c7b7c12ac3f333e49963e225609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64fd4b915d24dfa880397ce6f691ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e14d5796d18ecd84728ef6956e06a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c7c858c3e4c9babed8022ba14f518612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39539c977ff02fba37583fe6be587a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9e8f6f3e8fcc99384bbf53dbe5f22614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a987b1a7dfe31708345a917c8cf3798615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4de731836cd4234dcc6f6cd8c90d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e8e35626dbad62a86d066b1d04cfc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564c1bec91a4614a2fab2f530f90d4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117573f634889de4202384bb82085b7e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a961cddca0e849dd6a329bb8c82015620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc8d3083a1469bda6a8085ff8107f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338c6450e818c38e11e7f4c46741c52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aca66841f285bb4c728f884c2ab0d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ea8893ed3cb0961ca68a78f2a50f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465890105ec3777483a05684addbb7e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabf1e703716e0fe63387d30677b4a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e40171e2d49d39a6639493d704f0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd8aa7e51ea84034fa5cd0a25affaf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3023e016762df874482be39a25f33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b929fea287fd94ace375e51686f899630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffaad7e85224ad634324e2b0239023631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e35184a16a871b50c565ca477129c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504485502cf0d1a0bc90e3fdbc11be0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cefa0f1ef39a0e0add00a0e660b86d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6f50dca92a9153a57636eb55cd14b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa763f8594b6c4d85387bdcfe32614636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee2aaf6e5c5d25c0be8828e172f1e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb5ba789e75edc4a0ab141503ada96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1a7f250ed72a270ab217ab94bb0f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853c3a1dce89afd7b0cf0fd99014500640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8cef677c5867b2cbac9817bcd6d2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f99d246b2999815c82acdece447579642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a957b1236d1408056377488194a59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43e241c0b253fc6d5a291a3443e4c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892218473be2c9dc8757b9bc7b36b23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aa5c12ac83e93d49d17b228d29a3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea437535b50d472e6c8e204da0301f3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a30117b898346292439082d832ec35648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c549d17d157f4e039f69fffe3dbd73b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61d405985e96ad6302a8d3c7e88aa1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b14b89dfc6c8682e077215378ad453651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e1cfab2ff672b6d47b48f21a977ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd5b174c59d0b70f2547eadc9af949653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acad779a455320049469bf6e8afdc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce9bd17b300d37fc7705901d70fdb7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53049bb578936d30ed9f3c95f8dd3723656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a38cfe65345bc3227fcc336d6d55d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b17618adbd7494468d185d0ede970658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53ca148e494ddf16140b0044be7a51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d76c203c52f1a36454f163a9c0781660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8194eaee4fbd3a73d75f0246bf088a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee565d3046a316b768e99bf60f369d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b964369021d9513ed17cdcb34962e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafef8757abe505fbe271b978c451e34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b827546f8b4daec84a6adf15559208665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd296bcc059a9ddbd648a057d968cb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ec781f679232b3512c308350695eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06c2e813b8d82c41035d714160f4a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cb1bc4315c56105201da3f14f8fec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a18356c67cada5a6afd32339bde04e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cbfb70660f831678020c1df3ff47b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137fbc3c0a7af481c6a156e1df59193672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7fc3dadf95a90c54b1d445e5babdc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e866cbe0f2391b65dc23ebbdb69489d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6454dd6cbc6e8a6f314895caa1f00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5372472d852501a64db7ab63f8b2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc8c559795c310962928c1740106b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645d415bcfee9656466c5f3cfe59306678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1e2ceceb72bfcd2b3dbdfdc8d502d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d14a04a5dae46b97fa942f72e2ab8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0d92e338275fce7aea2b601d9341a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fc8eff1b063609d16d44daffb5270682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe39bc188c740f477ef412611912b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ed0674c8c31280b3040f56d9ae1e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f797767e1ec66195d8201794bca7b49685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0597d47b523478525af2bd49bfbc8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b266267bc04aeb42ba3a9dd781eb5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d73e1498ccf43862b3c8024c813b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b31758e7fa8b2931887ecab8885f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5ecd414a56764de12998369f22f1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b0932d6d29bfe674b320f437d0d2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d531450efb69c1ba9f575587e7c228d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8c70ccd3f226b0c04a355b3426826693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233abda164837d0f4361df89171849e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373a7f9295cfba98e816007c39463f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2c413ced42c7cb7aaf4ae9ce20d87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72be68dee86bccb245f04dae8132ae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37899364dddd65eda0a0dd43e4ed12b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfff598bec98ce5e22a649ad6515af4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d36813f83830f457fc677311ebd9a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c7e58e7f3b1bf850bca22812b6960701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73ac7429531bb45012962d775ec568702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfefa70b55e41c4e5b1b7724242f50703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0839e0c0d3a34592eccb8cb3506576704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f54624986a3457ef9483b31d7267f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a69b16708d49a76211209181cfb97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1a86c0d297951847e490b94ff85a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfa1ba00f6076ac8ad00e0cfbb8ca8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d85a1231cf88725fb137321795d90709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d5ef235d1be9e25b482268fdda955710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce84d9c164c8c8193567cb0c1103eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb4c7a88d0a101d640ed44a055b731712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2a33658955db22b50ee3144d931ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b1184471fed383319477d43102e8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c081d8bf8662c60a40641330f33340b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881e429225fda4bcbdfabb8242be266716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3eb3e2f69d822ef6d213348ba2e13717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ff5c7cba2c313ef9f1b3121743e2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0d42fc914cd59b6068ed1337a3053719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141c684b6159530d1e78f12785c50c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806df7197c6b87745dd22ff8b43db27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a995f91c39a671b67b5df8819cf1c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c95ae3a02e89328721439f488771b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246543bccc53ed484974b3e43bf8d44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87601e55b5fac4f296c048bd4fee0714725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd39df3f5e8f71b262cd0f01c20f35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cf0dbca37f2bcce1b0c58cc73c62b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81b5b9c6703a75313d37c3e1d71280728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfef60e2702a5f2bc136ea70e6b4c93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59e6bb9d331db64036c0352f0418e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191ae87fde83bec69773209a90b295a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b01dcb0c39870723382d03a222c9a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e89ae5014e3d796ec2e8c772f660c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c5480874141db8068f6afcdeb2ccc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cbc825ce69b8e90483ff8c59ba18d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68709a5ca9d6b9f8ce459aa35032f8ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ee9b7dcfe83340b81a2d130fb7966737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9054aaf78ec4c7d0d31ff97b5d9c18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d615902205fdf8b4f42b1d757fe91739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46b64c65545a4ef78e7b49fb43b96a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24499a88cf152115c8860519f983030741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ec4783081a4b58a5a1fdc3bea415b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75116706e65a26787adbb897c5d3a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff0077d8005d472cb951d9e2c88618744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194813d65febe239d84993be9b1215f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41018508b80c9a0e84150b25c20bb1f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfc78b0dcf1b618ba24e0877cfa53d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d863e3e07109e03f42f76254f141f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48789a68eba0356bfde354fecdf78dd9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb277a4010d0bc52c203d7a3e6ded876750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7e24f517921008780b81997a011c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905186142945d05ae212a812d6d82a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e226350ed32793f0a8c57a70777da9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fe85e2d9af494475547ddca0a9221754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a1b163405c9581038d2719921f2b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d387ce4f73094d442ce70f2c29f2d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d3d86d33a8c1162f20c1474fbc2b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab81e72ab4f80c1b33dde331d936ef0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f877a13d50588263881a74720ac90c2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>