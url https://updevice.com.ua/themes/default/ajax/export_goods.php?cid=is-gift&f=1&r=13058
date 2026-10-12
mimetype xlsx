--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18027b2e3f48b27a8053851e3e17effb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baeb141a7dfe94a23352f97897798872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba07b6cf1d725f2dac5efab627fecc43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365d0f98fd74f4e4f0f81f52b30f3a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab101115fa673d934b5810343fce115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013e1e543a454c31d7c113014d1fad96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79d2f5acafba9fcd03cf656a7883fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283d3a677a32854ef66af53a7fa82c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49096d556e5c3e3eee02e9d400eeb32c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fcd79658ca129c604f8c9c33b71e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7e547a4dddc6c6c1c9e06ff727d4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db57e9b3034325cc819b52aadc020f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bb705eef68cf6ec95b9cee3e7788513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfa3eb1a2ee25319947146c1bca36114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b215aec2ad9bbc6c466f9f300563215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcfc18c9b01bb795b1bdbc661af61d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608870e1ba377a56c9d64880234a504c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d39f96d358cab9fbc46e8ae2e0cb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c729a8a2881fc306996087c65be03d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029c696e371bb201a14dc2a58781bf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d306891edc4c912544abba236f4e61121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a69cdef35626f4e42f81248b5312c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20189f192145e620fd3af115da95e10923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0c95a9de67a773cc010a892a7739d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07746849c047d98063470b4a26dbe925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1ea402a3e56ca7387dec1b4428db026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51c42c4773f36326110022062ab25d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4581beceb7b3b4da7a6e8eaf3c2e9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7ee767fa1ee5b4c33ccab3bedc3c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad270edfd2bf8662c72237f1c5d67430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ff898a09bc23182059ecca7e8e2f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2841b3baf8e91763d7bbef7b514d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5f92b9e53a4ad507227999089b5f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b736a580bac6620f595970996595ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8142e0a84f1d654f038beb4996d795c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7498caf0efa60d9e88dcdc33f30b8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eef777755325a952d11248960e267e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c2724254860da5273d3812e9918c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa655e7271d14f58fee8b792e1a7e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c5534215846d53e7448a23a39d1c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a84be72e1da7b8e216bd62285f54c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c775f8358de20946b8a3bb05c4da6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5ae9865149b8fdcb4e03c6036da9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf057fe79a9221b1c40c4d16661b4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8536ee019c610088ae3ee544d67b2f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299c7c6a79440c31d8fc5b8e36c2d8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e81aec026b9fc30ac76ac6a78b494f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54971d4fd5a2037614845403cead375b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b59f7b91f94d4e6e5e0ab3e31cfc2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab914b63cde8a6d2081964e2b2c28950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759486a34081ee13a10556b453b886951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff06c1943c0fce6c06841e99de3a47652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e618847b6889265c4fa3984dd95f3a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27b560c6d2b579eae5d4502ab35a1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d9d8afe7ba31acd86093d2d470a0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881092ec41d40d81a95d2e148f6a32a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f7635b3c96baa1e94a8fbee4b7a9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2e33398d7b6908065570b0245cf9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38663b131c91eae1d4d84f17001a33859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee68ab1135091319e64edbbcfcb98b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab7cdcf19f717a387343edf926941861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416fb359af689f7842393b97d0485f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863086e3417cdd424f5bc2058ba3b9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603241fb5b881506516bb9114f7c177d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284da40edd8d8fabd4cd79c4513adf2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e51145ec3d2267acbf75f57a88684166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb711cff1ed8aff9eaea953142345c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de8d0e6b935cc21aa0937d9c48a09068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b3592d7619c434193a4e74803ad1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb4910c72e6ff69c0b620e63dca01b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a29cb2351f471a905d11f6771e9bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6f4c0f490aa012a5225144c40ac1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f89ac5aca1ab2cad0ec06948999be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60af842518665275bc05fddf035ea5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318cc8efadd5725b855aace42ef910775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011f82608ddf2effede3edf11ade5c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717aade0f3b518c8c6cccc6fc8195bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aa52c927f4779da3cc605e3571d2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f760aa0f04f1e820d6606bad4ec4f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ed2b5efece146eafce1730497149980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eba76230fde83f5109d32914ffd0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9b73e238dfe7e2ab1763af0c3c8c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697b46353a5d1f2affa5ee5ff9bd47083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b732c3d1fb2a26dcb6129c0c16869484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d428138855f7a1e6d8f530855c24cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57daf2daa44a774641a5716376473286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266216fa17de6d3f6abc0c180f000e2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a05a4f9c698b82eabee391efa60e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd2e924575bcf69946b8669c3eb57789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32712f837594263d303e2612043577a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5fde15040cb31269540f64b527d7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b3f8ee7e009437b2be069cb00eba892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ecfe2d12bd33df45065d19841704f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1238720574db73161bb49f66ee54aaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177c22ae5acf7a01249def9fc89fa0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d63fa194b6072db58bae79edb937596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857bd8f4c91fe8052dc5671e665ea1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f456852affb7dc4c700bd9dd8c86798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60344c00b3952a9fdf8034622f36c5af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0bd9a291c9ad5343efe44e0774c95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074998834dcedc455c0f79d96dd129d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87be2db58798a419be246d38e90f616102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a05e9bc809992e7276655213a51de2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e44092fffb97837cff446e389b8e1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75128c44ba4d97e9dce413a738700e31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57819639a869e84a11c71cd6911b0e22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077ed08b0ed6eb5ecf4eff5206b8d21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49388a4e908d5ffcb2fc68cf2fa33490108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0c3ccb95726de8d630b775bdf8460109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61401c51682172a3e34595d666f9baf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f360fac4e3d683b73b6ce2fce762d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770ce2c4b7489f4ae9aace41451a3a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd75fdb7c2b374bcfc16f7fc7f0941113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f01f159ea0058fd38390e604bc53d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ade3ad2691871c88136a1c9171d27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833eec4aa235e06e0ba6e576205f7bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24effc15e899171cc3776599803c4b6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77de4c40f8f0e9a9a61f48adbd384e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34663ea71568c2e6e8124db6ffbd3dc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b8c49d8bcf0138fc966c77a61817d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddf72faf39e17e9377b5eac99ddef1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42bbf00d80011381fe96d1eda500d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670663564a43d9e0a92535895213238123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47edcc2dc795a651a77178dc036613124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f28a993440d2fa68819c0810f2d3f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2890f38c70966974ffed85c441115126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7da62d82f3d1a6f7c31eddd41c7d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668befb271e4b92a6b5941a34522ee8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1749ff247a47d6a41544d7fb46f17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c7d08911933dcd12ebb1a4deaa7af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b923504cc07461c845a77e743d211131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52146ecc261ef35b0fbb9fa353128039132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe40703d4ed4d3de2e120480a6ad53c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847c9e7995e913e6275f540fe7056f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02900d817c1862440605e208d30af66f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55542d84bb7513b3e6506a6a443e0c88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5ae74b326ddb3d16d2595b4a2c1de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901ce6f608f0701c38706dc2eb6c4b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0040a5984bcd601298febbb910601c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b76809f94fed5c743d2bab14ee4d8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c1193d1f4b425172bf5d309410024141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb60263735f577c38b13c3a42eb037142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463781a7b51a2f239a3ef339d6b70f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23a70f15a7bd694b80d9e3bb6416d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dca300016eca4f491f1408a36f225145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387b615a00e36abde8a324b4cbdd921146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7a5b3c669f73958924aaffeb41803147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970ea276fe0c7dc427cccd58f7d0e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65705f62ad06466989dcbd61478072149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dc9b5e250ada84562636a3e5288a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337140b2e050dbd5561f1396e92a59be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465d1474828f9d2978f31cdb8e15cfc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1c9371cc38f002d5a55c7f2e83490153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a38bfb17cf476182db963ada37d01d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058505eae769aa66d62f8d305e8b330155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abc8d70b29a299b1d93a2600bef161156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dcf9bc83d830e8232bfcaa604cabf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c3f541b9aa80982a1caf9341cb034158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afc49f30453ad59f3ffadc7691898d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122638de15719e760d2ab1ee74fd278160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9c4d4669dc0119e05fd7bd4a01cd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a20e76875534c190c827a73247929162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892661b6bc0d5a7ac07eaf1ca73663f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b591bd70863400699cbf82983f9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d793412e64573dbb9fb8d259763a94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e3cf356aeee043c196bc5bed2d2a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3bbbd4d71c82b45e7500350fdb1ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac74eb26d8015a7c800459efeaf889168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109d092e84226a7d922e202eb46208c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f14a00ef9678d2ef6f72479d612e10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a80f1fd93fc9182ae0067e07319668171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9213bda1331bda5f861b4ce9bfa30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b82a59913c6c24546780739772e73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d189d667524f1fa83d5ce399298bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7b63bde0d3f37480a2dcc45dc81a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135cf22986c4d5b45bec2755dc53490176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a056d84e25f39360cc3e88f487f937177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5eef2c27940e6088045b6dd8ba5fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f6abe90f440d257e9cd957882bba2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fd8bea6d02fd10078b40d4d4ab736180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2bb9d91a38c74455ffaa04604a4c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3f1048e40f4e1891cf79a7ec56b53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0f294b1e47119119a52a5ae61b655183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae742a8827b1c62a8f8776990a402ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7f1e69d6e390c48dbaec74fbfdcaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c188a03b0735c92fdcea5821aa4b007186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9ea9d8cc139cfcda434657140fb00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c975128706933a7c2c287a65c105fc5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0bd5849acaa90cebb15d54ad46a10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5042155eef446ffc191fc9d93a4510d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc1390cb2f2e31df0464c9da5205a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08abd95e4c1a91712799eda2e18fd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d79221969a7d20717eeffccd9d7ea8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afa750c37dde5ee2ef8d2119652f80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a2b4bce1291475d7021734ed27419195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6670252429dbd64d3da00e35f1b25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe14ff688608a251fb730af14234ce2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532703813b1d8812d59fb1bcd42ac10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15afce82fe5b46bd694f9e7c0907ed4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e362352ddfb8e55bc02ee0925f29321200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ead95754e736899a6cf68d94b94a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3f6f8bd0c0be3343721f502e640aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b95dfc6edceca58b2636d69bae1e96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccd35f9d856785fe7e748315f48cd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b433c9a193240a10d05416268c01a21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1899bc5531d900179738f6fa5e7f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30d472fcc92fd6e9cad5e73df60494207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73308b8d19c85f84a7be28bd23ac1f0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948ba9ea75cb19f767431e31e5892d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754e55a6ab0821b831269b7e13cde01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbce310fd563f76c98474178df20c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2968ee34a3a64e6aac99309bc47cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4cc36518b0b33ba806d06d87249f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae8f4fc581681071594cd69678a7bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a3afd2ed4e98cccac4c765722e1e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f263c51afb155426dc7892c41dd125216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d410d70020825b546bdb5eafd695efb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cda529c5cc3de22dedecf795982152218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b5f4cb4d7d963bf008331ae54a486219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97124d074b6c4c754a15654343a8832220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2103b7dc1d9d80c8d0ffc8f6342b2a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea02a22e1290412987bc5f7421ae35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16549a008fc24c6058873110595d462e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45274d959c23dccfd0bbc760682cf9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24f91cd234c2fe40c7562faf5a4613225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5491c50727f8669feb14a1b5990d37a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e41c09303c30b82839a1f30b7bbcd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608a62309c4e36cb78d2ba409b63664228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cfd15abe506e6a729d3b3fe01f79d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e22ceeb61cda47be5e26cbda2f82fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed700546ecb465a0df9eb6bfbc642c63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073d79071c14c5bd9667acffd1911d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c25fc71a8ebb5795706da9a87ace17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07e66a49532ece5aaadd643622b21c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621df0eb716a1b041b25f1a765ca536235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d19db6dc71450e41e5a51ed61a651236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816d4925cb38cbb6ef3807e18775b9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a46675621765336fe4a0838a4461cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c0ab539a76e063162160a393c2071239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a8b3648af3b0f527bb7141310f038240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50892332aaf7dc9a2757ac82e7504d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0959fbfde21871b9c4b5f51828970b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26f023493bed644137b559099a21a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45df89cc43026dbc9687cbba8f839a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac61664c19f9e61f6c24ed6cc27978d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a174e1578181088723c61ff872d19ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b23ccba407102cc52837cca30158e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44b42f2fe8ccb59a6d1d1bc5534cca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef418f5470d56c2a6a3439feddf4ed6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dccb64651c0407f4125b9774fe2cf6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86545f2c8e3a557c407b2bd0a2fe727a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6926a4b6af945b81273a5a89b62774252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5706f2ba61aa1e44b1ed6c8ea661867253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc3890da21b9cb23500023255594e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05423bc53ac450829a466ac656b83a08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd969f185adb94b2bbf2617f7eaac9ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070851c5f673f410d35b5f69bb99fca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fa16eb66c4cb6324eff861ffd5665258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231cdf7dedf43c72ff89a3ee8dddd63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cfaebd08ff5c36d9de5ccde976062260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c19a518a72f38d0bda0482031f8df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415161023f3b650c2c6583c7b1991115262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deebb528d91763af5495678642ea7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b6c6080fa89b2b31309ab65ed0de1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6562af775f623a7c23165a109126b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae057984952cb3ecd7164d8ea2c0f490266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c91f0be7afe130c1f7829227d5856d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09561a2f1a8fb7f88ba58e719970f282268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3558b992efcc24273c35d0bd64191269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93021692a3ed4daae2b30f4cbf324e38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cccc9bf295a0b2e7872f5822782d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf6272ae0d658b20721cc7b6abbee9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c59a4c38020576cd9fcd307bb89f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2701970f144f354ceccf022563bc5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50550f398d55596a195e9ef4937eb019275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb2b4216d9f7f8d4ba9918b5d4a699276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee761e704c898ab0ab2893a5d14c802277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d994d530e9a91c6cfe8a066b4d941ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a35273cfa2ff44498ab688b022ebbf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c75b75371b78eafc224d1fcec5099280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ba16d27c66fa79ae35e46027a56e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608fdb13f1f6dbe3413427179024029282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78c348442d9d8cd78b794ae44b2cb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b89ce9526a8f106c2d315d877b65a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6924e17e7c5786c409ec5dd1e598c2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e13a62c83ca40b0aabe0be261c564286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a455166148186a2a97c235795dd04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af280f9e77aef90b25c3553906c86ec5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672680fbb120fd46d46af9d00a4e098289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d200a8902d6cd307d2113391acdff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c16b6338f3a8eccf511aee5e71fdb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b106f62c210cf1da54cafad78591e2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57b0f0b1e00f059c152243b37e78cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8146e96acb32e824d8c3e137ed76c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9eddbd09f19b73f67d2876145be19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add01dcd75af083388f29c5a4f87c4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aae8aed0cc4de30120240c5aaa37c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6451986aff06db7faa086d302bdd50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5034bce9e1f38dc1b5035f912b8628e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704febd71d95e65b837d238bd9fdbf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14c7340fa1388a1fb83201969ea8bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fee846ed6f825dd95d046a6047306d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39889d93e3914ed62598949f23f4e09c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e8633c2771328f761d967e6394969304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7e4131723a54690a567155a77c5fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b1ecf6b898fe81c35d8610b87ef1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527f1f3cb3d5a7b6941967f52f948f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad87a13512f1438a86ac54131199485308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941c3e50ac92981100de1abeefb7f99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35a9cac722d54b6f30d95fbdd686bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76fee329d8491fa961f80704106e85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba5a7ae6a5a31c54a3155a2a64965c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ff0ce867596e761b65bb594eab0b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527992367bc38ee956f9c707a2835752314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19460a9c84a7661d99101006a0f17f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed37e4ab3c7c993bb53d5759c265447316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d088bf2160293809ef6a10ef972d1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e662c2877cfea91691a0992d6d4711e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea7ee5a91278d14ca45c84821cadd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27539f6bf71c01189e69ada7eba19dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172a161de57d3fc98c28e09cd78d674321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22581f1068bcc4ebe58eff3b60916b63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e607c980d36a40d82d75f4cada57e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969dfd74fb3f5e30e480dfe24d0a482324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724ad29d12b8207ce0bb1d5c6bc5546325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482e65dced7b48a0aa7588982adbad3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de37891629e90173942ab829753a6a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0944430729372fe659de797ea426235328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357702077658f021823b538afd74730329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e18173dd5a6a7367c1211d1ea6555330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e347f44432c6e2ce9240a87ba06f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20800bb5bc0de781b68a8183527c730332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fd03b8f8c42458dbfbb5b1390b160333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11934d9cd55c4b1f4a91980feb5a230334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8202c3e881343f5bf8452169e9dc0b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3986b730b311384c9f7db9d08df4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75440cb473419444af28f65be4dd054337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa99c9cc83e1b54f745eca429515ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b318c67e230e3159ae12f23461f83c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8a9e6a7342f977fa3ac5023c2eefc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96939c8a30abed310bce3155a319e54e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1f0a41e1d90b6d151c993ca1bce13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ac9c7645ebeb06961eb775f09724c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30706123e1e65fd4a6b1f66db4075efd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58056dcf32daa1d6b6547ee45c4d5b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a8daa7bed5f58285594a623d535d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2168448c7342c33f6c28551fe0799347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b9fd1a7ea518fd8dcd19e4018c25f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50cb8dfc5eb0cc2b96097a4a1ee0a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907ebb9c93bff8fce59cb09dab0fdf1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938f69c57ef7f5fe180ba0421d7a334351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d19bafce3d2d3e184fa5fdda4b869352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09172c90141044ca41949f910fcdddfa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654b8597166e4fdd3061d40d51db4a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e348f48c14f71e99348cea0f5eec89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5b19cd300e58513d9e613f84513d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fc77e2b864a91ac91fa913fd5b8d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593a89d4c13c9457d320907ef9f1bc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5f4f402595e6a9ce90beec266f23c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e5f0cac15e112733da2e08cd2493e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62f3ab9f7c2bf3c759587d85a1bd31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a31e8945e2e3f49aa2b3d82755b2c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec32e7b31b575b91aadd53fa203650363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311250e228cfca8c88aecdad673d702364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464b0534306add190618763cc77a036365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2ffea1373c8b4ae250a79ae35ebcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9276483edd9baf7e2f54690d428ba55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65cb2a00937513e9954db195cdf41d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d1c4aa67278cbed1a420e2d92e283369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac721a79da4a09395d2159dd82ac1ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542f501bd90364925d83a35b00aa7a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4622b672c1d7c4242f3aa961124540372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c50c3fb6f1c73676fcc32ca704cad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f339c71f74c0e7683465d11e152bac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347700f67327c09f69797a4a2ad70088375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b8aba141355673eef18684f30709c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0756082c3183d20c517db5917bef75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3fcfdc49935f2f4804d3e999425bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970db3521d260f33fd45f1984219595379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d881f6c4c3a81b445f9753050291a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85189c3448ef8db073f1a9874a253656381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3397a14ce9c345b4b96142b0193e13c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92527ba0beaa931a8a72ff76a4620b62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f61ad392c45fd03251c9179ccce4e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78343450e5a13f5cd9d1b8a6687e24a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4cae6ccdea81b044f5cbabd2b65ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f651073acfa002defe0ff2022e7daf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b405d9211a9670205018dbb248149388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b655afe55bb382bd17562a436c9b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7e129a9b31aea1522e5003162d810390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756c4fd1d2f7bfa33610f44e4df238e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c1380ebb6978f4d3df891d83f0ea3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787925e02971e2679d1bb87bd4eea502393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c85882cc6522760f12316de684eeac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc284edb32bc2a78f4c905995731753395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debb0118561288ee5738e01288d2071396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99f4035ddc7aa95627aa7e5ff84f80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7c0e5e97c25f62e962f32ba9f7e2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c5eb8807190ccc6eb165c1446707c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c726d267920810a226c29bda0c38e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5456b194ecf735842707548094a44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad7ed9a72b3d80837ccb96f489a621402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eec1c849367871bdc8664ea136c8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeca87e48561d87bf148f7947921b73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145317fcd12720b97e5c94c95aed44dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e2f018c276cead114d8259cddb50e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ad0ea5414147a784630525b8a8c1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffe332cf720300412db38f2451b285408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366519fbecf52f409fb0b9c7d35df67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975381dffa64d72ca3de0e17ae3ba132410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade1f1e70acffbd604c7271f6ebdf4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16316f996c9b5d633e29b02d14d8dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635557abdaa856a2a1428e096a6658c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f558a8158b7c68195943a6d62b0bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32bdd06621ba8f8aaad4d1ec3f763b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a902508de091f27aeecf7226994ed32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46285993dc9dbedcab80ad38e542aa2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dbda1c4c89f893cb2ef59b7194052418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5bf9ead0048cbe3c56f7c9e158d8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68476b700a2cabe55965e48fa21322ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bbcfbf8dc6b99f74f94d590ff3e5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4d04e8bb65fdc1393b8b380465458422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a365950986ab1ab6a2c3d887f226de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0e877fa3a34ba172464c0368aec66424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060ccb3063d99a8d161b5df540929ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f3111b9b22ddb5158073c6f9a212e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e78fc3b90188ebaf46cf0e29c3110427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cd4a47ea27610d47d0c006c5125c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b783fe61d6217dd114de90fdd7cce6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d990a84c36390ce62164527b6ddc0b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b09c626342967b36f614908f9733a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8bde64a86c0190ba240811b1e1906432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bbc7c1a4530a1d7dabd14e095101a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b017554c8b3aef818a406f7aac2da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2db146608db53ff409cd651a14057435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa66adf8840ae9ab025d24504bf670b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87423ac22fbd61dc7a7e290e7bdeba2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae3fb58cbd40e9bda3765780a4f8f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a784b5872cd3c970facf5bc84badb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf32cbe98de97c1fd6828c08200d87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd640aee43813ba69f4279c2b585f90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3f268e5870707d9bdce0edd345cbf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c7c4d1c632d2317fe616bfb7d418c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a15bd5ff821ae3653cf9644e79a64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8941d6c2e3dcae26e0bcef61c5d02b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadeaaed25a47d867a6be53be5e5d428446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50766c3d41604282a07cd80ea185e011447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60df1e9faa2ae7b23ef212b12200461448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34e09078fcd47156447e0c5e6f952f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4c7819820846fca36bad05528dc21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71490e9ed2b7b5a218d096c2b51d7b04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f444c4c04da92a1fa688f1bafb2643452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c134261c9952e4d2490fa867389ffbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceda8bdaa5e1e1fb345bfa599f2e9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c46d344b6d6b35128366740ace7127455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630595abdfe3bbd2fa33e9fdc866b95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb09bd89c058725522c72e4a1747a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2a327a2f31e6057b19477c2e24f11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc0d93b9ee983af4e78c8c70b94f93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb8543b330648bf0a1640d90034f32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d25da0abfdf854e3ecda9ea4603e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaf51fb7e5d422a478f9b89280f7d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fab458cd1534367445791d3bf1043c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43a4d2ef6ba35af5f0ce7a8dfe7d99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3b355baf5e7ec3848e3f501232463465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd9d90e1c4cc95914898c86bbc5f85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6a2991daeed1888fbc8d4ffd880da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c46037a23d3058dc1ab142001fe29e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b34be8cb71ed74b49bdb86bc2d3b53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe3cb563178a9ef8a0d4478e5712b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aebda5fa1b7851b7f3a9154a857a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453edea707a41570c0591ed15e9468d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63233434760cd5fdc39538e856915e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639eb5f243b893657ec2f3ae9fcccc2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f448faffaece4f80d2c32ec75214e4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e00e4e9b3f0677f43eae7fb9eaa3f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037ef39b710c0b1f1b1e2bdd226ee8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878e0dbac0727dc1e027998122c680c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7690c267e9df67769b325b1ee5af6f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e211fd00ccb0d3781a4c25c022094c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fb6986a01852092443162080356c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc8d8bacd85af6a7608885fce6cfae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0205deb3b4a39a5eae697abc457cbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321c5134d3c66bed495449ef955e67f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce9c64c060063fcc2787679700ac9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2266b7aabfcd8653b7d6f5c8675cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e703484b7d26ec06983430680912a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0973fb0cd207b6dbf7d6547a30b2f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f059bae88b9d0e2dc4c57084b787ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466787b67db3ae7752562e87c9354b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc959e3eb8ca9dfbab69d016b7aad434491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2401f26e6c30ee6c82f1796fa93cab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab8d89368b82cb7c2546acb9cd139a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae059b0abf2180f244342f3b6c596c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00f0a74a1404a2e6325b3d3cfc1836495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af86bbf646537b639a288cd9ff7702496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bf5cf39a658817f0d9079aeda2bb8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da96fe8e2721d702d39064766f24592498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eeab1ff90709a71427e8fadcaf5c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5739e9cba78088d2e433d378a8e0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bf6e5424bf8f7c746f9cd4d884b4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b54a1d2878d79822f0e0799f2a90c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3ccca495376f9bc0ceea622694f08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325bb75044505c97b8e9ed6d145d9bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72217402ee7a99194563fcd67a3c098505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301384de4d0ebab878576e4309fb29fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5415176a196a2a251b012b24d55cd43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f9581836108c5cb1e6b96e8019c74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74c36ec88065f361327ce5782111e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a336b2a6058e9f30b5bf5cb239d70f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bb495921591d619f1f00c2943468f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec0528380aadf16b12717962c1a3d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e185e67c4d0269d2136032c6603ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2669d6fea97646ec441bc1cbe8b202514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42951abb1b1e18858108515a8d1eab83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d22566225d7012f6131e3f3cb6670a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298b68e204adabaf5f8eeee5782d472517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbf8faccdf4fb7739122a7756901d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa03f7f63012af6c5ca8c4f488cdbbf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67c33a51c6f4667f64e2074d590f53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2035bcb020806486447fde2e1bb37be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5716c742fdc12fc9d55c3c726f7cc6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de282f057b58f2e2fba5ccab6072fa6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb53c75792fc01e34ea16464a7a971f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad71d055d2d1ef2962d5e73f560b116525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3b63a304b83f08433e92d1a0d2122526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de545d56bc86b6b7b42c7b68da422f9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50453d131978851684957ef121028b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941492e468531b374dcfabb29e51179529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d307a3ea34f659aff9b754823e9c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1299acb7a231480628ff7234d430bc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b25fb67ef87b8941e6e2dfcbf8c6ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817db9e2e636d78dd8f6120eb6deb99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc936646f2194739dd3e6f081d67cd7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858db6a6a4412df974613c8f7647306535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619009b377392b2c1bda9528c44dcbf1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68abbfa33f17d0d159f9ba3e6808fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a0cae3ccc082087b76ae188e141cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bb9fbdb2aba0aaa7d6ba31525e1c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fc1d0d2d787df13788c97e4717c0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f5cfcd5a21a13219711a9391f36a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805677bcad7d378f9275c5e55438226c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704e2c4611b55bd64353de932410555543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b131fe828ef5f02b3f2f3fcd49bb5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aee7f2cc04421d2c046dfb8267e62f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24f316ad745326431f66271811bb39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162e9e4e0203338f6b6a6891ef33444547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd246cc8b4f5680313274ad25e7e60c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901283aeb84368b0fc1347a0c80389a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8b1373c689523731ee185328dbb7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08845092da4c736c99fa02362f50229551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030ae86fe2d1a0c41fe982273e63773552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2930ec413e583e9b69ee4926160b46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac512fb139b93ed471641a467e5c520554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f7aa526d96bb33ce99864bdcc17a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f1ca9d6bc515bf7c179690cf13de6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff02988c682342dfbd315cf4cb32979557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bb04d535db96fca16dcd36d83b4a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2dbd78f8980b11519a697996de976559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307c31f93eb3fcbd7e9a68d478fa395560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4ee746a150af94d970c849d6afa3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444499c04d6e8c7f8dab591a3f8d24c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286a30798c3c1a763bffeaad2b74e2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39484b7dc9d08954a4f100a89d2dc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14183cb9cfd1ddeedd944be69b67d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ab4e25520ad49cb61d447fc2dd420566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ac6330e6fd0627553d83c342443e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e10f7d391c0b202c2620cef1a5bfe8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1533162666467954d18671b449dbd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eca7b8d83dc948d0e44f36d655ab25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1fe4db9f3b9eff2f4d24ae66f1c91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee80590e1413c63ec2784e2b541581d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a858aeb5d67f71a7e41b939874814f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed4f5bea5a62133babb48fd60a2e69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a776a7e53afe10ae189cd8e37e83897575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ba9a9ad838ca9b1f90a8d238a41af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8062a1a24e279a6c5c8c986d3300481577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743b5d0bf5d79e652e7b8f71641af14578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bfec78aa29eafa6aca9157e862f96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbffe3f52755708ae7dc76ff10b53c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c418a0050b86147952c21a352f00a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44871a186aa347799809a247868d8c69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1360826f3b7695f71e230220d2252d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a448444845880692d3a0c4fd9cdaab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed10d2ab8fec0fdd77a1942f5ca28c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5ab29250514024df5307575b9dcf5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ed54f537b086780df7a6068678672587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c102eba3e7b9134c30c7b697793eeca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec340e07ca4562b08b4f2c045a3ffe7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efeb8c1a07013637a2defffa1d2e0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e36f29a3bebe6a8aa18f54a21c8db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da800fc2084f2b93a4ca86d632f2c0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f4551871343303a7901008bd5efab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fc88e456d822f3f846297456d2f0e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a94c581c59611afe7de5f92e59561595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1d99e8a7d2d34c83d9cc515bfaebc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e5563acd1ddc231d7f245cddcb000597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ffa009c4544d9f90e62326a59c482598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb396db262fd9e01a3ecdb72751b25c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea0004c53110eede8369a7bd7732b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e4df01dda134d26edd2f2fce42d99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6103c2e4f125bc8ab7bb63f0e3be9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b91dbedb86beffe14facd488d615b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddb9255ca91cffdc333c7a48a436d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9487763cadc6ad31aadd8d31f5673605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56f6a7a603d004539e5f9f09a305de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233648c6c1551d3ff0ef8765918c438607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef51de72b7ac1d3f5efe3fbc8eb454d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adda5608af6df1785bb048d9b8e4d97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a5292f2c2d1242df3f13ed13334f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1a1ea19c049dc6ba754c13a477221611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc197cd0a01f069db2d4b80ea80802db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293d1b1596626441d7a888f7ea2dbdd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86d7ade10ed55249bc53652d2db44b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618979e03e394b61e6b78d8af37577b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0039308535cae974e0ff83d36d781616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80557b3c8a56fbd1a53b4268cfd439d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c19375df0a552b27b345931385d48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa253ed987e48e4822a30e42ac8bca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14c671bb8bf938fceda8c2efea60e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186485fb14cef3e854e7508dfd0912c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016796a04bdb80315bd0b713e15651b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4081a4ce8d76dd46d5334b76176b46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39646a6d0eaf1dfb8cc39c6b38ca06dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb57e40cd50025f3b968c7a6888d9d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444617110cbf6c33b13f28d3dc3cfa32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d343ca7610ef00ac12371dcbc1597627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1942a571b5d538f2c29432b8fd3131628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b5df1afff87a3c38499e8d8114d21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d3b4a8b3cb02b693133704cab5c40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ec59e915f53bf895b62a59777fa5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7afb570567043e99e3ad8fd614ab53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25beebcb6d81d8c87d0dcc4731fb96e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd85c3ee7244e2df2fbd16e16f690cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fcfbb665a2468762c67a0595a02d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6034aa91b05467eb7315cce3f7a91e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40414dd910b1314e5a12700a20c855af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6858aebc51f5b965f93bcb94e11e4df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5219c8a4b63597eb2218a6ecc29045e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb91d0e81767ed4f06e954e07717767640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dba9b3e5d1d72952b781169528ba1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989fbff50d670d717b0b7cdf24d8e11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752fdfaa99ae9bae4261b8f121f6517643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb009bc1d5226ac042f6a5f6f66563d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e95f10c3af9eac59679be2754c6b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53563dd6ed16c5e7d765b0b3e6560bc5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c94d5c05fb01d887cc9612a6b24c3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c75e8e28220b357bd642f335f5b8af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b0ca39dd82b0f66e81f7757a56f89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f22fc9d6077ea06a4dd073f86fd937650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b50143709c2b4b515e7cabe181fef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f6c15ddc5b029df83834085b4a68e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe41221bdff7cfdae0514cfa1ab8c8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877288174aedec8e2135e540ee1ad1ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7b8f99ab2fdfb70345a3341e7f5c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50cc9765bf67802c3840a7eec7b299656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785b7ba2578de471f512d8e69d0b8b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d619cb408b29af4eb7709fb3ce8a4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7b616ce9ab04ba1bcf06a9e0d0580659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f9d0b6c296d41dfe7aad53edfdc4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b79054e8728cb69b24701a34d13cc9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85483a069c9ca25b92cd62a430eb5321662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62217bf318e41aebe3a42242436cde7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573f65cab851f508d78f0c1d6822e02664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ced4eef13c4f7af78022fea8a2b2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d016a55199fbcde4e020eab2f3c71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c30f90b0cb60e2128275cad39a277667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ea45751900017b36d1e5e801a8a78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edd23b3ab0c009040b0ec82fa1888d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff31138553f78260956655ca7f620e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ffd5cb796358bb17c9707ef68aaf1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cc995e985fbb7da747b5c9aa1cced672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c601f9048ac63e1b92ef37297195b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5f9e7199bd6c666b751a83a2f8d5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec69231329d0e764719edaa38c9f767675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e451b82a50a6a8e8250589af09e94a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be1e12e47f6f78bfcd3efb288799ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaf63341e9b70026e77bc88f87b6e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d81aa9960eaa45026ad0fe3b3e5004679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce0d77ea5d182b468833876e77f319680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9bd39fe7495d2e40634e28febe1e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374a622c75be81cbf1de97943003fe0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75290402369418005ac631211d8ad0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84a7f149eb69ffb684d001434d2c5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d185962cac391cdfa47230d60065e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812b354afe587a084d6dd6a398e1f6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478f6f26fb19c7966f3c723e1b13132687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa8623805fc9062476e07ba2cd2fff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766e8c9ea5bd2eb9eaaa2760d7e70c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7a3b197c681b126e69671f39a9143690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31259bd79684b18318ead9c65c96ed7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138062fc7816dc1139cf9d1bdc83cf5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3243a3e4e13d5df643892e4d3a8b25c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903560723f0450c355cffdd4871404c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b97ddf4191b55794863501e06599d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cde978806518aa2aa46c2357bcd9f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8112ab59a53793ff52f234af2eeb64a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601a9aed6616cbfa2809356fa85d17e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dea66aadf605fde951db369827155a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef59fad1b691cee2a1bd81f4e64360b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af69a42e6e89b0037f2896cb9fac583701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bf826876dda5565933f1d1d8173c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204b536cbe7274bbf520246a6e94e4e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da3b237a9dd81c82b65ddbbcd94e1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c98eb88818fddb152e41e5f8b16c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630417eaab699276da6fcdc131ce077e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40320c35df9f64c2fceda9a610b007707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfd714a1ddb67020d618c0083cb401708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6891f55d55bf7ff1516092968a622709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ca46ba01cedadee4160e3810f02cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96e8842b53e9dbc6ecf5f2379e594b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64ef78ce5727e5b7df383a82e6ca12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07291e9684bf942b5165fe104cca5fd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053f928d6c575b1506dbf5db0d0c0b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48f356752ed941314d0e2872c05881715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bfcb4cc90ddf0c66c8cc2e7fc6076716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce25638ad91957bb5b7924b6576bc07717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cfba76d5fdb3d48d08cad468c2f14718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dcee03051709773ac2922c7d4c02f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159daa60919d62f23f11f1b9a3f62e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed277c6a1131f96b25f42f658004d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ee5f5ca25c226c63fe19b00777db9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b612ec8eef173e17c86f88ad3b510723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47900a0fc3bdb4eb754b15f01d560c5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fad9011502bc78148fac6fb75892e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73ce2e6b5bc93338cd4267e0f7ca17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05405710a62f772645c17f65c6b9df5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd78652a19122a67ebcda2ed50d90f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0252f4ba0db1c378f08d0d68d9089729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5578fb6deeec0de22c2e2bf96bb9aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14f9cfc0deb72487cb2b91638e7dd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0c8c4d1dedef011831f1e0357b5ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47120e21f181e12db68cc82e3dce99733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5807c823c184714b9895de752894e09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58380a455f1214f45a59e7efc5b25d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f7b4dcc4bd46cc0dc7d20e08cc373736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7912780f5b8196fef36d698139bc0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68870e0e147ffb757a3171cea80f2df9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f83572c26a205f0860eb9601a6481739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bd630133bf1950119e2af4bac6c09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e8bf996e6b058dfb2a78c2426ed18741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7f3ef991f58601cae1fba0b002d6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c4368c6216d7e728c93a73583d897743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde70921b150358d21ecc0d99aecb98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548003235317b6a8d1ccce08a5c0df5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fbfcaa38e966cf47af323269191ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc695b96100b346bf4b1de048e4df7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8515a5e1e971d079dbb07feb192d653748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29941447c0091d12b095fee789a9b8a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1c1738804eaf706508c834f6bac86750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f89d713c9880c92962c83e83c2652e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57a0454788becc9f69687140d7f10a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7486a34debc0b402aa03331772dadc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd549e073cda650c911af0e87237bc97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42f76ef92c2f887c5be3a5546accad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d457c3f9f9f47d5fc456573ec7d0b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277293814a3eb3be63e523d02b21c5a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb765e91c2ce49fbc8089b6fd8d7c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35d89fb131b1c63db9905e0f5bf935759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea9f7bc59bccaba9cf03d1792bcb4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1ced3a9f01d7b2b356cbf5a637c7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c0940ca75742cd96d37e293f4a01d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fc8fa82de5120ca803be0047f4b4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372c2e94b8e1d31778df11c1832642e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0f2b9b665ff9b9ee1dfbf195f94f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd03e92be9f3f8d86b3888d4d411b777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad98c51b004bcc5b318829045194e478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d47e5a11998c27e7a4b619dbe2df079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed922ac3401364d5b4ffcf60c90b9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a70501b7e1b96f1c8e0bfa7910a3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8f27516af858e02fcd98b7e38f5c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449f3b435cd7d298aa236c78dcd77bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79c362f30fbbca17b009829dcdb34b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4c86c4f4ed02cb26dd5894cdb48ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551091707608147343c0c6c78b22d88516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45860820839640bfa961bd8d12bfa217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfa685701fd734df5926641f572fd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c202d4ed9facecf16d95300b928d0a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1980f2acbd98d52bd4105bc0f3919d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031a46563e9350d22ea30d4572eab5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2523573d02967373d1a07b860633422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761498e39773d71e4e581decf59767d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d9cb145beb681b3a0cc76b38f975e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f694d4551c71c3ac03bee822b88e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf17b9061f5d4ed515862708af85ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64c9d5bec024046505bc3fdb05744d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34055b7815275c0b297a2328dfa5452928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17da4b1713d88f35e3291b160d6c28829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cdd2a3125ab0e23c0aded35bd9f6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b54a00cc59fd17eadfb93150f6a64d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57ace9a7427803a020e6054c90cb5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a20d0c9fc1ba9833d4d6cd3a612b4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5a17f8a61b61e75c6359880fed8c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c0a09f3dcf1ba4d0ee01db4b90fcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a95d77bab548df5179c45f6a8d22a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59908b80704c13c8c6e9f534200e57637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38c33b86de7902df6759bd36198da138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df91de3083f8b497baf759e2b1fb32939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc4e62e7d1e0da78c5a3f467cb241240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b519db08516d2adc9e6c8ff27b17d5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac22af5d18e20f267a7b90d33833dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a0263498405c4c88e95cb32380b2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2146bfd55e8ee648e7d333c64e99544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825631fb83980fe1906cb34708e028a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcde96e512040239d348a76b21d76d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427d081f78966ca549de766c920c5a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68138d04ad159a7f28963b20eca58248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420a8dbc0c9c6d91164d921df6d18e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6ca2180da6f6948dc3f91f4cae4bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f20fc8bdc0fe92d2d2c738490d37951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b6ffa169d0e57826f48b22cdd4bcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba716860e474724bb56b5a6b83c691953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4483b3828d327dabf88625172dd69054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fee8aa8a283754b2418c38d4ece65a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fc727bdfa7e9ab2911cb18c5fd16856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe125388a8523a2f9f5ba971f130cea457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a0e6125155172da4ba80249b9984158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abbcfcde16422262a7924fe41d0e0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbac0ee44f0beee85d4a12b9fda54a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6e40f8116914c296059154f5b63fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5efb70fd9177618b7bf9a6af3c7ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2d60401d8385669a452d734c517e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3c9a01c3f8cd27cad8c60bf5203a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f4f3f483cb3f8a17e853506aa5a6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb9891675653f123007a6c28fcea6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4bc9c5d8b1656fa80dbb8d94ad38867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9354f131d5774f8a465739fdce26d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e3f0ad37259284f45dee701c68aee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471635a04f4ae217e34317cc1dc4a1db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f060dea06ecf35ea5e0885d604cdac271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222731c78509ea8b2034b08d7cb006772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0866e7e462e479670d649a07fdab873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb44261adcc1b6901859ce43ecbe83074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c5bbd3408b5c9b3f681783dd7e4fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe94b98071319953adc5be2addabc1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20f40bc054391f65b822ae5340aef977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371b99068602ce71c2770b087f756b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baed1b39f755881b282f50a894f466079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241b51a04dfafa688941f2110c0385380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b225d6c9d9568a9deb241e7199fb5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947ebec76d5e4dafc1ce3c1d66babc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942f36638605a3bf07190d81c2a4f0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807289f4e479299e1d21d198e0e3709c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0a37e6b01d418ceafd32bc6f78f6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efd83aa77d9d5beda192ac9bb3f2fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b853f921c2fded28ea8767aece58287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef669161ba2c2990df1e2804d862ab6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a3548e62d9a3eca65e81a11c7f14489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51043db494c47e6c3ccaced5170efa6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feece337bc171fe85278188b8a667a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fc43cdfdecc9b2be0c4597740ac1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92745d86e629e71d05606ccf11612ed693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7931931e20c51930c16d757041a592394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7cc766eb0edd33047d8104e2d799995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066e44bd3de33aa491910a9f347350496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42012c7d656ef5f8fcb0bfcefaa6aa197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa1f17ad5b5d35deb8975317ad6c3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca38af1dcc6fd044a4516ba479819999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028fa209b90d0b02dd6b8cd54c6a51d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569e5ee83375ecb4b4a3d3a1b784fbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c1e929ba471fb957f6684b8690034102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed367e95027a8f9004191593980f58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbcf2806e00802070bf46f47883dc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b062f58517cb880fb7bc306e4e8f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55176e47f1ed2a000c7be9e93cbed0d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f79bf26ec94b0f3512c50a492de4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549a570e72f5d9ebcb1d0381a51d61c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e4d038e7e9ca2a310dcbe98bda0be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01878fec1a78ba1e1f928c2e066420a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92298625b66e7f71f538b54cd7eb2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f9256fa95af4215c5946527e0062e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e5b438a9c2d8e8256baadb44ebe6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd690b36bee0a80aec7e63a7ac2576d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c75bfad56cc2616789c0c23bd6f17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9dccd3836dceb0333c6b56415a479116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168129f3bb4208e11ead456deb011bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f5277b40463a42204f58ac95d4f7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257d989639960190bf55121fce096d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33d157de7b687af57a4d39b155bba4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa0e76579ab5bc30b5c37da20e3db1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f0861562801ad1d1cd366d1458003122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56054c61a06593e42e015fcb6de48d7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b487bb2fd551ca7b76ad6461c88375124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f523ab924553ffdf41acc032d48b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd37f5dc3a83f3c3ff81c210523d74c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92e2ef0c4d7909e0c2fb44f1d11b4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbf132cbbccff3d14392750a1b03f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe08781681363f7e8efe230c13a0d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d9136da2b6b2115e3f75a594c5c9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20026219a1d09c5464c0de01578928cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1121db7ac025d51e20a1feca270906e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371d8bf61a1efd3ddae2f4fdcf707b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1fc9cc02284202f561f29238ce07b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341dda0b32e6422cebf55f8ec996d28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa23617c4373202f3d5e2957be6def136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f21c35b7a178cb72945ad9e412f199137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25ab50c1741debfffdbfd1b964b0ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126282f85303a0c64a013d90c8bdf02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7073737eee90523c85a2b1ca07f9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c247142c86f16677b629fc9fb0694141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf1abb2c4375f3632c08a36aa7d124142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2bb7cc1c731b8370990b4511ac034143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d21b0fa99dda931b25b6f03eba15b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f3e5cba74577141229dd294fde7b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c679be96d14ff6f83511e1f72c1e0ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098ae228f951ad9a8ac778d839a3ee1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687698816da56937a48dd6218483474148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af692af3effbe1a7a7bb516bcfd513149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2dae0f10de5c51165460413e1fb59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35572f037bfb3dd4a684fad959d3cc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945be5ef5589c0d5363ff6850f2e115e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb643bff783b5eb9036834909f1386b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859c922cde929ffea7a0d3cfecb798e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143496286eb75d55912ab652b8dc0ba7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e1bbd5af186f0919c239b7473f6b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcb130212612c937294e29d7ce51f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945189711900b38401853df66285b511158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae3bf1b9d935159f44a0f0ea2b4750159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b6a3eb271ff08379522d9d5e284c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f2760a5b9ed82682678230eaa9a40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d3ac4b7c4542fc3db2d1a12945d52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4a0d3f374ce0d18f2a0202d4f08a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c764aaad2b0a18b3b8395062e2c90bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3258873441c5983330ec119dca289165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94c671db63b9b97e42ae7d3d790ae5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256aed5f133a2ee71c2468b300cfbfba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34a1f5dad53eb761b4f9d212d3a3cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5459375fc8362448f63c16f2fa200b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7587ba39deee22d8d34265f163d50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022c89bde33d0c3a321e2b6f52bfcb2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b79318f4b76715a4c4c22ebe9a06f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06b284925a795a04bf0ef6b9e44086173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8385fb26df408a039fb6689d103d204174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7297078c6910a4a576868a665432fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd703129b45dea7a2bbfca8223acfb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bded568164d3b4bdc95d7cb27fcc6b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b368a8f8c05300f255558bd6987c078178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96977b608ffd78cc96a2a529430b78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5933948e42a448ae5c9fb408c29d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27bc17a49e69557b95ef06aad45881181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca465d7fcefdf0610cdfe99201dedde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504ed83d05b3acf3e7594a747fa2463183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f696eb66c96996d7e2f19a4e5952f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5248fd3a2fc7c801a8c616719928ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53757c5033aba9c48f2d20e91628150d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf0a37e3fec435789a41eb1f55a378187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9d6ea335f3a8f5079202ca2f64ce8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523ec946c963dffb53f1f2ae0544e01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157996b1529485ae35838da50dd2ab9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b351ec81e159ae86dd0b45b0b69f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749331e947cead5f9305f2279177797d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335ed694f304fba928e4b5194fb8ded193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d826613119d7ac1cc450bd2e7a6df4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebc78cf64c53af9da14faade1a2c51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30d175a76f10a52ee343ee5fbe8661196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510bea0916e1fbaf93594271ea397fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6b23a4ca088497b28e54ad3a047f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf678a39dcf7ca6958f3f4968351fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b595d47709497e85c44bed5e8e3bcb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191d20ed20d34baecacd248d785afa7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0687181c01357b22f9256fa23a577202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78db71babe15fe12bb2ab73f79feed3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baf9d37faebf301d90878be67e9e3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563ff9e7dc50b0a66dc554eb8be808a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8266ae52a7b22d11ed17ba14877aac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec811eb2981a276612eedb13c560dcfd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b4e1c2ab0ee2b414dca259f364351208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f27fee7be08a6168cebcc4c99b4fb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7103d415bea309257ee17a555e9325210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b8eeb8d41cfe0a4b7cae900782dc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8698664f5704704fb7996e480de0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26ae838937d93864859492f2df8d87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e7970bdf356e7c7572d3bf48ade80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a28fbd55e6cf6f23f0e98e7f38a33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfa3837e166342c77f4c08ab59df0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4761d463ec1e873ffaad9400f7519a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d042595df592f9e53fcec07b43e2bd3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02d966442a7ea4116bd450595227ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf8b9f0a34aca8a55554ca2cc45aed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac2e7f6687df9a81981e6f957b224c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e508cf29d279f90497e419590043f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe708a26dbe4ad3f2be56d463603f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17cd512ecb387a5a67f61abe03c490224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8798077f766612fdd6a9cf143a830225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483525665d38bf8cf98d966f1aaedb8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abf9f1a215c011b4f84cac3c6d646a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460a525fc0824449b44d057a5397396228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ec5b2b95080cf0498d3d9c630c530229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86668a0a88ea07135b160188d83dfc6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fc4ca5b72d79e223c71e3a45d5bd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff2e3efa47607c10a59feb95078d98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90a225a0daefd46313d303f17b8eac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985238a6067a7fa77c6d7c261f4ca4fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb9458ebac518632c111f96a3c7816235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2702a2df0ebc1074e8188d8a65e38f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6727ac8d2444b02e7c9c8af676dab4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a398a323991a5c0ad51e5d95afd3d35238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb0c8d283270296a9a13860a6bc283239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a3a642643af457ddfe21e0e211892240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66011fabb90c9fdb3e4ccf89a96692241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454b35a63f292c0f24de6d2d21084fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de296c27f1ab06873df217eaf7b10b42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93194e7990f1417109e578c718757247244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89743ee3dfe0edc48cc4b0817eb3b466245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d77602faad0aa068713e0795b5504246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b2233ac253c5dca6736d57ee4c633247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6985daf8a69f7dd80aefa26fd49fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d75db96c51a58100ad8f0b0a0bca4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570211aa6882aea2c66c924d4b0f262250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cffc6d5c843e5b1c1191d2ca6797cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f800315b7bcd1298ee82c99ac7549252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a246a03368be3f380f6aac653983b74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434349fd1017d128afc7cd871a4fd36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9785bc80b4fd81931a1e3fe582e79d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cd0768ac65b3ed20aaedca07cbc00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58679fb8f643475127f176e67cd5189257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b298b90727560f528c5627cb0ad0180258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d3fa9fcf4c761b33270424545bfa3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec93f215ab615e97257296688cd7efc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e7cf4b84c1d915784de2cc4931fdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657eb561b044e8b56455cc917db7286262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f9b92394fa79765e6da327bc8fa25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77253302ceb1b34cc06ce43c3ef40b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913add48e1bce3760c693888037bfe2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5fd4527ab25ae94d2a4c069d19b65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd9c06d8f29e1839382ae2ea482c4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebbe5229df315a44277337b8b1710a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d123b25dbf7759c28ecae7b44185e19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8a4a487412608aa9faee8e2b438fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2be660c1ea134cdf2223a6bc300bcb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99659834312b8822668da51e3bc9cfe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca699c8f45966477dc8b0a74298ff022273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eb885126ef4e6978b9a5aaee7a29a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976740959cea2c422384e8e4955eba5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a18e165e21f7ed06a22dd7606df0df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf7e28e3b4b1e53e0658f22462dd60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594aa1552505c5513e5843be6896273278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba48455264092766d9466bc4adda693279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8156f68902a61b17934b472455eee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09ab70f49b9008d9ee785e7de0947f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66f66caaaf13c065d1eeb9bd890f45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04455cbcc06e4b4dac73b29cd2f870283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd57a7eb995d6c60fcb0ac24058768284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf38dbb50809ddc1799f7ef184be96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e416df8ab640fa0fc4c236fbc21da12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80331c53b32c4b73cca997a786b57632287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597640883c6ba36aa1926c8de0b048b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383b339daac8ccd3079a07e521b2421289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133f058463ff9980aa6098e356299b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0ff936e333e670465c726d17218c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc1fc232ad97548495118a39f8cdd1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b40b6ce5997b9a98268d38a4e99d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26e24aeb13ee6aa2c59c68184f132b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d90e7d65d03da6bb9b6db4dcb6aff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b83f329ff975a3dedf4018b27c2a3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96d88d5974d9dd449121a315d594ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6201a02661746453ce8da60e82838d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0badfddf5cbc990e575a7a869db62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb19425bc6bcc73f25a967c6065d2a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3c2b2b011319e72aff2260dee0798301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4217a615cf3b7ce70e69ab73c4b0ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad9cfb9d51bd04dc393da13fb4933b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32769f8c81570632553c2d6a2deedb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b15721dbb7070d1201db5262a5da3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dfa3a6bbc1a0b36d5e384361d3f3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16796ef94dea07e12c1aa849b6458e97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d44c4d02379eee0791ea09ef2a7ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d58362fa035a6debd9f091f8f9ca1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b5e172ce2c4c48b03c00539a5bc95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7300d1828675de10b203e47e24929311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d786747d9df71eab8db9a76bd550cb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626278033554d777c99926826665382313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912ce83df8980c14a76f4fed6df26a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd2757f17c0536b2d8ec89ac777567315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713435e1574681472cf3c16f21ac5de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b1220b91c9310a1c7aebca302dae5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987d22f03587d157e9236878a2bb351318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4a2db585b0fee12529d86b5b22bb4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7551151d8d6ce25f247bb70a06d2a95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7131755b6090617c55b4f42863d625321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68dbdbf8ee31a0ac97ea619cf045fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f62d202358305b8996e6a342425326323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c463b5f4417f518dc323c989d4b168b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d0bfc41de3d4038996af565168ac9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9780d4265b58364aaa2a2774a87ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d81ff4f19238e3a123ec3f6f9c3cd2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e263d95414924f9324f4cbf259b40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247ff8eb6df0b7ef4955522ef54f54f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99c7e7a11bf06bc0a5315659baf875330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528b95286cf06c2d253fe894de05262331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45b934a243a0316e87b9f91341c5da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa0e2c7bf71a6b5420eaf0d2fb27ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5a258d2559b7920bbf6c3a0d5b038334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d465e668e704eaceaa0c1da351f149c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51447b9315eab30fc3d49d64e15e267336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d2fdf1dfbf1340ad80aeb0df826e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437332cca0a3109dabb03c8ee64512b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ea5bf73c95dc2ccf9ad4183e13732339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4ec7650ca4d37f5935282bfe159b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c9a7e63c792b51478c4c542743531341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1f291558831cca72473e5eb43e7ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e2ebf21411dd688495e72e7dd7f32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efcca615934feb9d953d36e48c251b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2457981b378a75f55eb52231065cf6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92432b7826cceeebc5957eda888e4add346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228d33071df15de6fb0a0fcda4d1d41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84469a064a412593123a9ef25b14d9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c1b63ab8c5645499aa963ba10365f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76153b2f1d8357ea7e5362c3e766d93e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66321ee3819001824344f38b01963310351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3955d364fe7353eb0d59da06a6acc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e174dc120acfd1ac3abf85703f103c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5153e2970d1fb42022230bc919575354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443034498098e0c2808059fbe67bd6fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736c257d2ff3df5d3bd789d807b6382356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149cfde03a5ee79bfa93daabf53e4bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ae45cefdc495a44ef8df8f9a7d4fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0873bb5284fc386e5c90d272cdfd93359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae1ed8bec741f74f8eb81d4454b5d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbbb1a11ee3adc3e59bdee063cd26b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7202d88c2647f52c04a2845ecc07e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6d1e04ed1e97ff75b9998cd3e33e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518af5c23bb422abbff826ae8f79a6d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadce34fc487e323490aded3b750d78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a34be4430a688a0117c8ee5b54a72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd271e28f2878e519b6c6ff1ba08b70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc280297db8543c3f429f16c40ec7fdb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b76a88a4dde68fffd5f2c37e7d4446369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be7147b36270f95e56ec6b01762b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b228729e8a549e39cc030690a5e43aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9aeae36e38eb01177f0b5ba28d418372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91063f925c7de0a1b507d8dcec9ac29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065719d6581461c03674867f73cf6f50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcd0d68331ec9f17deb5184f3ad903375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c321d626216bb506f8834d15aaeeb54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c98875a67bad0bb696f2458d658eab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98608b89863717765f5cbf3c56821c65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355616b5d15c78cdf9dcb6d2c9a5fd36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d74d91d835088f11968689a78d30ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfb7d2a969e2ea781dcea58a2c1725381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483cb68771b2a43cf229d5a249ab89e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b1b73c817bb06ba49372185f623fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34f0bb0a3c2c15e7d4ad1a6e0c542d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516f09fbcb5d07478c5f10306f8a642385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf145174c9d9fd55c2ce75521bdf0c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2baaccfeac85a0144352dd85797785387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb4a21e33d432471f457a402bb4d4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21e8b178808f74e2f21fb8a4c62f33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744f91d621bd8f62e741ff75bf97bc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510a141b557679edb320be19ef2c0a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cdea763d1e226d0a30f3a4e4e8345392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d28c1ff69a8dcafc7bdb1240fa8763393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3c9f420fa605632912fac95f1ba44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8e66ba15cf02e6d1fd7e4a4715e45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52b47855931c2b9c3d0e845530d9fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fac9bd24311ca18b2a575d1405ee1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaa624d153757ae1121dd200f1e66e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22205bab06ab4baad71a414f6aef3fee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64261e86f5a8b24f7793b6794bcda590400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372853b85f1f56dc822d174fd5dff12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224b7095a07c4f5357d44607c37a3a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c5c755fa342e8a4f6ffe875123065403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb6cf191ffe611ae30dfd9b62b5b5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0867378ca6eda87056cee617b06b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a28ea91ccd373ad8fd8881262c1fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3bf8867b0756c42c0249b7847055e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02893fb250701562aa8edc66bb8895408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09acf366693918df133152678ff1316409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742ec3667770e1c893e66f36ae08c28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e563a6e606807562020453205e8b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f56ef1cd7f7ce210c926577f4bdd3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720532d3c5003dea5b23868f2c11f25d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6771fac2897b152b0ca52e3d469a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c36d0ab833068a4c3dde1a5985bd29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59af12a04395c63084ad91475afe5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44609b90e517f67d280fbc157dad7e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d84d7b5ad5e154debeefbc1ef1310418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a324fd42fd29655b807d5398aa342419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341335075c004fe8b6f09ba327c9358d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153edcf670acf27d4f6d1167194fcf78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7da09a60621614591191b9e133bd11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6345c3adf33ee128edac47718b6a5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ec644683eb434d251d7a7a8979653424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6421de63167da751acbb4335c5c1f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e41715f7fdc81d913571f6d2cbd062426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be6310abb8d2e01ea6845e41b63b25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec4cb3ff6cc9ded7b781507eff7dfa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071b91d49263f6db561202a3ea4f8e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0481bdacb0c0f3fe9a93604d95bf50a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e89451cd8ddeb51f0dbb275f4627f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fb70de340274fd6eb044f6f44f621432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94e7cf6c676e2c828aedf7f9146d77433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5679699216383df4effe3914e881edb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cbcbf2027877f6b0920ac4b05e318435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2764a1e7936919d6db385b36a08f03c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf80bca7c7e459e2a2823de66ec48d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86982d04dffc53c8ec5f9230b68df31e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd1354eefe4028ae44c90981197a2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239cd0233aa921d82f1cf8a719a118f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea6b02398c5adbf469daff0604c26c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbec52d21af8fc15ef5f36a33f05c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ae903eeb74205bfd401831995bdfe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47222908df3d42d2c212ecbf90eee0ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c44e54b50c99e6ead2b5c128f1267445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954f6106e541cc847b6cdf94d8d080f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e471ff3401f83c490cb220212dd60e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3215c9b3a7802ee1466f3402b3fe5aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd6824baf0a1a1e3c9cb65606b87c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9d681ac764c90b2f39d577d689416450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f1e4d54e05d03be53602f8a1b6a4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6597a849d4b4ba096c11372062d805452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998adc5192f6a897e9a2d1c954f25b56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664cd379043b7d429183622fff36c8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea992754a9bad1ca4c3d981ef22442455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d46024073138bcb9ac4cb4f806b9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf10a76e2e580cc2ee0c555c834d505457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b442c72d4c125dabfcd4d81cc694ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f3a7e4dcf654dc3009a36ef605f35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf011e01b00931d6f0eb265c697a07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfd96c6a5eb5caee0d62fe2fa7398c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b54f72ed732cfb300e636aeee21ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b68bbf4c1260ca20332704b54789d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca592b551dae466c083cd472d014b079464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f25f057cb1bff970f214cb0f31a3d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaf597bd6fd09f4b824fc5e7a82c47466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759ce1f26b9f418281fafe8a377d81b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6036f778c9ff1172b816c42a23602468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d7c96e8b4506f7aa4ec8ff9ce129a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7b5bb7af32ceca0d194244e100bc1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c7563ef65089d37302af113e23194471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dae0481b05dc7fc0d5d201913aa66b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e159bb51467ed47e686b02dc93d340f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8e60a2bfa5b2f9a61b603f2a0c5fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64c5bb3f6824c56c2fc18bc41c4bf3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a62f2734d5c3a8ccc12d9e5a53bfb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6f6c7df8abb728affe53717d5d91b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d60711fb921bce1f07f8c93b5f58e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282feb95fa0a0b26a24177068c99d9e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750b849da03e7ca30fee7cf4c99a21c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c87fcf132a973e4ca2d4498ec7681481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ebaa225dd8752bd3268ec7c2f6d7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f9987c66379d0b6fc51b7ca9f24d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380d279c8df0a6a8fbbc7d9a643d148484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02f935d194fc23c40976d66956ad25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b976af55d7840ab8bfebd03a2ac3ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913a3ae5d3b3d3e9f50a1fd7170488f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896de4642acfd80a6a1b531b03858ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a9c8ca41c046879cd2dfd3a61f3c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06901997e6fe29c838140472594f4665490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfef9a94abfc4b2900def2233a40d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e465fa4adf9a4b1dcc172020d55c762492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65681e637448bcb3c6ff170e261d7823493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723ce7c5047933020390565ff718282494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a964df8fed1ad566cfa48731e7bde6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50051ed79c59099a2d47d24784a1b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7578d7f2ed195a0c79efbb6d45754c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a5cb1f64e3a9c05e5b37c7b0955ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134970ae248b15c272797be432c8b96499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb75b9304868528b9d7f1284e400729500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80703cf2a171496638360c8817a513501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05602fdfd31736cbaa7b3d30356add10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da364fa14a0bd23532417d500ebbb0bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60f9518284b9662b334b5864403466504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208ef15d4a1c3c99a0c12051135e4c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fa5bb2397f12922bacd868ae81a6f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79293eea869312abf412fd6f6b5450507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59c26b92894342cbc86ab9206052aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8685156962055ed14a2348ed167f8b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4c594de49fe6d997909ac74437ee9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc1fd8daa87337a693295490499d2f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cdd614baffa9bb36e8a42272eb7ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ed8056c6e55a3073235b872a65e4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d6074206f26786ba582378ca3707d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf5871ca5ec90fe085236ca86e638e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cccfd341a1694bd371fda908d59ed2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b7eac1a72890fd2ae223025bb0c4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb6bc058381e458cbccf604e5c9ecb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85217ae6a711c25e5e4a1ebf1a19f94c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d4bbc5b3dd8573ae1263483ca9a3e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a16d84e0ca6c0b24ef46e6ddbb51e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e7029e2958b58e16f849ab86fa11e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0a22737fd7f1b8af70255d9edebcb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f6e55e93e96d37d08825cda1d4f9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af13cb6cfca7067f4db5af0d4d23b9f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e715c2e60dc6fcd2b8a8f415ef3dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8927efef60de4de9f8fcaffdbb49e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e9f13226a34604fa231fd7bc1ccba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fe970eb1df3bad583208ff927d74c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d963a82ab629de2eac2a242b4e8e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701b45a23b1954ecd2440eedc411d1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfc90f4e0d9ce6148e153e68a80271532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b693f945ecdcc8b79ff6e48174a96bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec704195590a4c2e597fa3636622b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d84908060139646613b1552460e4d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775cbf72555b436a2bc3ac41a3f4898536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d6e14a559ab5fc4ceec8217c0e731537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78130999a9de65f912f9b449145d1a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3356ff19372d6b257bc8d6e0e5908c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56b7abe2024090a6776d67385c57bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc0abf1fb0e5856f8cdf2dc7552d11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e48eb17c694f03d3b6edc86c1a41f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84917a46ab3b3f4297b7ddaada67bf88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5da84e0e7c484099f8babcc9ac1002544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5229a58fdf7a5fb048fed32f34491545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c347e029ecbbe75929ce5a6770ea929546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcebb553729368fc7848042d8167d37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fa91cad947a337e650fc6565a2dd2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ccafd6e703a5405b37fa2299afcf6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513b8ea670df439f339bcc342245031550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8d73274595b32b485960957181955551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d08571c3e4a405aa13ad08ce96aa8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a037f343ab552901d4081edec87daf1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277554060c127dd75b070674f4bf72e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9454e829a21ea5c1bfe484dea96e4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e803f5288c7a42deb92505e76207d6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33cea91b780f47a67e31e477849fb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647ce1c8aa31fdd71d7ce8906fda4df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49189f38e38a4581659055e3ba0f3fc2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636353c53f4db351f1d05c795d594fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef703681076e83e7e59f58e1d0b13f51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e5b632756b167e6033a16a4eed0dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc85cf976e15b25e9e5039b961cdb58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8a84c6f5cb5694de17987d70451e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282270f131fe7d6154215348a30256c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8ebd92177650068dbb4b2f608b108566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c055bc73afbfcb8fa7cdc504a1a83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2289ac26d3f79339626d6e7119c796568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277b606d73c9f6806879ea323caac47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536aecdb45efadf60eb64bd3ec97669570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f41aeecdfd137f1a266f8bb989ba4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5084d65b28d87281175b5c2f33c7a3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321578d76a05701fd9c9e5613d7d0e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49fe78b86921383572ada0ffc21bec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f4e6a5fcd66ba4298d03d118e4527575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ebc712ef691fa0f3c4b60c19ff1a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ff1796145801522f0484d4c13a9e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f795065ecfbfdbe1a5128046ed19baf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95852492ba85e1dfcda713628b8b22ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7aed971be26c39b7128da84e4fb22c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eaff514fc295bd4942bad3f550d7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bfe73e25ff91cbfdbe2306b2a2772582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4a736df90f4af7e1ff85a48a2a2b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962550fa98c3ed5df0ad8f3cae099802584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7707db275c92d54143a67ab28bfc626585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63912fb5dd0c11beb1e21e78b8cc77de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb66d82dbe14c6d5d62f1dee2716ea7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3865a5d18d3cb566d34c471762d007588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3720ebecd1816776fbb0814f5fb9b0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a6066bfe365194646a71bc68eedee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cbdb75eeaaad5c0cce4a0632ed122591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060981261d4dc3c6559f7c766ff63a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e5fb3cfcb74348816f0f6b5728aa0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0da2c7b12c70f661efaf10c65f2fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83e8c418e032d072a312f89f980944595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7542ec64a61f82c243ec91b4a064695596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1057f5ea34923621d84a6bcb721e99597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cd2e2902c26a70b9f5e2f6d3a8846598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888a73788ff9d3a72e02c398df80e70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18c0a508be4709aaec70b5c63e2c80600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe35b228d4945289a5f9e5ea88f807601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eae7098f8aefa269167a6f1b55cfa4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6e94fc3ea41ce13241660300c2395603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912c9cfe2e7fdfc6b288c2aa212f619604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32465b26ece1647d7893d254b444990c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7c743a42ef00618d15699d115c680606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14434ee0fa967fdc9c11406e171606d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60abd4bcabdc27163732fb1464bbc2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccd9a6bc4c7454512c5851b1abb4f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0a5b7f52b9f30ee0dd7fa1ff86cfa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7eefe21e051599d1c97ce1e77d569611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f7ffbc56f8ec24e2c3ba337d550f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d90f7fba7c06aa6924ba837a39c4b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8963e355c1dc756ae5d809849e474f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8981cb1c78dcb1cba5b1ef90b502b09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a643cb6ddd6dfc09be1ac7f876e0e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eed9a49e9db5e6366e92ea27b53570617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccc0c23e40489d2602ad253c5a95df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c849f49b44bd5ee00124a201573df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573d8dd91d6ad7df045113bdf13a8cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421b88c5b4d66e2ee9067aee518dbce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d604fc829f4ca33eda26f63f1695f71622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce6bbd506ebaf38e847d53956634fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed51ac212bfa3cfa40a409477e0853a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe761f35f11b3750e9bafc43ab5c61ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7933c57fc0c71489074f9aba33c40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1a5203b3090975cb6e0404970f06d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eb186caf4b9e4d5df879384f804b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc258436d60346f23384e3a4f2a6c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5def5624a21cd3cde4dce1c9a4864630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5313df02968765959a988c35091d34631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb556e809499fd24b4a9a585a57398632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71420b9ac4ddb45abcf7800858c938a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbae147d802dd4901463e013807e5a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868ca62a6f7a879bfbb602fe4fd6dcb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a66476b404ec332cd4398c2ce7d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdfa74a0a0fcc20692082138befd8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade24402f46606c62677d1bddca35819638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395672f2f946431465253ef0e663d292639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da80cd8bd40b4279dd6d001a7faaffc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51d4e66eaea4d1afdbad65a60ab255641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ddb4855b99af489870496e2a72679642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f404b38a7c527b86b9afa536d6c1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b19795a6221785ade69291fe41da4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1954bc80a3111a63e48dfe17e7da6bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937a7dee455b74b46a5396095e70363646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c4d78f7d3e6a6aea5bbb9fe2f72d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8f618439c03e2c7e757df4abab41a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab0f8bca84707694bfe256e88d90cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83808e7f1b1042ac04cdd15566cc9aa3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4157e8a8af18b7d1439d6863f0b24ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e8411e82e12b12b26663dbd0fbd27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e7a671c2a1e5f1e283332a93b6a8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5e7607305a21c4186b41b956521dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85c1f12f5e04db933c6692cd899671655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aebf73f1086de99742310925b589e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09736c754a461583129eda445cb002c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef41d01599241077293ab98d3d5f61658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b2dab462c298e16b57a766573f82c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e4ab43268624b6d8b074ddaa1caa8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6cd5ce8a7fa65b24ed6dacc5230bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaa235225ca169121e94fb98332397662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5d3f9b9f9743d0e5ff8fc801c9927663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae6731631d9979871ac8794dff8c3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305a7e2c54e6f40f48aacf0a5822c99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dbf96fb4a61f403f2cfa628fb48f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381067546f4c5296e7b1159941ce1c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85e114ccc763c476ef3927b243369e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df18d80e51bcfecefb320f6c23ba8a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60427cb8219950e3b7644923660b368e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a696ef320e2f4bdd11b670c250ddb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d263f1ee1a872e25bc986cbc41ee0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaf4c50a722385ed6956437a47764a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d06c88e0218eca204f34e189139382674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9972f2d695694efcb8315ad53217aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc52457c92b75851f9ea8229bb231e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2c3ba44c2a56762e6ad6ed8a8896f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bd17914ce7bda0bc0fc97d417a60a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d5dfce497f1d62a2ce065812cf469679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6e7e899e51d26b18300df887d3040680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f43fcafd1fbd993007b1a6a0a1557a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6220295aa2a8b4c4d60840179a4362682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8341d03a60948265f210b0e06cafd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69287befa80e45bcc3e9852e2e4b6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aabf70bfcc56d64c1012a87d0327e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b47122f498fb93ce58451def28fa4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed3229fc834d367e3ec0b3c490a4dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60d4770aca749a6eae749b97c2d03b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5a684fd6586016d7dba50d66ace7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b23fbb836cc8986acd07295982610e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ca2401fdc986fd8e4f83c583ccc7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141ae7bb59c98b30c031261780b3830692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc46232f5cf4e78ebfcaaf448280d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b2bb64d16d61648fda37503c88113694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece01856d001ebbbe9fa1407707a75eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed1046790b64e828642a6cab0edd5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113fc932bdd78cbd30134a3f615d0f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8296119e6f6d85c6925c7833d2a67698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45936dc65e99e7043abae6bc4287188699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1b7ad7fa5311b342e5a2684b0593700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e8d7320a5760dbe39e3e0f567c393701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6692d29cf06c38ac551b3602ff092c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8868e37c97b8228d0c04295b51a5157703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddd1c715e0e81fdd5661d49922d5ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e14afd0f1ee5d97984dc120242d9e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74a0fe23f828be13d5675e0081751d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6209037330dc16a319b5a8e04db91f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000952a3900b6dc34c89621e27fa671e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb450405f670c877e7b67ce7ba88670b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13178af4b9e5ad58c5e1b6a6ec3a2ae1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614782b7b0e39b361c726d144d9f2852711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a104aa48daaeb5a1f8e7ae459b89343712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197362fc64de4a0a11be45a927d28be5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1a56cc995845076059cf3cc161666714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875015c066d33ec54c918b28686d8069715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb8a10dc20be4e80bced8ed55e8f96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422d29c610a29b85f8acfa7ee2da30a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e22aa1dc65fbf02aa11ddde75edc6e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19155fc5c76753011a05fcf7b20ee3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79b16a602cf0dca2e079ee01725e8f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4cb73b722bed81f12eb5d24b873b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738bf39fde872fe2e6ca46db9274aa5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a436bd8d7460c803bd5aa929b8e92f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d2e4767bfe8b9b86208ddab9f1eaa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19705f356e8e000c5fcb9420f326614c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f6ac05ed89bafbd6cb193186f86cf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777409b7ca5a60748d6dd76a890a3fc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b68c3b6730d44f9465ee4c43b42d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949bc9b9258c5d3c5a6824ede970062729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630cf3c40050c33f986fc89d68078e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0d36d4514699c43335e13c302f53b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a5fdcc50c378f73aee5bc15fa8132732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad05061ebb41c958e764fc09c214cce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c1447250433e9938adf4ef5a3775e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aae315145058d7d56ec5fabdba8566735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0987be735565fd76cb6c763ed31f75c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b43f485843b9d2ae3068ddde24d829737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea13c68309f20c22465fc6470d7030b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99379ec49673f6a380ba27d35f11c652739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c448ce6cf0c5bd91249ad16d23105740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719ccac1de3f5b90c85f0c6d06c77ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432fcf58eb3464f2d3694dcc0364eef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726dedc74f8c68d30cc82a7cd21387a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51299d901dab7bb12b9c3b399d92f194744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765c27dbdbe12300f4c7de9cb96a616745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aca0a0a3113a9567d8ce3488feaa0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd450c2726fe5efe2a81427d68af039747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e606b12393067b567a9ca6abe4957ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f88ef033dabab22be3601728a8af4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0631713229aa8ec6f812970561f5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90f60f6fde44986b36e1a2270717ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbb6575a42cdf1413e14f9b71f01d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d44827d80e2683add7101314455bac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc4f164526419f76fc2fab58f7abe3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc7c3d2e6884852f7615ea7f1da442755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1ff22893e5749b7eef9f8df4a6648756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7ca3dcfa604841df241c870f8451c757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>