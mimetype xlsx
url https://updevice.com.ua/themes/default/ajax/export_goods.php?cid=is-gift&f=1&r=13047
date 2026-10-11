--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411704329f64a807e38296c7a99fe36d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19799e32da4dee009961f764cd773b222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd36697b447c1296e0e1f2fe2c989553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612641b231edee8b8005c06773235f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5534be050cf2db387a5a709cf6cd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cef93664872493e902440cfe0027e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973da5d4d5d6125beca0813ac1b422f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67280912c1d4c6a49e4c923e6ccd92158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c84318f2ba059122c4b79046106e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af77f026ece26f9c0fda466f454a0f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c3b22dea66c4ad9b38a36b786154311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7963045a4db1cf894fa844c906dc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e30c9215e9ca4f1dc63309179b759313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d99ed198ab3017cf8865c927ab3a4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eed738857f8c54328b7408e8f935ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ecdc39bb232c53cef9ac95b87c3bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf868a5c051005c26b57fbf0b3c029a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5769a3ab80ef1e5cb92782f68a97518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee57533d60799e7a94991dd8cc9f2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8e006627c5d05355289b736213a6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee5b8aef07a3cd810d4308ee1de7fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f31911855730dd131384fb3c0ecb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1121025f540a1857fb24e582c98cc7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f41313416c8e539fd33619e9b8fc3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a54f4370268d7585a116f70e23c5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc5990f1efb17bb137edba8b15ff1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadb3bd26182d5f10b29a625d22e76b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ba43522b212694ef8f74593aa39de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a708e014199f699eff4e999b9727ff829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbb42314dcbbeebb6c2b4b1d59d3ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb64d0a3dc96194f97f0f948f8f49f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242829f9675ef62cf60af12cea93f8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57ee3f5f2918203e3e6670d61bffa733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f912657b75713dcd03b58fcfa0f1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431d5b3d9b333a1191e839da1bcaecd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667643d8b4f4d8ff355f9af0f578bbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58489cca00967df49fe3d6b5aaeb458737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ca4152cc5bb42d254a1705bfc7e2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186628e05fdb36e687d5d0f01c36b73639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead3ddd1c73ba0a65350aa9e661043b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d789e2f407ec3394706c412306148141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508766b5e52287fd1643525c8306cf1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacc94d842789daaf4a6e0a26181d4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601e41defde4e23326fdbc6b4009a7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16883fd5847f2ef5fa3231a899d4551045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add321da8bb498f1bf01300294f0aaa046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9a007d61be884a4e316037c653fb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d7e5e640f2cd93cc5b4974b8e364a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af31240dbdb60be079e60b8c68ce8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9797772b5048ab42d8ac4b747e1b44350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6b82918206cc4798b483bc9edd67751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d7c7c40ccf649d217811783ce519352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76c79e6c47b5aa4b024e9b4e644f5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fbc025e39cfe5bd0c54286e7a8b7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798505d2c65f20ca47d02738f87b73055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb68e709d1cfb77ec64fa275a1849e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd1b4e5d201a0d6e3bda59ac5984d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d16788959a64a0c273beb04f91da8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a7fa20c4bc833722e715625436cd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12821905ccfef2956db5f3071c26d26f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb580f4c2ee0db7c0707b5e0eba3cd3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035f972861c458d8b5db194beacafa562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91170869dcf2f5a8f83ed72a01f08c3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698c70c6b2a1301e9b9877702a06d1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d64ee9592c2ff6ae8d08575d99de1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658b52c53d49ab1e018bfae2bf840c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439887f24e3ee21dc7c6ca040eaa20e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf3f671c4ea3dfe58138402c18ca2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cf91b6ca5abf03007f35c6cb4ed9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52296d274171e42f67a41af6930d2d0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd18fd8db6aa2ef6d4707068ada0bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32432b929c148696d8028ee83aa00d9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5b06728195e07c217688445dd072173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c16c6e96226d99aef178c44ada53574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddae647ea7a5561e7b5ca4c9c9d63f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050f4b7b12368769c1cf964d08a1dcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40606b84b93b2914a6fb230142d0990d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30fa4c88e81c28576b145f90730e3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155b39c0ee6fffafbaff7b71dd6f68879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc97983dd9c26d05dd519cccebd545280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203254d86a10958c259c1f7af217057781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3df464ed6be23e62bb7e84765a8e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef376ddcdf289549f5628df9e641bf183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7e33d2ee7360297cb22ac2d2aa73784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d606d47e4873d2bf5a751e24e03daa385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a971180264fb70e0a2cf97d87c92b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e88b7a5d3cc0bb2c3a3e0a6c8769087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3124888e57966cab849fb0f1867ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d09949cf1fabe1b8f9bb3c34de383789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1155f7df7b396aa161a5a77140ccb0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafff342c902c609e19bf257fef77cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41772950aa40174f44b7173d23bf629b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0ee3a0b279075c237ad7304a9aa8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6445d2761ecdab31f5c29d134131194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00573724b01a5dc6bef8e9368da7e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c449a1511912ffeff38db53537468b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e272dc70c8f43656d0f492fe7dc4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1d049c793454017bfd682972b15d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eacaf2a801d093d751876104f930699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f327e45314e01c40bb46c40f9294774100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a24409c5dc81554b1d42c50631c3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1f5ad84d45517dd6245e6c5a51352102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd94aa88b22b4ccb4fc4eec97b2326103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd69facf6e40410198241c29af280a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b5846834479e0b8e6e920c7097f54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b3a14cba6d853b1e7b03e8cbb6cbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cb6e8eca88fd7118e0a81a8562691107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae42a459f9161a9bd07997dbc3d3ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9babae6137f765d29fe4e1dbfa60aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed845935691f0850a80e2fa87d12bd2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd8d7b614863ae8f68748ac5bfb48d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddaed988d1110b45362438524063bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67865d93a72d09b75e39e0c4b5a933113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff00b708fbb936b5d487bec88c512e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39c5c7104c53ef35bf76c4f57c45a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a20f24b5dadcdc9620ce70a536ab5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52306c6c7bc8861288b24a34ea10b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720de8b4957b077ea2f0be9b389766a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ad0e917b672f7c08be0a9449db7b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfb6c55958a8fa2442dddc641f708c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d0cbf25921b244421ed62458b2dfa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55b1710417f3e67ec6143af842da60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5007b4fec6a81c4c80dd71a50a10d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97e4b1e4f14799afbef813597a05ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e72cdd319fd8f5bbb29a56912cba5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3941a54e8baba00e5254fe3bd5d78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef7c0d62bb6b3df3b67f39acb58983127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e1485c34c00067c3072f7128ddf9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ab73313a612ca45e85d88e2984112129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da2667028ede4151f12415ce3c101b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccea677db872c673f98358c30bc09b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125db0eff8dcab1d79e7f64448b53969132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4fad59823cfc02736546041b92e4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5d6d10de77cda162da815bbbcd62d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19974a3d4e3e9fca23fb7b2e591db4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204b90f53d9b0cc9d971ca1c40cd8a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d357fb649ca3bedb560a41a41ff5885137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fa1a62a7192c546433bd9c3f5cb5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac25f81d559b0a38437cd0420e760b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaff7df9ca747368b7a25fa48f00df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac9a6891f31ca3d62c7703accd0e55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229095ea7ed26d3950967a895da1311142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695bc9c8df768f72cf58be68299b061143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8455e98a89823c22eb177440416f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6debe40361c7f9c03b75b28a6e28d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc447fe525a3ae7ef5871ae310761a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdc139ec9e3baef86d957802eac7d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cff1f8f07a53a0d26e2e6b2ba88619148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870135ee8b6b4c06986e82fc012491f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dccccbcf2f27c64dbf9321313b54f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b227e4c30a83fa095b0e41b600e8155151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f43c468d79f0179ca79db84138873b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4633877e49dcc569848224cf7542e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18195c46ed2836c6b6b69e510c1c489b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167208c970cd3d7285a18e14669978f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed055abdbf0fccb1c4ef56233d40ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef950262020ba336da4ca1290987a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada1a5d7c85f53306f7d3481db12830158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdfc3efd9a47c70d713c169fcec9c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a6db766b0c3822eb055d98606a59a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332cf3d8a60e85c690f83984f06b7c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf5a8808112a06f3d702cf64d56b76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0d1b981f559d77fc75c7d01796f37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a3d2091ffe8c52c4dd74453c34f4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca183849534f7bd7d11f90d0f8d305165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074c7a523dd2507403b989dd95012d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafd4dc62bf7cd5bbb21a6779d4933d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220d7bd0ed457b044437c535eb33a2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fddc674bd3eeb69f61b0a23298a7cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e573db597a39a712330c5d62c74690170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189be4604c45d9744d028904f29895c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6df3969fb0d5b782150c1f4684080172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eb7756aa51f99042107d8d80cdefb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ba83c7d67dfc38dd6e8ee42506489174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22303af8f176cbf94259db0813fff709175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ded83885b445780a5dfcc773e0285176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd290fc5b491a36564aed60e93393f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7196e3c1c5582191a8c71b20ca3b29d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e272700b8d6454b5fcb29145c5a5b54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b61a856349acca81db22f13564733180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2489a3e79fb7f5f508c573c2c0159c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dede9d9b7a3a8bb5bf57d8b0dbb0d2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929fca7e8edc37b52a10c079b242429183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce38bdfd7cea228cdfcac5df325a90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938601c1291914c15490f05c6ef25816185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b37465290d0f53ed534414276560f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9b94be6bc0d4a9d38bd3a3a7aa92a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c316cbbc6d454a5d96ff26ab7d33c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1de4586dece6a523acdf0cd82235ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d71c1967fb7ea2c23dbc9c50ca4ca0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf05868ac4aca017057ede3d727a111191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c957bf260ce931219c803d1727ff5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d6ec0a35aed0b7f45bbc6c695c293193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b19b74a3342eed711457d1c55f371194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7bba4f0c56b080ae0759967bb3991195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c542a0b1fbb1a0ba5d5fa2f99df3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36557fed4126651cda6a22f28572296e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a3e2dce6847421e66349b9bc2d95b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab7a23453488f5e0676467d6386fb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d0a830a2f5ec9b49ab5d30d28e373200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a3b56f1902e667f2119105922c2f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eb2634b6fe198ae6512d419a7c73b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f26634bb025825f7e15291dfb8ddf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398e9a5f765709ce4499c22a4376bfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8c4dbcf6dbefd91a2c88f3210eaba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acbbdc10a6d9890ce9e1873d164d12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c6883abf04a733e9d5bdd72b040b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e5ebe0a5d32a047ad463a1b656f7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e69322d315f486d2e307dd221ec43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c837c692d2fcc642ec6fc8e7458636210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cdfd8de2e181b0692866fa194b688211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01720823df48f5fb3a06c1a23e4d95d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322b39ad4e0e441d041e38e380526ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3ec3e90058a6603a808ab64737f5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01256a13e1681a8b12d08a29ca5563215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b82488159dd64f3c8a696bc0340f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed4049450675c6f1b5348ae829c85d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6f1ce62bfc8e18ef0db2cbf111af1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39680a9d7105fccc396f7bf6f7020d0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02288affdd7ff74ed042c027ce10fe1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5898bb8f8c56d9622933ec5a20da63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7371f187a4386ebd9217834669e0f41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbd14f0caf209a1fe7131e305f9a2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047bec152a9764df6a09155e5c433bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bfbe1816bb042edede88c2a44e437225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17db71c61239809390c476ffa25f66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3fa783ebdb75cd10f58be5ddc8bf8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b9eeb0ac84f86fa0225a127221a63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4318e617b7065f975a2643c217636cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8e5185a73b0f928b2073aeaac40c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062030b6446249704b202cd41b8dd60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493e8f3ab00c7ad45f9e6d4a41ec9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c96b1506706a241fee108f12d4009233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bad9614dc60e15fca3712e06d2fe4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cfd47defcef51d71e165ea5d2c059235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ceb363099925d39e98cf3aed212360236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e66b4a1027fe6be60db9947f8440ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a4b1d2aafae92f7c157764b0ce533238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caa5a34ad7ace0b92adff840a69c0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de874fa305957b14fa39fd148840dc21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c3017edd0268096917b8211d8808241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcab5e04456df0155c29e0c1ae3220242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce00558518b615b9e31e358b5536ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c933f30bf56d4a11940c5d29a50a5a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6318ccc79a20bb6469cd67484d9ebf2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771552f525b60a9a7cf4a8fa938ab201246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccfe364fe96539c23bdd891d16a12e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79988c69ef250355b218580c9a0c16fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd491e4cfd5c1f520325264258f9f24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4474e935c32d26ecd5a21321ba7781b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0caa2d6a4f821aa57fce807ebc121251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7b5e66cd59a720ad1eafefe373b0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec520dc000879cf0ca2785d85aa8888c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ea1bb490e4549e16d71c70a68c7fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cb38cb8d894ca5030828cc5ef88b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a0d6a1b75596ea306f19962dc02d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553ffd95dd0c3748f894c932cb1a230257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15048fbbbcda38f8977c2aed726f428258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2419227f881b0a3b7615faffaaf6640259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cd6b7c74e4f5fa204bd8a0a3006df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592969ec92e658a25a939b106b90d78b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5fa962f2ec8d416f9844e28f5b540262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ac5c5705c463ee4d2c9d4aa0f0e36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82301401007a123b6b022fa7ad11b17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaac196078689eb4297f235c22b5981265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccd148f6565de2b9054d0db9e46b53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f4a3c58f2a45d5f1d8dd3c9039298267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb633a9904cbf096de8037dc434ee462268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2ca80b47472011ceb6b664512af37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef0ee605ba5e870e0c2f1c3172d976270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1d8b8e9bb8ad5d74a600362af46d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d61087b22242661ab97380abdd5a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebe3da3b3dd7d80ecd875428e75045273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22790ee76950f8fd1b71140a7f03dfc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab505059322a94d3bfeadee017e9741e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc8492b26478fbcc36cfb9d393f17b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23525643771228b1a1271ee5604b86d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dfc726f3a2b99148e71a07f71304a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64bdcf3770423f75c9c4645c2739b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91249ff4bf3f13c9cc299d426a3386280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093318dce30ca380d6ae3fc8154d098a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df84ef5515491be3949b5e8e700145282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c35786cfb91ceb5b85c80f66ba6bbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a61707849cf2849b8a17b7d86852c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd1fb61c2e39bd4407dea7ebded479285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8644b08d0cf57a85d7d27d3bb893ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70ef077da5a1f77383d9566d1d17e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edbffe4f46e595940e4662c2e260ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec5d45f37aa48f7ad8b329bab192c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb54b12f7401df1e6dfad3fec3e701290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecd5cec843c4109e88f6b8297bc9e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d531446d417b47aefe9444b89d5f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d11ee13b35376d098ee240041189d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f8640da1990e83141860f4091d18e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b511857147cf57bf75780bfa922675295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22baac830a0095dcdd06a6f771ad09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed2cb54adecce8bc2127f830a3415c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9a5110b38af8bc90ada62e04379db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7c67f2ab117c1fe47e307ae3dab22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7862148a2e8dac9228972f0ae6c5cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eadc293e57a4f8af2eed00b15a4cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d66231cc54f6b8b00b25c3e79e8b1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1367c3a29589c22a42b238d213632303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3776bceb74012f433d7a2cccef6e7c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e01f050fdee03085a20365eee2f69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115ae863732e6e9034ae9455de8dfb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca84f98f771c378f68b8be2c1bac63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25b6c50aa9daca2dca74972be498b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef0e47f39a1a4107208ce2288a34ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a57b34ca20885485227312b348788310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafb7c5555f2675fad76a02630186e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a7d882dca2560cce87aca33158f0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387544a122d15936f459e7ceaecff392313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfa652164ade3e4b71f8ab35baa0fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee2c628c7d3b9da4fdc3805bb17e17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8a681d4ff90c656e3457c58a4bc75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad57b796508d3b952f92c13060554c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f07b74b2948b5bc01c70a75501ba7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d677253b4c4e7d714472eb00b1975c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddee24d19bfd7f3ac0653890155a61e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb561aeaa9133bef90747b7c9cb6b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe42260cd29ed7d937bd561c3566019322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770351ecce48e71300cf59bb4893997323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c47ec24fa0bd4128aaf8d2e774e23324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28c88a4685d4a11e5c4d4aa0ca9457325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49be97b6c56788adbac7d8a662dca82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ed7a49eea72a1de6249e94cbb8a84327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afdaab03abc1db4e08ac846bca8658328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95435f6389274ffbebc39f2f5cd51cd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a940189cd9f3d899f01e3d49927f7b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee196d1f72083fa489a801672daa4ecd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ab38742ac8b60d6e15749cfe79040332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6a4bc2e273a36cfc5ca2368003077333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b590b0532875be11513738517fe7fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6102bd2b8225c2732d5a8fcf4b0523b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f160435006cb7dcd85600ef8cc9da4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cee6fb3dd38b4aad3a63976deb4c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df42994773239be652b70b56b5cf35f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b8beea8c00f1f82de78a91c549c9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b1594e6d8ce290d830635cc4379b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75632866ab52aa18256d8cf71e596018341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544f2410351aeca115d8ff96bd0e5dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819286ef88c7619a8158da47d87a059c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d567ed158aabd79f1dde4eb3524ae8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b03dc73a2b6e2038d0d93aaf07a49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dfb50afd5fbfc707da7a9db89c935346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088afa0d5567082b6ac64021058cc3d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d050d1043174815fe8effd1c81258ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0e4556088459e445c3cfb96697200349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84764e1ec7f61f001ce3918498c047e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6511605585cf660801ea9b64f81b96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2ed9234d40b50e6b0ceed0d013d70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765bfabac94cc91ed19a81056d25d9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d4b8194751a7d1287b2d685aa3297354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13807f51b0f0ecc69851471ea690cf22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdca984a22b9b2f3a42554d807265c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64d4c44cc3bc9cd81003c7ca4fc6fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf29afb364f838daced26e7c6fea64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0841cd6146f2488bd97bec14da9ed0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507be8345bfc2761aff6c4d49b1843c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fef89dc939a13a78fd3151e17f5eba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a92025d42e4d9ea0956c6c62ba301362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeb36860ebeacae5c7c6c9206b8d75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb36ea6bc1ef8e00e2a68f782566070364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafe33eda45ba1dd7c0fd3cc3c2346a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f9f79799ce5ba28ef9714d647b6a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e810d23ed731dc28145cba1eb1f370367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078d173f76c3d5cce4c5ac360ab5c23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc14dbf7447d80ec9808c0d13de73e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc42e2c3717cd5f369d86cd9c68470370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bc847cb75aa983d253a382d8ac70d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb78710fbe5552eed2b19c535b5497372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6e33348bd6057978c6417f67199f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d5ff6e37709ce6a95f1588e614545374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbca76c103f4bc74df27c96066b204375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b74c5600185b4117afeea0f4be00a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2814bff7c70ff07af4527a607afffe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d7145e090ad25167532e67fdb357e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be4756594fd1572a7a260b44e9e3a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e325ab7f6556b75a7bc4316c97038f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207c8077e4153f3d8daa6475dafe901381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7052ce8e2650730e27bde698577c43f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdc499022a8aa4537e7bc32a2ffb6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346098394d7a38e498dc851269a5c2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f06bf53534846526d4bf4d0830708385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8582fae10f2a85a630be965eae682386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73455835ab78dd3fb0de7d88afa3bb8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22fecabb3dbd1c6d8fb20a10ec1a87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac84ef6cbcd5b6d68330aa26cb3e45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f6146a680abdf462b48eb5f22223a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73a9ba6e585c204a4c1e2398ded64b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946dc6c254df0bd663d1fd4010461fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afecb51a4de9259f926ac7e52c4ebad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b826ddbf02a53a9eff6ed2ac63d3647394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb901c4493ce3ae8789564f0d19d49db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1f2b8352c51c1186994874edd04a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0be5bde161077fbb8ac2002f2b3f1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f304d61b5c5fbb18a50c16f0d5d23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fac1e40cf0dc0b0b52a92e83438efd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a2cb2b03f59ab8b01ffb403935757400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572d442e1f7ee7ae1acc90375ce69e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b247644b7fa67dbc1fe65df4f00ed6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7700ad2c6a87d964db6de176fd6b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae150ba400ee04c1af5a9ab3fad29eb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660db1865af4c510eefa50b92888c4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26442c428d358fb0ab21e1566a83aeb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584941aaebf6ab7462c8be455fc52f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936e5e3761652ff9848c66bc449a817408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a577c62034e7b29a3a20d942f040c27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5e50131842ed12c8df1e201c4d297410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526070bb1dd2e85cbdf3ed5f8a2e1d26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d731af8866ba89c08084ef5f68793412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acfe9a14dfb2136e27f933180f5e44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c63aa33d6e849ff370f350f101981414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd351e16b2519c9d9a764db6688e6ca3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d15ba5935b539227f78e8388ac13d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f24bbc4d40d02eab416be5e11bfc47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9847ec414d8df988a69efd56046c96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944106013cc5685ead9a8302859e1ffe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd63e6f808729dcd7445ce7a778e0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766fdc0afe202996b3010af8341185b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d73324764f8d40cb368304b19300fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b80d4c5a40004ec370650635cfe53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c604bfd287e550c7ec41ae426f0f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91d406d2a1d4df3597037ccbed45a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621484f2e55c748c5790c14b50790ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1dce815846c7a4d0a8d34a4fbe514427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc3220a7e0fed44b3f84b40ec975d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585cf9021e8d4e6d066083def92ebfd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e1158928858e096cdac0323e0520c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a276be8a3e9284d548ff5131500f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f7a466c2dddf1eb7488e4fd67e262432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f260cd406ab05dfca72aade322f65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5f6bfae5553cefe0d824df7aa267b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37783947a75ed2bcb7da841f42aa8c8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8ed3287b04cf2b692c2ad3b97200b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd80efe7bdba0913fc2c65883803d75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37296d444e3fbb5cadc54471f6f73ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437137d8f75dae26c509f2141769687439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dde0e5d120ed6e2af66a918fcfd15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90e3bf77fe2a2baa8da683d80fc8cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635250d976bc514d07218876e684d581442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a35416d043656a5c5f297da748b4c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9ff4267968fcb67d4bdd0fcbc0dcf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b128e75d063747d19dcb2e8d8be76d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa7c50cdb4ca7b475f84a07240f95b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989dcf2c32865a193ef01735c5a48c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dda57025a6c08dba8d3e657f592f01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea78295f42c50dcc7aca2d1cba0906449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa863f541d9a1b95e420e6bb5c3dd10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88308aad67cea13d01a4860b72fa094c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7f72b16937f79ec7b17280343a1f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be857f8a7aaf1499626ccad83fa9aa64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b001689031794cd0ac86dbd7746d95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452a939990c7f114780b372e8ce9247455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103046e46ce289c2d014ecf9a4fb0dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bee0c0a83f616c812a71c5187e513d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0f9095975d84632e6c9d1bdad3afb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340d5b37725cfec328e6d120697bf26459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118538719cc3dafec9e2b674e3af9cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87c2434e5b979cecafd380bbfd0910461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e93e153701b3ee3797bf8a3f7b5a5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584fc15c8e996667c42a531b1db8883463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d94b42de9b1ecb517e77654e5cd13a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee53e5d5ac0489141893f480ced4f13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ba18d86c5ed76ae56664162cdc7d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222794f3224498c779f432e6a23a19e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24180c708f4c1c634f9f888336a1c0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebd73499891b9c538848c3afb3ca9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc74f7769889fbdd264a427620c8665470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32f9cac0dd04d4b7f37932e9ae2acf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac107bc6414d166168d6171c0c0092472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27c058d5a06e93d5a5b171cc6d4e2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5730b60b636ac50f07519281b5865474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19ecb7ff8fedac45a1c05957af872d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ca59a511a57dd299b5e1e8e5df6ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fb36ce6ab41ae20b068a209f0fae8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3e120c3ef791509aef49bb36cd1e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409a60b73fa7acd1bff09c1f41ed654479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab2963680ff5663aa3b4b9f593a8ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7696fbadd5d9a6eab404957b816e70f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e565f6e66900e3f1e4cf8122a402339482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91c1ab685d8a7f3699664e703ec48b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3ac7170fb5a4bf01285a86615fd0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17bb57c0cbe6788cc46bf490896d8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ce3546a1aa9e5440fef0556cd5392486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30049a66d08db5fbd10044eb450b670487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8a40201a1a28e6f276906f30246e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff613fa696da0e3155af94a0e8e5def5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aced8be9e975acad478b29f39d46d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e39ef8773906d466cd5c7cc6cd9df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80b9747010d54a158a27dd88e3232a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458116fa20f07a3a6d4622658f0ab5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ad105ab8733c06b1ffe4ed4277d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f1e024cd621ba3f8c493c32a2556e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a944e489209eb69d37184441c5e7f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735db599c48ececf7dc7b16cdf1403c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e01266edf9cc9fc04d76d40a1b0839498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13080098c5acacc31979e7c8bf6e5036499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c8a298467eed34f7cb4a308b0754b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97cc052d1adb8ee44440e063c1d572501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813c718354e9f0607c8a704ff209e52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e9f7cfe560804bea22636eac5129b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb66ed17d9ced4848a9a5eb3f3f7bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14a55766f33ab010ab956c63ac941d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9bef6ce884bec9f3dee1338edc7f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379b245156670b50d9b719963ac0d15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735386d90615427f2707218a6a499b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce58a618e1a4e76b7380158e68f9376509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78cf4081b3e5b3e2636bddaee1c871510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb377a10b08c4ef86eb836567267e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f979c0bdb75820700ae2ed23d0147512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e155a3eae33457d33db1513089208ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dfa7d943d1f9e2e048b3195bae0bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801672f82590b1aa7f161adff19313d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb6a13b71e6b41b1c9436cd73552a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7e833c189bd5a8d7618f8aa82733b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf0c2d1d1a71f2d7d32ae210cbf252518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe941fd629f24eb541206839f61f2dc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbd53fdc03ac64433a99fe20863c31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebea606d349dee1cba2c325e7cd536521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084098519463af30f57022befd517a1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abdb22460b64b126edadf78b4910cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39d001ab092fbea4aa28bb7bd917e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a9c5e883ee4e0e5f166251fd41036525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2a6a9b7defae30561975ab0ad90a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e73282aa5ec801f5d601a33949910527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8d2c91b3362883c1893c581373d69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1262222f2ed0080b61078b0af678ea2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e87e86a8f58f6b0f5eb88c08e778f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410373e5dcdbe2e0a10db92982ab4c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc028901f7f43999a4cb8d81ebe5fc83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b9ba7749e708865925896ddd99d94533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8560b570e844bcad98f2a14e908383d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ef959117fb9a896371614b67eb8d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a844c72aec5fefba761238c07c43a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b40854bab05fbd0e4144744c3c8570537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2e186f3e4301ff29b8de264577378538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f151f2fae288428369ae56819211119539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154951ec563eb3d6f3f624a0ea207c72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8650bc9867aee09032847e329bb2d4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0e22c0042bda953a35f8a3bd6c88d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a8f2ae941bc27d4cfd939a44cbaed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b5dfdd1b01a5591f52b28e5ec9b2b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fa0c9d0de9861f672ed5c9b1d015a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04788837b2989b6127ffa136162a8c0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae5117cff86a8959b17cd56cf6d052547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52350e7010324f1294a8ea525762f7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecae215dc4610a9a150c74ed9bb1aa3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcf0cb1281a30e60c4debe3d9314ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff282ce2918f1b00f6cbd6faf47472551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303da60da0a7fdcf94117af972c2e1f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095b6630e0ac6c7a74ae4b160d49b4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929af8d4a92545e6de0b254c786e2912554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eac1613efc7598870a79050dc5ecd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f70f6da9164baa2a912db06317cbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02056e90bc43da8277641c49067ba7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b400af70a5ebb0a5a6bf387a51be7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f36122d474f283a90b0d87f7e3266b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be1172978d221ca1f92c3d94df029c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77ba6e0d7a1ee1430ba2edd278874c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d1fa774e018fe4bf25b3a969edd2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff30f87633443567e775e2f1c45c85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea23b73566ecd5308f3c9bd431f31e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3b4f4619b594efa45e56c27f0b75d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294acd2c19cefe61974271d213cb7500566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425cba8d48cea19e2624cc7e4b90723567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691fff7b887c5d2511daff9da423495568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e60bc04f7a0aee231c8ec189a6317a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d53254f64303bac6dd7b7959716ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6892540c66b948dd4018e77960c8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ef0d62bfa017e411dacb21ac988b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67668218d2f07719e7bdec3793f956b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2e04f64e82b40f3a2c51449caf743574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cbbd914dd2e61d4b498f031e62621575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d95f05f36c6083b68cce4a935c68eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067af4903c3233f3714991d645f441ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81d4ee17abfcfb90d258379d530423578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea71bfb81ddc4974799252be84d161579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ef83b369f56af6d7fb46b410834dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f202c9e00378a2ab67908e518b07a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc07fc6ee7d106b4f04f42a4c3255a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3c949d984ad898d3f8adceac3b399583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0b2a5b239d85198b7249446069b72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676687125eed94652350bdbd95a5a679585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c711a4b69d1a37588cb059b66210f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6013e595588ddbee8ada124072781bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd304a848753ad0de8270688e47c8e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4488cf1f3d403c21346041e16e954589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aba8e1865df3750ca79b4dd4f1b42e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608f3a778b8fdc706a6e8c69c368c45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e0e4f981c8cc5d62034dcdc52e256592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c1f0ec4a85cdb6d52723caf8ce1ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55842acea7a92c0e04c7d061555775594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937517b4e7435cc8e44c3ffcca518df8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15118ae037dedc109efde6692293d725596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeb6384d5417be538c434ddb082fd5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f964da95a78987ae41af4c785c33713598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8c319476a8cee06045854dc5480bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad4c93a2cc9e92bce5a12bc4e4b670600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2adb8f99065c574672206f731cac2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0c373d91b4a1bfcd1bf7be5255f20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b98444b3a4ab9603aaeca1149cde29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6f9c9d60bd1b8e821ff7a3ed49526604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf4a72262c97be05d54b586b36233d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94b7b7177e62163dad9168845242ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49b7594232bcb740cbd51b9f18d8c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae32180a2a556abe0cdd63c41dc2a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405965ad3051b9bf0844ec9d39d3d3b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c05242cf3a3ad6e17c8e619e1d72a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9eaa9d2abfb478c38219fe53b9bd4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c518d347ed01ac94115326ddd974294612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5411dcd1b0488a503793b1c22bddb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52681056b29608a9ec2261016436932b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52f8530ad481dd63b78277fc53caa7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85b66242f84048b6c243e62abcf862616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cce2b529614aec849bacc8fa5daee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead7b9d4cefbe2da7bebb5dcd6eb12a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba25c1372657fb532ee106ba6f02e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1dc29e068fef11f1b145b1fdeb906620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e29438db7b0ef7505455ba356b44a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05f59dd12f283d40e5f6e785393a8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaedd7145ad6a717b057d591f5a4f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3844e443d4d64245662294fcd926b1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56742f166f6964051dffca024725018625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b45e1f1247a3ba98f6e4ae6322e85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f31c279e7d8148679dab65525562b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56c723986a57340fda81a7d0d3a509628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7608f443179b5221ff628149c7d6ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66798e919780ace983a33edc2b37cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408193f4b295041e5fcbdcf5315b819631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6634805e1ce9e420d2e757ef1277b6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a4b0870b986d3ee19ae49e0ccdc89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58c9533f2bfb318248efac09c976dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235c7c3676facc6ae1d8b2f147a70d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fc88edc219556e705b576ad758af6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51483ffe2f6498f50215883a058584b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a581e3306aa932ccd780a9609e1ebb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a2fe1573df7645c94f34ed16ab077639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f006bf59211b09babc65c756b5cf8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce938e736de66793152b0ce4bb70f49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f2212f8097b90538b2e747b7d144c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea733afe2a076ac5150ff7f2a1e51a4e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41f31c5c36ab98aeef733bcb79ac90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebe8ed8cbbbdef716b6d94b7bf4191645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca50fe2945e2f8ef3872705d67db906646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470f9f8ec756aabc09cf8df171cac17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b830d1e0f7a1e5169bf7aa6f33dc5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78ef5ee80acb02100c2833a7acaa92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c52253e885251b147bb2bd1d382578650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab454b524b82acdddb1a95e200ac80f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216876e2a2de87dc5ee33c6933bd8ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043e3f2fe6fbfe5c8279261b8dbc7b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90240c6020ffff690ffd8c998e56df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1d28c1c4ea646abb74c53963c32e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12613e63d290ad459a1b93b60a6a49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33935608d2014d6b2a915124c6430f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d444879f8f41d2b2d8cb05107e3ba5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d198de6b8507dea9b1f4f47a4e56327659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f06c27252c05791051d7b9f7e986fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f810dd4dd2443732ad308d3a26cf034661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7037d5778eb37a7e0f1750f307455a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8417909975553b6922583adabb9af12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a58b6064799f81accaa64bdc1e1f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86487580ccdd2a14ff42f869613bffa5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f5ca745b3817e9b9a6fe3eb4e46df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e34621e8fddfcaf18c7c32b8194a9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c6a4d6d49bee8c9af7d3533c21e39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d13124b184fa64dd6423d3ae92e8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5b6dc387ccdd326768cabac35f9f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5009ae89518eeb9447739e6c8774bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fa3125b6ac8ace66047f3738a27ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf1d33c52bc192029b72efa47224e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c119dfb6a265ddb92c5acda6cf51b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15320465367834ded9665b95905a0187675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db27e2135629245003bd1dd7c98ed0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed98217496cd5c6a356d13510b3fc9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a599cb5f69df6914406dac62b8607d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd88e5ce763b8d968a5302a1fe7804679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f15a743997622c0995ccc79f0e1ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e7227b0ae99801867f2b625ab16ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fbacf79c0a64198d3449f403e8c83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553d7815b27a720a88369f7dfbf2169683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252ab874b684af8dcd632a5546a0a99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48e0660513bbc94a73e4350d6f655f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a1cb66b16f7811c43946dd1844c35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671072de3ae435169288faee5f45ef5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09832a2528cfef381ef876475f1906e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb55a76a5543ceb5a23a79f8764c3a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacee8913139fe06c3be0ed78ee77134690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a7e224a1335fb96e15a50260b1eb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660cdd08c0bb090f25591426eb9855d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e28d163dc419e06017e3774f2bfb42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a039e165d6c79740626ee2b2fff002694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6af15b7289e142f68248031d158e3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0fa1ef0e4031f0cc731fb41300a0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46218cba883db51f4c60fe5fb84ac69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ea3f80cb1279cf0c6c5795255ab56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b87190c13fd305ab0cf2ef5dc486b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62903dbbaf5dea5eaae213245a933d31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f93884fad534b13163e696ea219a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3d1a68a7031b98e1a667b9d57d11a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ff015dccec873b9537ff7be43520e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b01efde4f2e79ef736d3bf5b9763d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9b5cdde9bf2aafa82a0f9012c0f56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0411b89e8ec37fe279a601f71a6a5e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec20fb8381a380d4ce311fee2776b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef145188546c9ab4fb473407ec8c8eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fe2a8a8eafb92f2d2fa2ae89654b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88277cb497197ca6764549f8e49a6e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665980ef70325f0da0d782eebc55659711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0770e0ff0e31668a28c3a8ab653b55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0a6b1db19109389687b6a66dbe44c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f768daef5d746b393f523853e56d449714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0c0284fcab0db5599edcf16d86f6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe2a9fe32045cc7335b14717bdcaf0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dde6abc116b208b4a488f507940b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b98d61ac4150900468949a0c7eaa56718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76403c33fbc34652a4f656be8bc9c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a71c87df399497c5a9ebb81a7fb7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391822b808d1a600076643dfb3b9c56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3fe26f284544281b01600d81318c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426af7e2ecad105c6f0cd2f2a534e899723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a4288b45b8d41495622e2fa237239724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044de9f4ef6a03c008243544a6999fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebb7b626aa29a0e4a74b8ab8b005cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9af6b02db198a1ff516f68a3e083a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d2aa0d5b30058fa84802631474ae2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e6b2793628477f031a877ec8e7900729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d288384ff1edfd3a88623ab6779ee3e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c9602d58986c1f621251b044141e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd8bb3d4aadff41c8b5379937f3a04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb14fd22eaa5da7db215bfae9886bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a19f8e58d0e87b5b7b1f6834ef84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6433d9ff196580a611409c8bacef9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422f57cf7a7c6645d2c53531bf12f98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2b441d2df5501d17f9c7322342565737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5c600b0f531f64efe8b0847878b3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb419a005088d1fcc79d2b457a3bb6de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2787716cf11329e49d0a5bfe7ec04740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8433ad9af1d9844cd284449cdb40bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c776f17a71d19065e693b98543be23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbb63c8329c72c92d219fd9a47edb6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8e1b830ff07a70d0c4e562fb82f4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38440b493903ff19457c1e716420b3ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f7aaf8b9c3887450ff58e72c5f5e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de707943bbd54c68e85d5c38bb35423747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c634520423dcae963a26275f01dfe88748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6832e6b6958ab87bc19a18cb6d19ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435945b5e73179ad3c10ac8a2a8f4e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739da1356b83e5ca0641d67a89c62210751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63814db4b1d7ee3b4cac44cf743fafb3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d395f162542c9c2bd5d188e60a5b8f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6d8671bd17429e95c7077190421781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c16b3a1e07288e6b2c144660965a422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a89f1821d7c530ff0ad4f9e20feab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95512725dce5533dddd0c26c50accae54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac042d78739120c4f74740926ded70c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf53162b5b146cf4dc8f81bc6147fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2157bd75c27d48500ddbb1e287dc657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe70e17f715a6d6cad4392914bc6bd98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cd0df0487d84fb361764664de46c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99352669a7012d15e838ae6f570e6e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64e70e95a0f52a70864169bcffacc611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052dfddd53b3d26b8c7dd77685b48ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ae6269c5a0fff3a14a86f509353f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e333e858bc608ecd5ccaf98c659bc5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b65e879433bbfbd2b744687688985715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47915c3d29a098b59fa4471caab2ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0a65d3394c3c371aaa52571aba77e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736066b86c1482100708da20edd1a4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7368726070803f4bd9c4c0f8f9ce2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31223ddd95d2633829608a65e41058ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98751a6def01e3497f910aa7f6e74b4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c358b456b75c614f5e02ee138d624822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73157d9f7ad776f8b82be3b864ae8b3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58cad49a1a1a321d10b767d71509c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da12e4706ee77b82838841b98c62ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a456d0ec9b123686b505bd35db13e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cc382880a0574de8ad988b563aac127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efc68d674b2021ee9ba54b43bd973f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bad9237c48f0038805450186d3fc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4c090290597030d12794562d9976f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970ae7ea7a0d2bc9fd83c0342cfe9de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609187fbd0ef2d2bca6eb07f0ae1ecf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f0af5964f17416927f626f2458f1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3614f60c00154029385e183eec5c0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad530b2b73d22eecd2cd44edcf404d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe74931a423f490c5911646929933e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb59d3910da446c5459311f1e109b7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78050c5e53515da8a7a1f717096b4cdf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe329e55e56ce900ca766d407b440df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8a647c59ef7bc2782930ae71a46d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fbeccc327f41cebdad7fde77d471941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f5a2d3f07ff96401855008af0dbab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8d47e31de47f4b05c648b39b531bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa0f6b8f1e4a11c330828eec26e48444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1deab92aebbb8c62ae8d54a596884345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3711581b0bff35eaf8438a1376389c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932b0115a747607181fd4d262ca470a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8389bd2e7f1a611334a156ce86f72248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e04f7f4094759b5dd26aa75e07583f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeeae9a30a4f4766ef487fb72361ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3ee74e8df49b6ba5a12038a5d3cb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de10d4db5ee410abf2fd4106adfd8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9065532f27c02e0249c65034e48c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf0fec7b878b0a9a074f8d96a980ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a67fd3d15a55bc15a6494d5260edad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea9205031f0e73d910d5bbb0da440156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce2ee1df7099c2d4db6386d491427c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef4c99376acb4932a0b51d7e47e04958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86433dbf05f80eabb44067ac9068e9be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dad20e09c675b83c3f98bbb3e0b60d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa211db846ff2534c62daadae41988261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d050d9cfcebfff1e56a8650fd6c9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f09a3c0d4b6cebebabcb5e9277547563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453e93b1c75133e0c1e767623ce70bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b658151966a2a333ff498e7b7974e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812677c0b43ff894bfe07769701a361e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717f71b8c54f8a0cdd45c434d8638a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abce6ac83c92a83d6f73568237542068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cc31a02b36fa85d9390dcb88d9f7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08914e8040d94786f5484bba16f07da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a87050e64161acaa316db90a3b105b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca21421fe5bc207e9af9ffc7dfd467572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a397862d29c72255a354ae5eeecc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a7216c3f89adc02e84e00e6a4199074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bae89b8de6b24e97bdc0be6aed47e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbcf62cea27440921534ce3f1ba88776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d042681ff7406005e3e9f04b244ecaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c82d60afe3609bf2729b8dfb9a1ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de23db6f56d67bf948ff34abaf300b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b6f8b31e1e6112445e955295d2e5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdb95897b630895c61a853cbd4243681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f21b5a4514154fdabd51aece1cdc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb70f782751497a563c5a7f01b5981183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e1bccce112bcaf3a7fa76a2ed7be884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc441d841540c11f4c23c70e59fc8f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcdb877c7c85d92926472d6025fd4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a26fd0a0f0519b301c0d6bc42cc6de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081a1f993b3d96fff5717b8acdd9f4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654eb5e33b145ec8968ccb2e6750beb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56943202a428cd02569600907768c39790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af559480445a934a1971f6ef562a692b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b80461142f7b97d4530d8057c0adfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069ff137492d9f666ede3e30c82c3c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112e907081daa3d43dc5c543d543b9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84bdfcdb80c570a98c57b063afed9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ce8861e3fe02047a96938b1980d9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9b7787a3a1131ea2b44b6cf9357ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed284fe2363b198f4702b474adb3ad7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500ee4f5645020d44dcb5ec0472e24899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9107bf3e59fcde5fca63190f7c39ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb52653e1b2b91437d71bfa50680000101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31100e2b7fd1c1522245eed62d0210102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9dc5d3c852a1819a8a2f445e9eac2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1f005bb87b16a0c3971e7264ac6cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fd923dedb4414f144633023a1893e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3046a6138008fb1a939ab5a51b28447106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810e00f8d4b63bfda2b354cffc051a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c678ab51c91c35863de48663f3350108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7454f1ff8ffd209ce8716dfcf73f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58895a3c0911ca5cb17d322dd38c0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407a3e9f931cb01b743250b3a41f2a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d995d3555681bac1ef5f39f98ea325d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2178179ecac88eb644f8eb3bcec6183113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d85e7f6cb6e1ba6505c60a97e0ee75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a15750daa18f7cc953a3f1bea9750115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0efa973474c39f9f7f51402507cb95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae675d76b68198cc2e2b2370a9fcbe80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e0caf90ba5f52eefa2aa02f1d81d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483b94e2614a2dd6e8a105bb5f615b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a04085a06b3e4a800812e0d2e6ea5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd8ede536f956bd43ad13e87d30605121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b380f5a904d5db54c2b7d418fdd20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51292e2124282868998ee927d89946fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884853f3945f4b92aed9efe5938312a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6f09ddf9d5ed39219bda33506dacb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb160190853682860a5b5b883e1267e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3768871d45cf7fcf78043f195d69b70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1269c7f88b3985ca8ccba1bff822767128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2791bb7fd738669daf131758f43c08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ef68d3450b7618f6512225d527d33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21447b08f7d4321063ac24b7b05092b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680cc31bd8417865b5a26c21f70b3eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd78d6a672b65a55d7f7f60e1e84578133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ee3848e50beb839248eee20ab6380134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c4de0161f6a8805d88f399505c9e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635ddc6f2d1aaae829ecd88f5b46869136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138be0cf6d850e57e35adeaeead4ea3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698bd7052766d7cead5bf4921503549138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e15305ac61bef6c5f7cd2da3d5a147139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379862fb05141ec341395e1afedd95a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b70981935dd0d38cf2cd04f9d6417b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca5153f3f45ca5c3c53308ce100f13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f80ff0e91a3e0a7838dd286452b57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0e34473fbd6f1a92e38f5c85d8754144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526c8f57003009288b881db6dbd5136145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8667998305d6ffc3057c9e712d0f10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9f8e0439692c70a3fa3cb56b2b424147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb63a961585e191ee244e450e12cab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507b53fc2cf92d2877c73284f323c81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ddbcde7ad63631b0d77b4d8e3a7a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc1644332ca8fbdc622f918e3d9f87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd5f7f847db2b83281a35d47c81a47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aac7f257ec2914fe60be6cd45e993153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3a0d3e3c0cad817b3cc9a28e849ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eeb669f1a71fc18a5096f5ae8daf6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7082359320faefe3cd5b7f3a09a85e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33711bcb4d4945689414aa305c78aa6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9a5a910b67961ec2c1be94313de8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551664bc9839d757bb4b8455fd48f415159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308c6ddb51f38bef13adbeb59068453160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80f169137b4c34d69b81b5b1c50886161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e337a53554786b2bd266134a2304ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b15ca70ebb5f0dc7588bb3dffb190163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f689d31d41047b432b2492922c3f1b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3a43f295a708c080330e11d38dd99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f86426fcb7764369b98f9d49e55e82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c64cd1af36df87455ba174c4207c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc713ef286f0d91984af4f5ab3f6010e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a9810b222d2aea646f05c7fc4d299169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad8a391da6989b3d039dec96f57975170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fcf30aefca475cea6f01f1d0425e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f69ed9e9a799fe9bac82476515e90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377b60470461a129793e97ca8c15e2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490ce8f212f177ecea8e59c5e8e05f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883264bc6b43b87190661f9c4c06997175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb18f3a755b9484a26f9f00392d8325176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c309a33b1f94a53a6570696693fa49e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d8d17cf39d9a724027063f857879c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d42d169d492abec4caa23d86e0e50a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376d6330c4697ab89af8ae0e7f7017a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e4b3acb187929ee9cad8273de689e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076243e8b84cdd49f61e600f63619eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1c68840e91bd04f9fceb529b177a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d238f33aab20433b266cb448375d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69126189bf3079f810f9ac7b98809176185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61581655c5579e39602df1e4b5a7c1f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bbe91b95fac8d0d8e96128661c77d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a6c4efd4d73265b34f5c76d5dd798188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd9cff0a4708261a3232095b5883ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca7afbb7a03f23ad950e3de2062b1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8ca0bfbc081a501026b85ced0ea00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1151eb4d464d53240b87af8ca0434a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ae9d92fd1e40db5401fe08c5e7b9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b748af1ee184a6b1cab9302c2708f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b143040c27dd34591b5e74024f7c705195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe9e4661e6dde9ba34295772438428196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e6262ec17a857784be5e838696bd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527fe7882c2fddffd09a896f7b8c786198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a9c36d0071f79af088a9b21bea02e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf2ef2b620aff3eb45087cb63f960d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cd7dc9f0d2b2173f8d515657210b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4150c3413f60257ea47721c0a9439202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689427bbd73bba5b01b6d2b09944424203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186aa7c697dd2d3ecaa61f9bb09230f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781993038f0b200de68a4465601ebf41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12494dca89e6522efde6c1c3811862206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a2e00a2fd08af9d3b5163da0808f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112473bf494a69019595233ddcba0ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4318fff6f5fe6fb9d14639be7cd41be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ce9d10a5415d0f9af7134ef36c79f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d22272ded9cbec8a26f22b43f20dc5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6260cd8e014f7bbfbbad9be3b70bf46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eba39bd471444ee74f1786caf05fe3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3ab8d6a86b31b0d87b40bad81132d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd919ae0739cbd76aba75b31f3dca83e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dd51d05ae3822cbbb3fc66f3e0561216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f0b6bbdcd2f4a7d52e2bc21351896217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4afa7f4400832caabf3e83c6764df5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8edfd94ca0d42197cee0bbe0bee9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cdc63c944c00ecb9436e04c398962220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879e4b471be98647fe9d88d0fd1ef68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817abbe54e275e93613dd59042027a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7079969a051778d1c36e036f276dd04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3d9b6037df500bb1b25b2d0639b5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089782bc217b207e11d6ed72978a5f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98c469a12f22776699654a9369d702226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053939f2701af9b47e2fd3c4af8cef70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7428802eb8a154339a88348a9a54c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce8249b03e8c5318261b4e8058a682229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d783cf7a1c64a1e96cb41dd702c35d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5fbc40481ac999063263ff4be89ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8483b60215aac0f0b12f8d50a1f90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bed7ace19b87ed1b7ee640007efc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036535c6fb5313d8a6957d6f7a54ca56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa57b2fd36d310c30d9c893726fae9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb691169e91bd62c6c4c95d8a78600ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee94bcbcf3cd1d905214afdcb8b74c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f9cd3bdb4b841404423fa50909dd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784600c3035ce19dc6b3c5c95b18b8cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2cd5862e6c5ec68dbe6419ede0204240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e6fb98b8d09a12de808e9daea1682241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23719f202e8a326f0e6999f55b66626242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69931bf1a8168775c1c5190b96ec54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e996182dee7d240a8307673c672370c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bbc66cab5a557276718084463fdf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aeee3977b88fe88e4f5ed721fd99c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754f19e1813f007260870c96558ae49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b693ac8562f9b0307f58fcc0ddb1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565c35abf3c4fd6db26197a41f63f06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722108a1ec10e6d734eb22bbb88d9a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f4ede9c21757a30557b69fd28fae2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ed76e18dcd2206c2c7aee7998d96d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2dfa31d676912bca4d99dc706e3bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc221b04006356d783f7c5573c7b1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841bd5cf66836279ca1639d970cfa6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b290e189c7e47d99263169e35d2a1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7c89454493d9d44917b815d7bc01f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a078f2e75546af5819633542e47a819258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165124fa4c455a20049ef5e4dfc84be4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa4289395bccc3a84067c2e7623273260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb68bf315a3e1298f132cb02c8def18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b954667d32de2241a3163d3dc56c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa1b7e500f9c39de766bfdfbc0fe78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b3c9aadb38c479084d0acd4692d7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5be86082706f9990c62b4052a5f1c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8849c834d19fef04794c5cf6df7ff02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0847b0f02abf9883323e25613860cc1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2041cc2dafc5841f7c3b12fe07959268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937044d0d019de30f667514d27fc742269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed55b239763178d9ade9abfe54ec6e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f348b9338ac7affa6af7a284c8251271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36214605c2fe6c2b5a9786386918be4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15556f0f9bc037865fd9d1f41d21b247273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37751e74251d873498cdf4decb3c6fbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e186cd5e4a6b20fcd33c83d39a282275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba8998bbce7f0ce0e2dfc20d7552af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244f525caded77fa3765a557810070c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe326ec4421b2921e7445fa193322b09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33817c2ccde0300a0a602ec0f23f0f31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b757b178aded0ef4e8f8ac406f3b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5084bdbc01f3ffa393edf2a989696281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3b2e27201bce0aaa99273f0ad1c0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38016eeeaea92c8c2f127d959bb0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb8964c31dfc8a6e1dfb9ac20df1a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da191c13ec75c5bf1e919df838a8a4c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc2c3b2e9c01856af4fda97bcf18db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa99ae92d9ba56ace8a302a882a653287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008523acece1565d451836979012e11e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634908797f22ac1db9bf6d4866512655289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53430ac8142ba3e3ff2bc79c597d684290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4df100e99916a8261897c0a6a16b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7499e78d99140fa6e66418af4540f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a8ca4e6a2210302717a11c8cbdd29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68588fe5d8e9dab3e550cb7d98be23c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a52cb1d55057f027d20284c60031e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f37e329c346fecd216da4bcdab0cb2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395249e1b4f211bda5e317e4708e263297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f1248ab7ffb6ed65e396023b3fecb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186db0f67d40e1f72c378bd1b9de8ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc81b687bde6bd9218b881ddf84f153300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11816874800201e184b9a26d066c5a23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc762f19d697ed3240ed584b36837c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15227a307eada5e51c6a4e9653d055fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f5562b18b92ac9ed0d28bef6d8e7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3120bc7e637de7b9de8e143a0b4ddb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42705245330083d6221cb12eaeb3b30e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65050eefaea3f2032d98f8170e003427307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba72a06766298670d2117c259e12459308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741d689a05f51ef36ab88bda78b190e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4767118e3164f0e745e2ace78acc460310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd22906c66b33d663c30d7e596a7be0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519cfee6dca7b4f1987ce6b409ea299312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92860db15aa179f0da3cb098ee9838313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ef2451a22b03250a6a8443325f4e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57257b6704fd60afb01ea31b9ee768a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce74605b176f336b76944543221465316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd991f063a2b91f4798b2971ea7d0bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d774d05a41df9a0fccce4ef2daa03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ee21c6f37eb4cb2206e4ba7e5bcad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c679dbb08eb621403933467e67db121320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43258d9a253170f1e4e28aa476b725d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b1f614c1c87b73f313a8083263b1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15217c90ba9eadea0fb56d2256efff70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cbd4b5a26cf4f54102dae189ca55b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0937aad960cf5933217dbacbfcbb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc64ca191420174039b6a5e73a4c05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01808352888ae6f3bb8d63fa7f8b1d9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd71eaf56fc937a4b783d968988a1d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486c5f48305796f271f7e5394817add329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d8c0e7c1cc91a296fdc53ee4fc61b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411077b7e746c8f66ff1761ab2e79eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a159fb88984988a73c5301c5f4015d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0af3c6ab04571f62b9a93a95e4910333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fab2450f0edcaa778e98a79f85ccac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573163e4e0d416c0e7dced5234508ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2ad47cc72b55de314d47fbada32c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d70d5194f82a281fb5e7b021b7dec1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76765800863ea9ff3f8fed825a76df91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e9779753b08fef53cf961f3be7e5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c554eb155a0fef1b4425d1873928964340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9955bb9d0e2aabed10bd2a13e15333341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fbd9ac5e1240526f4be9d95759d96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11188c16cb4194d91e695ab8785cd750343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea61a362fffbe78cdef1175d6f3c0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487ecbc4a6ed0eee4abd92ecc3378f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f686c7d605c1e73370a3b04cf17412346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4394d5456a8b0ff9ef3f397ad73a94d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385603e0da4f669eab1fa6873f23a8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f61f6144aae053b15d9ed7c4735f4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5bfbb6a94f5192258def65c9918b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedafe7515340da4651cfb69d361c1b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3d609bdddded990ea2f89c4b4a05e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ded33de00ba73fa839cb7a48e9d4fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce133f606e6297bc0343258e304a2a3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673239f7601fb9e2203e17242c8bea5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73069536a2a4f66dd9eb825bc9378a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106f5c399f1470b01d61c9468e87772357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbd923118f2c6c5b12d789cdc3d687358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec572d9ac74332f7bd77404080e143359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b2223c1bc7c7ccd276609368f854e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ae042be53b60f348440b83002a000361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535c04489bf4ca8ff2a83dc0e767285362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89623904d2b6e0d559087e31dbd982b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ffc0462795badb6046e5239b64201364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bf1f61a1d245637fbf0e52217d03f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ef09c2e4e1a5784e3f27ec1a86521366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f029bb35ee2766f3e652ebf167e67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df570c930a140925e980e7e81c663966368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2dac66973be7f4c4f4d81e9a94eda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6a8e0f4859f64704869bc3d2c37d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44b61af6e41143004f381c56608dc2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262025ccb02aaa109c531cbbb99db039372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482250f5222f6201a814eea9bdcd846e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e55d364ca430550de4bd29ec760f3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388228645d7c7954f98593720ba4def375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13e0647dae371e8ff1ef42d573db97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93de48b6612412cd4927031335ff3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544fe0a62ef75138e0435155bedf640378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13143968e2fcc1c18aad2966919ad3e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f8bcda48c7d6f10654af2c0cc368c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de806073a0b81a75896b4b322a05638381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5983f8f4db9583b8cb9a7f8209949b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dff1e8f550dd9b1f1ed0e1cba741c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440b7f7714e603bc9eeb09dbe30bcd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177a7d019a388b861b4df2c8612075f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db6d371f5561c2d9f7a397ef4a5cdd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d52dac06b7c8b4c75d5abd34888a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592915e5c37c46bdde89835569ca379e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a65ae375ce92130c223861c4612d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc731433f72030e2dce96b19962943b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a49088f5d08065b2348529311e7e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22180021b6cca735e894f417ce3cc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d441420771f31871448c3c6ae8cef6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97c15973ab82e0126d34052c99b17f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc351e023ff7d062d3e6c4c8c689e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5fa08dc3648779dcb15f8dec1157a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a797751016c0192a3e216ac1d0c0529397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16a28ba56f3f20207bccd3350625d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6089bea12e165d1a9add51ba73cac9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7b5bbfbddafbde1f4d108b8495f6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcbe86e7f5188bfa1030d3c955a4e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3178c41746c4f926f8a3b857877ec7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf06151f941e8dce1379e11443fda30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c03803d7a451ad6d8b1bb085e6639404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee030338aace01b3186b2654474a50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cce82805542b8adcc1f81ce6dd3ba4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500859111cc440fcf934fdc94adc8763407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199acf40d72c0b1f35884642a9dc5ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff610b6c45f3a2e5d79a93cb2160bce2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa834ab146524cbb789c21cd9f02fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c908b67e8b7d72d55927089035ab3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7815dd80bff8e6e251addff067cdc9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e8598d72e93aae85071240fd7b045413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf67c41e3edb23bc471f0682eb5a1a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d945c64d742c5f8f1ca33e1d94bae7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9c480db737a2e6a17919a5b3aefff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6c8c5d35d84938c2a4b551529d430417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cac904732f3d6b4c3db237fabaf985418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0feb1d2590d39ebcc0fab87f5b673419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53100cf5d89a63c96528b76be475b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8db163146f9b2f381ac30b52f42a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112bc0e5025f929bd0dca4bbe503667422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241d24ffca24961ebb13c9508ee9a62423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad780fd51e575f175b136e301cc62fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2489eaaeb48febeb52b2fa99480d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68d6d3a097e5a679ae428c06ac704e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db0776724e5162d9d1ef2dd26b8dc3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8db379707af6e64aa6e7219894376b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476269093f475987fd881bab3e9e65db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae602c18bb877817d7b93892e857e0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fd8e6db882f84adbe082d0ad19d07431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7afe2ededd12d2792e2fb71f1e099d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad9c330a71127f084224b1405f1ac6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c86b978719367f05aedb6568ad527434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f03442b4f86c57a3ead73559a16b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0dd2ae75af9013763e1cf36f5c44d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fc3be9782fc3d73ae70f611922fd8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ce7425ae64811a799db304b07e0a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19676cd18b7efd4bdb00172df7e861c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13ee801ed8c12836f02df0be814a88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927a5d1794d800829f3fbf5487248c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f93b4e3d15d5e5208396d89f13d60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4520f00cdfa2797add893d8238ffb42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02535c86df944ae5eaf1cb2b4c863cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29936d67819c088c7e5cf2a3bc2564a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be715cd1950172f57d460ff97e1662446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6956548d318b6f99921e5b11bd4fc58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b09318bae06d8a6b1bf8e5612f7b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fd9104b17462c09d472e426c51d00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb651fd1e484e89a4052cd7b4e4b95ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c142088e939012ea9873749a45eab7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c908be4df6c48c5bfe1fc7efb5003452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7c535eb78f1691593c350bd6c1741453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756571233c02aaf6e5e40aea9170ac57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e45f71aea22ac728be29376a50a32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbecebcdbd3814a921f6a553f60bf89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697637c619733b37f5855841bd71b155457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6102359afe8dbdce2adcb18d690ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2f5a00d69356b62c86c7b104f4dc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73894aced0267a225e03813c94b6d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce9f87d65e59e6ce92162ca19e9298461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad261424a299b813cf06d03ea97ce0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1147531ec6d0fd77cd2b593166b99e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84367810d4ab5cdac9f48bb2a9584eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4be80d4f4563e45e4e62ba4cf7371465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f2cac035e92eafd7022778ea16eee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9344123726bf64dbb0e8f74d7ef416467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0e167c5fcf8b47026438c2c273991468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd24d7a14a86f96b93c4dad48e7aa7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15241d0944c49a6368318ce413ceb5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43924ba5447de39ddb890fa3a0dff856471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69273536e31659ba352d8aa22442988472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcca0ba4a097b7619ab40b033c7184d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f883bd6526a0e0d64b47915cb0c5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc40b70c510ae692fd525ba9504cb4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf827d0dc6e145ad2f843772911d09a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77417b979cb9e92086336c7f0d21645477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a01d83609b5731cf27043919a1273e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7462af390b68190082ce04b4797b05c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d39840a4872e2f01c8d504964f2f9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460160dcaea0fde48c99ef5b109068e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4a41585517b6de1de9f007a2d32bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8463bc1d40fce7306be562d780d95c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048204e2888b6e8a57867e692d1f7b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd8171242674a4c52713f1dbd7c7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a6a498e3da3e6b506a283759fbd58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca29309e6aebab05938146b23e98bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffd2d7a85d82d404d0a6c5fd860ab0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cda9cb0de368d9f599b9012e11e697489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f39b982f1a401dae7a4db575f5cf0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c930828a1b373c3ce27b4171808818491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49514e982aefc70fd62ca53722ff68d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d90eb7744e0393a28329e52d2920d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767d1d0e04d0f05e0987c8e2c1c27d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8caba507becd647f3e2e3c1521c3d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a428baf311a2788747492c14fa7e93496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa32946f1864d143fb430afda607da1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a67397d79c9b679feab455e4643cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f56b6f213cf8c99d17a9739b2809a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2298d2f9f25689ffd60be52fbc924500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d276b135e44bd676bf1f5e1afe190501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d44eaa19bcd74e5da7c37ad55c1e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082c4f16a56935fb7acadbf1be6b3c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499f72d00f9b2f377788b08e2b038d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a3cda48e091e850d58c12468144ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a512d7594123427719bab114e8883506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91d192ff3cefcc5cece918fb0b05b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b4edc85e7614ef60a5e69d89d7f76508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32793c3347d3e0be70e4283f82f3d8c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313d516a3a3320426800c408c49ee8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6466cfffc4fee302f6568f5eb9c0bb9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cb1f22893ccec113f5993dde7715e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988f7e8d9172963561f63028d5f1571513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db070f590a8cbade448ec5e0161eb618514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668e8913d51791972bd96988905d43f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036614b3b78d523f5c845b6c519e453516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bba31fbf9317ebf16af2a6feea5d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95825202506f0d70a6aa63b52eea1924518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b9f1c450772ec4e650f760cf892ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791ce3b76a3312ddb6a756bc2b543bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74879a946aa69131b78513586d2a80b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461995fab5fb04817f12aa2dce051d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d00c50341a6c12dafe322fd60473ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0defde99582260f518083293e74be0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8b8bd43f65a46ac73b721da81d286525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641481a78af4bf01d6db56a8d9420fb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17422d6302c7c51f8552a8731a1bf70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c07275e0292974ad796a1c8093e89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08a915144041be0d55d412f4d1c353529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b35b551990c100281445316fe2912530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d074f2b0f1235b60592c00a5138a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd767e814fdad426abf87703152e48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b82f384c6225b0d6b652693f8d0a4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c205210666d4f42152855482dc0807534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8e4772bc00627ed20cbf6d640e184535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea07ffd784ad4059a4c95c9bab8b223536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480167ab9673a61b439d08901b1206eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f6ead172bc79d137e5bbf878e2db3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39109bbf95725e08f0b137661f8bfee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042000a8c0594c35e92164c8a7eddc53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d0a90498df205d7710e7f81b8a150541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1896d23f986a24da2c85fb2df7d83f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab7b6be149cb3a51ed7ecb55bce217543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb57c5222fb9ad81ed14e1b7b056be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401629d38aa58ffec36ed57e924403d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320416273e9c35eef9097ab0714e9ba3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35a24ad24e7b4d78f01dc2ac129f29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7c47ccfe6e8b7ec4fcd22b0f73a40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619be2cb4a83e09bd9790d20655414d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647968c12885492cec5d7cfee35a72e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434129cc145c186886543cdf94119a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55962b7b6e497f4a7f7b3f8cea94f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26760d5b54671b87ee332d5b7a76cff3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dfe2ef53be858c30fc13ad76b7ce7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb3c70f646130402ae683cbf564d24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a7cbf613596826cdbbacd7409b3f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac894e939e3d8ab5ca5531ec2ae7bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d0d910de4d0acc8c58ae51be70137558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f19a86687288d7e2906a3b9589a85e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71a29ca24a5c118fcc94e3edcc7840560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e97a8eb548687fa3b3b710d86c2180561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a3f5230e57415f3cf8c39af1e317e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a551a5537ef317ed8f859a4632418563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee1488a32da6979c984281308c85c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a02bfe764529b4073826da1304cc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc67c3ef64d24c936d0659772ea4447566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffdbb242aabf70852ed6511b308fc0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fed617b51c1d56fa3b49a7ce63a6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e185e8a0b351903ef068d62269bed94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5e9fbff3a66c3cacd265cb5c880ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c4250b8a2882f82d637d57d191521571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06fa00703d824f9ee9ce402947dc71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785efdee762f5ab475b2a718b31208da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a415b9858d25dd5fd41962eace4a4c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c550085d5df81324295baead12259575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267a4b7d398900be3172b322562cfda576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf5576600f055e21f167b42a7bf238577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f47276fd33f596f814a507bf9cde57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821df2d4a943e377d166ea3d3d276da9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cb37e04acf1655c239e1c78da4893580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f90ce65da6128b0149003bcf3beae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd20211d5974c22581b8075d0c525df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d1440030dc11cb2afb3d70f21b269583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e747c6faf500b2a1ff9bf6bbf5ebd4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae84418181fe4ccddbb9bbc4756126a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c971b9d30bf90d6ecaaea24a3689c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b74de4d46bffb8b76756433cdb897587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840fde2b40b1b9ea213f149f1361f0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e372fbeae013596de607fac6d4b731c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab84cf340ea922a93cc386b4e568fb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfbbc1a4b2754374d85df7155ff012591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0ff233fac9d8f099a7e9c4360b4e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d0805082b64b1883f291055f61535593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4172303498f5f907c1bc33d4bbce649594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c61712dc148b6aba4c6b8086d11a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcab659a73dbdbeb6f72155b49abe9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec6e2f984b517838949fea317a61ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9720ff9c7f38aa11f11274ba53c2fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f6d567656e0be38bdca0f07fc1857599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9205792496e879eb7aeb94030056c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde0539f36659507bf70b1fd581f3f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13f2bf1c40f4558e0684c7093c22d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5abf6c1b344ed9fee0fd074a8de98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde8b77cf4a1574511ad15b54a77eb4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf4087946db9af7fdf736ce1d57a90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbc5f8c6e93f8977ee10d21dd7d92f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7a79769b6f6f6e27a92b839d3bc59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7e57c2f9593d7c77b4c6c33c517ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64039c3171ba922f7c2595ec13b62e66609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0814aeb053a937c69fe5afe3da2bbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d78e72137abf2ba1a72afa4e1a8b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ce74837443c39e9d410fe3142245e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e98fd0814a45305ba7ccb1f6065e43613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c140cc76144cc5f1292bcaa263052614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff32d39b0eb8cc3e6a343ec623e87a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607642da0e087c61d54b9ee85c0ecd2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d0422915d798dfacbf47f1df04d1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbac8aa2657db72d6d9c702c2aefe2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae9096269835a3511f6c2dd0215cff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69188d5307c2bcc7d0d0585febdafc7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7e1c22d7b4d0d2c419d3d47379150621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0005e7bd15383f8feddd945b92f7dbd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ef1f9ebcf71b32d39e0a2b9ae8077623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079dcae9974a2fb108e20f9dbaf8503624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70b695d86c70156988c4f752666ee2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855428da8500684189712af667b56e62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c8c9d4c4da39423b5ba8164fdb5a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ae2cdf07afad28e77b8a8cbb1756c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa206253ff3f8cd20e9eca4c9cd98f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8b9443d2dc9dec96f1dd033712a9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388314787416ee44521285052b284bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e17786cd393ab44117338cb04a3219632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25113ad0342eefdec30fd84c9355b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9111f17cb88030d9eaf9ab9402845d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df61f9394911f8cbfc20e571f8cbbe1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92416d2073e5f36c76fad0aa714c0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c43b0341687a60e0658228b375d194637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc701428e8ad6fd39fe980936b814595638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1099971a1cee9bed48c49906fa44c3f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba3748363b23486bbbeee27e076390640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4258005d6bc8c264a25cc02508b8fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6605fd9ccc86eb0e74a56bc8cad57b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d2108655e75cd816440cce6563d24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eb3fe54b253c55d55fdae0f26aa89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970fa1cd02e41ec3eee455a66ba6f48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d93b524144da70ae6be8dd3565acbb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8205a6b93c072fbe64041dac21e45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37113ece4fa2e2248c52b51a222b4d66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba7d6672b8a4c6472bed8938ceb2f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e913a80b2522fdb5b7e77fcda1f4d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1e8d55c13420cc9b0eab9eb313dd6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de987b7b68f06a5cef41fe59073db6ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e677782548e2bf569beb11739db4893653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03adffcab495880af61abb554a5b011654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e63a16042917227da978d6a4bc2721655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40c51b01c89c04af2ae8974143236d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18600e04cdb0e740bc88d4053d0e8d48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d94f78891f184388b5c56d8aec1be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6cfe03e635071812d7490de068fcf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09668393082688a8600fd8b8282ffb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07cbc46f022bda9a0cbf8aff5f3bcc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca99ad44389ca1241e4bfbe9637b777662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921993139e801a2dbbfd9f6c0d65c7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f30a8d3d0f7654f5f7c9fa2e33a45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd233ef77634a783bd6f03ce39cd41fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f686f7e78d697e90ebc269d3b288c6d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bcab736361ae79c9b1d27f63ec92e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178a0e0aa02df0496a912b190727099668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6167d1b29d05ed89a5883580bbd3bd7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedd4e28f52728c7f3b5228bfd70049670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe281b19b5f1629fa534f7dfc2c9fd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d56b642c8b49279076c5318c0fa1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98abe315175a8341d2c1e90bc7fdfb3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3130b7d1aa285c5ddc7ac01f998c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6304d0343a88f439c539f94feb95aa1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c507f049c478052edd915745042cbcc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955dcf954446de095feb8705a659d61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7143c69fdab33a46cfc8e07386cf9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862fddd0986ea8b93190a7102131064679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7671ce41cdfec0edbf59a81109122f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc9bceddc62cbe6be2d2fd23bc5d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1edb33a500c85e4d239a0dd6c66e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4fe80efde6ae5ee36e6a871fb1e4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fd60bc06ee83f56c607ba9399d995684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6bb5fa3918087f31595c4b7fd2787685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f987017aef4f73b5a26eea3799cc07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f7d715949f8b98d98148a2b2c8044687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92006f289433738803d2da192c32db83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31060b3f60634865ae0972360b9e0574689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5fb02ff8dd6c15c557533bb8b85be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bdc908211ca69a0a2e1450a9883b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153c5c1c35d1f1610304744f77d094a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdae1f25e23586335c65f8abeef5c17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd5a52dd76f56c7881aca9204be778694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45982ee06209aace0a58001e516cae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3927b8fdcc01dab4ef7c6ac4543fc23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7532c393d5490a4f937b8fc19c154fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6a400f453044a3ebfca0d9287d76a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89761e0f75b0ed9b1741ddc022800f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6c29045370c177cca8cd84750c1ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a2d67288355b64c6f5d8f1ac5c9ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a8748cb90ece29de038bb7a418aef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1380bc3c8abb1ec3b8a3ca3698a1822703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e308173624ceafc5882b4c20e591a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d138d356ac49280df2109c5aa7ba7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f188296afbe90c5b3a263df6acadb99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580c559aea6a9e7436d7971f118201b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4938458685430819d1c2875c999e2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d699918a8ea81f95b2d2b316a99a722709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127c9fa21bac6d3e692645c28ec6342710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45921fbffa44a3fafd09fcc920ce67c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2f48d08534ad5af774b0a46ea30d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242e474202c55e059ae8784936c1ec3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a776612666ad6cb6dbe773dfcbcce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12cfef6907d6c3e8f38582ba059c4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a832c70f0146a0d17df8590f964cf1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf19e6f724dbd082f4edc08ee9b621717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c03cc7a5cebf1e01f444bc02bf8bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805678d04ec90ac7d06fd0a94d50120719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06b8388587aebdacce901d83b1ec30720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900e98c4874a718786e012d031555b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ac3ab79eacfb12ef217ee9c9e5b97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d12628575d494af5d02f42c36ba7ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bae6e41e0045e615dc9e9ebab08cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a935dfcb98e0fd8cba8aaf5ac453ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8f41db62d0db12ce30fc5e648136b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a4e5007fd675006d026820ecc5d6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d832d140e13b96bcea68c56d5deabe8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69f09a62f20669be3b1d784a0c691b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287055877b96da62708c5b25265f08f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb737f221c2e688b9adce03496c538731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d6b48b41cd82130a413e1cd5f58cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552195a9621c8d14756905138afffcc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac8552db4929d30f3a8b0663a49eca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a850c931cf9475cafdfb5570f024e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeb244a166c2c52941c221ebbe7827736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a460451be74265344cd4b6f38a275737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681e2c00e22dc0fd78355017c4a993f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99544464b6c475767ced6e6ccdccf576739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246edf583ffb4fce7931ed620a4ecb1f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f70517705ad22b6a1831566ec09499741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51814af91542125c26642c4b6130e9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35a66aba0f614b998a0e0ea6f3904c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994e30580b98e8bb667c105ed2d0301744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae00add658dbccf524282b813aab5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fff11b9caa7d1923403c2de67ddecf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07bf334d87fd91b374ec57080198d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce11fc7d13b4fd0efb41514ab08da3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76904e2b982b550e02b64feaf72294749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b901a53670a1afe1969192bb3c963750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52e8546d249587ae1b62dbb94bd6d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd719205df7092362d658c9e4a8c344b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f851d64271e4cb1eed022a28270055e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>