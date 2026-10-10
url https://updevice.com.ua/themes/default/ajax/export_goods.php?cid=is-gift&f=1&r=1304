--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b626bce87ee96b3cd716f215c9ea8611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa2c1b6ba9d4abdab153bbcc4e4bb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc48ee016952af4fd2c0a9dae0a0a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cdf6d5494d13b1cb8bd0112bb2a9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47271ea425c135b2d2a3106989ee815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fc1e98fea58a22c756a6ad449fc3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6f55a99902155b754f34d2f34ba207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197f30a50888b14b145ba56328bea348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c5da6138c84e28f0e5627026b4d879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dd0e56d698f0afbb6bca94dedbfe610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5857b559dee58b40894a2e2ffa55f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0720ebd43ba99c81cc004f2aaab9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdf81b35a79195875e3fb2070d70d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9aec5967dea6a6b2cfa20d27bd62014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192f4254bd7b7dc8a6628313e71577015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066128666f8326746ba6fcf751b0b4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd3e22ee41371e959747ee1fc0cf2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2e02acc693b58bc3d4c7e1a20106a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4a7e03eb1cda1ae108be6154fa11a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf806aee80d92d0401621474fcc961d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed944b61cd569e0d02c54b3213774c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af6988eaef6fe3a4bcb0b5b3b4e54b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d7e03cb2f364691b42a354a96180623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105214b2adc66e771c80edb3573879e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbcd4beb6475ae601765a0cac0584525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986775e62055aff4c1425b07bc887a1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de717ba4231bfe87f1a80d1fe5162f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c665e554e816117733dc575e4c76e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18474b0d2bda2c56040f19d5870381429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587d2b6f4740dcef538828013dfe56d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f70d572672f81f1b569e5c014255131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83adacc079329f74ceea8cf6473362732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a6d2792a689b015bfe1ed82d083ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebba8b955f55efcb5a2a03a68d3d8d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649a44205d3f5ec80f09df58316b54235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903dd42624b878202c1c5368b47d50836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eedc8ecaafe5ff199fa40907d27f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a38d93b1bfb98fd3e7f990fa8f7d1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e374238938872c572ef1b73cf1ac6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60853279c486ab4ab6a43b8c669538ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a1918626573e5457abc04b7e693a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d57b5a0c19cfcbd455e96046bd58a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13241e2c79dd719850a2a78383198c0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0357176afa1e7a1d07b5aabbac7705e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a29e040139d81a9a13e6ebdfa9c0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d949adfb210b6bbab734fff20f15646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028fdb55e84fcc78aab025aa57a08a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf6a1c4f706d88dcafa367e6475c1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d912cc1585d0c5929e14afec4888049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf38c841449c36c493e7c489f561e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd9b31c118e4e4bc687f21a1ab76d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e9b3f8074da65aa7d9ce95bbd162352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a174c50421da49896bb2d160dd7ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89b83442bccfc405b2e28bbd30368254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d21f7c81e746870856d152f6bb69a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaf2220a81baf5ea49ec8f2a4049f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926fca6d8f098d29c69f9b84f54538957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d9e5a292573e6a3eeb2c11cc7f3f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841773e1e4122ec273f612779e5af49459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b693d8cc2678dacd1f627f47e462660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0edb9d6dd731fe8820347f1ec160661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61689297dc753ac76e67431c68ef33c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd2d0b708c1b34b6680423b2ebe80d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a6db24b9b4e6be88656f253ebd09564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeb4b2af2c8616085579199822b75965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f095550fe9d3a0f13afcd3101081166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b78876cbab6654d751ba88e9c3689467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cccb96ac79041b1d491ddcfa904ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa3c5a72f31ce6470c094800fc652b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270446f5077cbf5934292dc527c2c2e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92cd363e1c62ddc3e191e1a7d56a4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedaeca2b95d2a0e076fc5e93c2f8da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80776064b31f98f1051a13851bf02f7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572154d01032247b9819effabf4fc3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72edb4b45d43efdca5ba458b5701fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650627ec379c17555b4da9af8f143c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d00af1cba2170d5c331c44fbedcf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf033f998686b523fcfaf8d112c74a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89889cce1bea6b0cae852a4979a5455c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb259e5bc27418952ae15d581884d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d43982151ac6cf66cf74c60adc65b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307bb4ca530ee47b563d0c045cd6ba382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24588f30a0840f086f290202f8c27c0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a185c77e82cf468176eb2eb12cc8b0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624ffd902fc73727b7801134092144885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd76eafc589e6e4c0de50621d97d0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c54bb2cf586958c4eff533b22049d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badbe6b569ce2b56692ea6e5d5e49e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f0f1b4be0b70e9e184977e65a584489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cc961ca85f78a37d001a10dad75ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141671277821879449acf81d21b5e9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc829baf98779481c472873fd5b43192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122c440a4a2d81b5f0c9c0556ba173393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e263afd70227bc7410aefa1a83cef194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e512e7cf64edede577ef8dbcb6c0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627c772497cd65405d7385f7a17e8b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb26fc457b47a8900fa1127e0f136697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7e4e7145cb4a026be57f67c85b5cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06349161823254e7701ef185f24c3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aee2b895764d9c4315f1a6cdfb5db8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2b93b4be8beca6f9a7935b52b8c23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a469202173e42d4f918c00b166c5cc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f6b7449d84e2cdf2dda5c73049292103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0603b234b85ecb3edf7489f53e4b4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a64cbef49aa0774ef649900a37e590105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4155157cf616f63fed91fbdf50593106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80895a0594baa9f7ee696f6431b184a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dab7b9da8a081df0693287353b03fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7a2dff1c061229fcc15458277b84e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50b7ee39663cd9ad02bcdeec36fa73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79736375841414a5c43a10e653014e68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade6b8db236b3c12aa2a451b15b4406112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d5f7bc21f3ad48555efc7504226fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0892ad519a372f78b9b37302deca8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7ddae5ff536746cf02aa6b83c6ac0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7cbdba72658299c06a847b061157f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda9acfa3a20583464a5d89030ccbbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8d73d69a34699285a418c30021b5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b2e70d297432ee809b9d924cf5afb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7718ca3302b366eeeaaec2351a7d1ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f4c9d24ab31144c6718f205444d62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7cac7fd15243586e41057dcba9090122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bcf160c496292d42bceab56190bd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9118a57c9e515093f7d37a7e05beaa2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3056cde8f9f5992c3188990f7c29e7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf6adced4d2c8e463cb87af97b87b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a09320229cf2e6097c7c6422a78d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fb29793679dec351ccc3b534d340c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752cb5ef28c4aa55f180ad63acf3a68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3318374cb0f38accdae0b1dad450a52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626dcab9a845750525b71d29a7b998f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a02d0125930722c8e1f860d8216065132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e27c30a1c448bfe56fc08019fdf384133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9b22faf78b5df16d5ddfc719809eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc5233b91f798b813e484add93a085135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93477bf3cdaf6369a8b64629a3609c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad6f21ad9ddb285b3c8c635fda6e09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd14549884bdef963fa8cbf3c536ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1358649e0a1394f9d55e0f19a48029139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee98b2874a3eaf2efd7a8125da88198140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f2d8d1a9c270cb5ef655eca14ccf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51339182e371774448c89230acb5d45c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a425cc7d4ac4edcf63042f9b8f60cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd38b68d430155fca364abfe225e43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841c0391384336cce158c319933b77b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99e2b02774f19c070a746c284fb3df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1832be9c26c2dad31a0ab389cfe4773147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b508ad91a2eacfdc38e852198f025a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53726f7dfcb6db561259297953ffc0f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556af29095e07e2fbf515c0ab770519150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea721a3e82f8186d03548e17876f17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4be15dbe14d470de703115b4211449152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bea9c209617ab232a3e0c8b76c23c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb38679604abd58977a6b631cbd6fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4435d27af48332588d1738bf361437155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e0e7580982d0199eef2cb4696e2a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f006f45d94e7eecd793875e9f0abd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd7dbedd16fea99e1e035f9f281f63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b76c376d96f8b786b03c3916bee685159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2d4636305c55cb643b87d6ebb4b7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f217d10610c183b0e5f2d9f4e7658c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bc95290ace283e37448628c67eadd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c817bdd131c2273eaf2be2ac42a8a1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d561dc80edae9b3a0e46d351c60233164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde54c676e115d8dbcdbc93b5f287bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ee93d2e1db8daa403843f62136876166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34758e2ffdbafaca912d267f95f271ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb496a04a78619faaac3c60a7b414694168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b24eb267eb3d67fe08dd916f3eabe1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5dce52954f024cc06318d33e6a43a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0dd9d980f3d75e3ca9f0e79a74879171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d885282a91c3d8273c63e830d7050c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303c96d11975cf0a9e07c37976a42d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d812528236c252e9357c1d8815967174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19cfbf994460525284c7b9f47fff9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187b882826cc4a0a6116e5673005212176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfcf92c1a43f03f4d948ee0abc53df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f512464c8e42d02aae96f043b537dae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7587a7debf85a62e856410854e9684a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e83bbbe312388a691a73a9bb92173180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966c43213ad07ffa4ec34c4efe1db9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341b0e2e1a0e29bdd1de36be6e72aae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f7bcf5bc81ca2f746506528dbcc5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00702c5628b43f7a0875e09605cc92e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcab97051005081b2a3ca057fb8270b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eee4c45bef357ec80e02764f26fb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb73127a44a8a105732b4a86a649845187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a751c57ac27da6e87ed8e0ad668b43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fac131b6d9c8111bd0c0d9bbd56375189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a2c7eac0065914957cfe3fcf8d2ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e286becc57bb1b2060d70b1a2722918191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d695e3cfa6c47b8e7f7ca25dfafb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3afa73dd5c6ffd9ee1d180dfd0728193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef072ac746ee559c917fa1d036faa62194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581b7fdab9813133344e7bbc1e649e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5d811446a75033e92f32219bd1a09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa4ce687683299db6d41eb0e86e625197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e362eb16a2b342ebb11201979aca4a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4a09d2e7af48d671960a1ec5d4b33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c1d2b1fef75365bcce3c7be81db26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5897bb91cbc845fa2d4a0f5ded1d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc15828386cf05d070ae956c4084ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a160a428b2d020a5a3cdfc5e7a56fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a4b6c96c1b0d81b57f85bc83403f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa3ae1e43be24477bd13962dd11302205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143e79840089462d8acccd36b8ee654206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db789152975b47a7c669465bd8ce930207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99ed40dca5f6b4894f5167e0c7c23e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ba3ede649f4dfacafbefccd137596209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae20bc2232efe0e4789fbb167b51fcd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff41f47446d6820b10581af95321d65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aac5e15bed052bf56308f8352b209212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697e4bf0dced416c45439747b4593ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31ce69168e9250a5dbf43d9b0755b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a1061c01960432af0e67adf4cad9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daeaecdcad8a31716d15a9ded88d77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65116e4a9288ae8310d1912446d85d58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4096bcbe853d08ff35a729b108f3334218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf87757cf236d06278e66f1640b2568219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79740aeb07b2ac558b3826908e17ba5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e2b66b0ad64a2fc9ac3d47104f744221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea337032f262e57fe469d4e6ff22334222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de416bf9f6d7a8dfbf691318754022a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bafd150fee383f7160853af09a756d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a89a8a18fc10e82ad25cff474cd386225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d2252f733a7f636b29cade7edf93a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee740b8b478ed0ded1ed75555d802b4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d418bac035de72ba293a59d709f39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bcd0bb01fc95f7d7ba20cadf9ace9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e82a26bde5759d723fa602bb064f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd1034457f9f2c4a890c1c5f6a0709231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece96b8c87734c9cba455d228c91ccc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7139690830fbe8b25fa09db5ffe3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa239b192ae840712f0b07ba5337f0d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae956d3ad9ed0f26bbbb6914553bedd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8548ab92fb5e209b02fa489874db46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3b6f0b6eef9cefb191fb56cadc0d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c186ae94d71d0388b52e358d54fb4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f9b1b1c839f29b8bac49ee2b58e97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4cee9ac8dda72988aed7b831c7156240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34ab2ad235549430ec97718663053b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cabb305be13b01eb187f9f7a93b5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083e122d3ad548a367e5c8468b26228243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe85f016c66afa196b81a6e99218084244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5223a016b00d58da1be6e6dd7cf7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f20f72787d82906fb206478122d36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939f8f38e7ded187a29cd990f4e5a2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eef83624f8a2cb8cff6754f13bad2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb1bfe634a99292a03a3eff8292148249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb9db6a591a2ebf7931e0b4491cc1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ce2b58a70eef16a174163bc84d94e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fabbd9e4a11a239fac0f31a32524cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de8c3797983b66af2769092501136e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750cedc3dcd5c21f494fdd871dc8303254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849fea40e9ebacee53a5f979ae08d62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82674cc5db801c0735dae460eb9a0cd2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b423a979aaede848577b175886dce7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfed1a4eb26d8cc53e9b315a0a912b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff756c80f1bd4394b07ffe0d0eb6078259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eed665e1f15139ae9c092db80a6ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bd0ed4ddfe3cab1817bb38cfcda92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0d86460fa64a419439ea2769b32ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20972a5ae44bdb90f20876811830da5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484165b1c9bb2c2b5b27947565978d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3456e4c1a2de0a67f00e85ae19a57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef3e8326c97e8fc584baaa0c5bb463266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407215b49165008bbc8aa2647a4a03ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e4907c921a1fca2f0fe7147d28514268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45689094e7240284cf73110181424462269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7538a22e3446ca11ec8583c9557a819270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206667a6ddfcfd417cb8ba9c0a438a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463597df7f4fbd1cbefd3dc83d76dff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904b99a964ceaf9fd1a755a5cc99d7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759277205f701ed179f925ec41a2388274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527928b8795766a63248c654dc26afd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6364a91097c88131bec6868e2d0f180276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8f9b89b6fd6afe4e101619488e6e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaa46b0f3f79a5906dc4f84aa2dcab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4b2e5f6072edcfc34d36d3405ae80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1ce72edd85b4b7fb7574201675fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a82d84f57988ea303a03a598c4b80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94554819efa999bac216f8e619f1a6a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b50e95a60325eb6ae7119a0766c6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6e1f514ac5def65abed8a766b3020284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597e77467d0cc8058244a2021a7baf4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727496881db606587a889fc27dd26703286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cb36e3f7d6df172ff895a9aac45cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b2c259644482ca4d89bd5dd94b1ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8e1d83b71f63b026beca7a0167a1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ea2f707ffc0f3b2f7d891f07e09e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408bcc414e725245e8c286e11f8b0fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa45bd8c706698b1aea3180691d079292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4989c3ff29afd985c13a473115ccff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1bb61635ac7c0dd53363c1a9a1b71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778649e4a93942e2ae5399b1e37de4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6b08af12d9ee35a9337be4294b9b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528d5e05ea9c2579e5e362c1c2db7a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec24f4a116d666e1faf5cb2fda06cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33efbee6bc8b6ddbaef33ce70aea25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e84f837161390aaf6e04931ad56346300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efa804b96f359c572aae7cdbd2281c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f871e17c66f6c667e30d1039ecbe5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b947e1002fe7252c76097bc40d23f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569174fe2c1f51efee8136565e0f92b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5dd973257c4952b6c011f8ccca7fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79ee93fe9b654c35e06b9e830da5e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df11c2208181e793b33667bcb3f464d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb7dc35ec38fcc8885906da31c1895308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492f764be7b70f80c35b8142994c45d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a43cd9e767bbd35fe7ec99667737c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59579931b0987da25002ae8f0b24e2f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7901eac0d5254bc9825c167cde3d4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff775735c16fd0f8ca1805cccab1156313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641269e45cb5a2143eeb50761c60b16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27bfbd75112f519cf6fff0d37142dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f354f59cd099a508f2b0ba58914ba1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b03ce0f2ef6b1b23e0117c25b42870317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090e63296c51148a67a3d5edc1cc43a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0aaec4804f19b0675d3306c702eaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eda68e4f2e5bb48143f09d1dcbc5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963722af9b121c040da7ca62b3a64de8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe895511b38d77089c8b20992cbf6e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdfa76391c916e8a2a3acd22f93779323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a286d7b81d144875c1fcb20e7777d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ee29a12c97df0f514114db818e41a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a367437835c62f00fef806216995d1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eac6ee93d1693c3c4fff4583ee3e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728e42b0840956d52483c3cd682dada328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6252b94231c26926a65a1e9cb49b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c719dd336f4bac580d342fbca1873330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d2cce637e521527fb2419fb6b4715331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539a36f7a790b24c70bce5d7383ad0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63e012d2c16cca61af55e037b02f4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f7028584aa5af219d6cf210162b85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7273139af6fc36feb1c131e8ff34ee9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d0d59055da59514e1512f9227927d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d76bd980286c52b15f233fffb0cdda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a7feccde334a53b7814e367b38f53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad3ba565234e62b119f4da2ac19c4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e56e65469c511b5c441a275912896340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49863b7d1689d2ccc07ec48eb50a8c9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2a45095c513b322069029f1326284342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0ea5c311ff4b4dd741218374ffade343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c5ced2d531c2545464a6a9a16d9e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a305c39f5ea7b0d9d3178713a273fa1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933346c098a8a614b1c2d8ff755da33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e377732421d69011cbc8ca156bbcc6a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded4f683adecb8765b8a528e25a8f03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878b5495bb6640b058e3a982e13e6f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efd763b01dacd11fbd61464bcf88dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c307e364fb33cb8871f0ae3c8a782b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efae594f3407ce2c11c07c2dc3183ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84770a9cac0ff3bc855b24f114e39ce2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4a1c256130e1e28ebd6c325327810354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713f6b86962aab85756521accd8c232355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dca4805b8aa34577fb5a1351c5c4c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b28d7e23c152bc2b972e3eeaa21a89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288e2e51b63296b1c46c927670a6072358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fe189d114ec7908271aab96c8bd1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf04b75a2d683d4424cc8c2a2d7443360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f70bd71de297a0c39c444e785a08b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8f03e757af6fc2ab921957863073e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841ef913a7b7a659caf96432b8b02ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43fd2f47a4be686544cbac75dce821364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c0fa8aa941f599bca6674ca018bd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc539303efe3a86569d468ff1711f188366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9afcf64a7e6bba0926eae67e1ce09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5138cf48797445a5c34da9c076c32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc51bae196de4ce2d1c99941b05fcb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69d8b172153ccffcd253d89b6dbc68370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcffc00fb6eb300118f62d9af9f9684371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ed467885d758c5dfcd1802fa8fc2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3a7dcd4fadeafe3947393d86de426373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d492809d0a42d4c1eadd29a511699374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23802b4c235554aaecbd388f74600d8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf267f5f091cb8ebba727316556d78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f20ba2b2c4c6bf8aa1aa55824dec3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa51cef735f3b4dd97bb9b0d592782b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcec08e732f40621f3bfc33d16d70d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453a50c72485619a10e8e58273ae812380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e69c2c01c2c6e2aaf4a679e5a7fc18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7beacfea941fa4a6ec3ce335b15b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cb7d28125e9e9fdcdc8e5d49b44d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cc604f3bfdb7113b8a67885370803384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e2601790f4dd50091318391b3978f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30f9a70849825ff5f76b9b48fdc5a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c840da99fe6f243b1879efcb77b0e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4717750b4a7619da9fcb7f74a9707388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62ffecd8052958139d3b5ef3fd1018389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd0f488afae1cc3e358f65568885e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2998f1d5ed6625b437457af41ebba24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1e2dc88609aa7c7c409faf4ad5275392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7441eea33192757cf37bc186f7e8b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6260e300678abf1b86c8fdb0fa4f635394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2606148967d585395090e2aaa8006c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c0ee35e6da9eb7f459b0d74ecd743396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d5839429dc6583b719ef6f3eed9a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8beacdf0c70dc04c93dbf741e8462398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f3539d109be06ef1101f7949eb068399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996ea4c490515865538fc702b32bcc0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec307e6534975085ecb98bf28c1cc3fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b4cdebcf577c6faba52f0574a6ed1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce6db658fda2c68a0d3248f7b77d9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79ae88313321cf4dcc6e95d0c9c76f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7cb1b278cfaeb00bd618eb59779b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dbe84e45daaffd7821beb9c3dee91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d32078d601e3e3955144fe044138dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4957d71d07e75e38f5103bc34da09f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e8ed86668fbe53230c118c691ba1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e250b9bebd6d31b3242c30d8baacfa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbef6958029c90643272b2a2cab276411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff01cc48c7aeadb30216a47aeeeb54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce38560337993fbe575ba9af7175692413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a81925e9a3da89b565ee26a9e3938f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef590c55cd2cef1d6a0d9aa4f2596096415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc0f3afdc0d0fc5db3495dc5710315416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02030c613933146d4db27c01b1a9871417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b195d3084e02ece9a97fbbb9efc660418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c46da0f25da47e44706e847b2a3469419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ca56753ff3392d2a9b88596c1bc22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1741e2b26a22916a50ba1d7d17405421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ced18bc12767ed9254f460e99893f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f923a1c663c1d648f6a6c659153e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650730d8d104d447f09180dc588e5431424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001ef3b6329868fec5ea05b4eb7e31c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7b2cf168ae92d0cbfec4a258ac770426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8e512b08e73c512b2787561ae18bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376d815f5ff5d954b4c8cd3a7122212428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd30f32b946a89aeb347bafeddc8ef7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595423848de8dddf18eca7ece401f93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e33b92354746f80bdce78ea0c64c61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98f536570de278c621383917fa7190432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7fddf3a953b0d4bb553a583529ea9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c074d29d8e3273d641a1b3e8085ea6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c2da36db888b36e29ae9937f7aa47435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842e038da95456e0f073db89e83cac4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d131f3cfdc0654c33d0df757c6c02e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57a3c920bdec3d1c90a8ae50f0e172438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d688677cc6b44c01240da1cda6377439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e581a4637df96fc6681521f63543e9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f11ec6285a8dd6bd4f51c371841bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afddde00bb03460253071808d4eb1e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04342d78481c822a30795fffbc031810443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507776f334bf379b0dd906a892b3d76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d5f122f07386938e3b2a5806f7cd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baee3bd17059b58fc4923efa925c5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99264a5746fd14ae3382908f019c59a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce77f1258ecdd72fb671fd5b963d57a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1062deb9ee04bc2acf2d90462b5d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6c33da4a3ede474c8afceda7083ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22446053aaff6e6eb3265b4ad160ed8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093f9ad78050ba29bfbd92fb3364f12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d5e4aa418f2300081e501b9f8a462453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470153bc6ba74a38a8015e4565b77ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a7d2de8945ec1cd573a824ad9c0ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ca7c322df41c2c10807014c5e3f7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eb24743a373c8c3ddb9f3263d9236457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e42c5ddc482d1e98281e41f0222ec7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a852c93c19a6aaaaa06f17c59fe4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863be1955283a4e4348ebed183eb2d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64212491f527e4b82fcbd4226454633461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052011ecdf0266bab720e81521b6aaa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a267c67878d48bff3aea9717dfda3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbbc173a8143d8e52b45b7c63ba5db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3f59cf8b0f8f71f79e807f24ccff0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd177740e3eca1805d9cbc4108cca73c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085223a5e8c7c6b28240bf8ceb905e87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660f1a956e909065267e3aa965b2c05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16a4409b077c33cdf6e77efe2421b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5360f16c4e0329fcfea796369984b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202923518e2320105b158fb34946d7c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85489001ed047d3772af4c868a4bfc84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2bad8d28d4fa2819a1d571e8e3e02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f52356692c643061f9fd7edcbe305474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3238d56828252343b9b00a05158d518475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997959a3f6a8cb28d5ef9b2641dbf64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e5d0c81735e849a527733de8695e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97910f7c03f4a0272801cde0cabf8a3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c465a72ce44c1d2bc6100759ebd9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a010d1db6a9be008d17fbdf85df9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2014260fe1a2bc5eba38d2492745202481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166d1305c108fb98dea8e720393a9b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798b3073c8ddb319eea4f913c7bd263483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d7491e7c0d224e9b65c036596936f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bbfdf3091c1104752b2fb487a6ac2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980863134a1bb48e786700c935086719486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54d3c34c6229af20929346d858be2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596d76dcfb3a5368233582b53fc4393488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6de6808f93a4d61eb90c1ba315d6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cd231e18d89fd58217dda44980bb3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787a7aa3eb0aec35636f1eaef4058a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed153bf18f624135f0212cdf9f09ed41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3058131dc63ef0411add61a4791dbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a3970ae33b43b386727d6dd2314df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249d27b4ad9a85f70713a12933d2396495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa538280e02c434b7f6f7073ccb06e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22bce98fe7573a2a9d8c03983f35cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dda509bec623f62bf054d02b9741c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bc6205faf1a33b72b0a7f8c60a5ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb5aab8d9c4c4880f8992265ee4904500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069525f8b88c3089ce1d2ec37944cec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8362e777950e5b82e892371402e0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55073a8b6d1aca6445dbc18bde1f9ed2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05013082be3d1c4d821abb7915f0ef3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67caeb0cc94eb4cd064f268e87c572505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4579b061812afe3e281185bf48a3340506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249422c54fe6c7f7bb9387edfc405ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb82a881dddada048a02650fb2ac511508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfdb0744ce5bd2a328e9c76fdf8883509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0733830a027960cbbce5ec786114963510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a98f3428ba46e6706fa5b5a9919e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda82ad127dedce07598b88cb297895512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588918ee09ebe94446f0ed935f6d011513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5e27f2e11d39d535d4ebcc9fc395b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d644fa5d6edbc70f22e4b10763acef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1116ee370a87a522e00ec62dd6b72d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351d593f118fffcdfb3dde6da26d2c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88655a1e65c082d41bed5de71663433a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcada353c9d14820204eac8f80af24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970455fb02e71374c487723aab57fca1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19794c2ad91c99417a4fa7e321582ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd10f9172ff3e1525cd5333bb289568522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4705164fe18fac26959ec726f5570f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d57546edfd0159c40c008e4c0a2c62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78299e7823c2f58e8bda455c526ade525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec670b81d510e99e436da152b3e563b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04e4a383992d1bc2b8ae7a8fbf3e88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686d9c4b45491cde2dd23cfa6f6d0b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30259d9d6842d883394656ede29482529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e553e9246728b80cca73452ed2fe8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2878b07430cfc4d086ea649704f4fdd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934dbca9bb1916af00c40bae7c46524532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0401c470adbd003cbf865ce2648a016533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc08cdd5d8785fca5ad55cacdf9f65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dc48db692947f00e30580b6cc4788535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747445be0f9b8e468129cb088495d752536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c8ae13b1379228e5b4640a749606b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128aa678be4e9f5ff359c2b0b3bfb64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c03de381e3dd85abb484c39dc7c6b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c323900f27f0c02f2caff46ce65087d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4049b3d59c30eaa92930ac03c4b3f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961cb2b031d964b6fa44f95c18b66f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08310a7eff81e2ecd4e6e18c3ec65b65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87aa664ac682ad254cb144ad9cc712544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c421a11f7de23bec9bda0b454d126545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fda84cd3905fb2684563750e50614546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded35add4119b4883186b2afe0ddf999547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ac9ef07d7a206339d984e7a2cf199548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d024be47d8e33c6adc5e79dd1213c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfb1b9d1a3eab80093d67926f5da6c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4040f81416f084f8f34bc1028bb3a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba0902756b489b86bd8d1df52f0b03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd69f40bbc8c4f57bdaf8b00fad7cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a4de9e208c91f34932a058ccf8613554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31355e51f53d373722acc356acac1617555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9720191c4b802ad973c6021045cd72a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d354ee2132b9b91918b72449929fd5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab11cdfa44281042a637d4883f07b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eab7e84f7ff2ad655cc21465c09f19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf705454928feadb7a5a4ab670de76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8586f293a58871179ae1198b60e961561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4660650609a65a929f7d30b1ef29b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556bfbe5be32f5f05f56cd7578489d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4d4d8358356d2a8266fefb9b1c3df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ff7a638aba9c4f6026720ad89dfed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb54223758a81ece69ca51ac8866e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9f500e96ae1ce335cddcd33dfe49e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf64a1018afaadd8e259c38d6ac962568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1f2ffb65def95943a6c154db89c2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7669c3db13346d963f113b5eb1747cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57601718ef20ac31a52a3871f5b385d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fd7ca8c3c705e120ac36b531e9a25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ecda6c29d5a05ff441e4ad3f3eb76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c89397dcaacf6584251e3dde9d4fc4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082d82dc599297fb18c5fe4c8495bfc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ded5f91103e5417382dbadf620e3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2d4d57535f08de20dc685333f102b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f98f3bb377cc3b178977bc678db0d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171f9172e9a58fe4fbaae40b32bea8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f0fa822837c9308f03b50456deccc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23918079768f38ff229ffba7693bd26581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706452749563cb1f89aca2d1a767ffd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9568ef4d90f85e620e79605e2bbf93f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a45f09844c29955c1d5d21f597b3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cb478b1d6a63564fa55baae5fbd09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982dc41532f01c877f827ddc1207ccf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1847ecac8c09f74162b656ff14a6b84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951093ad1d9becdb9408b81ba8038918588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd1faa00808694166c047658ce19e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8fb3033133ccd78bfbe014bcde298590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925d816fc6a8dee3582e0768693cf91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61cf1b08e97faf04ff1e44a1d91708592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd16976bc835d782a8f07f21de1380f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731b31e92aefa5224f2bc7d810386f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2835d9fc1073548d4ab838c5ee653c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd11d47b552a515bbd70d5db9d69200596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0de69cdafa4aff751033b99030fbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93739b95f81c1ba013b0d71b37b3285598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce20c793844ab420cf4a56fdebe6567599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5b260f653a8bb311db97c726b03c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097c27de3f28b3168a2a0fac2e86513601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79f747517081ff24fb33b05b5afd80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0fd08dc592cae3c7df08f602d1156603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4879f54d753587c90c72efb1699b8fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95687075100e805153ffe524da9d2586605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970a06df9fc715b3dca1370223ed186606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bfc003530149d7617478869663778607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f8a502d691587f35cf7faa1150b3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfa412b3d88047d9de43915184c2cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e60b20bcda27f1a69e81f327a3b7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed832215fc73023be0bdf0e16a964ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c562f4be709ad63a6116a5501c1d0b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b3d198fa303ee9dc9777387e21764613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e1b47868db60efe57eabc2d38cd29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efcf3b714f8fcc81f53ab53932be83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3181045f414c0ff9890c18679311cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178740b801566d81e151115c310fd71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccb4adbdbb340c33b5a5fe6a1bba77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d741b7ff3bb85a65d526e002d2bd8d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e113f2aa1b4568b0218ce4669a86de8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c8405ede8fbe6f8cee08f86326f30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18e0bae649f7c8af9bd94d93922be6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c249d94e2a9482cb8e4a50fb6be08dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14864fa62d1f0e4c16eb9aa2ff83e6de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e946af535a152b94df0d93dc62a1589625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8ac9e8c106f88d6c2e505d4432f67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b405a829b6ae33cbbada465d69ef3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8aa6990ebc22db464ce3b3e24b03d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcd74ec1d22b3ac4f64b415d7e2073629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06def6a8a3dd0d4db105ed1c07a994d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba99612c555a9589c4d3146832239d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3622fe3e7d87de6134207f6b9ded4f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9f2928fe9435acd9d0fd41decf56c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb590dad9c0aae44a8f9ae963cdfde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fb9dec1db42cdc6c0de9dfbc79a08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169d10c7246bb0a2cf72e6d9b104a96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f034a3e87ea7d628a262ce47e274b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f900debaf68bcc2662f2a4ef69ce51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115930abe9114df28773da41bae275f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac29d57a68fa26dd3dfbfb66b37d836640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d0429d8d99658c449525824c281e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c214e7a8ba76f9355cf4102981c8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9da2a3c1c3da94041578a31a25a85c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4fe844f117eebaf0217ee0fa51e40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd89f3c42a953af78cf640b68394f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f9905b5c2826045d169cf62884a71646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c55f9ed5f933bec8b52fa908ecfeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37878cfa97710f3c5fe569dc4cff5033648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a826418bb1b574bf4e4909c59e8d627649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47e9f1332d2b925ac83c6ef37d1dfe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d11b93ca36aeef68615ce951b531e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a75eaa0e97efc8eaa348903b99908652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58450ac8d6e76de50618f8018d5130b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1deede1dd530bb75c2688f3cc195a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c50bbaab622c02e8af8d4ccb480a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e5bf5c2ebd3519c8b71571e761a4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf8443dffc8508a4b613077bdbfa51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb20b5b0422dd2e86214cd096a2deea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9afaa549266efe7fa080b91d6a0ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c995eb79b22b6537bc2e0129f0afb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de971cfddacc147003e75e5f7c770d6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21ee9e953c1d1935e77c27684d6a9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1593c0b2c3eaf39dd879b117fbcf98663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18626fd547c11287efc035fd978c47a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e046cba41dd09c6a35e3d28140026665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178f9a516a491fb74c07446868194a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff350cedd527044da05ac0e0d0459cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a9034026dc50a404df1116e1239f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956f14dcc6927c82b82b6dcae1d184e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9c431b0c2eeae395a4036bb8da5ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29072cae02bd2a255df1e5b0d1bff726671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af8b90a793aaf6736d01e15972dea7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea05d849be252ef57a8354c2cd35cd2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732043aa516deb9c9bf515a4688b8506674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e2e80e501daa47d0da9fe5c54d371675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20e82ce619ae63ee3f75446d6f839d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4544a10ba325579a4fa86c857f7d1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5bcb70e6f5e7d1e61e67ef029a5fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e767f6b90419329b67386bc72d3e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c1cc136dd2eee7480fd7742385f08680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d0a60c06f1735369aa190a9e87c91681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8f7cf2bd92be158f711da684ea97b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af4086051bb72d2bd8c7f1084a6e95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c3a76d1e17b98ba233c60ca5b9f0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9f10cc46ad070385eb02f9159e43d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb143acb324409aa4cdc6c279b6135686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5c9ab1cf892abea718707105ca9c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58dc795a977d1ee2eb752da42d7a00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ed90310f3bfc3dac37eb110018a3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3675071d689ed874a6aa64c7d99a2a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d773b2ff282a047803f2f7c015de06d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8668589fceaff4144c370ecd004cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303336e29496f34e8170b769f80798fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94015255705d9074813ccd08ea523ad6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3b137e91850f3e77f25dfa6bdbcc4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f9b905a9171444cdbd172a8715894696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1adbb568255b016df7d33a8f377f8f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5784bcd984849eee541f4ab6ce6a84698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2b6cc4817b202d5bb8c0f7a0069f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d99c6a2a8d1b8693bd8a91750c3c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5913b0b21c79047b774137b0686368a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6635ce02eed884aa5881c32729c87702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da133d56cecb2e49ae146a4daa725f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49dccaa090502f7a830aad12fe7ff5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45b75b4331f405b99bb0720bee6ec9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2024367ce8cd2dbbffd2e724f261b8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a68efc0aeefad13679a3c54b9bb966707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4a8ff80f5a7d08631ee587b4f5aba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83872da089a68765b5b1cb5400e51b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd564650090888b3d0a295b051497f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c75f5d36fdaf11afe6b64266459b80711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247cde864d8e3def5a9a87c2b72f492712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1d9fe95ac891d51f99ef7d05e8460713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66eaa751c712e6cd2eda6c402f2e6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0d753cbda68aee2ab1815a8a02bf2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dda0fd5d339be471d213b3c6cdf5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe788a339fe44e136376667d645128717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabebe5421525c2933c658a7d3f4216c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655e4980f206f194831246ca8e4044b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9cd1b5196c7cbe2f7ed8d9901fbef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb4612e60fd49eace293068b138f85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf91f56efe5fda8f7bb8fb12ca1622722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c3cffdd97cd6ef85fb66784fc3272723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc06e4b3cf4e43109a3ad9356bfae42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0801e74e3a8f1333230f98253d7b189725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2f54636f5406efaa46bd06449edfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b102165ef2a0104f12e8c99977bf18c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d0d2523a464af63df3f1151f56a10728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454782dbfcd60b19602965f14bd4aa9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c970f85e75a712dc5f8d018522a6d3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff9bbaf2d67d03e1fbd6443d8cef4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d55a0c8be530144e4c92f8bce97da732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a6a95d99fdfdef9cb6bf8c04054a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c07e2ca0e630e7a584ee8f3b2afadf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ebfedb5c8f46ebc31b748503ffd2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e803b1e5aafe983a2669c37c8b862f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e31989c85fc91e6c5d7397b17b96e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5acfe0141a1ef761674771d7c428e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa479e6eed28ca5dc575cb956fa868e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f115c95cf154b897bf9f129e80b3dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5cca8b9e20b3bceac1891fc96593a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de173c4d5d6fcabbe354464be49b7c51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a093d9ec820243b6a9dda03bbc917cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1499b4f6a27f24f253c284e9a258781744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb902f2f320775a52e218d31f93b95e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fccfa7492db6528067f9593dbe2a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00680f1ebe046b5bc0cf62fd86806d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c088a4f1e4d7433db3d008d51c887748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c3d21dff46518cd94dd0b3e44f488749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b10d150c5fb4bc094006457f330fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96075f5493ee2d836b7261a983910883751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5233813cd3623be987797561ef8892752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aac1ec14076113d9d00121e3aac9f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e39107727c9429a20f341253509ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d194bb2c5dd831d34e7d64c726797755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa06f3922acfe201a596b9e2077ad00756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029e87186d7100be1b56f3336e810b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddcad05e9dad5f098819abcaf5ef1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe05ecbcbeac017665e2525ba3abd4b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8cb959f79e88d1671694a7f3427b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64334c26d1718f4117598b3d261a66e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cea3c55f3d85d65b9907d4a0e8dea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3b3051853e0860f91ab322f891f254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389c7cd040e4bc54991144992dc5df45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a889cc964aeb7bbc6f3b9014bbb146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc329f0d31c46317a5d83552753ba17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321c6050c1bfbbd66ceb0d83b93101d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61370486300340d98ba32ca5c13b28e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd36bbb35ef7556b843802fe3abddc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc67b70d39059e1f03ed37f4fb7d2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0234116e73d94682597c5534ac5eb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b0a3767e45241e514ac3b90ebe5a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154f0adaa7b3b78999e4cf46ff284c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91724ea3ca5b1c941907e61b76a8ed415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3dc798da18111c2254a3f04bf208916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e14020e4c307091d8655f92c5dea2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a22aa477e3017b1285b984c2fb58e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24489708d58c72c72d6c0f5be4bf91a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbeb5040ba318e3d399c606412569920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba005700e259cfad832b8a036e8c7d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7247255ace81c452eff733cddac8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277940529ed27e89f156e249678423cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeafa4e7050aced4a026530c77274924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532692b2469174186fac3ff560ee07ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0dd06c3604b2fb89a279cd97c3de926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc698067eb8cb5fb1dea26b2ac3c3b3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6588a31d22f7ae7271a48770a479d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12212c299043d669b594521ac45bbe429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86ec9f1dc4c94594b1caa16ecfbdfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7488130691b94e89d9622fe05977d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fa3bf8afe221e5d8b94f0b6d41f1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90605339b41a8353dc6daacf9e55629f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb89db303f2a428b4d89db796a27a1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17944b486ec7cf7fa8bd343f122872a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17265fe31cfe7f2223e8ba2720430e5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951f5f958c3693657e52a4428d33fb537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1f68fb75160daa5af53d765c7058d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f632b01319378050aa40df65917b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc313647e5a42f42ba0d7240560aef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b8c3f4cceff22041e2d3c6e987bb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685fda29de26f87792ac5c88d1b429242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9a3e6d86e81185e08c74d613989e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d02bfa86092f1951de277a884a227f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3b94ad960f46cd98948e59549bfed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3754707dcfe338cc7dff727a372f3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587112a70ece299eda8a5ebc051dfcdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acd80d34c60f1d6e5bb730ef13bada48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31163562a2d80ed6cf835e72b5ffad5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54759c47bc8234cd76041d2354748450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84277e465d29e3cc1be60e1214467851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21598b3bd8019410dde63d59880c56852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d824e8c6b9a2ea397427889a0ad9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1122b21d19ae3f400589ffbafc131454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddffa70ef93b897d9e5b1b2867b4f4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad2d979b7f8ad80fb08be0aa92d82156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7c190f1352e310aaa67643016fec257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6ae321a5e062162184436feabb61258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bcee9f90d478fd9547689cd0a051559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c794398ae461e82d026ca2d9c5c53d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312445aa468c0287358d8ab6b009a1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf77bc00ec9169cc54e46585805b4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e82acd1b16b4c6c067e2709906ba2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f811974e505760c617ee1dbba5c4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3dab59b7a1d3852bf6b640a4917b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9a6c1e02fb2b25b0554b2cdaa279766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120eb5d854c326d3552aa45dc5d614767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297c6d95ab3edeb7f41897909a5f90d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b19d250be7047f5c7c8b3465f07c7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0df75fd9c49763715426e45ca3aaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894f0b57ce13464fa37b1db8b9d623571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9d2421d8f1c53cfed47a94045e06872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531975972992c905ab3dac9e544131b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010fad391fa43020ec827d0aedbcf8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb4c4b03760ca8adc898b83938b88f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ae48d5b583cc906d612e8b1ae3af076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7659393f9ee5cf0ac60be2547b08cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36e5abddac9bc0ff717a0bdf85245b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5e48e67a630d7b611b9a31b432d6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af27c3dfd75217c49d4198db87f5fd980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29e4aad9f05066571d18dd5ccad5de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc87b0dc8bf378d0459b1dcfea73a7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fefd0209180434f318f9050946b31083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807beb399d3f84a8f445a734912c992284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95abf87a8fe4fe12270d3dc873275185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2514a07bfdfe87614447211b4a5787e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90870554d52166573cc0981a733d7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b639b5b5f66dc3fba1b47de61f11f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccbab08a271220ea8c96717c318beb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e852f9797ba64a55fcbdb98e8fb86990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d3a72347a05c794096e8faea7ed1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb69db8a756ce14ae99398cc5d03792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1018bc30eb3ab45326be8927418dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119e2c3837176ce1037cd5d9a58f09494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5af43976062075de3cc37f40fcd65695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae4085ab17737004fc15f5716a3fc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29843e4b3292a5880dd100e9b38a68b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edd68585fe10dd58e7743469a0201098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f02ffc23a3a18af238b1a7dbf1bd0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b63643fad107568ce02a92fb2d149f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340260c9a84f2ae116f2faa61b62b854101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8bad58105ede3c69987f6e23c2b36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e390a7022b494ec7424c04ebc5ce803103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecb6de924816e94997564997eaf613104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458a439fa93941699e8249a6fa14a63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f6bfb98d33ab9dbb14cf8a42823ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a734a3768174b7d7977e4facac479107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc74a3312697fb9a095e5468036f6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459635760df568204476dcfbb0ace746109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abf14bb260e142bc55b966fa780057110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c50cb5f3911088f273f2d6fa2f05a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ea797d96e13becd4fe008ee5fa5d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2e2c6c8b47b6f4c13171274aa5b37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c814fb544ac859190a55daff5a8f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e13f9817485636bb5af312ebd5608a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba9c7897c6698d32ce0ed1f0d228c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845651a77906fa9c50e58c6c8678da3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6f58b3eaf9187196f8b31ca37a70e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044b5b50b1795a5ca4e0029f2e2b23a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15109f21a6d1f0ff2612a2c5618502ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df321d33f2ed9a02c9525ad75351c919121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5c27ea779793629991024112ae99f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35341dfb47caf50f260a4adb8ad26d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779118a89bb72fd471f0d93640dfcea8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a119707a100f4c7eee38ad66cd6ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc5bd590f3b5592740d80ac512c7df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c2ec2bc3f7b2605b8e3352eb48fee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23ff748a1893cc257092e1ab2a6c39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdd4251090222a7cb2b292ae13a4aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0042bc6f70c30dbbb429c9ecc8113130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ffb029f82c9bc03d88c3e1e6e2e3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a005ba340dba6e8ed6fb56980f5e574132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051e9f419cc55433dad45063405b8d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637153347df0f7fc6ab13ad07dc711dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf1c71103ac28047c64ab286a9b087135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ff0774b871c2849efa38d0c2d5c28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304299c35c662daf5356e9aa990660f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0a26b2a7ad69005347c07b7700e7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee22dd9275e81e497ae4dc386c46980139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4d2ff30db57461e11efc26786d688140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e21a6925fffb457e3e75e9d62ea8ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e2cac3ea98cd6b07099f780f487db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4542d0a5ad47a0a87c2958c4c234d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340881984620653b29f594680c8131e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c81ba5d7a527185ae94f337bed92c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf2a737b5fee231ae095ce1ef389b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a105699b80f9e256b53c4f28251eb1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba931bc789c48e9264bd75a2357a91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115627ce00324c036912112037ff5f07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0883772685e4dfd937d2c51ad1b2b70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4cd09506969f90c7dabd943082280151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eb36b2422407c10884e2cb6293d0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e214a4039fd2040ed0acfac31ff889153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174caf726e00e9dce7401c54acc6b2f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8546b72e80725df1c3419cb08bf0db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e9bc119b69829665529ab6694eef6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3224bd215599a3602cdfa4410403fb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9556997d47d2d2f4c99aa8f4c4c87f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723980f4f28ef3d0a66cf57bce894d0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d471f3cab75b6c5ad5c1700183b94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc25b08cd5326b97f0ed494d1a1d9d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b08ef7b8f4387ca3c42f773cf3caa3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe84407ccd99b7607a8066c9ce67bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d5cddeb57ea01d9213f2cec592602164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24853dcb5d99224270955312e16971da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48da444c5175b0368837f79aa555626166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0f18bfafd22d92e3f0e58ff4a1537167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456cfcc03601e1d3c6758c9fb1649e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083750daef7ea51c615450183dd8b6d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042274708b2643b5fa45ece3c4f49a9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51552571ce37f37c21cb8bb4c3719f57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74d846f9edd91000760469d9b224e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189169c5f4350a5859ce72914275e2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b22868b3f77b73e46700e9a47d126174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de20ae05ef0ba04ae90a46653b985f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbae35f7fd5afb724fd47742ae9d41c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3602d05aa0893765a58fb19ca3a84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc68ff11dd6072033e12e96a6576fea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aec542fbde34f9c304175cf2613c05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0188c87719e1fd0237f81536e573691180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08f67b986415b5e52a3f6fb3ef7bd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2734dcfdb555751321e9beb30a3bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419413b2eacc953fa16b192b67a0b34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49e76db13a268411e352c31b5c4e8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc9a082c2e46ac7cfa588a515f6c32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c5360b78ee57c3e95c4be699d3b0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c657f286626fd7e182a8e9684c0ed11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af637cb53083165eeec3b276acc6b58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6dc67c49b9d0cfab80c0a9a2e392c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e0983596500181b7289031612c87f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7487f99f7f9f666b40f4656fce6203191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981685bef56979f78ed2a4cce4eb0bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06526d023ad1bf8d1288312f8d6ab9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4ccba2ea700b6194d1c51ba6cf5f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2510e9212b23ea8b95c833338551707195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5df7f1b888c2b6015adc93b1a2fa31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f7bbb05bdec66778d703c54a2e563197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b33a47b7dbf76c5bddf51acd6c1528198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca558d84e300a73b7c588d61e53b8a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c10b70bc9088c4034f418589d7e97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1baf7fe27104a613dd1fc28e89c0ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a022749399ede7e3b64e31f4cb75395202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8311fafb6ae08bc4b1696a7b65cdcd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f07b7b6d315ea713e4d535892b292204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05402f3e401f39d441b8ead7e11a8802205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28dd7da2ccd5a967993d9df2603504206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf5f38c0a5c267333202ff3c869fc9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67807cf293b7715bee1b355819d0d017208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba18f4433f3817b94e2fcc6a5bdb306209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d38f4e78776524637505936b3b5c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7cf33a9aa06d9f9ba4392a4837310211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57104860ef3c6b26283e954bab8b7ab9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cada7d58b483b5faf1f2226ad1a5d9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9df7a2623c43e1ee68b161c88ab03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307b001514382a841306fd523aaaa04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebb61d387df56be96d2a5fcd3bdabb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928ae1ea0d2ef03b0b2f10bcfc556b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe42d8a227301777d9d6f921b43aa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2ca4e7a68a82a587957cb057bb5ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e65b94a09a9b1d34cb3e24bb2d3611220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474c37961c08d04c0ac7722edcc6723221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82be09669b36d28cfba5244398f5847222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b84c32d39e2af122cc270fbe60e1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3db22c98297701d2f81644c69ff74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e0230b7e98ab7a1a7e9f585448a9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff9459b73a774f32e37711eba799b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b18e1634e61cd701af8ea2267c089e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1969e806c8bfbe58edc86d91f7ba76b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ada601e5320f6dedefa5db19193c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b78e10a2f39ac1a8d0506d03dc06d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9860e1f5796e45b5ef7c23c687378b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47867cd4b0622865c02aecdf72c34113232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacc0f98f8fe4ed65e190689db60b0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83301867e3d4070e7fb24b9b747c057c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57b9b76255c56f81698e842da5349d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fecaa57ca8c0e03db0290e5ddc5ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c77237338c4f78af3d4b2315e003a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514e70a9dc0ec814f94f4fcfa00b7c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d254d2c8554ca5f587be8a4ce3c452239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d067ee58afe43e80f4491e7771694e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c75dd6ff4bc0451bb2a788f36a4e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58748c1ff12904e3b8615dfbf7231ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcfd8476bd4eeaf887a81762105254243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c6f059e686d0fa5d85584047d88ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4c73313b95f2c18b0a13b43b02d07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3143e820dcf664ab5014d5d5fd40c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ed6c085543fea8663252b6a13ad53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537cbc79aee46910a7f5a4e3722bbdf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837a38e5e063f76bf00317d9441acc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d207ac3bcea3628f31bc95e6be431250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89784ecbf836ada9b358efa7eb70ccb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38d931769332a07912130a0a720f33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6386bce4721ae0fcc78f31782c66a06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfd9c3a2cf2f38e04f83cb4eb08fe2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66f2498188b4c7d491c2cdbf504dc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51182678a54a354c36358606044f7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54749bf4d47a5cee2b7f4efbab332941257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124d1acefb1588b1568b2bf928198eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fb15af0400643b24cce7f717c1fe8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6a5c5baf494d74c1e975b8a068577260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a94e67aed4eb8bc79a9012ede1a9bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e1c06de616602e6425222a7fb6e6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6da801321b5478a9bd5b5bee7996b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897851c1b4ebaf9f307ce5749d971cf6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82789ae91dba04de0119a409e65d5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc5dadb384354a01d7a63f898a3764266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644cf1c78f65c2aed564aecc18e6aac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90527f2f9e8badf2bede457cea9a6ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d36d77609c6fd40714604d477e8f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f42af47ed1679edef8d3e1ec12220270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62675919d433be57321fff80a93dea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f96ca8892f661d998dbe9b95f906c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84afa96842efa2a2fb40a6e70fe0fea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c6c7c48c3acdf7d370b2bbdfda455274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5a2bd1502df39418e55cf6603cf83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3180b6a82eb3a71fb0b6ef60b496e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e29a35a785be1985aa95f541d8cd52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd9bb53228a224632c670708b9a899278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3e8ef7d63d780ded0041105971b64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c53df8370d39f35ce0f750b0d0c9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321389c39c6f4971977ae5c5ba2c7d3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d433ef291c4ec137f41923edfdc89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c844ec435b010e2464d5dd8e02e147283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef44a8cb2b80cbff9fcf2d16d3e5fbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc64eab0d6c7b0d1ad525de8bd1c538285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e1f84a090bf2b9ca16fd302f47ef3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58645ce10253fd37d64467f517c2c3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e45ce8f34f592d5b6c9681b89b1405288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe02d3e374477a726dc56f5b4591b49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f55b0bfa1b0c736920c90deb14d2a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3776977028629d9330615333df6bca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d9806645393793a0dec36ff51b88a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdb173bbf7815872917e2b454d902d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157acd010446507bd4e53b898ecd8f69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae25991e4467ee2aa1b55038fb179d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5357f9d264e019999f8fe0f697440d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241177228172854e7944cafaba2d708c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ed64cea0f3db0b0645057263f6c0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4f3b86fe928b8fb30070ce4ae6f57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4758ee6be1c13ee4c8debaa0433863300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a360c528614176d9afbbe1ca66f2dcf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d49c4d1d07a763d2fe173b7cc5395302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d262c19dd5005b3ed3ae5a4e18d8fd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffd2062bffe721aaa156828bf0a784304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec0daa2aea99048793ce36b0e4f112305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aecb44fc486254b3aefb8b541419a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5295345a038fa457e2f2a5c2a3ad0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95114cffcf8ba82c0deefbf31f344fc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177844cb35a357452e77b740e06c4887309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da5c0210ad23cfbe80138c4f1bbb53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72733fd575206c2ff0347169048c9c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f2e46906f0aaa2bea793761b72b47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c15c2ef2aee27242f29c0d93a4f0df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e600052f03361b4f5b4a8d287d890314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa2e72a075a3c4abc96a15efe14de0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971f0186283d8b85a85484c5a7854a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bcbf2f67d96bd9e4cb46ca66c7c1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e7eeff6b065fc730347e6e9330a7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f0a599c5a2b77dfbe768771417179319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc171979d9de6f54729040ba4a8edc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346d71573d48c7b6aaec0736796c1f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c635a986d6cd8667320e4b0ace092322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3c1875fdc0016ae96440b539b137d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091db66fc7b447b77c81c5cd4cf14753324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff072f7b1a207d47392e6453147e80b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56781b1878a67169c7cdead0ce8e532326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4a37a65e565d12a7b5a486d4d5fc0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74727143080448658a0d5d7a08663a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320a36aea84d1c8153e49a66cc5480d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd947392f76b11bb6c952c66f14c6c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0ac4bcb6f9c4d65609ab575e40789331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9d1d09fa49cc026b637226a7f48b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d34cbd1d9bd58a7cd23fb40a6b0516333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601b8587b98b632f7f94560a9751b00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aae0ea51fe9a3100f7e6a2b6d879d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed92c814722b3e474bd7c164a317b45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106b8424730940f84556f983ee063ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f037140e71434f747903ff007e23699338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34407bb22bc9bff188601dd16a018a71339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f23f21d77f9681d96e8b51f34a4888340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86a35cd70f346ebd59f9df390db73a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10c28c1ea4e9a24c81f6191154fd32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09424e109a6fad73f07d4fe8391722b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc9e6f6bbfcc42fb78b6d4700a7539344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf48f3176907385002d08fb78b0f2d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffa12534f79b3c00eb9ead3bcaf905346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd580483de7c392e583af9e739c593347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0b3552c3b5f270caa4f428f06d2b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e1f016481d0fee7c328208341071e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68532ae5cf085818b34ff446c2c635fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369a8c2aa2c3fba8216c7e485a05ff1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3a8c65e973c4c3762544d4456738e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d8d0d3c10da6ea755acb3c3b52381353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ab071545eefe9c865e7120f50e40b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e32a88fddc2e93dbd7634a0c6364b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf1e04723a7a545f4d866d6a8061a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aeb6ec872e33475cc196aabe6bf94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84b153725f5297fe6cff58341c98fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fc00fcfd8c4b8882d9d08857403c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6a899a6ba98e744b3ac850f7a3aa6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95880d3b4667cca56d43885b0aec22f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c605307621b10632ac077d42856235362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8033ac46ef180f76cf73e7fa7d52638363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25265559e8a95b09d2818dd3da321b6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e7937ae97b0bd4421574f9985a518365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76529bc8880df22f1902aeda1d3231366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55843c6dd58a93e2f182b5ae168589ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0a0450f967ae495b8c89251daef05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b51dc03b2c9571cb93d4ec862e05f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d10430846e6a8d6f95dfc80631461a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4d0d2447677f21ad77ab3b90599b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a951e3b6a9f3862f94536fb2f4842d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f3ec6253001184cdf8165512b72ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99b3eafff5cb97c0c1b8e5fda7f6ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc74bd642b507e6e46225558fb8b3b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e527b4d055e04216f2851d7e19318376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0054b1dd72759c486633fa4d3b3e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06851f9ebd7b836724fff4db7a18b9da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefe64823cf7e81b9ec5297cb6a8edc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504a464140b4ca385b31212b953a3ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178361681e5fedef7c6407f8bbeff2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd1c8ada165d52c0df97998ac65a65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf121d674386ce61085207b83508aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883859e17ff69edf89a9dc4a357310aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568473854127461f7387db0b094a9ddd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228fb2d9e4460796fb47b052907a6ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fa44d7f090399f2539dadee756245387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb49c1405a291a659c528ce2842538388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8426341d9bc15c2151871f15e1b3cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e0f8dbc89940803f92ba93472519f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61f425432663e6735d02ade7d0d8f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cd89a7426e9f27cd057c21c853de9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8a71c8c809a62714cd0a2f37d523d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34091123f88bd6413d96b551adf8bd0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c34ce6ef908e04844fbaea41f689c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f49b2d20ab916a098617e30c4e1bf9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5484db510a72af0feaf0e17e79df53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd974f3de279b391617734a0b240aa5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8f2a5d1c65e6ad28bed760b928d09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ed7341b816b11d96a331473cb30ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed1d06fda82a3c6474361563c3b32e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026eba3fab61916e86149cab2846d88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec766099f3c1d9d5de9bfb4da6747a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f1d29f9cdf662507f88dd9d0fbccc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f29e1e388963f39139f1b0e4cf683405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170bc7a0731d6af48e6ab6a755a19d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94c0a9c15c539270e673b08f0df8e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f88186b45ca1ccd905ce83a3fc126408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8eff622f247da52fb32aaf99e2206409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893353f9285532227b66c3e948fd9b41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b8d2ae8bf3a8b1b9728a5337be4d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7249c5d434892c57454464645f6e794412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1d422b67f2f3a543a1b7965834c54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bc062e722ecc17ad28f3512af7903414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab41cbcc8714e64bb7148b9f2e9cd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60fdbc1247e6f42aa6564c056b9c55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ada7ad3e104cdbb113a40c7386eff8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cee99ea41468b61bdef1c14c99a69c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4790dfcf1fc3417da11205629dbe42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eed6b5d8ee456e2b6a1df20ac30af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a737a6304ce494fec7b7e8fcc94e36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6e390a4f462442f031ab506bc15d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7b1c21e479671566298e6ac1fb019423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d80819177670a46bf3b0b56a776e30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b6389ec2753a93abfcdc8dd580c81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08900b5c3c3abd0ece46cefe3785f399426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72c25cd9cc3d7463b412628b3f6483427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f32391a89458e8cc2718d86e0e7694428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34df73dfea4ee9ab4ea7b6008e5f76c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ecd53d06657fd4e90b3258d3e57c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7084ebf6f535b9abd6d6d045d686e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086a34237ca4f18ed35710afa62506b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbab7712273a79bb0ab1bbecb69574433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50215cfaf97e000b21826e2d4755fd3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42337f9a99dbf75477cd79c4390903de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165a2cdbab6495290dcdb401f551827436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05847a3899ccbff5a5ac37ee1a6d27f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c373749cae74f3a17b170c705e1456438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eb2d577249e99935ba3da808ba3c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f466f9512895f4cf4cc374ac09c3f96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94f17caff7aefa05f496c72dcd0b8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86139a7511649fa131370e9dc5ab0593442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee782b14caa4b876059a36b36372c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e321c3a3ccb6fb7de348e9db3e6a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a814a6b65f629be57b07826915b41445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d816807df4973889fac6c7f05069c4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e950f560941e8b675ceab03910028e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428d4f406f4eba7aaa37c984d81c7f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b528ad11468ec5e3907c7498c936f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8700700b61b92d481402ed00b062a06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb171dcaef01ac65b87820e670a87b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01518bc9ddb2ed066851b51c7d8087452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafd907df2f6ae7f2f36e711e979a26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a373efaa86a2b19549567ecdd4ea73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f50b17660923a92381ee399e842421455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cdf9e24b8ea0babcf15f2db1b85ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457bb448b6bebfc65c42ae27fcf531e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcc0219d761b6eb87ea5f316268193458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5556264040f49356d4decd570df8eee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dd4abb89b828342943b67ea1818cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f56f21374afe775141e09c015386b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3067d5cd23db036fc7876aa5bf044462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184a8cc4a033c1e8c3311604666ee35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1f9036df0c65f5c24bfd031b92543464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2ef16a01e3e1078a86d7d4b9dda2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a5509461c3c7ac04c142d626ee240466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d6aeb983a827ba6008513600bd3cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afdb4b81887272a00f9af09c351162468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed016cb75d7e8b9c18f66b528b6465469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcde90ab96580e0ea3c86bab49ccac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27decd9acca186cafddf7b3c027704471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a3a38712689ec6daac3b5bf337172472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82b1588244efef8e9fb45b9e65ff7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245274b62fb1696e470b45d3b81c32ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f769a10966095fb59451246cc6659ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5e8b8a091d28e3fcca80a178bd610476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84d66427d00b8d5485d81f9ccc2cac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35702ef90c1b2418513d61f8513f2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028045c22434b27182134a3cae0406dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b769b5b88a174fa2c6e7699276f602d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21425b97a88281e4b85a6821e739ee27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd2dc5d90d1deeabb77ea1798bd340482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bf686f9cbf4b332446cd5fb106923483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ced1663ab2be0299a6f494c60f7ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a5af019b7fbad69096eaa8896c5ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e21579884e936032c726273c8c68b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f59b02c76b27067e0a1984106bada487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82f5f8f6dd218026eeccbae88560ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dee87516a396636ceeae19a6933b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe4d6b72c96a7dcc3e8be2597ac9b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f64c21fd694da0e4834edda9061de5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e0aa0fc218399fd59540b5a69b37e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea68a27ae72ed227e7ce855cbb5319493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856af1dd7f3b66658e782bc7ddebeb8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9cdf129e39b998a7dde2a81bcd1d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2b4515c95269e3da92cad32df00f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b839983ed2ffd5208678d0f11986e60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d55f10a6935c1b23ccf6f1819cc8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea2ff49694ac577a6227979d01cc89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29a4cd66c7040a5de56d524dc74f6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630535f2fbf6b0b233ae95fe027de0d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e108383d8c4702385e934d11ca6fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c56dc889f01601dbb3661475070257503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cafd139c3e742e7f98b6faef4065a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c07c1f33ffd4bba3fbdb17e951f10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12738175d07ef53f5a036f53acc8f7b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6a15019c5b9a13386485cdbefb5fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906c41c3e2fae31d5b4c54794d2710b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6c88b370a21a96f3358e937e8b92b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bcac595902f53cf86ef7294b89a6b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfbd15aa3aa0617709be626273a5a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27237e1d96baa418767e756554bec3cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e665ec8c7992af01ef2e490e1a8a84d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9c6e0b158286b093ab5f84378d389514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44429ddaf8f2c293c18f68eae5789f09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c589cd7661caed1b00b4e017713e32d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cd55fabc0f2733d603d3c6c2a6cb0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c9ddd0c88539f2ac3b812f5e7aa3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2265538e6673884b3695ab5057ae487519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02c5fa63387a39671cc2459709f7de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2e2e1b70154a1f5ab36b27d2bfff8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9a5ffa693724adbd16a5f29fed642522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca01e0d8503e10b242ac7d481ca023523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc64697227fabcc8f34aec8c2670de8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d099491f6e01c92221f5eb1b428d0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f9c8686ae45b51fa2373858dbc93d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cbd0c966146868c99fd51316087f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a571334f30ffedcce85d60f1ab8888528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c682c6158904bd19f39cb2b62b349b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6d42fb72dbc144eeff50124a9a304530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88363db4b4589deb8bf02aeba91ddb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10f96f5d62f4f752b71350e0347dfc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a3ab0bfe0d04d95a4f73962aca4cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a72d02f29c1af1e40b95adad192c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317f35b08b84d8ebd2c1b80ac425b60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd0b9950c89f09e0f9d0a0f5737fd1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf30f28dcde53548cc4400bac3312da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ef7aea9c2ea695fe6e9311f418d90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e970f68fce7d9e936757e683ebff25f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cf93d7528218741ba99331a558e47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ceaf416c3ea25eef270cb1649ccf2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094ec1a11825d9ce44b31a36b62f0b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5779a171ce0dccd5672c25fcf87a6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751efafc3d8735a12573d93b5d594f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9ef4de3f45a2ab1ddc0ca9ad4f141545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48958d30d305735d897db4526ab9e8cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a154d09c043d61477fda71f1f4c3f9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5fdb577fa8290d0b6ba1a4ed8ab12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22aae5dea45630de28937c9876a9dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f5d0efa9edbfecc421bb7a06ee868550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0399ca6253d8a1bb24c4d0a50e10203551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace1de03c254809749163cb1b6bb013552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e5a7ba0903715e953f10ba53f2c86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e93b608f94b6b6c614b2987d4eb6c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb364f64ff0a68e178c5dcdf59d92e83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427781a162a8474a2486214405cb417556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbafe95fcf4170549a10b681b68c5a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc381f4ab81098604cf42ab1e1830a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63212ad1be183052b012e297a924ea5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa20b7b416ebfa5f0220e7b851ecdcf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744836cd374847ffc86ea65b6b9dcba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c11b4db167ac7d935c955524ad21e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9dc65e830d4f16184bbdea5e38c21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea475624f1dfbed39888a72ff45f9143564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d943620671519ea2de2c4330616abd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d83ea63d8442c993e57d8dea2ada45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c77d211c31298d09ce0903238a840d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55030f72f2c4f9fa073d98a87199d4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfe2efb46bb7825a2ac5a5d69b9d7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492be8f291bf9eefc837b991fc3de05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2098c7f8adfb708a8f3fbe13399cce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd676651eca52f9239a07fde85e0dfd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803757e7a2f6fb57aba2fddb6b7f22c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b1d3a540dd50fa27023f354ef4555574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d722b379a22fc6e617c28355ae05874575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729d0c441761b54f63ccdefcd42def7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128603a414572df149579a49872973b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f459a8b01e6f2a3ab16dfee08a43840578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7610e92b659064b17737dec94059461579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc0a1cbd502730aaf25c1e05beb811580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75b4889ec54af01bdad7d6d46fe9f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3ba2c0c6ba32ae6402c0e1fe403a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e0963ef4a12feabc8df257cc74947583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83084d2c63e1c4f419177bd1ec14d676584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b735e3c8343c32011de4009545b3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6b1208d99c53fc5b02b57796fb469586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfadb988e2b3aa0f37ffb088755c1e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c02431ac1874ce9f4b9860c951f96b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739299c4c45dd502965c102d03933b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c625cb59143efad819f95bcc327e2fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9651fc231e88322eb9505c0e9ef263591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402c333334bcab6b7eacb800c0f11c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab863b3b6f8c0f0456f2b1215e420c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef4bea790aadf9fa50060396657dcb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8342fd2ac734e9beb909c80617c8e8f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad585bf8f0c095ef18545b84e4923c63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593575b5dee08ca5c2751b17697b838597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd30d65698ecf7a3e9b6dc23d3d6a21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365488c64991c720dadf9fbf0a78b432599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c1af306b6148ca12966e6924efa33600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3273e746178b10f9d9d0a76e1a64d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b61bf44e4a25682687be321e3c9f5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391daabc87ea9dfcb74911f8da8b6c62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43978f51eb4c6c583ec3b72e4bc79875604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf257aff4b92392b162bd0de782df1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac2269c7469a441f33621246d2f709606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92fc6cc1927a29cbf533355bf18046607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9bea3758ce4c2492c314b8531a439608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85d2d168c6bf11684aa27c1b86da91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cdeaceba4da346a7b896ff5ad53d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e52a3f1e0f126e062651facdc99622611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f94c7b9a82a8ae09ca80d9a486a51b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440810dd8ee7f53ef5c98b2993de27f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4fd8227ad6615c60eead86b2993af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c10108ba693ded060338e77efff155615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a2e96f4853a11e078cc50cebe528f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe0d866840c09e648e2d7fafcf33eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea448eddba4b43427b23f363cc60d4d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036212159c1f0c7e52b07ce6ded7550619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9551b92831acc17514b05a9cd284e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d087a44cf6bbe10e528df05bc66ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ec8d6c7d00cf59807a11e95dbc030622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5460419996f9ecbfda59c25e72fc058623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8da0afcde2298491bcf84874a499a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95633ef2c36ead599c0d3f7c4dd1a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542d58aad0fbb9a0ab1e3cf60006024626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6e5f058213401c2953ca2d37678d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad55e429d04600c62a5dd1181ee6279628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a039241d7836a03c7d58db4951b903629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be5a27c66091903e0fd7b71d2eab45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb8d46765ba7d7db1b0ed8fb5158c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798ac6bade4d46dfda0b0dd31f80db6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3cd3b457ea2b1aa0064471bc4ccf7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd7c1c4e7cc5ecdf7592e8d1968739634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c675ad33a99ecbbadf69f7e5b5ec6d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419841ab7c000028d6df7c8b02ea8ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253bc30bae48b5b94906d494a9ecd80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de4a611957ddd32d6c1337b9d3deb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524aebafdeb56175cd32b045c77024c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419d23d0c5b830900eeaba3d61b55ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1f34f3f8b2002e7a459238b63483d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f41d81a0df080a946e8cad0ce76421642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84e00486ab5b6504d5157d702ce7d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a1c4f887e6a3d4ca866899886e1e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9cbee134f55af0670c1de4dfd1d47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cace9f24b03cd54ab5569afa6a6fc5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea715a338ed84c46cf9be851c99d6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2127984d82c0d10502aa1ff5c3bb5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30767b46ac0f3deff9cad8bf60b0d17f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a40eb7aebc53293cabd48fea854f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea327ce597e7ddaf9aa6e95d83adf8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2768832aab6c7675c1477c4d45c2e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c40c1ecad2b0040b1f4316362efd7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f14f370b5cd069d27413d6d2bc54f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844d0b60749f2a74cf4e8b5d248418e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b2c87229a89be8ef8b1a34461c8b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7c267314ecb6bef9b83f3da5a2eac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9c912acb2ff9a20907aa8c11e2080658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a65dbcdb0259d91a18461c89728e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80327a48aa54b8bdbd1f056dfdfd7748660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbd166dc804bc47068ad8be94453b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98efe3077e151f148d069b80f47b898662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044b55d56905c8c01239404b57d7fe5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347db94ac1e7ffd8d14b980fd2e7654b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7750ea83ff5f99b72edcdf15837cd2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7704e36b79e27518e9f5c9bdcc33d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1614408eac53d5054a901a25f4425667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fc2de73d695d0a5b867595ff87e21668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f2c581bc3e73e5c61f8f829418d89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208395a7557613e569c1fc2a96a1b64e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507878f573e17ee5e08fe51fb83bbdd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7786cedced98ba1a4142b7a0ba2f59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b0cb5cb819bd3f06e65642b96d4f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c850880942e7c553f81637445b143f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147178fd073f6a6713e70168d4895cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa662a433bdf23bd63d32acc4f698d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef343b7f46611f97dbdcea9ccd2125b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63088fba45198bafde5c5ac110dafc1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688335fd3a9effc3658fc396d008c45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f776cc45591e32f5a2dc4cdd8520f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7703c1b439959902a3a11e509b739681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94384226f9a4acfc696730a3f2dd06a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71be3e1e1e770d6e7142581bc9c9c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7402dbfa0c70715aa813a4e17a90a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb9e5f27f9f39b4f126f37694bd348685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3d906ab6ac20068dd1368e215e615686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02a83019ebf958bd4dd6a8ee54f8eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f8312b99d139cbeb53af7035f5a29688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04be3198807d8126d4f8c1530595dab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35c0d2be91c72ef54094f28c162b30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8db1a932322bb0e98b31a97853adc7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a97379c545f5be09f539069f81cbc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3eadf806b2c1e7ccb5628a4f55fd8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70eb8aa32e304ce09f7c1bf85056df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363245ceba0f83bb5980001eeddb653c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c313df55aeb47aadb224a2be5fbaa70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe77d751e75885cfdc266638a5c93a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad47048d1dd60489ed3ff029c1e92a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb08772af5adf83fd8ca83ed9efe5e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0b1b27641f1e0e9c7d1e8aec13b58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f260c7792a67a904602cdb9f45a25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9adfaeadc75e6c5399dd3f9c847ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cb1fa4a05d00633c97ace92b7c8a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664129bfe97b739b6c0317cfa38e76a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e02a87fddc232202fc35d133ded661705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1c01e284375a63e46970aaf5f240e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae717524c3892624209d373ac6fd7cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd63a6ed8b6ccce3e9fd0b8c2e6063708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53bffa91ed72d348d55e71c91e8103709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d649b3884bdfb62e5189df0681eefc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748121842ae14f5719c0ccaddd8359a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26127c22dc1ae8cf9a243b5e858540ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958c414779041cd3c8b3c25721d9df6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a4fe3ee9df43ae72affe572eef847714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a084b0e498409d5a8870c1e1553cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469067a8b3146febc492267161c9474716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a412c594e40bb6434fe8e810ff60eea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b7796db015513586e12a0c19dade1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bdf54525f7c759516127d41dadaa1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755be227014439d90a84226f44b4819720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80130e9c824fc6710de026b0ab53a1fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcba2a16f26b8f914cbb974961d39c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff818c7c2203586dc56fe0573ef2fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de011a8a5a8e54ad05a8097d8563b62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24ee544989e08e8a1c98535b396856725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939f1c445e33736d0fb8ac6208eee66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540c657649a1414aedb9a1d8bdffdc3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a33201d4e1ae33cff4a34f7e22dd8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7775a7a8bbe1e349e750e038835c0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f3a2d32e93abd8a5772e3264db542730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5cdbf8a91c9137dbf92fa93c7fec0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3fbb7f6f388bf8aaa319dd690af81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60764902ef8c34158bde148f65e234733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2e7798394c2c380314917d7036f66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d980d95e4fae6a7eedb7bb0bbe1d6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cacfe1a58c018074db98d71fb6312736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2567f036195e37fb4efc3acbe13b26737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630fc21afaf7bb113526ed0fc9b60da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5196d349c54df9b216998e34883fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6992106fa783af2fc87b8cfd2d7d25c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a8a16893ab05287c6b702310e1b01741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565dc0571d4113822c556a33c63ce30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee92753d056662c7f57c39b0c5578b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76c662ae2162509420a537469a9b4d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fceaebbe42017b27e808d0411daf0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9cbc4fcdfa5121db3373ea43262da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc30ee5b7b73fd3890140987e81bca1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b8feb67c379599bd46a998262ed1e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5626bd3f1f799d10798e9f06dd240749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a52cc84c95ea8bdb8bbf20a05092a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9772b93fe0e9921c4288be3413cc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f2047f8b9ff936db231a7ab35f01b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432c6b258a8e48e627d05f91bd9cedb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a97ae32116910927903781192a9c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093842a8fc21cc2f128d0d18b4c6b71755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed2676de68b8f830003d4203c48596756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3985d01c0defcc28e65223baba7df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f45c54a8939c5644514c1244c351b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab948a635d0faac29724f02af102ed759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>