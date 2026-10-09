--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16246f93f08c204c36d1f5e88dbadc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44cec1dde00962d23132fa7b6cb0602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f40e3439b843f3c07f6b0eb4c0971f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6c669150dfd4e616ca89ca3de17e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8643ec1dc4d8674e33dd5bdee22ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b4ddde6f4a1152517e16404e77d686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513b777ca15b76f78310a47ea7ea3fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6673cbfd2182c25ad371afe795680f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7c1e0d00dd2bba9c93e91ed4779989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84218a898f36813fefdeb7f4b4a05d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801a22e351d1e06e4a560705c0b14c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607191cb6385337fafd7aa807fac55e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea2361f1bad8894d3cb68250dc922113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fb8d2f032eef809b69ada70a4d12714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfca7b92d966aef3e3863f7ea58b0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badef2bbd6fea3d6e4b095dd4c46fd9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaec81dd5307241986b00f9232a95c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294885b36db378919fd389b959fcab4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493d8e1343d886188fc2c3985c1c63219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ed2e8e07ba2113777b553a00529e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e439f42dc3b93bc273beaf75a5cb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16600b9f8f1c887c47402833a8bf1a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c3798af67ab5d55d20bb283f370ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2c0b118b567b95e464279f2d8b28d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d781d99d380c3b56b3a480ad69ac11125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21156cd0cc6fd5c71981ef7a3feb7c3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c14bc09183f972fbfa64ea16b41f6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4fd29670f5f9083d8e47c266f2edc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74333ffa511945f7e92aebc2f03394429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a763b8c7dee7e071951a30f67953f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3052813229a5ca74f338687c979203131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facb251eae341f7683c450b410da98032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714991fa105ef205f843d22d32e1cc1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5507d6a28905709982a77dc82310b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2c71851cf712ac2a3ef85b4ce103d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c157157b176770a1243e93828f4b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd28244b1bbed24289224a7b58efbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99264d7cea42e098ab2e38d365d553f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148318262df1f0696ca280b9a34c803639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fb07d1f29bcec602f11e81147edc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c87c6a4b5a720eb606921453974f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce3818eded0e3b8503b63014684a8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1ebd12c2add5527d92d40eb56448a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271d00e40d221805321e52fe3bda72444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720ac6166ae326745c413806df277e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a212a73adbf05ae117b0d9369f54b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b576525fbb8a03f7e29e6cdc2fc34247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5316df7ffd928017db286b96592bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f46511de7b31c04ccec0496adeef149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b468730480bc39e5b1ddb5ebca472a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e3718214599487469bef1a1493e2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342186ee85c3216355da6fed6b70a4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143790131e85ca6ba6f367a6f937daf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975167cd01e5ef8e82eabb38ec080dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641db9fda3f886e6b48365c504710bff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160d0abaac098818f0e7d2e0a74cd9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805275d4e732a77f86b8d703fbe6fdc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d9df8dce1c51941b5430841772b8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c04e76fb756642017eb44de1eec5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bee639d23bf1e49b28800063d897460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafc434f7d29bbe8a20636ae86d9a5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19393aa184b7e322bebd3440d3709c8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36de68c44f4dbc3653aa1e2a29f35063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cc696c0fc732ce1af6547b09db26f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76aad369a25c1ff4854ba1aad37c8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e180a0936bc4991857c531a8a32180b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5646ee577865ac457ae39b19a372967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ed29e28908a46ae2e48a388118a2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9c1cfee9d917682a7fbbd55bf1a6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eb17bfadaeff89214d8ba7ea7a28b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c59551054bc185990b6bdf6e6810871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba54a9e52687f0c5d368d6b6da434c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563f89c9a6cd9821b5c4b16e1d320fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938dcecf10846b3d24294ed8433585674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5db27ef9d68a0626a07feebf55530575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97243ce2dc18b38692fca548e4d10b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79239f0e3cf0a7deba5b5796a4dbc477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d617567c6af443dc9a43f1ac6aa2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edffca28e928fd70e784eb22886df2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc972d98efa79c3013d441cf908a5b6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757dfe6c534727ff50a73170a051da581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b76fea12258b8a938c0b15a17662a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598c8cb693777daba4c8f6c82eb64bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cc155202e9718d5336ffa77c022fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c219b46428371f74ce7f02f44cd625685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c767a92e87faaaaeb7fb33d414f8cb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada38defaa1cb61725181b8d38ee1f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68153b0007f1732b4d43ea90a6a3828988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad200e79eca74bdf34f3dcc2b7c357a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0a389844c0fea8229689f2cee351890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2066909b08b98047dc61e91163148b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9e1b119ab3298640eee42d52dfe9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c3f987df03e799256ee51296c5ae993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31825c83626eea0572ef530fb318d0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848d88ddfee2c77d194a26dda95648195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45acc6ebfd0617395386d1cf689bd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb76b1da36c53501bcf626bf8c2ed997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979bbf78c6d7d3844a759d6f9eca2c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef107de4f34e4a715d5e522ed26134c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125503ee28a1dc80f5acdf654423884100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf8d1e57f56ffa1cd3951c358461b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129869bcf964e9a42e3bee39ec1f2b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4b28d47ea0d94d2152cffbcaf3c21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e113239a8e697a533f4ff12afdf31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09520bb834b79e4319df1efa83f54e86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3365107bc9b9834d174058e48f06a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d08a9d0a6bced74f6f28dd10695d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a48d7b9a574e7c2bfd85b20795a83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca654b778eb775f0d54a9abc3a8e49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd519ab25d65abd4bfe93107747d3b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc04e1bad4200d60e029e4fb831ccb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c7238ef0279986658455393b53c04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d202a639a8931f6292eb4f00625fd78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf624fccd3b190136bbd1d1f5111ad2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54953682e04bc54180e4a6bb4f09befa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743dedfc3cb5aceaf36f44c0d0ff0a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0ea6757cf5c337db681e2e41eb5b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563879bc08451f11b664de9e618054b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5ab5f05a50281edf0d16b150756ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f4b12d19d7b66b6347a716ab07ae4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937f462fbaa9b4acaefb5edf8a6e0fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49f51fc7b1a3b5f5baaf97b14c8397122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170fe7711a68a42136ab33d1c75fe9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46238a685d93eb98ab27b13472f6b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec41c86c39fb98cdd1492ccaf898d09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63458574b37a9d61f6e99f637fadb87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c915e064da8fbb38b7249cb56a5e8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc0a163604fa3d70bf67137b26bc12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac023a99f5029ecc6ee16de6ed2dd8ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312b01b19255da8acc7cdb949f18150130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566f27f25ea91e8e0cdc751344b335a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544833816eb0665a81489174f5d036b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f10979f3b8042b706502a45a79d461133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb40c7ac7d73befd5be6d5b74e8737134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1d58301ce107140d0c01db21b9e33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a058a838abe46b8c29a32d15fe090c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807502f897f4fef5b25252af6f4a9d38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbee73753172207e6c86a48e830bcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a58e2feb79ada1ad68b39c98aec7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a994252aca8fee250bb37d068367a06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cfa41a9e75280b0c966cdc081fd6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35fdc52458fbcaff2d8d736ae4f3b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1e221b8a011f33c95c83c134cf82a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e8f0a0e8c8d4d64fbf5ca87f67708144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c9991879b35c4d91bfef75315f46d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e62455c1f9e12147bccc47868937c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff5dd4c9d644d7a52eafc0a7c7c4b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91784545264fa8d96dfc15a08180b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dec675c2d3c9af1affe2b38150f1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253e9c0de05d333f3f3282f2edddbed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd5f8a38502c95b160d86bb7d5eb54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982911929f322ab8b51e500a3c17547f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2818a8f38c96c3ab72da0a4dd9f6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a764649744fef2296f657ff03ef7e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8461cfe4592c22483007242edd4b380155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6a2ea050d25d5d5f526fd2db12bf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f5b9f61fb09d0f232632f40e2ec80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320fd57865157717db5787e9ce2bd19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04ee997a398c64ce921db2a4307ba2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ed4201dab7b2eadc1772b02099f6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa1387c0231f48a0bce63ec9f13353161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62933dab991bc5852f97e359f60b5a59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40452187b5b58489ade4b63ba8ef69ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dcf6842479bc4c361c5c4fb3f1993164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e47ef1c8a6ea2ed4cbd617fa7f9c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403c1fbddb24a1f8a3bde791f91bfdb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09466bcb6386572f1f34b6e3dd8b6e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0696f98a6d4138434a14bb0167f3ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dbe9b22ace7ebc57fb5cc5570e356169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a1d58d461e60cfe4c0ba23e21d46b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eae658e23e4d83a17ace4572b5522171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97cef1df91b5630b980079404eb35f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4ca48a965ee0a0523ca5c7c955663173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96543d9f45e359d8dda8b16665a26f24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b91b964c83fcceb8b692fe35b6bd1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d832ad2c8114fb859d48bc043784f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94416c3378ee996c9c8fb6ca37f3d90f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe013492e40345ba74ff39337bc5ece178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2f10804deeeb969381dad588b3e61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc5b86192852a13a9d22d3740f6f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf925ef0699a16009f4f59b325531e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44ecca7c51c55e785bb836c7b487a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0ee304fd42d2ee74cc65a463df2a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db642d3c30cca3d45ed52499381287d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76677e50014f4f54e3a591459dc25abc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc5c83e27a9abbb9b1ee9906b1834e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085fcf33ef34d0993e4ebdaaa69e7ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f15f66847246ff4e01b1f7ee0eaaf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618d0d74e2eee2b6b3a0e69af7b32fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c29b25ed7a33e1b79929fcdd77f4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9c44dd785b6e37199477102ffe0d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8852209912cef54f3fd43e0cdc22b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2522416df395210c877ee4020fce6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26f975c6a552747ee7c997296af9c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5457a9a9f5c66f0a78379855f91795a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafe6a3f225ee1099cd12a8de38ed1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cd56ce214fc6e57948d5870334713197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766799599de0b6b7ecf919dbf442d61f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1ead7107821263c3c66c1746be2aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5c3f6c8f4ffd45fc9c293bf74ec33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db171a78e0daaf5187ceb22f9da36ba8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1279c91e7a1d2c6db4ca20ca7ec851202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6e488e3cee2481cd3f7f201be0230203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8b3c562ffaa39a2fcac3e5521c669204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5bd5fb067538328baa745e9cc5859205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368955ae24f944f3bd64583dd0984490206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f0a7754976a097ad8394394944262207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f292edc09da3bc535f2ab03d09eed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6455b79301c910089c6fdc6c8186c28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54023974caf9212ee31d1b99cc34992210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960a83258cae7cbc0953e9ac1430322211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30e9885289d46517556a5faceac94c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577a0edc770c7ce84ad2abe00c57ca7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36827a64e564c917faf902f6abd4d747214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073db0a35728b990815d2e6947b8267215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fc72b6e95be6d2896473abd1542fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f8b773da1d1175fea427c107ea9c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d7a2f408a6adc27e55fffe790bd9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916153a3c1f147b7ff107aa876f0dfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40164f2fd5be4f2279aa08f219bfdb1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093b7797e6ab9b92a0069a59fe26de1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bddb52f2d26c650d8681de93db078b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f01596f1e8a5577bf16ad33e98a69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdfff65c3a32d8a7bd5631cd4f358f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec147b4befb8a50273b672958932bf57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668760d966ed5aacb614e0d6c781719226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f849f9c605764661a041dbad9d4506227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d6b7f3b2d2e3733153552e69ca305228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54316e19ac2e38f87ce3c04adafab9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1e83b916544efe52f1b70a1fbd988230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941426b12f10c434e8312fb19cbcfac2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017676205f457fd3963e7056df60ec7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617f304c4786304b682c616b65aa980233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5c9ef61e0cbc64778bcd689d1ef6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522486587b0071e5c62eb9f49a4c82a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a29ec7a9fa032f6a24db41bdf8e49d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ffdfc47fcdcc8965a4fadd80c117a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27ef8e54ad7588183c02f521d57cf9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3312240acb3d956d936c5e802e3b504239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184286a11c385724b126765743aad27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73617f96332cfa421345e4a656b685241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8fc89fc0add3fd82233bf55b2268f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a976a3df5a338c81fc549a170c3d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe5441b474ef5ee665efafbeb46aca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ec460024cbb0c70a73c5461dc6f19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1b54ebe2a629e11bc7e8ac4503f0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04ec87be1127e3e976b1887544ae28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ac13642ba9b401e7ed6917d3d55d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64193b6dc19556b511dbe30164f31f65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3f12c2c244aa3b9daa81586abcade250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f96450dc81f41b499b2badecb077b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95c1e69b2d87d7d4d412c907db3ed5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5eac90da9d43244551f2937000e19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3b45b58a29dbabf3f2627f30bf114254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0f60ec214400a368bf32ecd463e45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364426246edf03e672a3321151566b2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eff05a69af5300d90ac0100b6b734257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a072f26544ab3ec5178f0bd167834258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddec03b0683c7fad119f4de79ef6a13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62187addcbcff3e46789c64b420d6080260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37798936c17e3271e43bb2f81b7c515261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7471b5cf8b2459afdab51b7ec557e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254f65727bcb8b563ada98375a403cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6708e9f716e2f99731b69675ec455e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c2ace14dd055717858fc027c1b386265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31b368e16d34c962387ef114655b4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729504ece832bed642aab2c35d2e586267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc049a83dc90f5f669924c6d4d5793268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972a9d012f1e09c250b305940d142be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d44f42bdecf4d6775e8edb1cc3720270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74388bba7a4bb1a53ca826bbc4cbe4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f78cc5549379366906a29d441de48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffb777bc17a8a07171b709e4af0ac7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bae830d6801420c0dfb6edf2929fb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc3b8fdd46e9ebcc666d8583c74d97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2ffd733ddc45f1c0545dd61b7136c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada93629b672d2dfd93db69628457776277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa5402dad02b74856c23cb0fb77300278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a69cb0d38040aae05e2c5f3f9a90d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4be94c8020897501fc6c098bbaeac3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d052bb8219b3ef624dfd66495a046281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75119ab3d1c0b2e0956e6beb8c644f4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761ab6a52bde6bc022b511e5abb6a5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a8e9dd512df2af69c27cb6b29e625284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc15f6fd5b04c6dda895db630ccb2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d6280f5a1a07adbe7de3f506030fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55708f5aa66e88ec3914ba9f5139c66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653da2ccf411978c072b0d4857dc69d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344df64c8832b944c2a789b8550745a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2f91a1bfbc7e7815ca7f7182a4a49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a0ad1dddc441018873ede08c7c47b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a68ca8274b87946c24546eb38378e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326fef65b852b4233e7f5224af7ae9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd7cd858f701fe75fa2057936482fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a450dcab8d9555c8924d62b59fd81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d89d3a6089e7fd3c1a2e3bda78176f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c3cc1aa6baa904de291e52fe1f862297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581266a5a588f8bb706577668517383298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221daf471bafc2cc5390863025a1619299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1761e3152962b310277bf8b42c30cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275b9071dee712399e1a310c4b77e7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b392eb73859d58c120b3ab235b98d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca84042ba4d1d1464e83bb789483167303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896f2499345192712cda03d7f298dee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a63e83ef246397d1f8cf5689dd3306305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ba9c8497fee8aed13649eb22edff7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4162b35e242bf0b3fd1929c613566b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d2a1d73c5c5dead9ad0537ab71ec2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f3602fbd497cf8247c0a72004b0e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d3ed4fafedf17292ed0a2f3bb94d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11432ab92513c0987a68104a66259f42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f441eb58591da5c1483ac470acdaae6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ae469c30fb22982a2b2f4f82e5ef2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee4941e023b9b37e2cb5e1953bddeb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0e4ba111ce243f75291b5a71ad463315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b53af86b04d594ff755211640ade6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ba441891f1934e14e365e4518e639317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9f758fd2ca30400bea6629a159c90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202246574a80321a05bf016f1865f76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1d2c20ae408c52c15a778c592e335320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae12098d131a8906114cf534b77f5f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81382284bcb6974ccd4720c92be120dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f460f8ae7fddd86e4084686ffb633323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11dcb3ab639656e2b1f95acaed9e76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd4c226a5ffe3f199f6cf40b3fcdea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb54dce878251693138b3067d76dc5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582628572ff302c08e5657481cf3e48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a76128dc2fce4a9065cd72b2da0a84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de48a5e792dc7eda4329738fbef2e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84db225bbc8a294e562f066ed9176e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794263fe2901cc84d31a6dd4b903607331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9aed0480e529d70186bb9bcb71d93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f723f4768f82904873d1b617a9d7f04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f8cee086547058ad4294943a97199334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e2d6b06f421d115a5ef50b73e5760335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35650ac7c5c62d807a69b67cc1ae10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc43e97f85c711dfee267314db45ec9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe0a71340973a6edd4d363f5d17cec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ca8baf7f061e9b5782734bb17272d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12e464945739d6c4b27323443ef513340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31e816da6883175fe9c18a55804d6f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054095431ced342c14550fcb2110aa52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84f9d7692663b40a9065acdb0097f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95334fed2c3324a931a3c147ccbcfb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae5c432c7139f986d77d336e23f22e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ccff027f8a6b5180c552f65a331f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ce90b1916d63da05555c096d9ceea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9fdae94f968d41ac558058a793aa7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fa8b160f354769aec1731fbc0e609349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6045b97f15ee0d2dd90141d6e0cc5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb94d892dcfeace6f7d50b26244bae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483fe5567124505591bd89f6847f381352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0052a2ca3728982aa9fbc2b2c273b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a8984509e29d2e57100e2243151b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aa22757abc0823ea93f341b33bbb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a8aa232c652c781107d0df5ff69dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aafd0836a9881decae3dcf3c71f4fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984e226a0a48502c487e48f48a68e1a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fa6ed91c54c942626aefc5a0f89e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe13e447cd2c656ee3a22156c350105360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242042b5f899e551699d7fc8935c41d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c952ff2478943d9ea268969a41d90d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b93588cd670d01754b9a60bcb14059363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfbddfc145ad7ff80249f1e4cbfb70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46f6531c6ce1e1cf915f26e7425ebc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00845097a3a92bb4a276d6f70ff1207e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ce1467dcc2fd15681df04c5eae7f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3b7a17299aebd0ad5bcee50a2eadd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045d07ff5f5d46e7fb850cf056ad938369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeb261813795fd4a9a1a383e2f591a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b96126525d32a1882357c2b479966371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0299e86340cafd48255f7a8430ce4f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21899b23aa7f88d79a4051e7522fdbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713a1442fb5c977817d1cfdd2ca6ef0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce1931a26451da97e5a6ad3c89c864375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9d3bca0adf333257ee7c196cc278b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c86f7345714ae525dfcb78517e7d1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15a79f64b8be518897ca6c3acfad88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b723eab1d892832600f621b048eb2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb887115c777d0f3b0dd3de1d2ebab6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5185f749fffd985096d0573c04dbe26381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c82e7a8d739511f90d2af9f2df09c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48066ab6188603d4daab14531f67c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02345ed116027710827f6706dccaf396384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272b8bf87e8303f1d21140e64405b54385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e01e5f7a6cb61e21985b7870db17cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048738979f5f6522dd4192e6e12057fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038d04d585c083a64d218e421a26648388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011b2fa798a9ae6400222187e0db31b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae2403a5a43ea2352242bfe447d572390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf733eb5fe23b8c1b7eb89ed705cec59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00ffa55dc1484b34a8e9ce08e9e768392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d3ff746bbc5e9715e52f720c7065b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd12c7fe5398ffdd3546f7eb0874c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3b5a5eedaeda6421510f0ccda9d44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d861abdea93f4e56c16913bc33c46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d746da4563a3da4a72f38a66195f9de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d0911c5d9c0afbeb88b4411bce771398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ce30e4db25d173dac6d8f502bbce5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64682015acc81d56da1d06071e92b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9514cf6b7b4242dfa68c8d93bbc3cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd5c16851b0e1568156d9ecb41f22e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e0d911b50b9b8fdfb55b74b97ef75403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6817174bf374074a5556de80f5c5758404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bd8ddaf498706788c451aeac7594d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c47d34c22acce9145105e3b9767317406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebedda83e115c5fd5d12944aa03a9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9376cb920b381ca1cb41202e0409d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a953be67ff0af9dc0b9975013acb91a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146806f1270a6e6c5b7866aa130f7c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918c1fb767a5c3e4871f3ff8446096e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf53d193f1398bd624b8e137113f2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2d5cd60b4bf17d0187c20d3188fb1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846910678b8029e4c370c54d61b3dff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241937ff999d41cf9010b65888b46571415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48d43aa7ce9960b8a84cd05dd59e52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242867395e461408c6f4be2fc453201417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c369e5091771854e69cb52e94d050418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9af69e32cd4412fc2628995937c016419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e88071aa1c579919e518d7078ab85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c1859d9d39286637b2cbd900ee5d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021bce8d9c53c66b70e82c8c29e2fa4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00185b050219b55042d2fb13aeca1df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10577302bec01a52e7f1302978dc1eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a96ad35d8b47232767880c19e9b4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a6cf7f8c77b68242df72bc9156085426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d9eac415b2ab8d1019d303e3b85ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a53c38f7eb70c7d8f231aa77cbcad7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a1a719e14ad0aa7653617dfb1f554429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339487d65c00aa37c18de4e8d843e5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126a5dd9c49c3680902f20428d70d06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00740c0af652a1e4a5217112444c3ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a76ecd8630d85b97398ed460002b3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db510de235009273efad1a138f1b75434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c9464884ceefefc7132e579efc953435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214d54b80565ad3ed95f3f2c2f9c012436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d5c30fbb59da6f2ebe5ac8d0b0523437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bb565e99c88d1b73c22079e4a6610438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda681b4c358a3de3c9873623e51783439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218703020d96188382d7f923066ed7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0269b84efe9a40165091e487972146b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147e5d9262946bf1df00967b1feaa04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116fa473e25478ab0d0401e68c74eca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4dfd33cea4bbf5d3a47087e37e667444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca457775382845dca5a4ea469531d04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2826ffb35b09119cac0eda9296824446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ca4ac2ef46a1e3dd1df6958a35d92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e685c1f781e81c447fc26f2c0d09c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2b035131e105b3e5cfb3985da2cec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d684d1172e1a142667133bbd2dd60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37d282ae1042fa5ea200468cf05fb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2ac891cab414f97e780393e85a7df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354eeac6ebcd3e2026b262f16352de3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5041974de907b71b765f6b1380db122454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd9337d147aa68318b1e811fae9fd7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a286896931c7d704643821b0de1d94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afb7b8762288b52b4780e3b167dd85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c665d96ab757a376ffc8e8f18551ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7084271a6b4faa8d46a7317a23e0cbd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756950b35cb2b50e0d18bd8013551bd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b5a03c086bf75ae7a037045bf90d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd3eee6992ab6e38ca30fe0e35c24f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c69dd960a37ad64a218a3824dee320463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a74bc04163b3680064139ec8614c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3782224200f1c32d507beeba462b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6529e3cafca1fd022682afa3c8dfb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5696c0a231f4534ded9e93a9022a63c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35329a46cc473cfe7ecfe942432dd6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcae4152da1cc31e0e5ace3c7a85e60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80614f08e6a2648b1733e926384412470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0c713dcaf59b338df59f973c6ee8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5aea29616dfd0cbc8eae02d41774c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0052c1b7e30b91e261e3709b3f8d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fc08b0ff789fe71d744de81a39788474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4474fed66e2f7c4e97e1b443be2c6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8711c9772fab3e91bf96784375f0914476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ac9b10256d36314c6bdfc8cd3cfd8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd273c902fd72ec76b27b53f0454bbd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847717ff94525106d2a70456fe7c7431479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e027d73d9acb191cb8ef758a16ab356480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ffcdbcd0d192a7b06c318b7ff1869481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bdeef227710eef86ad6beee6af07f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69a9cc878edbc3e843adb144a9b6dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa5acc5a951439c6b4a6a5d3852cc4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470b051db7219bacb7a245bf43cadd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86daa20e7dbaacf3f45bfda2cc4b8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60002d2e19527b04969a2b3f3118289487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a78254c9df622258bce88cdea12d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8f71c28eaafae60c52022d939c316489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1edd5478ec495241756501795d6782490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e2703dc16526f157caad8a46af67b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc76e332d89c690553891495cabc5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600972cf22f23a436cf7ef683468bed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d755094d409fa8b13d1fdb769d35ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e945c183fb639a3388353e76634af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf5c5c4fc180ff7af818ccdc537437496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63297f59fa4fe7ada3d6073154ccd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23df412f91bb5501fd6f494d8eec5aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbfb9a7036ef2c7177ce08656584be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5fc9b96c6afb4ba27fe0e763c0855500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002008c394fd0f20b3944ca676f1251501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a37478ee20056b34824d617d30c14502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd67b60d7cd297afd3d8a5e9cc69640503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef09ddbfc25e261ca97e3c9441735a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e947addc66d10cc765b1386c99b57a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f2ccabf5d65d224acf6deedbf7851506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f519a796331ae081003c1e9d8387c15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be8c4238daf13947db1600a4031365508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159688786044445d9d92860860ed121d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468b010631aa89136932a821e29a476510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fbbedbc006809502dc67ae6fe600e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520157b6f055aa3b95661250820a55d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434bd05ac8bd47cd36979c7004e0860513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc41869e376533b14ed0a3d84f50ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf4e5edc8d96952b507bf327a10c73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7086686c4e6c4de3f5393867ad1c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b743dbf7eeaff59af5cc651747d7ed9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770094261ad8b2dad68b95b5a347819518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bc3e7f932bbb2ccd53682ba11ae3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f485851921408a5af1c3a89c8def2f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d62cebf575b5c547688c018e9ea1a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bc0522e700506ba9bd119eafd68c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53285c603fbc369dab4bd99b0c448798523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ae2d898570095a2add069ff71c15e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affeefc637ef023d2ff406ab8c21acf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155e019e887c0d7ddd575c59840dca2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ed2961773ea0a6e6985490ccdab8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e4faf83da2a824d6fd18883ae2ec1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246940f2f80e71557790a3350f87f154529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9c49ebe9ce55017de5fe5b8300d0c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e016c11a27cfdc749254d63aede578531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cf245b01b4e9cabbdac8e5acb936a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d8c3e729e5ffec21d6e00d41f6f27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975d57623d55e0b7b7027d27abc72a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edb6a40ae9caaad3ec61eaf881c5bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792640886a96182642be9e43ce7d9e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dd52e9e3bd37f341b3f16ca0e95dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b467bf0a26bd2fc9469c168da20c400538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229f7716eb2bf7d501a5d1ff3ae4108539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88709d5f8f79c044a857e1c756e1eba3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546d3ffeb9f87aa96e55ccacf8cf4a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50a15eb38f2df8e7a51502bf7e1793542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fcd51b858124de37c7845a8e59b5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed10ec487df3d572986898a03b06680544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22e0b1253ea6d7289d05bd607a98cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa69a4fae3ae1c5a27860104f1a50a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0533b4867966d97c8429e5c4749584547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13928bba97b4fbab70be111d4e384f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85104368f9b4824543487ca8e51df2f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5516dd7da0ba9b3dbdc9a84c52fdcf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830f705f65c726546400b7418e92ad6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c143e6f7c280ad52905d559f440d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcc4fec3fa97b0954ae55da49e7af9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48b3fce94b3e78d1977fc91a84852b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3547228b423851776b801bcd7de34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da21d741dd17c2bde3dee55b823a5d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4b7775e4dc1c17013a0492a24071d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c3cfe20bbb2f6124e5f80ef3ea7b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d4f8f467ef69662ddeb6c54f2dee8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87034c49554750281fdff0e9e467aab3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a617c78621a691114196430fdc0bb2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdba0979fc7a555b209d6154515878562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d99ee966b25abffb228e46d49aeef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1bfe96e3122b02b1d47ae0e83b988564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af19ccfcc2f3260448c9a817cecb1e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d7df59670482eff40ac5ea144c6fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc358860bc476f32284e01f2e1a1988a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a232a995716f26ec8ff06c765b2ac7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ed795eed493b46c15410b36565268569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345ea9953eb4041902557d8774a45aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c997944943019b0814a53680a446f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbe9d55016b6e994b91b237a222a1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c494f384898d7ea6e52cf2bfa9a2a05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9ba2dee86c07784a66d74dfa0026f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4af32c56ff7c06a76fbc5d2ce114aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af93c8206f07548a0c5c9cbc02ff39576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9e7673a639ae7a5699c4986095482577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d8a109bbc6bb09ab685df18d7c641578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f97de3048462841dabf442df6324e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074ceb8c10f5557aa12c8c657a70df6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9018d29a63b077f858e9226fe92af5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230df0d415321b48fb915cff23da4e25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a181e1c4e7329da97d2ebd4bc2352583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ae37924b9cd8229e8d1b7e14846d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc822683c4fdb34841557a3e6e8c71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234ba571d4c73ed562f87bfaa3202a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0998910054c87b689b42a8563c36cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8c80a9ac1ddd9e18dfd6363fb85fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c181ce0de974b00d25b6f6ea3f3ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f60aaddcd74a43c713b93ec8f418ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7298a6b96e59110ec539fba04ae6b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c0ab178ad9152e1aeae3db2a0ff9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975da8f684a279b813a9945dfdeab9d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02206e2c1f555c0825826014b3b5918f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dcb49d433a61a91528e73abddc46b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6e54501038ebddb3a67d0edcabb52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b37874443812164a6bac5c7dde943597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089639005c10bd40e170532fcba2882598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1d9ea8259c6b1bf567bae8d63cf97599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26893fac1feb66a7e38e787b2725dbef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ede02255359e899e8fec1d701a1f73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3440c42108b2c2267fb3d8c7dbd54602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4cdf214de8fd6fa2c63c60d4c8269603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001ca0794c82f450843f77890aa4dd1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d8dadd2a814e95379671744f3b17b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f502403dcbb9345f41865b9b4e62cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76afa7b6ded6909ff4c9a84a5f05e33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a9c4b11eb898fd6fb6557d4e162cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28089861a0cf2710dbb6ea73b9988a4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4cb393fe0ec9a0419f3acb0579880610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac402fa07d40b72808cdb41d2247a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a49943f291590610c2c94ac416f77a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4d4f570d8c8c9a876a0503d1fd8eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeadcc53c24e2bc5d8ffd8300cc622614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9020334f115e2c7084c9a1bf851920615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a673a95fcae903698ad5276961633616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b0337ee4be8d6913405c505feb209617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765b487b181248bd2ada0e049e8ba7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295a969549fed3d973c36936b116788619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fb16e90143e08e90c4850572ca7be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad6c531d503b3eb03f5543a2f5cd31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f99a40523998ac015394a238ab7f90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d87ae424eed2ed785d45f47d34fb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93dc6a3a6a61e76cd238fb47cad039624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff85f351cde0c3cc5e26d877ef43c3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9026c844d014b1f3112775ec86cb489626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf7d1b407d8fc204ed4375cfe60fdb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daa349af3aff30d6788905eea4fc30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2855b89ba054c2bb8ba2827846182629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9bf8dfded6393932bb933611a144f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435adbe5133f1eddb612d1c2ff60d6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c22535d0e9fbcba3ecef718729a240632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85811b0324ba03ab65015a8b5b09976f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45265ba42df0a566026e8666bb8a40a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2e3c098d55e1303ba08eb15e18b65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5016e2e5896709529326d69d09644636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9e170c76fe2b03b95a85828c02001637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4f35da886adc987453cb7d4f1303d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac5ea169000e887f1354a7801c94b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65f7e133feb3219dc8e02b6e6388e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b504904b75660b9f5c488340128b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c0f4dad47eaf9a2a964295dae6c94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b2c912475783424c4a0638a5872dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3314c73defb040fe0220a245fe2a11c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd373facfa5efbc73807ea0dbcc4e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294f109e0e4e027398c0e10a724c613646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e533d8fdc8fe7126b80cc7cc60f9f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf9bfaadcd078ccefed56428df9a7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabeb2639f843322f34cca43c47bc6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3882793fd1e15dc5e9f22d1dfd2beae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0318a345855eafff452bc57010200651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e3a72610ed772e6106f8565f53ee7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485b634c298503018a14d4102c59d22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8e3492e1cd57af8c1321f480aba3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8954c0669a6e5829c41750c1f05fd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942bcea3c31fa49ab222aff76ea7a3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9bd747bb3dfc0c6cd649547fc2a7e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225c6a246d785c9840718f2b8690386658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194529925f4489929341ccf765692df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64629907de0acf5567a395e524532e59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873c8d611b719c78951e1503df06b37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457c465ebdac2d2f8578d118f7629b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abded09f69219ace9a7b501e0e0cfdd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101e6f02723f10f02ace8222ff01b57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceadf37bb5ccfed053095bd994d671665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444680471da1d0aabbe8c840ebca0290666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d6dd834b2c8294f70a1560b38f6d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507209acd8b0563460370f3c7f7a5a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db638b05c3534e931d8cd8daa20c8faa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c611c197648d1bb1aaa9c4b47108ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f652763afa09367de8a39291d35292671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36168dc24cfcb1b399f1d95ea4057c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d803a4c9ceae7afcff34f49a6cb5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43ef8de13e09ed4538ff973548a686674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ed18ef72154bac4395a099390ffa6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bdbb9458b4ebba6c64a71a704fc62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b726bc7bff6d892dde9e0a4986d3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d8f414fbe5ebb915ccfea9290dc9a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8477b05b218c8bac4910cc2d174314679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ccdf3e428dd1c28245e5959a41f52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22dfa35c2659f3f8d1edeb1c1b7a13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c3154f4a67ae4e1ebf6df527ec61e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e38a4b3b311b5e428b8822fa10e03a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b0b36be33a98c01c54d3190f205a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f5b9c576aef6537dae2de4000b172685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807f547b4bbe86e3539749b4a5549d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c9716d75e2d71b1619144bd9644e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9240b40382d9f33adb21610ac19c7a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9908d885f23309e1b73c10bacde308689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e7eb55ba231d035330c7ee90afcb6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c62492030830a4f59eb3f71c57233691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306ca7363f7a5957f7838b5e574af63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcf143428975d28172fe2c1dd0fbec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f6c295e3904a83d5c554ca7ef832694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dde4664501a9339af3f4714121aac5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc0c943ca2953889ec9ada22bd25c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba348976c0db185c1ada0532a40ba17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52322ab00ce2eae9ee07a0c7bb5fc8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c89d9817329dba791f74aaf01fa0e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05252dfb0901a792b026c8b0a81dbb02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb9c641bfd32c0edd30ce15a48dd21701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c37ba4d4616439246b0c55906c18b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8285734787f12829fd24a073bf9ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdb01a532b4970a5c1d1c560f5aad4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4d5bdc97219f9bd19ccc355a8ba10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f7dc41e52d4dfe9d14c18c1bbccd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1acc502c705c40363b12644df73e71707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6aa2978551cdf25da5ff6cfd6d76c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2571f3fe291be71a766f59bebdb5884709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace5301a6fed979280b642b7bd86244710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fced91184ee1475c0c01463a9133cad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eec7ece40768b76bd2d444e591e06a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d24ef987ab3a20b0e031c0aff55ea2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a87e9177e979b4175a737065f0ee3c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcd9226d3dc69a6479be93b579b525715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05ec179556a8f0aa2d2661c53a2474716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc610309521883c794fc3a19d073371717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa0405f56d51a073c0cd5c7beeb2f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36f79ac31f14ddf06524c334d38667719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e04838143f23265fc749e79baf9348720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c2b022a377e070e7c2295dc923a92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3cda115b8cae56e3e226e0231f27a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75407e9b04b9fa07ce75ca25424d920e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab014056265105b7613ea9176dc6fb1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a4d26956fcfb19710c45c31cf09f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88ff996adbaff9ae476a7f4a23cbae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79ea1d0fee60348a22c2311014d2e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd1ea74eb4f6460a4bf09ee4638a08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeb63bf77f18db6a99276db45ac19f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2046960c0bb043e706369f7b20878c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b607b0799b998549373e6924b955431731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bb42ea8204a31bf9317a383a11834732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938b82e8b7304c88c4eb731b1674a13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade71be223dea34d91d5b3881437dee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c303a5659f73fafb2f2533352b417dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0f31d28776cc506bfad7c88cb6a01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff417fdceaca0efe191d8c16768b57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad217ca6b1ab61623852a649751897738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391512605a138a12ad38f10ff558636a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da074ffdcc5b973db8075bc90d771ecf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fb37dd87e2e9d941587cfcb9f86a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62dcfa1664e6d1ea4865c6291f6a2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb3b6f350b63cea07cbe982ea2af45743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bbb7caccd5a2359231337cbe8b5f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47be8973b9680ddf9d8a2925c26823c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0ff1fae5f5c5a8c72d186f21389e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13078bd913231fa22ac5259ea131d33b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fff465bd954c8bf4aa713dfa9e25b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f7b840df2d80143e8441ae2166e27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee2bc55e7e101c08fdccf3621c5aa9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eec07554c831b2a7ed59ae2929655751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b392349beafa2563b2ef81e9485d3a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c245fd90ee0cc2baf339f51ed0d6445753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409080843509dfa232059428709f02c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1f437e0998636d0d367b58cd6220d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e99f211e9ff17fbecac092e967298c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b8208690cfabefcda52862f6143bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6e9130252413f365503c027504dba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47851c57dc68f805b2a15fd5825779759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69e92b014c892ea39de1d4e289ed6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6a20b74b6415516727a8704b815ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adbb511a8cbeddb19811e4d65bd15b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839232751c976d1c7c7899d435e7a9544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a48485a9b3de2ef4f61b1a2d787b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3a89aacd72aef97c29b86e60ee8256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9d5a6715d1b7b3f10b099bec67c3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55433f71da3faded0126fba2b024168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee64d617478b00f6d49feff76637c499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cd5b366d10fab12e28ded0aaacd9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e26ac73161b7bc754481fed64698b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d7ab54f36e2aa0dd4701d3555317b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2a75c6e9196ca9dbbacab1f1efc8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c1fda0325b801442a293ae01daa8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2508b3d6552820b3d2ab9fa9b74705415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0b127b3b513ceaa828f0b2376b79716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a96ea769e064e54a30d47a02a2b5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515156cb89cbf7b11042baa6bba80b1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11959965df58c8d0c82597795cf4a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e0cd224b47871d8d6c0b4c822819a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a679b5eab2b23d6bb888060a35a2cd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eaee33abe380667a222a315166a5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597c4785942839b14273ea5a2c05e4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224c5546229b75726cfd1c9e4e48c3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae1017fb3d9298c151e617292e5e9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928c18bac72dc439f231e62719a242326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b157b1bcdfae70989d3aa5da2909ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51773dda6a74ee3c36f12793493759c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f602f6bda8cd42dc8300ad4e71507429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6dd3902dccbbf73139ebd6c6c996930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd50c7df25a2126b7b78d7272e3c1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ceba6b3ee82f15759b9280e92e0a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8adaeb781c97e3da24ccddf865feec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220972cea8fd339760dd48034e7d927b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef249069365a23cca4b3442c542e3ab535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd799a70a8f9ba98b35c393d02a5bb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae83940b8e309dc0b8be5fcd35337337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5cca0d6e2252ad60cd9d1a639ff9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd31d925d9dcfe679cc7918d2f282b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbcf37647d1b907a0ae417c7d66f7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76c8e19e10fe810033589adb4b947141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f03572359806d4f44c877e1fd18f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493b00834f0694fefea923ada33e26343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1c7f450f9084f8540eca4a498ea9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9208f0754968a045786894737546e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46620c752313262be95479ffa5544246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de079b274f3e326736be2c53161db81a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8234cf4f48d92327dc4c002cce108a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010687729356051e0c62180930acae9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0b73b32edcf8cf0f7c2ebc4a6eba650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d128e6c288bdef313f0ac4dc7b0858951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84624e17768efd658a48a07f9d07ccda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c23d595b86a040a26759b6f752ef8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf51e60e61ba9c996ba9d2b78d0a5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fd9a5be7cc2cedbed3acae8c6064555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88c03c43029936217ef3e2ddce97ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82181cfbd1b06af7056fcbb8e99fd98e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f9d7723de8f2a1a84a845a3cca59f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f200bfe7dfe359e013d11424a43c16a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91665d0041620e34699322d5667fc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f851ee9cc6d6de0d73975f7745c7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3ac3f6d6baf4165a610255288827a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78d00fbc0b035cb72d8adb1195be6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e18b003028e3fe29cc1508b40689f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd92fbd335bbec7ac39ff7378fbefd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953d4a8a87965dcf4972108d9fa197b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfa0268e599a9feb96845afbb84e4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f5a14b7c4e88ce4d46512967e192968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac14336cad778b6d314d048d9f92ca769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132969814cb6f60551a633b506080a1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58d934632105c7bd940bab1a02e7b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5fa4403f691e626e3048c39422d8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e802f6d0932ef53aaa1d28be714bf273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3b9aae6cd5f9324a1edbfcffa962c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61725bd66112348e989e5e625a9772a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985e48a3618c2d5f255f0e5b14f3fcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6327f193ec8159ae8d75dc82615a1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcf6be16fad5709f0890344e2dcf7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7661573333ed87489a5ea065a02f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b32939d0cde06b648be83c654f12e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcb4e698428df5a499f0496a09fb9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568acb29cb9a7b0f7fabcadd8d1627282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d34d37c05c55228125025558332de783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eafa79dc3a2027c70f8a730331274684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c0a46eca2616943bae7434dd7032785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855d6b8d895698f4fa0423581e7a93686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a07817f87e9980c35962da06707afc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34579aef35fba6cd410067e3383b8a6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa34ebe30444eeac22dcf9047088a2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da678233c3eb256cdf27e4277e07fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86bdcf2df98b5a475c6da43cb5d76e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056529c1e7d0a1c653c2d954317576492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873f2b18129c6dc3d99a512a388ccf493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1163d51d54fde6b10195dfacb4588a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629e783fffdf1dbe84af38a94062c3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ca14c90fe728e35c42df4d4f002d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aec0df5bcb9a6fc419b5497cb7f88097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb059c162db84e5406422bf430c130b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f357bfb2149de659c575f95db2e91a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6787d29d4d1129e8339fccb5c62688100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bdfed6d1cba8a23af1cbf3874966c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23a30a06dfd209777298336be7f4ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3511b250c0cdc94efc194aba165b8ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bfb1e128537659b311c26f71d7e4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55c198a1327555bcb2216148f8eda6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0072fc55380d01e7836890a8d931dc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89721d899b6e972145a4fa85fb54e1c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09252ba1769013e685869d48a172c656108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679e5ec22544fa8d9c171edd3c40eb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cf7253168ec783a8554b3c2a6c329110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9293c406cdd0dfdee0e23da2702b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6eeb8003ed512c714b7af441d89f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ccc31bbee26244607fb1a1bb102ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648bd9045d869ca73d277777ceba95c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70a944652282c5ddcd267f51bede61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250763513a8bd75c5cca66523d6d5c63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cc62e85ce798ec4dc773263c89dbf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0fd07b3c2a538d9b45ea42a47af99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb21525127f425ece71139aab20f2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78473d6f5c0d6bb7fff89f3e3c43b24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17202a71dfca38c51ca2dca44d1f3c16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f8f971aa9d65b217610366d66f284122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332cf38eeccce0af88828db93ec826e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce38471cac0f746520e2675d759b15c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f71ffd05aa23d026ea679cbd676b15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748e8def4226ebce76bfd9e5cfef29b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4cecfb5f257e7ae5142574f224ade127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af01d26dbbf696306c14b75139ec1b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284e2f4dd8ab0d7cca8fd89f413ef0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9ba7faf6f9c615abf40ae719c945c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4cd886e5dd215bacaedb7409f8f9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607fb7eecfd89732ab10693891bead6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862901571148eabe8794513f85ac0621133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420cbb60345e515b5fc46ef5368caaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693628eef90c9a33d2a04246aad94ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd8a36ee8facd0c86aa26358d63823136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b69cde680f3f639826dbfc4348392a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1f212a9ac5260ecaacac3c8d8318f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86571d71f8e3d715e55b6b69bd25509139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407bf5333dedec1c53f316ef429ebab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e041dfb85ff6ceceaa818029a884c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443507eae4dce90e7009f48a24a8e4b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9089b5440d596d825f504fd92e65241143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0981211f7203c7e32648940c3ea5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f882b75625fbc664f0c4d2f6101f42a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b81deeec5c5a8912ace78313b7364146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0950ad66692be8009f926f40205aec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690508e751a0de80795bcfcba69f913148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c12cf419431efae9fe9fac742eb4b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459ac958635f5511f90ea3e30537b51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f53039bd175aa794360a133c0cfc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62306d9cdc218c2637174f33629d0327152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4468b17d03fcc0e42da3921740448a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b29961069a0f05b1a7e2842e72dbad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa34bf391b56e6a79195717de6edf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc835c6c5624b2879b7a3138be09596156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852e953f6a66e3ee7c306f7ae371c0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d7ca6648410694e8929325575e2fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591025df2c35d1438007d440574ed10e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbe558010416fd0a4003c5f93d1dfe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0492b48b4aa9033b6f4aac8787bc3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b66d2cb5e3067bf14127138543b54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65965932e84f5677b6f69737945ee3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223b94fcf84c4ec0842eb909bc257a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0277712de7b4512ed56e77f31d59d6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff3b24db8272b3d2867596b253619d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28b60a7c84ae857542cceefea12f25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c660071a920c1a80c665b74e8ba760168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9347dd17a33d4dd4f8d2f0863a1558169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ac2e11cae30d331fc6702d70228ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6da6ba2e4ef4617d557a92d1ea946171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fef15c9c93565ef6bd0ffa96f5464b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e52e53a3c56909ad442b2ac9ca9c81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cc11867de902abe0755961bf4fbe4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130413ec607f5fe0dcbe77f1104a5b72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f009ca5351735eb67d18683c0b906176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a936a01b08ac25663c608ea69a57992177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5edf875fc308305aa175a7554dc32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c0d8979b3e547e4ca53b72eed866b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10b34423b0ea8d53b0dfda821dcb0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f25fe1fe9c7a8a90971b376f55961181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f56c2a54d1ad5d71e1e0a6239bbec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfcdb082394e1f06e1e93cf4da828f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f2738c607bcb3c0df7994f77e4566184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850bf178a9ce20e51ffb2dadfa6147f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55f804f6af4a8238d7998d24a50670186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc517880a4057d90405cae3c1865b65f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91bf614766b8ae074ec1349146302c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbf7ba7a0fd13a33c4f157ee43fa96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd8d90c020e85b0f41dddb2d3d6c3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4542ccc09a9f2d00bc5cf211524d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569878ce4f43941dfcdc875a5004da86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eae6d468e80b39e75bec872d94835193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3f565b7240f1abda6c65b0741dc29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa1735412de7e9dc0a502dc9bd46ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdd2295892df80591be9b4817caf1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e43a7b7ee846bddb7b75c005fa174197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec05959d2b64ad6cc7d918e23d17e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35413cffda087d5857d21426cbe2258199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99364f9ff269b7126657e1d8b9cc0855200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a861b96d817c927ccf16c205d58b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f6ab71a5669a46bd285e3dad3b30c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec1e53d9193a77a699c02519252572203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc958d8febea13977b9a0871822b813204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53f924019a2a77df5cde92acbdb267205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc6d6dc785833245b6f36ade04ec3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972547a69815199bf072c1a006bb892207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fac5b05c00f824d4ef9bf54c46693d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324fd4f739c83a4d0de269e5b74a456209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941adbbc92e5c935edcbfbb4bdd9f73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a34e1da8572cc90f753d354626022d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56144e1999b9b5c6ca48ab753b6a73f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376b5deda9e39369ef55fecb089b0d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa797cd812530d1ca445142aa178e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e782ee37410d3c076711f578893a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef775972b341a2f2891c73b39fafe5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cd7b49ebe4a8498a0f0337570551f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf04efb1192d1eab6ef77ae63b025a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2238a80a24a041397249bb768ecd905219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe228124e64886261643d77c7f4b4ce9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e619feffa724e8f724b73863a8c02a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c0d32ce70d668c2d4e42979f96cbc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909b5bbef9151f6186e62593ff6803a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b87626b1572d098d16634164ded80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529bf69f5882b2a7ee358628b4e8c10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d407485d4020a56eba83ea76381f6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554bb33c4c9e91ff8473f114c4a2491227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f39971f16605773402db7d46ec981228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c83ef162842be42332b2d5f7dc2e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4f33f8e0e77ec3fe1fa4464dc80d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777732af12e533ddaef8a53c74565bf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bc3b87d53ce1efcbb8d7b5e6ef57e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1c079b3beb5ea05e4a6b8356347a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997c9c26715e8191d3908230f7642f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c329bec309e383b9ba7f159657a6a4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395a17ee3a9597f1dda800e58d12ef8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b15bb0b67a3cabbcb23b81ad58f66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41380b239fc3edb74def763af523b90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ba078ee9be666555949aaa2da924c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a5edce5e7f6628814fc8ec190eb94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dc530b6f82610d0ee103325f91734241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91c0b01671feaef5f074d65f8d7bf0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e8ecb041e2b08c1bcc3de4367db94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d05191bfdcb3c2c5130131c24d43b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1010a03c38f211ec3f3c40713b5f881245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa304b65f2141b98cb37b09da0b78fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0a7b12e9466faab98efb01fa32aed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cf5c65be4d50d740cd31b1c8d3ede248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99b68e322b6a91240424b69ceaf7b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5101bbc8c13f42c6434771fc39ba5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fbd3677658459338fa1d1adc61527251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fc854bb98a85ea345adb1ff8bce73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213bc8a10b60487548d86499f72e552253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872042f5e7574a09e6230972ca6444b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8433aacd94616686d0fd5e7594d8ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af71bce3dd2f82f5993e16291143a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862f89f611f41c7349364c5822f6972257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15a65a2eb6a806759ee487d78b9902258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaf26703871ea5ea12480faab14c84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84443e9d9cbca1444bab87c7b0d55407260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad76f017288417e4bd45706f4364d35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f069c8b1487e742b7f7e420a0cfedd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd69bdc9ab0ea830bc24527df196b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781721ab9b65bdf74c1f7cffe7100e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879815f24ca02590ca4fc659805d1653265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175ff035c655876557274e698a4b31d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d323c4ee3931b0764ca34510abdf9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff10efe25f30bb06aa3c7268da4a0c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f4905c58232cb0cb4e85ef0e2ee8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497ebbf799535c2f15599ad3f01c09e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a775083189eecb29e5e65bc211d908e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9ff383f7ef896ee9e3c7e62f2ff6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87af630c20089ad44d2db8f3cced30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a6e93feb96351e6a78148937a8a58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aea9e688250df5c38f9cedf61081d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6976463eb21e9864ffffdb0142655276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c08c70922c007f10fb96c4adf4959277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c5856196ede526ff6a11549c6fe4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be26c53d78aa5d2fe15fde64b791d50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cb9d8ec288923d039648d60992fac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bf30e268f11709fa02ee4c0c47165281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676e8cb15b4686b94771773fc28a8a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f75d0237b7b2267b259514f5c4710283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b4b114d980ca6ead1cb553d97b7c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf96015d394e38e9b4cf8076851f37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1b04429bd72ee16590af83eb12809286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b8678f3eb133e3b34fc216e5199fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fed2e1af12e5e4439ec8c2b7e186d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf76f983fb8f9d49dbaa2fb0ccb6686289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b217674b2f4f9344345433e03698f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ea13346db0a32391dcf1a2c601e85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e9f3554eeb14f09880b5d484a6cc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562c36c27694e28e514a85ed693a974293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bcb957c17efe7287d28a830430690294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a2cb8316d3d313db22cb31f6e3f39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e1a2b6132444ea3f2116be8a0f06a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf92ce739cb39a011365404d301eff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eedd0320bbf7d3a1a386c053d1f6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a985a1c7d7faa6735541fc973cac5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696204dc87e23002e320af7d969255d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d21641ff93c11f756b6c2d5f30ceb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2838d7d46dc3d708ab7c0871495c9e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a9e1385b99fc0e27a1c8354df6881303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b144b60edf92886122539dd3356422304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603d99b3f456f17fb0ad163fd6daa5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2c4abeb14e347591a17ac5c9c1885306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43727cd16dbb047f9ed6f9c3d76a2e01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be11c81e24a203468bf3701208a189a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e032ff617b5f8936aadccaaec5c1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceacdde388d5ac1bbcad0bb0dabc05b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479b16ba3cdc154cc1664ab6f627017311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacbdbf8203381e7e18cffc53750315312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79660cf2cae6cbc27ef029e86b001dba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0e0fda6154478e06aba07ad833764314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c4b6eaf33af9b3d90facbf7f4b93f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a4d48969d2a5995e890c5686e2f48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9cd1e9971d5d8c3257dbf7dec088d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94323b01fb1402df1f2ee4ee2f3fee5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b37c53544a893f590e94ffdbdede2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efaf00f1cb51776a344bb173566172320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaf40c01fc09463e58cdfa30b86e9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40dbc1705dda4569445b4e2a9fdbad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80e98977ae24894364871ce1e7a6e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1b474f27d409d043fce155c533a0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaa31a738082c211e0df54d8a67913325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250b0fa5333a715ff1fab587532641d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341664150da3e6fff1a800668590d08327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996f271584a2a1eeee4bcc797302ed7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4a5d95ec872a3facfe777a312d7f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb444bc49b450284d6a79a520e8e450330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43964fee331ef7e707725fa0dc83cddf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c149206cfed99df7c30f58fbda08714332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a5a89651d434c261ed6feaede3037333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de2fa1509bea42f7dad67738458199334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab80cec7287f58f7db3c7db3009bdc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc385dbee16aed284baafc149725823336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc461566d807d4fc67c66c0ca48d419a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9f0cdaca8b1a5dd770fd19fa0d5a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab91184874463b815c4c23d273dc1b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b5dbcc4afbc2c026482047bc622d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c097f06dd3f1a601df1996ac49b39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98856265175dbcd37e3f110ea1befae0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc9a14d94504ececed5748b6970a18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6c2677cf33f0fdf44483433333dd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9f7b49a72e82c43e12e416c0b1d18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b55b2e787d6f034146cb3dd957251346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5619d0e37da59f5b03c324dc1d4c93f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ce71e653d400053dc57e7e9ad5d5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0915a6947578411e80f98f56ca9de2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910ce9a3d8d8afe192a4f3cd2f68e48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91ba329289ae55410160abb3fbd3df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb45a528700b873c26be64262967e66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccff8cad791f3fd040ca183dfd77ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ac10b24fb49912320fb989ca760aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24f3a18c02d473eb4ede2003387365355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a35bfbd04fd2d3e27bf67d61e461a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346138a056e12e6dfccd44fa54c93ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040818bbad9a5546e4f7a1e8d9edd78358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddce796c9662ed9fa6457d299406a1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398296f9631dcf237dc0727dd7dc5133360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb9cb04f6344227c12962726088550361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e49326d47822267bb11c323c2ecbcb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4eef65c6d9b2c0fedfc7a67320f32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ae3d3b6d4342faa25593b4cccffba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f58a72bf42d40c6edcca717128477365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e9ee609c5bdf73dd7f5f1bfc5dafe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56942d5d4b9ac022145ed2031d74413c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e94b6aa97dbcf45a8d73e33b6d4193368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9adf0328533ef34a7b8f1043fc4d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26a00e47c8f19ceb95894fafca73dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1942b416e7a7511f0537bfc6752ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce996539d85ca9835511332381f33f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fee0777d751e1c72d87d8e3550e84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c72a2755b1d87990a6edfbfd880582374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a220e780297e62b85fc30a71ecbfe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62910e4cd78178a28f55d9bc2f16741c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab66cc99a35d293e895c19e9be17561377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c119fce310207ca4003e998f915e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a625732a2b844bb67744d23e24a92ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c9dd7ad89c3cfc77698be2e020358380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b138347e6765ef2658a4d0bc1afafd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88807f20b0d6f70307635641399f45c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bb187bfc303a68a251443b7b95231383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64583b34effb6aadf41ed1c7ddca1948384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571b4c17107c0b9d1809197e0ceafe6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb6b5d47ebe1200885c2645127be89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a358ffad1cd8af998e794ff5b2bbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b5f440eae9d3122c553e4b7a51e14388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091082e7f39a3824821c5e8d3c6a89389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa28044e08717f0a5a748135cf2f28c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a5c8c8025c8307d1af38e52208ba9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1ecbe5d9aa398e9c484e26fdaec3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d6580fbf8caa312e8bcef3a8da79e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d3bbbebc2265b4974bb67fbef281d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b1d0bc01ae68b75c79a6f73ca9d5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fb9b1146667a1e6a8dc7840d0bebc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e5d2376a94906c3e13536798b078e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cb36ac702f2e4a93e092ef0aac75c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eee6a2fa53ad280a17556e012d601399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24050347dec42ffd3145ec896b3c1c1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaefe798eb197264e17e85efce8bf8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87833abc4f7162cb0b01d1da77680efb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732998a98e8e55bbf17e87521d1aa99c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605a3f41a266f03d4b3adf8267e12be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383516ed3aed864e36eeca457d22609405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e13d679d85dae80393342d770fad9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f29a5104fc0c22ce1148c3b55acf0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112203601636f92425aff3479f96d13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9e63ead4c22b543055a8903250326409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc73b2d0834556a0bdb1cc9bc54fbab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12b2d53ac19b6ad33d7a6c76ece0a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333563e93bc8815a53f71cf4cdc07d62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16340045331a0907a546c295c03ca1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac09eddac32533b5b5257e3c7ad02a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782bc526664b2753a1e6f31945de6cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d382ea32232ecc6339dcd26b2efe3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be39246d8314a95a5241b31b88a865417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3b38002d4071c7af726879e562b3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bf6b468d8381f375c5c9bfcaf5831419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e5410333815d405b909c5de6d0cc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd78834856319f1b432dad6d7752fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286d3b58777c3e6bc951e9f526f1058422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d88b42e1e6d046f8d7e724c47baaf1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5d8b8a653ad039a0380c97dfcc3e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45350a568cdc44fd86545213c6213c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a344adce7d2e229189328a975dbdc80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e35fba99fec1e57ea79ffbe7ff79d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb4a49e179cefc1158b7ae0b74236c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b4b762f3fd38de1e107613ba66481429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbf24d71d47d46462987056c3530fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03ea11677414855ff86375945fb1eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b88a6c365b2051f028b5cb59f9afa9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22979defc8dff78084b13316edd197d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5123439d894381484a1b42a827400434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de539c8ac66acd4d1d6710a44a8db297435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb548092596c46a15aba822eab55f41b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661f9b1f04ee768d719c83e5f2b5e29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9dcee480628f852656cf5a374a5d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265d2c34da4da7263c8f160a76db807439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7726cf521fdf18dc830bd3b981bdd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4506a1102537ce9e2843adeb5e4e57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eea7d4f51d86d39c2c6cd4c30581e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35522b98a865ff976eaaebefafbbc235443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51e3e319474b9090a3c720544e588e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a612e15bc6a9b16b1a19b84f268bf7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbe7e2bd9f1e4d0bcdc7d3d9a71785446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6f86c2a2ba24db406f55b1792fddb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dfbc773b480d22fa0d2bb6cfce887448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b7118ec0d901e067fb0d0cec2258e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ebc4a0ffe1713390c67d05143710d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf43f6ec44b890de4e9d3332519eb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed111c014897edc48cbd725118d62c73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef355385a28acde717ac1338871dd8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc28681e02ab6a3383fb84c11f31002454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc70a578cdd2520bb6c28c2351f2d1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b49180d9b7800f5b75fa0318910883456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefc9bbdc838efe20ff6cd4fe6394e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61f9e843a1e979dcc10757a021f5e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8191ac5cf8a54f39cfcea01950013e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8719cfa48531814a52292e743dca1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603128c495a79443ab0a24eabceaba3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87d8b39e122556d6aff5366c52fd0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1c9ca672e000a954f15abf124e7bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cef08180590956a18c9ae5e89ec1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72856cf0d89aac42d1c8a8dcebcbb0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccd00f48b3bf7d562989dc68d44c75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098eb7318c4a445f2001c1bcdb330a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905553ed0dcaa6a8e0611f3a78242ddc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d8772e4649f7d047e6f351a7a4a51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1cf92c98cfbf80452a2740b362045470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194d3ad885e6504513a009aea0445f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bc27c127484ebb289b15e0f5bb4d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a984243ce0d436d289cbc53d0aeea6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207bcd90609b8e3e340a64959a3a7d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef76e4ade0270857490d76940a7c86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d85bc731872ca9c4c5f79136466df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbe0b9f753752b41501a16bf665755477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a369bd8da7f7d2ceb943a536173aade478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a683bc849837c28ce54a25caed5f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be4048d624e617ffde751db8e09267480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c700d9c2c9c62f10dd3005cfa3d72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eef86b228aa3a2bd2f918586d9c154482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a949ef5ff5f27a9b62e7097c0a6001483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7342db631e32218598e15df63a7409484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb08c1a4ac9e17869e40f6562aa380485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd43b580820bd7da383fd48a257ac94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66da806f7c7814228dad68243b463e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ed633d2beefcb7ac47640b87742cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1761cdbe960df7abe51d64ed5ee717489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9574f7699e862b48bdd4ed0031fa8d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f2592f9553920ea58d4617e13ffad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939872af331a95ba4aa4eb87167915a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d8f6e1cf7c4aa8a4ed5d33653d792493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29b2681149517583b7b5efca2c94f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cd21eba73a6cc79a4fb33c561dfcf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191f20897629666fdfbb1437f20b086496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad43ff30de9d6acbacf4af7de4dd47e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991b07d93bc9218d1dca2b4747d986e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab94a117f4383b868cbc5fcab9b13e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515db3a225ff384087262f01195df20b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879695e78c43cdc1789898a496cdecb7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb3e4271a4543b52bb7b7ad802be7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2613c353e5ab725a956fe732885c38503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51758f4e94fb210c2fb5a5cb1cb6b420504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4d006208f657fcd06aa5b24f9ee6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81c56bea2b2eba2278741094d9aa09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ae743182774f918952ffcb0ccf4f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2ae562dbe1e3b5fdf117e8fc0fe87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0e327857296133e792a13c00d0b03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a443f9977f745cb94494d78c4386d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6a96e8b5bd9f652c54bbf75b1bd57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad229b1c784daf526f4aa8bc1c945d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541413862065bfc4c61c8d72f276a805513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78045f872101fffb84882fdd8dfebc6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7332844f21327502bf33e52d9f08a89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31191a14c537f3731bf641a697d320a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676d7a6cd1e489d4db93f05db6abe84517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b30549b08a1b24c6fcf0d4eb450d20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e2335788414774bc0e409a7353c1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6215a235b07463653f74b0101020e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561c6599271f1118f7b2490e4429d67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70f38ea34410d6c15e4741c6820559522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d8d4b6703132becc46f9e3f5af169523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cbfe70dca88b9da7acd7f68584f3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85161beb16838f06d02d28039d8230e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fdbeb45d7e6823419cf3ea33b084c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee78e598f67d9a084735ea0ae184f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c07ae6fd49bf45f694ea4cfe29b5d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8550af4122a2383d50d662d4676f3b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b7bfe5740933a3bdf8cb6f4fc8791530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d498e8f81b9a9bb1ee56785bf024ae4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c08f257d233465cc8e0c08f669777532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9e475fddae1b73fc3c670594ba382533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217184bcd26f913a6f82a00f5adbb03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d9a28f940a8ef4fee39e31d8e35fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321bcf54dd1379b460cb46cd17822d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10533289c3535862c045fc59987a738537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e48d04f2748f4b827395c5db708f1d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca9244ddfb6fd1248d94486047a2e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d004c01be87c962e90d19d49ee08b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be931414bceafe9e3e6d17ac5969d6a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085499fb0a59a806f8867b1e7d50cb8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596016ffc89227d5c1b85f34c9f819c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34e4a339ee191793fa399e88f3df88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dfa67204b0481837768bef3878324545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d54f4b756510352d602a4be55a83d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72913f7fc614bdad99e115419f6af3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137826275e5efb64ceecb952c745582548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef65b9b319a5cd2b9ddee361361c7b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffbb2a5dad7df96d6a30395fc878f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618407dd90c99cf4e3ad26d386847d16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528624165b548d19db56648e5760990552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b88817f368715624695806ca4d045553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b906e6636cc3a3745c4ae2b64b23d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a22bee3859a23d0c793dd39a1c828555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52ac2ef98fe884df2274e3074a89a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56d8ee233a8731510378cdd5d1bfa9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24536b7debcf9f62914506c46023fc8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c0cc319c9ebdda7c03ed5243c7422559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f4428c99f36f3c7c5235374dfb9f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b35fce6f0a54834b6c6e4ac450648561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8e9fb1524c138b5d40f5adee288d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ce7ee3f2db6a8d8da97c471c97f1b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad968978317d559c0a8a47bbf3a079a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cc7ac768152fc2a60a17f2e1d4e83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af97f1da8b4d6285bc98273cdfedc3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3c744610e4dac14187c3836caeafe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb50988a8d669a08b808b4554a4a68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702c517ff612c1a3fba384673872c26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a47f14d1398a22d3b169aeeb36424570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ab38101a7f9913cf1980588b11cfc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a794e593419bd6b6af5feaff9339b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ac36391e6e3174a14dfb881e05d32573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9c1bae18f7b25190c2dd10843ea33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dcf2f6826d05a5b7b828b84ae6035575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c21506a70232c9f8650abdd52eece576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705efc8b9656a2d4c2b58d7a88cbee86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6d1bb126f44d36ea24d233a411a9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417a84ec42fe5f0f0a8964cd50666db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcb858fcb370401437db316e1fc203580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9b68a755cc7649e0a950dd6a94461581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1286d6fc90a031a0054a59ddf05c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162a1188f97d5606ceb16a88c3a7a63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e3ebee7f7b939aeb08191796f8858584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736630860966f9ed827d1817f6ad670585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410eadbdfee0e3b4816cf36215edf8e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f81b59222b39e8305c143ce8c839a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10b36b8a68c16d0a6b3243404081c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150957ab2d15771525b90e229124331589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df50164766c2e5c94345fcd8968daa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef554c3f8ffd63a0616fe1dfd187478591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575b7d6e35412dab6d2f3900c13772e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd570bc2bc30ddc89287ecd562310d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbb1824213504a9612de17721bcf0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aa573e66a465f56968ec888155dd9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28164fa6c8414a233f8a7c4cc8ac56be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7488def23462322f5f9b6841a7bab8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210b57c743e755f78b9efea0ee1a5d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2dd04b015a348c843e2aefbfbb51a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1441d57b85d13b169425180368d306600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405126e162e6be6abe72e04885e422b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb3f71564198ef848a8f0c2ef45e14602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6179274ae48ebf8a9b8b6c5f63ec9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3ea22085dc9a2f1364f61b7909707604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe6b737add37cc110b9c61968fb98d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b21ea34945204fb33e6ffcf2a4915606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd00ee8619c745f58718dd1fc8524ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1947f36edad9e0dfa88b3209dafe3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda314dab1336755912357a925c3226609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbcab65798029c2ec563eb4709250d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49580a1ffc01ae976609511388e306b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3e22e965eaa9f3ed41dc812b5c6f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfeec37663fd7eaeabcf39e064dd9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c5a9aa61120209cab2452185cb52b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f0f51541d41513b93209530c8070e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19cb278f598c12a0e5b2cbb8bf8666616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1880512ed672b218b90b8a011c8f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b81d1952f5133d6191a7e64c57bc5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c45bccffe5834949004011c314d77d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa8b6d8cbb45fc5ee5903b463a5caa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8f5b11651aadbbf844715b8167c74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba4407f0a6437589f88acc5f458524622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee70815f18064fe5c072919c6556ceb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492de45cff5e6d836d8f303ac3389907624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144896e9c023bf29aa6118ed631bfb9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bdbe10ef22895d2f14fe9f17ed059626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e6f4ecd4dd2ac47c84ff773c88fe2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321413a36b6818586cc4caa55cf29eae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c39620cec1423447ecf2acf10fd94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8151eef6b7a631284e5e4663ec8ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b80669d76f4d07b9615ffdb62b42df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a263d8f1e73232d738dc0aaff047ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7219016a9231ef5f6b94df42b8af28b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac26ac5a4f11e5b4749ae52c7dae72c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff279ed7b7125f78a56b12934d52d23e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a138571098ef6c641abb54ccf622b95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1832e704d4cd4c32430595cb9df52d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fa022ed890f17d73afe0ce85e7bda638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c747ddcc5e6770de840cc74186e603639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcabb7bdff4ea69d9c74f2ffc64bf4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530502bc529a65eb37e91633efdaddb2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17f44cbf810970d8ec16a9ed649a83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d5f6fdf9156c44eb581fa7e3fa728643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db9dbe513310c8cdf0b83af8b7bfa9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff90de0a1fdf72d1658a20e5393d181645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d44f621d04de602196f56344a210db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca152b847e2fc24b77a925bc7b6ca96f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edd0e4d89b4575743a45a7a54dce98648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269228dcafb85f34e2c089cc296f98c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877687bcca3d131befe0dd0c5efdec2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828f2c5538ccf35be3a8f36c453bda9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67100ecca900a5db4d58f7c66450e3fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2611e10129df05c2bfe542bd41d4d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e919fbd03c2ff0ea3e7a8f6da8d108654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dbac20d0b30f907b4e164707d8578655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb57fe8c6db19ff13ffe9e2522af10c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c79aed6423b1bc3cadb7f2ac9a6e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a7d0f3eb61c9bc02848f9390bfa10658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ab6a9c092ca7dee2dd79d6084fc63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea274749d12858b4276813cb9a294faf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4db5c05faca475e0da120aa3eb6ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf4072d27a146ad57ed500f00de42b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e5143ec3cbb0219c681672afd4104663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14541fa12a0947bd3b8201f9a6d281664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9cae72f811d1414e15eeb9f0f9e9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182815756f311870eaaa66a19dc9cd1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9af52d5545192255ba92579289e0dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627a4a16efad6c171b6fcabb0c12fba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdccf9608114a4014e2f705ec773ac5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466db0cb1e05a96eac2ab49956d5fc5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fc96d2b8bc25ac476ab346a9f60a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877ebaec8be4a42bd3f568abd32b932672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33547339caaaec4245cf74fb82a6d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68878bf3fe6bb76e95f48ee2e1f9cea8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f810e0d8413fab1fd00e848c6dccf2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c25be81c0cd35d0e1202a8512c574676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035018774113c608722f8aa7f771f65677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0a29fd1e57fa85a3bf5dbe4049053678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacee2dceba40de64e3ef76f570d1a29679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c22879a0598ec9f67083c1165b8fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528096f2cec92604b1f0d15d4c3fe53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40e3c8ed72c3b31e34497c60cf9422682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efc5152415a4d78e465401d2c0b736683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753f7f13845eb5641f31d98c1fe3110684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fcfb77bce39ddc43aa7d1c111d0bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a85035529acec94956a9b9d6f1427686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c771dbb0e9c97aaa693e3facdb021a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774fd39c210e402427066e2ba1e740e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef338c007fa3cddec056f7d43354403689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d26c31950b8d5bebee01303fbc969690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba8fc1e9f9f262e13066f17c296a8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154872098fc28bcfc95f6242ec7e46a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5ca1d5847f1654c8fbcd8f50a1154693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d73f62f07db824f55ae7497cd648e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a60ebf96b0f0bfab60dd1b05a5a185695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d0d90bad77ccf065711d827d44119696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44e8548ce1e6152ca928bd99f7eb4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b5e77a32dac237a3b089da1847360698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672955efe36befdb9476aaebd48acc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8b3887f832363e5a274c536efe89e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4746fa72a160328ad36a966f81c241701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351f93f47511ad3a01c31387baabd2f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c5b7e72c0aa369608063a923ae561703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c82cbf122720a0419d982815c7dd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae507d866c228457d8f51121d922f306705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225b039f591463b1ac2546a4f10e503706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4e8ae2fc7b02ea77fbbe170d16e1b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f6f902f844abd92a554994c15eae3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf999a3d95d3b059c50718276b7dcd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53a3c709f52484af78900c0cb1ae0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb37e9520340efcf26eb69ce8120e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3c5c8e6504ca90a08328860d7df95712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef4cca310a491db208e7e00e545253713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d4ccfb7f26ca8e09154be1d6faf43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae54ea09805d312a65d7fd2d5f24df9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9a397b8a8030ba45aafe9e8072dd8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169ae805dd76182179e8311df7171e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5af44227f098b5d33edfaaf0b6d4fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9faba0e68317f82eaba5f24306bdb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da346865f093e41fca4f999c04f224d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10972aaa8d96d7bb97f2bd016eb10d4d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4db0a84cf3cf3fc6e79a01e3c36f57722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963e84ab89df0d9f3b0b13ac5d0519e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df37854fff44dbee55c49a4ac50de7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6ba30166d59439d83839d351c8799725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700a4bd0c1c2b1dab216bbd41ffc44a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4294de7e537760f6c18b7ae8113f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4f71bb16ac1deaad7c82aad7842ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dd2681ecb9f0826716750dc158afe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee867563e53453dc08e05052d6150eda730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a5b17360caf651ccd0852a575cf38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df407b7e8e4005762770cd15b4d3d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7ad636823f18dd49a735f42f86802733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a953ad0ab1b9f5b6ea87512d17e11d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f830473fcb747088d444748aec1c447735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404c96356f76589cb7ef1d84879d3bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfd68c226a1f7ed55c8dedf0b8f566737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060f2891115e6c44c3e56faddfeb929738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f7f56638f5475c896e19a69f2082a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4ac83441fd6a3080d580b53bb6bab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d150b14160c519a88666af39742bdfc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ef7a5c27ca3dd110a8373fbdf8a68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c28b6e52b1ede055ff807b5f4c93c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30098de3ada47e33a83fe08c50bb0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2775bfd0bb24afa7bfb9541474bf2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfeb90f0e5f3c40488147e659aa90e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a9daf18f590e82e9963045bc4902a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cff6054d283df8f5313aaec922f31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3177ed198776d1160fa1d59a9db046749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027801cfa2a0a30623d26a176590691750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6819435265180340b7d65febe4ce4f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc69e6e744b1e1ac81e539f5d3e6dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988f0e6d56f03dd9d920d796a6fced7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b750cc9c7843413160c266a0bc87e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0946989bb94fb9d433809798a460fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08966914777d826f6fcc6b54e331918f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c400eda8cc7e7c6f480616a321461757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba336b65be6b9acc37c2609986a8d741758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86101f1d32b6d14b99ae1a4f1f9a40759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>