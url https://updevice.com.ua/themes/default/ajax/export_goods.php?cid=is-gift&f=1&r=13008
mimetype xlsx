--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad1c8cea92500c6eec5e26f39ea3fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3fc598aa5532eac17a5b2b5b030e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0673a0bed5bebd45e0a41740b53b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa1db79acfe3b76a2a3850a7e7c0f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f15075b3bfb185c36d3d2737c984d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1483acdb712be8c4ca39cadc9d3dfcc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845529d8f4dd3d68a7d60698cea21a357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f815907e6be70a6a5f2b3c4ef748a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa7ac06fff155edc5ddbbf2e9c0f429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a75b3862ebdb6142a4578332d31f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df59adef511d7e447931ce7fa50df8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f90e5f008a33d05ff73f37430ef4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e3fb9638b4d9622ef6a2a69ce0b6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18ba169b7246040c51bb7253e643e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f30400ce0ba987c10b9ba7d149ee215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f28e6ab6b0d81604ad438ea95bdf8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238a986af50345eace7bd0ab711910b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9a59037e299e0daa893fa9d135ff218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dbd65689bb4cf0464396fcddf438d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35336aadbdd49312dcba86894a16ea320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00181cc585c281adf8556bf9df748af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2282dbb94847d3eb0cbbd80ec522fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab3e78ce8a66667c4ae00fa15aab5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49808d4bc2a9c61bb6b1d4182b0f2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbbb410b3973f040a1ddabf87237ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44832eb37c610398268c46d0a4afa026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b27d48da436109e8a22233e8a8a2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8738e31b1812cedeacadba56f0fa1eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bf23e7de2a59f602d872d16dc1a1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb76244b8929620dbfd07619afca12e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae046f988473ef508cf83b5a65d8e2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03580fe626c9cd500323af933c5cc6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970013b434d1fa7cb6253f47aa5cfbe133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe777452a5c3253c19f5c4a87102759f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0614879b259f02e8a65e31ad832de4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd553f2938ff72afe81b958bc5641436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21783bb8c5a676eb640fb4fd139a040c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259856829bd5a7a74eecb2591a595f9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e059a1559b6a0e85699d7c2331245f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeb0e78abb8d477d3289ee7aea87c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf8dbca1843a5c8157473aac079efd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de7ded51e64b68802e7c5cc8cb777342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f78dc47e759b34fd6f91df12c856343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedacc705a4674bac16f6a1b40d8a5dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69401754a584e3daa48d8222b6b230a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd91a2ae2450f93e6a9fb5411e91eb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04a9f5196055e9a9d0ba6eb2c5e4e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cab52cd8aefb99429feefbcee5737548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a902d3b6638e1c8abec69dc787051449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a194812d1c55e43f18cb12a108a56750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a0076aeb4bf529e682c702c9a186151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb8719cbd85398ea9bc3d2dad92cfc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83437898fbf0fb0b9c2c521670819e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b452c9c448bbba64fcb9fe4cc6a5de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a008e1d8e96a5e0ea65aae35d99774f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b719c6132b23b4c176e161ea6babe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f953fc887ac167f8ff577b26bbdf6b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5ab4da6ad978355690ecafd99d7be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729241d85603884727e3d1c6ee66e73359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dbc62b54ffcfe7e24e4557f9baa9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4fe6e5f2778103db35d08e136577561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568633dcac9c74ac7685b67f815325cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c2dcf744a93b6d8fd55953aadd86c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958f459544ad02dbe0b1fd83eb2f13064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d321850e4dd72e3b9e04ff8a53dd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371afc59305b6f3a3424cb3ba39489b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0667d746f3536300b96a9fde08c6d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aa4f3db88428aee4a35a3bafa505068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524e41dc18bdf33a30d1ce7ed723b1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2d91dcae713af175747148938f70070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b62e6bae57275d0bdc801ac4d948571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568e9560252f69358f2308b59d4e51872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d3a5d8d48ab3cd6769a8f1bf212d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b298236c113bb4019fa4274c9ef0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b21f80475c51649bd034cf76071e4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbdd007314ebfb038f83fe2c7e60ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f946e16ef2f5ab505f036a89b55c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264488b39dc1668f21d8604cf35f0f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc3391bd47ea50d966229c6734096d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252797ffb1119302d6df2d111f90d7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355eeba2e21d749e040f139864fb33981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b5a467539a3f638e0822c4fc6dbf682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b339822fc59006a7aa37c6d0b6d1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a95a4bc1e48d5a50088c40525f62784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764ae0082a9d7d8d3f0043393eae50285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699c041f0f5051806dbea764a3f3e5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b49ce4daea24a6bd22f1a24a24567487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47ad08f5310aaea3d375152cfa9bb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebabc10680361b1a2b5af97d08d88ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3397f182571dab6e65f01dd027324790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a32123898b0a6191a70a81d015ab691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703f6887cf2b25cece206b77916d14f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac1099639047cef54ad12028ed458f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0b81235a440a567aad361421061c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d89e7bb1cd710a3826696503076a3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34b96fb29b82ed9b003f282af45be796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c93d3ed5b824baf60ad0a1fc173be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75e6a566f1694860178093f32630b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674f5b41b2587b8dd0becba678f76ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eb2f5b3c7af6d4ba78c2e3f6f354c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f168b75385285deedd64d78ab0b178101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6dcc25443fdeec5d99a187814cbbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7f2c214accc3de88270e2b6f008e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd764b2b8959aa74a378836bdd1a21d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77e0ae671c2947ea1912f34152e04d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a728dd82a989ba280e63329775aff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74a93a1b283cdd0c550ad2ec317921107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba2da1c1523ed719e3e408e0e188f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b22286e71906c0066b1895a8d142e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab43a84e96bb61e423639e129d5cf8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbcc59c3e382409ee0a0a6c9563126111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e6f2718a3a32d2f7af535aa8560f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a5d534a96d6d2545e81fa9b1f045b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04eea1cd363398041488867a254be6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7e811c6538af286bd0e3e9ea6508a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08f4279df1f0f333709a243e668c0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf602501dfffac7ff4101e455cbeff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2101fe899c88c098d7211b825f663f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7a3e5e4097c1c8828c215d1f6a09a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19370c3913bb31696b2e58856093430e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda51e7ecea98ed69b123f82b7c334f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7279df6d190f4deed0b440d2d6c67ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742605e39ac6eab83cc244d68101dd1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87324b91efdbed1a9285a28cfd3f4cd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312b44fcce4834266ccf28c7f91752c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0d1aad3b281006ce8d6a34ffd1db0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008906c6203b61554a7a6cea83e4dff8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add86e714a36f973b7b1ac71c7a25931128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8d64fc34a628a44d7beb434e45ded129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1215beedb59460b127440c7b9c2bf01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ca0b4fc5172dd075c0e3637ddd410131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379432bc0daee5ad2086e4e3b1d0464132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff476f7ca850e258f548e8031049663c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c541742093eb2154489e00be72bff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fec72704192b36e2645f83920981c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f41c632a5c44b33a26b038ad6d857f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f428facfce493fa2967831eaea5f56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dec42b75aa205ed5a1fc5f51188734138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a98eb91015b19cdfe33bea11a9550139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf253e4c45a953078bc7dc9d60d825140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83ffebaf0f117cf7cc2582a854446c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6943755604cc422588529a7950225a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8ae33040c823281989306c364b427143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9de50236a60ba9a416db3c7fc9f7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d54f6fc0d2dbe5d26266e09ef930b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa15cedd59d03259abe51095efd6a7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196eff127d47051a52d22370d1bebb2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16453b435e414aa03a8098ead53c1297148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b7eaf719609f518de7cb2adcf0d49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade238076663136531092599fd9dfea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767546f7676255cd35ffdba1868aa29e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8cfe0876618743ab721213311b8be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30b1abed1c74e63852ab7401155066153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e11fe55eebdb27a8a020cdd766e560154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075870511e5dfcec0cdb4fb71f2acef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ed3d17ac06528cb4ef124d37d1e89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb5d8d327418c28f99975fbb68830157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b726d97ad4d996130615b61d6e0ee3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b391c1794abe9f917cbe3786faef2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8f2f4ab1ce54425669f2420c1f5d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b239d187781b74c21432e2cafece836161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee64442d2bba07115eaabcfee478bcb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864082cb71637b44234234a5491e33e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd472267282a20431e90535352d81dea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b8d90499bac1cd9567775f6ba54e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eed9fe5cd09852b1493c7f48f2d53d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734935f0e177dc68a5aa27d595949ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895435ad69548a9db0efc9abc4625f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e001f4d3161137cc05e08b14edae7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe12d465b75c2017fbb8b945e94e43f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878d3535199fdee561c35ad1cfa12e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7642606b7f75eaba782089488c6e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa4b311732407dc8aa38e13e16cd49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fce15a28a26fe14d8c7d1654c504e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b00e4ef02020b244c2128790f2122175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699257be5f5ed7f9c119e40821545892176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cd35f44df2afd47ab098c2802d1fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3225d3163e86bf6258d2fdc3405c50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c471bff1c17b39229d78cedbe17e92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edc47596c957e67243a138cc483ade180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb44bf4ed3dbd8985b68ecf3103097c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcc23c96079179fd721bd48918ad1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b54c695c4d4f79b4f7e8874b15bdc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb52ba2b0f984268d4b531314537df0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea2fd1339814f5a103fa900328c2e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e9dd9f6b05e0ced09a32fe95dd6fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac2e2610188cdfa2472a4c161dc9c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061b82004953e317a6d5e1d380f159d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af34e14abffaec6933776b3e6935dd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533152f36c9fdd9deda0ec98d204303190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581825b5dc72ae745913e49780f6ead3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbbd51164ab8fee7e2894b1f678ac6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca6ea49302d588139165bcd9c16d10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3d86266e2c8b0236095f983255f2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed29d814312c36310c213c5be29b62e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b16d89678d4e929ce0591956facccb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae13f48ba8599b4095d05751ba0f01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8d236f8269fe67224471192038938198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6a932c3b4a8b7ce80676d3dc518fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0ace0e22296841b98d693cab25add200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d9b19b8bc5c2776aebe640ca48ae8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07426fd0b64f8779f69f58ea462d609d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47be7c2a3a2cce48edc513cd649666203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6008b72135804054675ec381c95a94e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c338bcfeb39b2353b13b044382f0fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f50c0e9cf8c401d28a881bde6b7d92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bcf1f843784352d5ccfd3d3b58777207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384901bb2ef58a7c40f91b39fd2f9d81208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1b8ba77ff9c8d648df04579545bc4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd551342a20a55ae606fea381b2b67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393135ee831cf662a2242e94c8a32736211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7195566d7fdff4140f28a543515b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f68ff5a8af5ba563690d6f0101486213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07ca31828f2056736af3aeb4dd6e3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668c096812f3d4c19b2e4a57ca2a948215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d69a706aed031a4db760f4babe118e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0161c8e9a24c82c5a3c3c41f370ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31783189162c818fc19b904d2f007a15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aa46a368db6761285a4c5df81075c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9def953265c276b0f0e8b534790fb27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dadde4598d6f3f8cec242bf0794f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feb7a4949256830275510f5e39f76f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e198c82825cda744e3d59c582c661b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d62e4816be2c741623aa508bd5044224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a06e610b69b29201aa26a82a97e4a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32341a668f51aaf06982a7e1f043baef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bd76a67193a01dfbb31f0f624d0c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a9c345ca8115c2eba235635e0f4ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a988387a84a793629fcd2d2ecaf934229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1a920afdb273c4589dbaea5061e80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887bda71d173759ff4f03cfa2123d19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a5080149a25d9aaba536f61f09345232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134a826640d8d4043c853b6211b9555233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224eb52be1131a55aa451193afa4f61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a5411d5033453fb5f34f56ecd5d31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3005960c5fa5bbb9febdcfe3ca398236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6625d8d43817b886a33ba9672266b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fad49ca37c0bb5db5893bb840a78cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeed612e6823ce14a713f853866c1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f1e3e49c90b004e407942f4c808ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0661920adcb62966526c5c4e5f0b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ea5d3e6ec7b612080a3f2ea858705242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c934420a69e08954ec465723d4d5e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552e3c8c2f700c75b8d99d24b2131d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1634a58c24574c1d5b02bcf1dd9f9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac917e7fd0079cd9972c1e679e0c9d10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a109934257c983c83c69facd99aa50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a44147fb7d9d31915227006549202248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ac3f8f09c6e9382873483b3a1b601249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25535697a2166d5a0d49b2f14ffa3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c371775a1fea11f7d9df31e530aab4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d2838d7ffc151732162672d5030af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d995f1937092373dd01f74725ce61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cde223c98773ae74c366e72c9c684b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f5332a3edef86c7e6777a171daf31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a231697ac83bc7dbaa9232bf9fcb83d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3021422bd25d034a761b080ab28f8da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7007347d8de5cade18f6f1c15f8b942258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3006d2c16e8721fadbd766a2ec91c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484efc0f341eed565ec5e7d8701c066c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082c8e0ad5e189144e3e9d2736498ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada45ebd32a58c8663adeb9ac8ec9a9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c47a05249516b04ead867645216fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4114a8831ca44531b2b9eb6f394477264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b706d7cc774d66bacbb825cf65c30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd4fcc62f76d3a9ff7202f06c230a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753b093582ab0ff9cad783f79fe0c39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38ddbff0c3955e7e2abf2bb8e4923f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926ec8233ba89e3f643dcb04e73097a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de1d7080eb3704b7b9eaa9249a3476270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21481f1c427d170d024af6fec876dd2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a9193ca741930e5ae5140ccb5f7fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a1b898f2198feca9c1bf7017f18b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b32ad50baa8d3be9ff5afc4af5e3da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd40c5b670cce460aac4dfc99c6679b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd86143aee0f6794f6314eb633ef89d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c69cb819111dc2347e4646b17b3cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c8a4a329a9964032f63b72b3f9b9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab14ebfb679d4db5c68c8e8126ab10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91377ab692f8b527e1276c9804f084280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926f22455fb384a5c94c3a9717e208e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da447ed5bb3ead4c8fa1f45cb2bcabf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0ca77c7daffe0d7b60980066c795a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f1641511a3ec25c0672ba29175d9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf6f6282dd89fa4b0bd442754c3841285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d32f8f2e83805108bbc91ed713b63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1da28f374004056082466bd7d1504287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543ac7da55ae4dbd719c2ba6dcc7127288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc68e2326bf83076a5a3b8d7f62d49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab82336c0e5893582ca0b4df886e0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f1bd5d53a524eb60a26e9ff06dcab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6200a73e3dedc7efab3357604568d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a1df8058ecf28ecb702585c473462293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed253b50baac078811437c9636ff3af8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765c9f2456b7e90da711f54af2bffe1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5d17561e29def24cb28d1915d797f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab732fad74dc2bac3d7cd23f5d487f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8fae25283724fe408a2b11afb0582298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873012fdd115603c57065b012ccb7ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895aa4ba808b989e79d60216f5b4790300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ae02b14d204d9fe10d2b76d9697c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc763c9a7517e4c622030c9981ceb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aadc7b3681249b5e6d389b2c58574303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633027d25ea218374e4cbf92d746cef9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eef028724216df02de6dfa93f758c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95299dae3e9954adfd05aaebe6b9b1cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c196aa407e60d1bcf2b07bbebd03679307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7caf640ace489fd92ec475a59691f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98f6f3d5c8a4602ddeca8655579335309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f639ada949783bc92b3adde6def3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31459f2ae01876ae755952c76ec1c37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39720d0d4fcfe790c6fe33bbcd0788312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7aadcb60ace271c477afda6d33310313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce324a9632787cbedcf826e838fd0fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7ee0a72aebbe851c1b02b8aaa7931315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc275ca34202afafb21fbc427402e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3d212b081e12a9a62bcd555c68edc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8eb414c4b945285d3548226c35909c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900a60b61adf8af609f4ce644b43e46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3bb63b73025d93a578b6b220b43e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989f7f7be5a35965a2007bf9f85cfe0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaa0a34b7ef84d062a5bf548df3ac5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30322eb7e57c55a4ce61ff9beec5e24d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e89ba56b45b7f7b84f9852f6777414324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a264bd11ab83111f7aa8a7d9aaabc4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74fdde156e76d4edb7898c8e4048c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c498a33e47f7b0ce3efece847c484a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50021152e1e5bb6bd66692f1acd065c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48831c5286c330d094d318f847b18d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363262ef8f8f983747364ae4a9178c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1f20336816a8c7abbb9f288c629c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097898c4ae696473ed3a54f9434ec6c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982bc2129010abe6dec7dd77d068591333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f689eda68503d035857e1699442e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb46705aace7ecc160145939239e7bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d31012c41beebafb6fefb472e1466e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4453e8fc248db4a7010d6cce88d6f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c568d81efed40429ff0cc63f4dfb64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582fde0655ed16ef455f57dce159605339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74df323b8f2466cd87a79b9a47999e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934e35f3c0d0bc3d2ef253c007ca86f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed207c7da80c66d21179766d7800dfcb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee2a1c3a311d283fd0f3ed80112a85343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162071234cb14693aa5c330bb7e74c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aa8f4ab2d38d6f2da74cab3844620345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fc823914c96a86d0691cb58845f00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939a033a1a0618109ee1c21f4a36f9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cab569dd2457e69615fdaa5abbd7ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ff6d6e0f7636a8afa645b9c864a1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4872c20310bf9ea15d56e0439e469f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c19db883548543d1f3fe4e2a9cb53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b42c99b819a58fe036263d2caaed9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177df8fea33c3884915c3d7f11349d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac3eb62a721c96013ebe3ac5c8dce4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e91baa626aafc98995ee5c739af56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361e4594768f8b6e616add582d40828356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9371cd45f271424fce2b24633d65f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc16998b94de7cb2df997d844df246358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d721c239cc4336c92590cd9af8239a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8285a404b478a213cd52235bd6e92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01f039fcc5de67bbc453887f3b2e2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce166509e17d49bd1b8329fbd033d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074b2684777d3679da1c5b7f1f273a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7510dce9fa890dfe6db0e8d4087af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9477065ced027a92df5514b930d9c6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bde36778402b3b4595b2639349971366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e44b71b15e21cf6ba0bd8ed9726b12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9ad91324dd154f4405e085e82be9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049389f0ec07682f0d61977cd6d44c97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a3475cfe45f7949c9a14ac2aec33e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297205b47d995f7cc1e65c3544fcaad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c49a4359fe108ab8125ae25b51d71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942170ddbc8fe738d0153e9f229254c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea10c9aba82c9f95d12ffcf0abd30f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e9d71de6790f2f96e2b79ae56f5aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74e31aec364aad9e24d46f67b9f175376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f8feba04e6e375cc7d588560665bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4930f9503aaa56d2ca92551b68a31378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec4cd41756b8a9cbea4c147d473d66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d349cc4cd9add002483b71fb853d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a024473e32b3a453dbe16e5ad2e561381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa712410d8115684d301ccd06ae039d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e206945d2d9ef40725bf475a74a53c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df543c298ce0e103870e1b55c7a3e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8032927cb86075929d77e2db2aa2cc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670597f7510b59094d1d8156367fedf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67352b3e180a2288f1e6391d420767e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9adaaa4a7f337f5186eab5673fb4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d508b73f69ba9211abc0404d04d9665389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87c28facf5e6bd3ad0b81fd5819c1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c7696837c19f10e7b1635c7ea4392391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62b220e704d22437c98b538b508435392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd15f204a8f8860abc9c4f461fe3fec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715decc4ff79bef6caca2e1beda3f55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37171a82213d94fadc9ffa875520b3bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd1c94b66cc2288e846e11c150f4c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7889450309cd784ffe7d0aeae1871f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078d9db94f41b0de3782780af39b914398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78a54dbfe5ea074083d6dc58eb6c16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ff29e8de115086ca24ec0d98cd7e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8ad1d83debe33c3c04b832800a496401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97d5cb3013a06ad2b1ddc3d647c83d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881908171f4bcd963af07fc033b1502f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3c0e98db6a0b8151079db0d2031fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893d728c0a673cb1bb4a59d15d7d089405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85158d7ce4b16d819f40518c7bc5e770406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b8166cdc3631fc74d45166c677ae8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697df7401623e9def25c57c497331a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c988e3675fcd1b3b72e2680863d845409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394d80ed9de8d85b2cebfe665eebe5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032507466d5794865f6adab9332b023411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068cd81e1d43c8e4de9171bc50c8c0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318889b52d18a501cab10ac1614b68d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d5d14e6e4242160c67f1d3db3364e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449fda1951619c7a95733702272e485415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa970b8f76b071de8465e3db6b4b2e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4ac846809bd1e896df2541a2fab3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059c9b7cedbdbb92362cebc6d210a2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a33d650e5f5b58e4351948ad18c16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de748f4972460961acb4524b91487f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86d33391231b89f2080f12a774977b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5b1c6b022ae00c04a419b7dbbe291422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c001d8dabad5a6ee323b0c62c6bf316423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386bf99e7cdb84aac6e1792e197892e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971f11a8b03e2c07866c3621ba7a525425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3bf9ace59e62d1cbaed9e318df214426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e939fd102fd5168ea7de89972252a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a91eac5be38d3474147fe63ef4a892428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ce7c55864a471fe12929b537c722a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7075cdf75769bdceb46d6015573f778430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964cb56cf2751b401f4e6483b00bdcc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3f1b5620bf37f0d790bab2ef708b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f1bfe99d13fb5626f3cc4686c4264433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cd89b1da6a743dbf08b5f52b6e335434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcdc53a1bc72832f6ba17c84ba711d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f9d5c1134e3cccc2b147f20720d59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee9791911c1fed5c94da6f11fc90ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19965a83ea9e10b3c468b5d5d6cfeb72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca720e2e25d755fdb924e93b04d08b32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b197ec2fd176a3bc51b8d9fe74b3922440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d4db20dafb8c6c0619a3beb76434b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9187cf902b379c52dd5a1107f8412442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3a00190139b42fb168e858e3731a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7af2acafa4d7780966f6cd8e9b4b8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440377aa0085cf6444d1eff12d223f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae297fcd83cd83e3a55d8ee2b6254b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e25db2d7a38227f82fd10c723ccc7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd630257006a9fd7c986464a732f568448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b87df42cef95e1be0c9fb383cce8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e03b57b82ecf4fbbcf219edec92161450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc23cda4c409f32dac538917e3cc27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e445c97d30649cb5e6c9893e287740452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca877c1766113033e7da30d3ef09c01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48815653b8acf3fd1df0b5cacc406d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b06f13037f18307738785db049a03a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a186d1d9016f8896b4961030cfc32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aceedbfea45e00d85edb3ecf98a616457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b652d81aa5b52072abc087f18cbf9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe914976025692ed2f9fb0e4b3e0d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0f0f2fe10dcd5e9cb69e1c08916b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f5f358b06db438d87774c5f86ab1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066182b6f8989fb84fd1d30e3b04801462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7f37f215404e1a2114a0522846352463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05771e8c15f2e561315c778925ce330b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8873f17934cb48723365ca8adc9ef2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e019cfbce7b24a4aab74fdeb68a147466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6694a684c1e8552701208c80b3ea46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5895a296119bf7d029b4468b609bd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce947aa0ea0b86a4d6cf7961b5a200469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89253a40ba20359ecae187cba2dca76a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a897964fdc44ef5b039b8b7a6f76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531cc232f4c50547a5e006243546580472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411f32b764815c22ae8001034c85bb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0aa8235e40468bfa72b605cc6422d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8144c5375b5c7b101164d3669dcb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf941a36bf55ae19f92b2487e2b7cf4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2608a16222006e52172743706943e17477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18992017de2ff9980d83c8c50220c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033bd20d2e117fc4408ca67bfed5444479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58404da16113d063efcd5c93690a4428480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4a9466df858f6eff7c6ab701bea1b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97a43e5e07712bee7e06c9e54cbf47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a0b15e3b2906f375b3a9cbeecb656483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b204fc48d9c318f8d4ea1889bef364a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00753170777287f86b55bd4954a41dcb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb184caec6045c278ccc76c74d5df7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29812879d44c2769c066dc6c71bcda2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13356be44b314456a53f5f39c351f217488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043574e9540ab9f2476bffd002bbb79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad6c025ccd74c5874af5f710927dc0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade402871768a808ff5ab3b4f5f2f10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51558b9b46a1b62a3475e091dcdeaa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cb0cb965aa76e0d9a526db9587955493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65fa0bbf9fa8534e4b700fd0bbf6b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef8e7b2a1fce5c97ede4e5d78379e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f2cc4180f93eff92d325c4fbc6237496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fafaed939ad782cb50e676fa461b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1cd96422ae80e4be89af9d8eb282b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c21a477ab836595c729929ade72c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77375ab80b05f31286dae3b020f462500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0fd7192ec405c9c83fd66d195351d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7e4a1979ed77157092370f247be9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368ca8f2f8f2020c8d485952d7dc3d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6bf25da8304b3e395e29f45078f4f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194d5c5e641a74a1e6a6a6ad6bcb5af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c86fd2d61aef9b6f5bc5b19ed6169506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6be575728280b070205d9dcb268ec8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9e1c1cb908867625e25c4b976aea8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a35a3a4f846eba3ff52d0fcdc653c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e17f0d7a963023fcbf4a895efa542b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785770b6eb9b1d9f5a519469f67f254511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3c5ba1dd784096bdcfac8167a9272512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42556bd2707945ddda8d4a8916a8e846513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d178e5692f5061f1f34e035439d020514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f220ecade16e36d9be6ee98c6f3e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed217a2438bf9561bb44e3777897a8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fd27a06f58230c261c1e0b5a52b5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0b0d73b3b9824f04e2b3982fdd72e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63760f31b2e3545ab32161f295e7d09e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94f9ef45ca24a3c19cca5c86b42c66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eca382dd2bf4c10d458379022473d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c30cb366d57fea5677886e96f3f8bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3534699e301e6c418daf2bf5fe92af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ff11204763923dd919cb431a7d985524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef8fa6167c72534f4eb94e40b931fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374d2d7db00595677f6fae0ae6d5028526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f71f673e81d40b61a5def858fd3f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6f0f7a93bb0169624071bba96c109528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a634c28030f8f20b70ae03d1d67e83529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6947db837de9834ad66cccdcd45b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fef04c90644466db224ba59c04f35e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81fb2f549fd71d2290e8c0ce3006a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4cabeaaa8570ff18585bff7700cbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076229bb77101ccb68bf5482da8f912534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a0fee6eb9cd2e2422f33058f0ef4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46781a0ffcf006282f01e65e181d2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4658e6208f404901c0c0e08b8ecb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb12f7836513d2b70431029d1d4377538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a823024473b3ef05947698ca3cf2a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d6a9d103238dacc23376ffe6ba5e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eda0ea4c828f89081a566d63918b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ae0d2bca654397d1312820db30a35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704ce67f9ce248de8ac72fbb729d223543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82c7508125d603ee9279ed95d0a25a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f327e765df16f292a40cbe0d0710423545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fbb830d1c7cf4d3c6fcc6565a864a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefbc38c23562bb812e4ca4da722eda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd27bb0b893c65cef47930d020ffe2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d6aae2634cff87f9e9cc5c1d1a381549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14692a5f97ea4d38fc325fdccd4d0428550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cef54dec4e9c49141fc802b0225e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895ffa184b4bcc56b1c088fd2bd905f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313e06e51a9f390aae9969bae9c6def553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be989136a877d052a79efeca2d29590c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18d4e47e15f465f6544dd49f68a636555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429d93aa95688121795485942a38486556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fabece6fc4077f233852dcf8201e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20f630822d2bf3aa0038b2810b737a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6753f05e411933b5ada07d975b6e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2a1e781bbedfc5d010397b1e90bc5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f971f2766adfe5a82a079aa18cafe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24b6e2c2c8e730dddedf35b774d42f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c37f9beaac4e7e2aaf05378f9767b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af75893bfa03eca680134ede530199564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c42c3932a154324de6ef2706617949565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb32ad8be5d0c4929b6fe5edf8ca0b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eefe8dd819ccc1a0798890e1adf5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd244d82016f6597b9d576f5e5bcb630568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ad2a58496d4534c783978af486648569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83818819351f1a5111bc9c6eb2b4e07e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa231c4fd63aeaecd1e39940314c614571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb4e42f3f7d69cedd685f44a2cd342572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b045de749fad2bf799d035a943c633573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb2c226815ebd7b816c0358faada6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92df61aee8137f576387250ce85d46575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db368b8b3537643b4346e73bd3753894576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b9e06cd30b3d012b80678731ba884577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67daaa5c012c6789f26a1441ee0e4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def8e16d7de1853a65adcd384ed1e69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79984d899941a63a50457180cfb81f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d588ef9d53cfc3a4965d4e694257c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dc12952b1e8992c262fb4e24d986e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6188bdb054a83d3daa33505d1e1432d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affbee28439e69d8a740018f4eb414c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2d428cf7ae7ec3a6df200ac99ad4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e007a07df831b32896a22f7afa762586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacd342a2c9d6ae836cafd2258ba5d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0f80a8f27c9f92cab6cadcc55ffa6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be354069d38fcba3372246967e7a4e5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0230a6e11f8227763ba9f63ceeecfc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14902ffc7b6ca1ad9acbedb26571d5f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb8247e810944f9536d3d39df7b642592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021101449fdae361ff2f2a52fbac03c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a311d1bee3344cd4f46692f51cedaf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f7e92e271ae6716b922b67d927f34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fabba09f6d513dc3b42e59aaf6e19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056385d0f670f377aa4166f5e12e4b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e26367586cca31a39a19eff222b0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e31f11ad304e0142bda3226f05a41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c5ab889c8a3ba6388ab51f85652cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758a2ab5d6b9fc835ee6738c2789564601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc859fd461338ef954bbfd51297c6cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c56988c72a3051e649d79d7cefdb1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03419ade88c41fd309e26200382dd45b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2351733c05888471279ba362dbff1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662ea989c556c0fddac4601208a6dc3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb1929c42790f64ca9d0b6f80e0f51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506accb67879f264b2090678e26ee110608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5109eef7e348fdd9369a5ba9bebdff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96326120cca60c08fdc0622dc8054a60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427aa09c68386c118ea06fa2f0355fe0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a726e9084f50d327b8deaedbca3e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f91d59cc820243d751e546893e630613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0b29dde18fef653148ee7aa2a8684614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aa298962cc20be4f05183fac0ed43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989937872cdd2fd54501dea00a673f94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111468a64c9d905f89a1d9bd9eb76f97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a87a87711bdb4667e530227d989d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49939344b1bfcb874b5858e3c5bcf2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4db6773563843c60b01f427133cf8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfd24eac00231e16116891aa56112f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b35e2bde7f93cd2abc8696ce0cdd5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168cd268371720484ca0a01812a1324623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c014229645343ee535b9587e06e10624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ed02581dd93e56fa64660eab6b420625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f16ada275957c08f85e7ac50d52cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a49a42912143108c58d10adfd5daa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007358673f7c06c908fb036abb84ffee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041270501a3c19abe0aa778a0f3d9aa7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34be1f034861984a6866772749ee7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dbe66053a412d09043a289c8531c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98dff1c26ca9de07071c2856cced65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cf70b63731257211066f97c169b3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f27fd2c97bd0346ab109d0de9ee99e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b29aa8d6397ead4dd2ac49ae5e0155635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0ea515ef644dfa48a91cba8224973636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdc796e78e1fef32f270cf8d76fe6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0c793fea6d02b7dc556b7011fabc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28697b91cf88808baadc734e4031a534639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f376ef35f1864dcba0b81fc904b15d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfa051a0c7b4d42ce2ed901ad4e3df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1563913fa5e65d1956e2f39826e347642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969cea563a6018c1752d5fb2e03e731643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724a73b4e73babb5a438b177de8d3ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0696cb660232a1e6aec9aff865f30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06260e52c5f205acac46c07cf5eddb9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96683ef1f557f01fb511653e5960fe87647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d76e8fa672ad98e9e1c79605c10b1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd82d27dc1e36b4e12df04b05d8359649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c74f38dbb8ea2e44f6310e9b9dea7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95530192b6d6c42529a2841a2601149e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a963a2b68755a5c0cbd718ccd16335652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd743dc574172a6195e4bd801f5c37653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fa55c91aa90d6f0c346341217f0a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df47bb6fb09176123e192b4103f630655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8875f9dcc180280f91c9e7dc9c29c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c747a5ca4a370dbc9dd8ff9f245a07f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212df610207986a4cf90d50c806d141e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e9f22e212058a386360dee6cd0bd3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814a7462fb772ab2131a1fc1ef6bde2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8835464e17a2a55a8ee694f6dc523661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e1919bf9777fff07e7db47c5fb7bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453078253e63e361d218546aab3c9399663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1aec3c9774f4202d6adca6dffa7061664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25fa625f05a7b8bd7a2ce64fd008f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122019fad5b7e9ad00f92f78ae36d2d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72859607a122b668d2d142dc31d378667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775028bd08d2ac621a99fc192ced0b5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d67cfe3777708a0acc6519722eade669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3066a5cd2b010409366e4240494d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e80a79afae1eebcbfc2aa7fb403325671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c27eb606922644ec93c84c7b26f8fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ac4e94d03b34f7a736ae51967646a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e8a557854345755e65ac36ddeb267674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaece3310f491a620ade72faaaeade675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab74c0013f5f4a8f5d1c317cf9e3b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea378f39c6725a634ec93faea2d49f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90232efb389d265a548e25b0ef28fe5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184938d66a2d0953c8d215a10838acc2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939df674cc973d8707692437295b5318680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853336bc6a456ba8b95a0a88e1ed36f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b400a77ed971ef039985fd4cf940627682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25965a0e3a065d3075a40ca757fe55d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2e9f1f03adb582a17193fa5dab7da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3740fc2f26cca465c87a6369a2f430e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae3a136d2231b279c85740ea770e52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bfaa3610aef8a60d5f295cb066e15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f9e808932dd57b4b85e17b28b468d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada3843199d703c4ca8726c453347e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5630422cc74d5e0b27e6ce47b5a2bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4572eb80c85e9c1cd9d09d1236c45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca1959c60e858f221bfb435e8b2d23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711ecb67c1d7e45ae1608dbbf0daf3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a73380492575af5d3dfc285738ec0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c963c6b0d47ec8ac0be482248d7ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023682120d329d1feb0dd70b0626a8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c02fffcef541e585b4bdce793a7ef1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9701bb015cd3d9df8a8a47e6e12b26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c83c4645a30a1c1ef8294b88ebb948699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81eaf0661b1f4fab6580b3acf774e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565ea1909512c30cb049b6937f7b5db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586102730231484a030233b10c7c5ed7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9173279afd24e56014d57bfe2d97193703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d0b7873de91a5c61d23579d04d3ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c1ed77cefecd6c6ff21724077ad56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f837d350e42dc9bef77f108f659d38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93802158aee4d40b0420c2723732aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c382f9a33031c1c3a60b917ab251944708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ee95e4b39a128a942d2d8761b72ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f09e00d85b099c5fa91bfbf1aba40b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ec7029e52899d4e4f6b9f944fb9aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dedf7e6c48338cceee2a3be7956a61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b26e1df0118f9f25e93bc9506cc39713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee9dbb17dbebeedd83baa75db46b35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7d6f2c47f86ab7252194053b85f65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f84a6e67dffb19257637686e2ea170716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a2f80a2b22d7488bd0de434de7e57717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580337a71b5585303a3d57e09d329e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91092fee9d330fd771da2a2d4cc60dae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d60503884ce1ddf2aa30af9f30ad89720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750b9eb825f6dbc2f4b1115f85d60ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73967a79dc8c9aef43f2e5add3f369722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795beb1c684bf16ebd95bd58e6e6c52c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68b71d7312407c65776145baf9eec2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97756912186bc6667a3178bea272ede725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce60e83805b6cc8fdadc205017df8e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689180e7dcda81db8c3e7bb0ef0c16d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8561d02410d838b21a3c8a112bdeaa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d671e21ef8517784cea99a762ac12729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc446a9621e0eb8c33047a3cf83c0d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace449dbe7eefb32482191e0e8d442cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f6ead467c6ca74c2e42d5190ff9fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c80acf572765ffbc3209459b2ca6a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799faa826a7e963e296ff4b102fe488e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebd23a011d03700ed1bd95a2e78f4c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdbc5392f8a916f88c60d600449513736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1f5eff240b6ab5d764bcae55b6509737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2312c0351ba49d3cd379f19450dfa22738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c23d917297af2f717a8c80bd13e489739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d8bcb1811d08689953da659b788f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d06935e02206c88193f52412cfe9df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb473fdd0f036ea02ba9029b09c817742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85cc8be661a4d44ba9e875d8e42d24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d69819be4fd94eb992d7ca48a7b32744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abab12cb1a5974680043e2a6b0f4c93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c2a06e274ee96e912339c5617b4ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8f48387165d400e73916da9bf9451747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46491bf9081948f9e17f18de1f826c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028927e5586aebd5d6588c034344231749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c21583dfe4239af5fb7bdaef81a2d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46fb4426172d2a64fcd41e960a1c5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359b08db96eae35c7263d7ae73853d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124568415bac4d046d2de68f9bff2cd5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539e0607aeb3f9c2223f5e5955d522d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824793a314db9fe56a995737178bb51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6241f32ebe56e028ad5f57dee52caf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784366be07abed2489ccc912e65c6d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e5bf6e515c8f7b7cd4d21ce981dd2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42f9ec7c57fce82483b001767a4c10759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026c32263da4b012d86581eec75b8161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a9b572cf1d2010bf0f0b94ca7e9e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482101d7058cb015e662e5067c4348c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c4b8134bc37c576791ffac49a9ebc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c6fc23deb62165b1192bcb856b8c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6098aadad57cdfc682461b7a6fec9036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a603bc7e5ac5c11fd305e2afbbcbb717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7b067ecf037ee348c6a196390c88e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f588fc6e4a29f3358f009bc9d98a1359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e587120e7b3cf49d33006ddb4b19010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461531228e53ebc343b53d5128ac1f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62269fa37227aeb0c40daffd8bf8a24a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c52290018ba147e0da5609a857764813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330eed7fca4682fa4ee2c093882ed80e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ddbd0e573a6a5d0a94f7694543eb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622310ff43a8663961ca8c86c60dff316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d98774851710745b78fc14d222d53c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04347c4579e68187e9ec2fd88a0994b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8362462220a76bd18dcafa898d9a55319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3924b4a8ad8163de8661e493b497e7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df966cb1a3bb4046c2578892693eeb4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da46b4a669517372aa410db9deeae4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbd4e4e81aa1d20082dd57a6ec0e6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09e0adf65362087aebe04c8dd086cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76ea4a10e639528a637627674e1f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ea4b751e4586e2c3e33095d6acb3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f23cb047d13661c725aca84af03de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8a8a2c5de01056215fcb0391a19cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee149549a2a640c5b57cb25c7e35a3b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92983a51a6e2aa45d8bfc874f9b20d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0090762e1f786536afbf87a05f8b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6061020d221d05e24b7737ca88f49532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2950d0b354ff6bc20ac290b2ddfa86733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6075d11e0d4e01b33ddf51ce9b1ed8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eef8c74a9b7c9740fa9d4dd3abe93d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584dcca55d253ddb6b9190d8d556ab036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3960883f0fbc985426cc352af804f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95281b796e07e78bbcfda4f85fac0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb907b2bf5112bddd972e89de127ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6643869e27fc84971585f666b6a517c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8b66694de952dfd4ee9ea291516a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb3b6cdbc741bb26da2cebd64252b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2148ca9f6730799cf8f0959a8a64643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86072ef6a741505c9bfb937f3090b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3ebd39c4293e56c055c36abe77c4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208bfc6f6050e5d3b86bdc146bb0f9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd78c8ae80a9160a5905f4486db4d9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b28ca3f05483e37dc505d5a77e37448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2af04f044d47c303ce8533879caf7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cbd6d612fc19c1ff1c448cb94759050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86d765e16a90b5743743c09141731851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920811622571dde74308a4a725d231a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cad838e8cd7e192397bcb4ae2921f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1cf56383132b2f76d878e89a024ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c552cf4e8d264352b52dd66c3a25055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803a38a33fb115057f271e9392050d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf90419a5ee8cdd8418d1e4f03985a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fd0b8a39ee150b75849a82fb6ac7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d80dd7fd78f0459d1eda18ea24baf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c32774401f1c76919311d7158057e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09b4f1bc49d43f47ddce3b1b46f9f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf1e6d184a0836c557cb1e0f4fc6f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe006dc395987fe522f86af9e6eea3e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e505be3f2cabeb0486a796635ffb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829519e169f0b4a9488b16a6dcf2bea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd9c6ba6c029602a660f5ff9d28a3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00684b233810e5e0bc3ebf19e085d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5966c553f8c103d0894a2ca02b97c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef074cf00f1d56ae6c82ac482d9ceba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1179f08607267906b547f4a9a0c7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a948e30e83dce0d47e6d20c6c0551a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8822aecc1dfa89cdab5875d15d2fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b2400e4033126854edae085c421fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252531a1ad8ed74f3e7edd09dfb8004c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51af0798d50c06d29e2072a038eda1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865156c1d8fb8d7e78fb6de723e4f3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d05aaa25fb4d67adc61d897033d6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025921a5d9b059ffa94e6192c31f71578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af24b043ea2c24d5a8f06d7acc396079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba8d9af52381030c8b9d43f28b223480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41647c9356d6a89087382e9378ce0c6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d572008fe6faa606649b1cde16b7cf582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad368ae9bfd45aa53e7edd977d6c8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969fa406140958e0ba6c514033ad66f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28936ef1bf09f3030186d657ff595385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d23986b9cbd5c063c49c38ac04c4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c82e966a843a3dfd17ab30cf1e02f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fcc1a5638aba7f7e7c86ffca6f09f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31231c8c2182b5b6ca39d4513e2688c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad307a49f3618cab932a66009aeffeb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3ae6baaee250d6fd63b32d089d52391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb40ed0aa6801ec07f075897ad7b1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c63223f05a6b70d6080e4f437f6f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a253e6cd41b8a80760121e76e077cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290494f1ea5bd6c8afa28c36ca48e7db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0e2ab9ddb47afaaf440efd6f6a33c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40882d7dcf11b6e5974b4ff11c20ff8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bca9782ef5683e90a173ef365894398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90171eadc838ffa6c55f9282b19295ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900918a3fce73cb354f0339509daed92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf4ff35a891d21a19263505f4d5ff8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf305181b208d6df10e96c0deaa6a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7685002f7158cfb7dcb57c41a8b428103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af525f7b0a9bc5eccb3175a373ea69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310f29a9039aa66dfd942bf6a27c443105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049429600a144251e58b7beb92df05d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4a64b900d3455bfbd2d67afec82a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae868b83d235986d965143dcceb14e9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f01daf5d07e3a2996bfb522763bc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14003fa54a10e5023b1a0888130cb34b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19957a78854fad94723c7e29b720d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c2fce677c6f54d8c1ea7552f793da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41510d34b4f3376c9fe8347942997a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7274454d59c79fda4d08962a9c77d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d863b0a8c75fe1c8abe2b9bdd5e62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716b1bf8e0895830e8e1a1539c1317f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b8a166653e622d4a97cc961718947117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75d69d3e0f7592c69c9bdc49c2e2dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731393e726c2151238b4e9ae91804b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51065ce7dcf79a88da6b7c45ecec6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988767a6e210828460ad7c840891175121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0fe6e044f7a209777d58f4473c36c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2303078cceeb23e5a1fee1b42d9dec4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d9d831e11ebc591e5ed73e26bc76e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ff2b944156bd98267b5283ca47fc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4a3082b163383695f2d7a0e4fcfde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023411bb0a40a7cded8b13f56cefb41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d71f682f3bce8b1f5a2b6941fa19d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9282341d6568ba777bbe0563d72a40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a843a925e2812d5041c2229f4be8a34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8365630c7c2a717df8fa8ecb9e927131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12284d3a4556b5d64bb60dfe73ff10e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f8f175fead0df68f95fe4b178ca63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e777035072095f8d3c06b71467e1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552ccc3736be2cc874cc1151f5eb3c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16677b4866b44d424c8b33f30c38e62a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce54a5ae48d8935c71c6c5044a3689137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f814e09b33a3958d056cad87799d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785452a2a2ae2fc40efed71cf6697a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3355b387332a9c0c23d82923a8f98f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b3612287e67dba3b72c964f77fd8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0eecc2147fb1b249b573e5a502bbcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e549615e2ed9a02c6e6f1143318f4ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2976fd155e57ff9799bcd3684e4b17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3359288133fa389ac60092fe30170e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e53b75415ad3023d65f646c876080146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9689a6c706194e926cd121472d765147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0020cdd34ecf1de91aa9d8141fd56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c52b0edb2175cbc26ecbf71057b28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f35c6b07bc5178f2e582a5a18ced98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb40c85c26a738c08ecffcd1f14cd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa3b1d6b746b901bf29a0568861305152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b2f27de562d188cc26ccf100a0ece153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e041765da036e1e0e5c98bad4227a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c75b10c5ee74aec02617383f17ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3226d9a2edfeb0a4784af9fc9fc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f6f4a9e0d00dfa918b73fa7574e5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9724e5f4fa9ec29437edbc0640bac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327f6a6027bb5c39239779cfd2b848e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bdc6ada20115716fef38cb94197e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3d8d5c897de9a440577cba11c05ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436bb8d9b2ce6477e0799f80fad4196162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd32491527f85ee6fe7e813c7e09f21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8af60c7ffd59c186518c009a70ce3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e76d292edd0ec0ce278cd6544ba86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853203c149b3b53d72493e2685c1236d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068ade436346f74625f0bc49976c226167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0d97761e5d0f47aaea0c6a8cafeb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b63107003fe15333ac74409dbb068169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc5f0bdc25bb427444820f1f292be6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe747af7650aed446c4389aca5f003171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a9280e8159724fcfe8c6f86faa2da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf0a1c6a8961a0430b12e6d10754fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4467e05112426af3bdb42c3d567e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974db1d1f4e73aa54eb957912bcd7687175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690faeaba36bad1ed96310b3f56a5b00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af4f019c65267a00ff1edef63a306c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b119ac17dbeabf6530fe1a5cfaeba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e64287da43317babdb09eb68a77e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841d93a75dddbdc7c5df4a1ccad9ab3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6bbb4f3ea3c5acbedbe91053657d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81761a82ad42cc6f10fe2c5197eb1c5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3d068900d45d93c39623781520a48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c516b7c681a80949c8e7f9e362cccc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00457d545e2df441b7f87e71e6ceb1aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0cdeed69afe704b65c2ea31020e3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec473582a6087e3153299b1d41abab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42180ebed766dd9fcf1c3a3b694552188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466552eb3d461e4bb5d7fed8774554b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e37f10fe649587f02df34952b86bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16b3d205e6e8ab3452b2ec671c688d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703466ccf25f23dba3c54c734fcfa92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee02af08325d9e9c692962ec6573e65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab5048200d636a96e121d51473ef5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfe4cebdfd4397c6525725bee4aa0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5ee19f7fbf678d61966d05ac3e9b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042004f74a326f1ddbd1bc29a2cf2054197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf4fc92d4f74d4c81c218958fd1f7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99504eea174929eb9fa3c49a4a052ef5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671af2a6bb93207f63321cd1716b549200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86798e48cdd15c5da5b1d7b6e6520dda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8f35ea6cec4dbc5b4dd9b23eae1d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4c932e0830241eda988824d57ed24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7711a15a10d6277989a1ff2a410f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552376e99a4579b2936a8d69fef050a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687a4186fcb74fa575a07ae58d3a22b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e67744332ca54c9a4fde880253f47e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1b8e1be389587c228648fd257d1cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5378a47ee98faa536949a39ae0411209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a6aeb3afc94779f691bd42312518b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feacbf050787d7a5b6c0af861cfdac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff29eec61973beb0fa18cf5e5023be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a81024009cc2552fc4f7ad72c5f558213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c166da8baaf80aff3a0961c6e0e7c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a00ada0694dc406c99b63d9897d48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b659a0d136627b6c09a42ea1cac75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38c2a8cc9cce748c23cce660fef1af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447719bd92d37c803eb0d432b01cc02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aade962dc59ddee1552668b23c5368219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468b86e616417f2d802226d1b7b31cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96766d356c0fd727754c1bb25d94779d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47b06f9c42466581f0f447b82bd91e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864fea3a7508e18420203c4062aaabf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b835c31b1f8dcd1fb7140d6b1b55d70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763c68cb499e8c98b21646d87f00f4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746edb555a936c35a579edc226d8509e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467be1f583d841da6cc0e0e406b5086e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901a55754bcef5752946cc6e35fdac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07284e529f9ecb146c90a00d6549a2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ef4fd2bf1c9b9e3e454f5b65b55ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aff5b8fbea991d79b91071a804c58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc743c91f9b352b6643499aeb5d2910232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df1076557c36e175fc040be0dd39cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836b4f63e7376364e49f543221c5003234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cb464e196a6c0a116e3c4a36b472a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7dfd3aed5e434dd7fc2c12cdf3406236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0427df715fdcda99fbbb6707234c35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218af3479d941b7d185c2685205a65f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c61de5f999b25ed7122b883d2ff308239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab63fd26222553d52c96c696d4d8aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb40d83ed75c5cc837b7c23da3e699241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3955021197c3f7de1553fbf449d8d8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4483fe56b833061031568f6f70db23e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbc971a2359c52f081f20f82f7ee8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479838dea4e64c7f9e7201b8a9f99ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213c7afe9bdc40c9bd52cbc43d1af8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764591043a3909e244e62e713f64ef67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213a2323fb983bac557e600c53daca2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318340d7f89d81621f3978d901c4f6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a992b803b9124810bad7848e36f4f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5400bc7b5c3e59ea46324846e5858e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2abac30e8ec245ff5ac99715fdb6b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2b9526fe5c08784cc295d0369ef22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d8b486503dc708a8e697048b0778c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7724ae50fa09424c3dc7137455d889a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bca07cf37173c3b1f45350f352674256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf49c4e6b8847da9d5893c4ce3031f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ade5f1f19eedd7758274d0f0af1e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9216103eb52c146e22b2aba9a1b7dfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fc74cec691185f7cbfe913f296b8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be790b9817677bed57c0d8e91cb031261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625656f28e25cd9a086b2cc662bb3e8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaced73fba5724542cc2e3ecd8faa57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec3cf64dd8f271523ba48340cda369264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a9b81c9aed51fd48c553c0d4774db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00aae890f15eeb3f72e16be993c2dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41f7882f00949b17f39a5ea0ffb3d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2baf32a7c3012985926c4f2694d91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d610f5936530c8548aecd2dc7151269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c2f7ed2bd76a6933fffd8d8c2670a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510d559544f0a21f23b1e70fbd0780c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cdc5c3b0eda779337cfa28298cf95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80d7d5d5bf14abe16c70ec67ea89b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384716884c907eda3ca19ab087e13115274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327fd036eed76e3c73ce30aa30581c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3ed6113abcaa0dae7d467635cb83d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae683dd5a007b959178b7b119c4d18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3272883843a9f424d340db3860a08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c59c91d35633dc4c1a7b9920563713279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626099655759978ca6adc9578d4006c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02012bbee3ad47fb0121ec185bd786281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279d28ad288c2f2c572effae83234d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e15d381323df1858b9a0df720e4a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbf16dfefcfa664da79863e2c113c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc93eca51b8585363ae028374f46115285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0e57ab45beab134cfc687a5d9b135286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ef9e240367842d8392aeb8f3896af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93adf814c5ed4206707c37502d6af3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d19e0e0dab9c2b28e3f06e0093f2bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6bf58fc20f9146010cefbf0c8188b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a575528fbc6ebb70b419bfad5da6324291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cd43d44b6842ea5fa1d04f6c84036292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39468b07f712468651455dce084d5e3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4f1318683a1154108c9a02cee9013294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d172ab49652b30bc451bc4abfc4318295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d71064dae012c08a3541d5b17bc821296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf908dea0520abf72212d8c9c3975b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ee3704eac0e55a72ea3a7ef4b14c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cde66b278ef7d3793ae49cdd72342299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0ac617719d195aee288ba66666d19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9be8a06d3cec65306d76fa1695cfb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d650a13f269b1ae200a65f4b53c3e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216187ce3e5c7114bba7fc342173304f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aa953ea4cf52a973e8a0f9f086d0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dfe1c4547d99005aea65de29b6729305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223740dfadb947b11e30d5ab37e3fabb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149b60287584b96dc187ff70c50f506307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3fd43626c15bc23c69fdf071e7a11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e9397bbc5a16f7352cc7a6d0da539309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd6fb6a749d08fbb5394a630bacfcc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739a00ba4b82002f6b3de6d31933f99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477b6868bbe33e7333f7780eb669284312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a011fcc986608025d8d2e21ed0eb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840662cd7bcaecae39eb316d346f942b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc682c97787b0cc26ae4536867769b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b77e4dafc48836f3ff76674186831a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0b10040aefc09edef7965e4471c79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9d987d9febad87dd509774393f5cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7ed9c5bc05d76bf1ef4bb2bb14e4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1f381b89d8860faae521a6ce02819320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f518d7188b38cfc4d1290509b26b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a5592d8c6809e68b9d0ed0454d12a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d498c2d530fb2b7d3a0c84b1c4c338323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1c7cb68e6ebc90802b9046b8f333e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2eee564a825c1b70c2960bfbee4c36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046c67a5060383e1fa97ddadea6f370326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673d4cce469407f250d922d76bffd88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cd278acbc174a09277046e5741230328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb85141943d2b2a5fc730f1af68413329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca090df61fb1c51162529bfd1ae50694330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12103a80ad99174e19a285094b23ea3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33e6f356bbd3a9de220457b41d394b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550185c47024d6be88844c22d2383c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2f12591030c8b4b8395d149aabe92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06b2fe0a883353344fe7f9217832e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121fd2de83e63253ae40bf174169374336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4f158e827b71708b86478cb684b52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f17f7187250f6be592a4dc7055e650338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4aafcb0da28efd23a189ff7da4631339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7b4cd9345acdbe7f07b63b97a5852340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f91aaed49b4f1a8efc2ead00747db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0ff9126938fdfc70947bb5304518d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813910ef5702c46d0b18c3e6b9358d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f863f9609ea5720d0750bc89963fc4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7de6d72037bf55f165c55cf7ccc424345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3fb399ef89401318209116b8ae8a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10565478cb565d14fd5cf626b208bb04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2fda2e53229798864f3f4ee127b29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9047a1253e28fbcdece1ff5dde39f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14c72c962036dad739417b9d948e97350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358c43161aa90e58664b5ea99f5a13b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ca24b46123f38b1a8674222f7c128352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c97400185420edd92bdfb835844252353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7d2174925f8d2460109f95a93c91e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570946615dc8162802c01964b951c9a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503be601d1f22eb0f39c53b39f5c1c5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d988d074acf314d1d7f3e8a49229c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243cb768842722d24dbb8542dbf19d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389024da94d16a0f73381ad340b19abc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05112e2af9780ebedcd9fed89cd74b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdbd2c207069122a79b2cf0311f55d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f30418a7be72a357c8e7a5c4ac9caf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4ec5079b77e2d7665884913091f3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b91ccb3b5dc853d7cb4720107fd94b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21590f27c8a33905e1830a379c5a9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe57044065abcf9ec4f8924dc7907b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e49e0ee3114bfa44ff1b48479df9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf1a015f5bad213658f694b47bd547368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7825eee00bc2787a44135e854c5d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad28520e7633e63bbccb17951bbdc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930440524ed38c3b6974c98a28b0741371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b110e4118a9efccdefccc4d0bdaa7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685295ba9c19659619cacd88a5e2b24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c114ff6451ed842c59db6436669d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daf5359d981691744fa8f08ae45ece375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279da6180c5c55c30bb75dad299b2797376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b80e8fb134ee4676befc7ddab14e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1251999189cae9e51815ff4b66197ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a355654c0c168beca4df9353b34750379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cf6fb78a53cf64217e941db88da21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64cc893fdec6e5b36ad0cfad8e6f71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f470c7d2ddc94f9258250167a160fa7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaf24c36e320c708c673dc9dc683a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64215529375b4467947327187ca697a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c169b077094838061dd861d85bab228385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db6012c8bec366846e0580b31fb03c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a37357c43d67cd51d62320eb68d231387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962fab6e557bee216986a168578ded1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88e125dd64cb233fb8278277c931bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf27df44eac977d996606d2115187b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1eef0ddfa8ed79404febcac243e76c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47531e6cc8f165c65606c6d386ac8448392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c670de7111eaae602bcf1219c28e88b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fcc60502339a1f381c91f21ee020e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00d97a16e029ed82e2ee201739eaeb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886150aab9899c0995f8f2a4448bc74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811af90ed581e3b39f29ac0211d3bf65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a76158bc980965a3797c8a5168952398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dc61a88b8d02b9ea3d5f8d4c66330399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db092a4894e3b105eb1dca2c087e6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db501d7eea817473259a0c42c875df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c037f3a627badf4ccf991d73de3165f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d47817974a7c56b78c085635bbb4a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3375cde767321c0d57a28155bfbc4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511b0f29b0512729f11e7721eb2a34b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1d20cf888ffba7ef7faa94e477ce0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c817339cc7a4a97d844af886e0a1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd71528d0fe204d76c3a0bc46dd97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14472ba0f4504fb90f616f2738f927f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32124c5760a683942931203420bcf2c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab8001deafb4028eb8d51b6548f8d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fbfabce4f5bad67c1d9ba1387bb74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3435f36ef423e20c3efaadd018c8ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae5a596a4369fecc3b58b1317bcb23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb8af09e50f09138df2e2d7f3236c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a5fcbc47258668ea5666e10124f6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6878cc3c585312d3f8be1256ca45b5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37449a809b911caf811a8756d0d5e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196845c68fe9d1a9b572f0435655f7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0b3f299abcd98ba0b6514211b221d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291456da53debce9154fbec69a43ffc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef587dedf9e981e516a18856d8b40b53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4433026107ccfaf241d477bdfff29c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407bf299661c88a6bbef369d1aa1435424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb069568223adc90b551c11d8d17e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f2221314693222fb7946df3fad08a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0638a828aa535092fac793b4d98292427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa96a1964d9e6752b7dadc0a72d953428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cc25552ead7442e904268b8d1c9b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57bbe8b2326c76ca1dca0b0a1d9249430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9f31ed4cc6e895aabee54113be0db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b195d97d28088900c9bdc204680ab06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75527af61f6d27eaa2d405db3f965e51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373359f82d8668af9a608b87f2caee4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323d88b1ee15f5c994f3a0bff04726c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f96bcf1e7a4d59cb57fd90a0cbb1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f626af550cd76b25d46fc29f04480b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242fb31637058a6ebaa567a761251ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a350c9d11e3b97d15077daa4173a2e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc358bbfc8627bd94bc53c0ab54cac9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36abccafe063bed4923efc7d14b38d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afe6cd4ce87d545b7f9e5b015e6058442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f140bbf1c0304a20a25c5da08c185d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84d2df7fd690f1f0a46ff8d54d99b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9aa7ff6fdd2615d01937b4709d65f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90476015e473049fef98e9d68f17410e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12860dc58a4b3c79200b2aa163ffffd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caa3e629d2e47814a0d4c7ff0cf4b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd12d37c778b2da4803ade8b8092eb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2b365acf9efbf2fd30cb4c044dcbe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86af47a068db86e01929a3f12fc5d5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe4c62eb634411b7c6c9a987780f60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7242b8dec35a66bb294be355ba444453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e3afbfc03c8fc1d2ec8f187118390454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ad019109cf16bba3f84407a16c7be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227226a880942ae8c66f34ea66f02783456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4c3237157d8ae31ccbd18cc61c739457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df75e950f30967ef4033bd225b53916458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e351aed824d6c38d4b091289e0d118b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cb6ab3aef26c9ec230a111a72eb7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ec4408c4d00b4fc55f3b8ed5d7f03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6851d8543d4b9f04acdaff849ec79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e10a5df10e5d008580a42cdaeef42c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9497ee856e2ceeefbdc72b5e104b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b8dd5f09c2d8740ab4d2d70e7b1d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eaf16c9ee9d236eb76e514875fa47466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa1dca872d5293f55504deb1125c56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa17dd1f9568bf93b09c96d311c8ced468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264476f09444ddcce224eb4f8cc075d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3972d7d8b639d5ee4c3ce5a1a7c8cee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b1187c98824c6059adf8bde726f29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58b315ae8046c5a31168a43e7109fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a33960a779f8c8c131376ecb51b99e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337429367361fb43d8bfb991406bc3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990478d371a6d1a6c63383904b9601c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65c37ba1b954a273d91eb0f03b0a5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c464d601f53b6e2f275cc59d832f2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fc225bfe4c2ba29456d170f5dfa11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806d6715e126ade0b347e48377f75e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7b9afeb63e9397837131133deb631480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba42322df33fad318787eba6d17e4ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8833d6b1594af030598a1d0932b60f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb40606c9502153b57e95d4bc0ab6ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbc55a81d4b10b9ad5ccb1297bfee0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e82f05f3b28fbb563f7ae836154a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed189ecca7a7637dd67d65c6ad2bf5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800889cb310880db4133121613174d5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5bece680986f0a224776bd3e65b05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7f5e249892905bf48e42aefba6ebc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14158986eeac1f4d0b5e21071d0b8b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d87d6a612a12bfb20dc16edbdd5dd9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3036350df83595f8616c775bd4f4fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468da6afd9c07588103c2c8718c16b60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485414ad5708852fd3da59fb2051ce3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68eba373427a87a64af026e60364ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd35cf7e164b5a15e2e5571c65861e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255520f8bd832bf30de43ae6af4f84f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01ff37e160ce21acd9d6af904e0fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4df1bdb3a01a97e25e8c79afb89c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9cba79933864202c52c4e860826a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbff785ab13e0069ab22a33bef4917501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276c2da11e28dd1899ed9ee5013797c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed4c4ee071a51075c033ef5413927f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3e8e9577fb4be2975ad724bb2bd70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510c0941007ac737322a3d56975dd63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee251dc06150947dacfdd1e840c5573506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cae811ca94031878252f64bf89190507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea692fc2707f6e8078e5a01b29da121508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d820d818ffea7b08da43c09385d4cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bd705d1542983601ea328b058caa7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9fbbc317bd9a4e7e5dfcf44d02195511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988b9c8565ec8ba1a8802811b21abf3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab177fbb7bb0358be700af3138568c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb866251a9e768f3028041e38b5182514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59913170fab7d822c6bcb637ef6f3083515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76653f50a98932c477361005bd6c02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4c4cb63da1789d64ce72cfdd8a4fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbaa0db5343a0b3d17cd9bc764614f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a2f56d09cd0dd57ec272e24c9ce6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe452e0d67dcee1502946dd92169d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49269f8e521e09344fef79ff509a01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e23224f224d72c8c354ca8c03bf73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281a36192175a7714e0c8de91007e92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbb67dd2885437168b08060ac6bbb6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b47c3f49f297bb9be828f77940a6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fd07e105ed3e177fae68f99f4f806526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571cf9323f372a95bf798fe03f0dd19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ccb172b83d667665cdf2e325ec89b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df274560cf692cb08754acbfab6e3e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035dc63b71904eeaa7268ce3ecabde2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dbdc51d1f83ef0d3a6f78a09b0401531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a1c8b721995f558054246a261f616532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00327ff23e53dd822ae4df17424a12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8bc075aeb63dac16dfbbbd0591122534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235849e1dc0cbf7656174022862e538535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bcfdcd945d6d9a77e75a933017e8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dc0742ac7c648f8bfc87709df716a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560ca9004d398b3effec30beb28f7e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e66e65bbe2828c1e57447526b5218539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689daa03b5c79f7732f2b4e240903b36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b819b81a491b954ec9c823d20770bc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3eb422f69db98cd1ca0c7fdad5d3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f846a85889eebf100ace2c900b692c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcba1a867ed7085cf507e38fa17f1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fed5d850a6f15662eb431f82720fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a2c16512c8372a6406d595504ecfc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77843e65e7e33e2301bf95342d8bd3de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d204748c3bfa3e39937e556224d1ae1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad40961a1c9ddbb3db31669f6ca18bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502dec11f475696e7ace5baa560ec97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a0246d7263d5992c29d271ee15339551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be612f08120ddb97eef67e0b237a1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201b8dfa02fa50bf9461592ee1da41a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6e074211b55b71a6eb01fe7c50389554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c734ddf91f918f4918380e50a0d62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdb89df2c57adddb0e631c493ffd03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a662fda74f7b7404a9108bff3eaa61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c5e46a1bc127962a22d90c92f8b10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5f9ac1c3ffe14fbe7f18c19d1dd92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc1d6e78080f48f17426e46815bf4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bbb34f39f35a83c9e3a15835b1012561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2a5a11a27738474502ed8710a99fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1407eaa87317233122d3c2c5c88c2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce1935b0c80adb771f0e6311f4b609564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439989fb9d111182fae7153884b82421565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87dbc40105f862938978c890b9bb7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da9ac06a16125570a0cdf7f3adcccd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabd039997fa9d9fbfc88e3f4202f13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba0997e857ff1c26d97c6f34d54213569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776545bc4e9f807f429fb2116060156570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4a5f42828f34e6b4ef2e8922a674b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83bc9633ca01711a38693afb2cd14a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadf9f4ffe8b6189fef60d0accb19ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8ec4253f9e278e1593aa264fecaf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849886c9ae7f66eed16d1efe0ee2a5bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235cae3c772e6322b20adfc7db4c1cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d82861db1e4ba91f1a8c55e8495a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78f9b55b0fbc812c80d2433f51c376578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e465d76cfae9ed6b83100ef262fdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aeb663de5ff16239231ef5e1af782580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbc3bda22bca95054a87d1f1cb7c1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb53ca765f4a94994e9311c798617c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144993ccb7ebf0ecb4b7f1abd0376fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caf00398734b6693fbb3b78a340de5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04befef097023ad09717106d2d233efa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eadaf07928c205f34faa1f5fa85a2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba850c12d7d333b5cbb716424e5f6d76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a572a644d74a83c8c53bd899669f4c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3ae93b3ad6a66e59f5a32bcd787ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6737b29b9ec791a4b92debea836440590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2151f48f09396fc29ad17a17e7caa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec2eb623bf4fecaa71c82167bbf215592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72d245e39ce9dac9e6861ce6e83187593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1cc8880ca4f7a15be6bd8ed4eaf23594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440555c1edd1e5d96daaaef9f1bff47b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a59fd54ac3572517a19f0d90643e6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7736b6e1af61472565ebc39011e689597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf80fa2f239345bcd81a976f51125a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5ead87012e6cca540564d98fc0118599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643007d79864a0cfa20ed0cdaec6ca68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930bbb71b80f61f8fecc1fc5da6c071601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f174c22c9525a6f639a385aff8e3d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cefebf2731135029e596fea10b5093603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f575612b147a9f55e0769f74eaabc24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb187c54c6302cdb8816318fb2931a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d360cb34e3f0b0349f0abcc6f25cacf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20541a09216e2bfad956cbfc70f912b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185708bf09da61fba4212e4c5803689608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd72226cdac7eaa19838d173c7d9910609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94240ebe34e3a98947b662572af63087610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb5ffef3ffc166f5b46a108a815491611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f7468e17d6a8a15d5694749cf3691612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caf9be0731a6282ebf067b0480d784613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1428b87a43e5311a0fd06f2d6c502b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7732236a1f35edb2f0874aa8f9111615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc7c04a2d1b85d8f2a9f1918143d84616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929004cabc19992dd32367dd72515dba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c8b9467c0543ea3c89abd096ecfb2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e0ad01cb249030644614f944cd8ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5be1f74ed40ed31f2fbce607efa96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f757ee54a660d455d1956bc1bbde98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1eb502dc66c30cceb2d0e38c93fc8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd7b72bf2605dd9a82c7ea292f3fb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61c05aba7d38c210c5a74c7c862c97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86caf370bff380bf4cea77b2e9ac1bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc49e6c1eea669a16f0b5392bc7654626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49f71b21d71f4d9fc1ecbeb9daedad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8696ed05614b6f2a826f0942ed07ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb70cbb2c245a1376169583419f319c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11f4c0ba43984d96a9e1c63e1820db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dc1c9cba9e651b2f5a53569771843631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5ffc182b2733daa6284dc9afc611c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a767da1e251c02f264f30a26adf3a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecc2a1f37d9863d56dd8c094438abf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda44f912039331eb6a8cd327c49579f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceadb2b9f0ce5a072c50eb23c7fccf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff4f82c7bb1d78971cc13291566cf6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d71261c70860b2107dd6b0dcf26b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be56b8ae680e6cc0156085013b45a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec765a775a38ecba5069c5b28ee3f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c4d0f32adf99fa7230a71d8be8d20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fff639aa500828c6662364d283d44c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd25367857c3b60ffc8c7ca95c291b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a44688d50b43169a77043640e7eab4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb69604585356b78e196e33a0c51ae8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb387b8b72428b9ace371a27b9c9156646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d7e5b4c13c9e69a9c9cc8a6491407647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52677a95431474a2ea6357e49f551b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2f0e2e62fa97267aaa3fa7618015b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607405a6ab1910d46a16b2b18d7096e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6ba332ebb7bf091a227f9b992681c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb2a633e06830a23668733b7df3a71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00208a955aa768f59082989caab8858653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e4c4e5b233e39cdd3055fea3173d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed42c006b17f6e6c8e2b7709cc2f02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135172f53016f313267d6d55dadab7b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ede4695599f230575d4ca56ca0a861657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e053dc52286de644abdf990d9d1d8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558ee0a05e2e2eafc2882f4f218dab7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1293d140690d1db9e1e4012a46b9af8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80296114160cb1f98b49c8f8eb78f62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbc89b97e45a08232616af73b9889f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d683b30a69a1818dda5537d0b0c54663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532a0c80cac9953ef30347a63da0a78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaa0223f83a15193fb0ba7e3d31098665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191a61db022d815a73b498563c7061a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e035e601167bf05b72f86e2c13662667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0be49bfe0c5b785790d3f9b1af72f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8752aa9505611ae85f72b4098b5cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd29cb455bdbcd811e5aa1d5bab6740670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2e8ddb259c344de675f0e840d0d03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb028f3016e3a7498e500656c784b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321385f90655f50eba0afab311689a16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7875f50e11f470d34ff10df5ea7d138674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b9b74d3733145a44d150705a38f6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100a1e65540bb7b97ecee3828fc7727676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8115bcb54f5aaa47283ce796f746f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ac903fe1774fa067bde8dfee21dc1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce0eb922507af3fafa9a046d7f42ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006c7a6ccda0f6d451a754eea2c3c98680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398b033fbd3bf95a0a813f7d1545735681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6bcea0430f6e341c04c47bd2f5037682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbca1f79f6738006c6ddc489140a71683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7300c04ea7ed7499de931ad98463e3c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc78e99baf64084463f1924b091c6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b21c79dba04b36e37a583689405c3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b7d0ba970392a4ace3c51f0124ce5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb567dee08235c7d118e061a7328fac7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29de5a69bf0c1eaf56d5757d7ea65b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e334220582084605b8e87614379790690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb9f07fe48d323fdfccfba71ce9fb1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802733a87d13ce276778777fbd1cd30b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff436f8c8d48258dde51dc89240907693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05483cf4d8ba04aac1becff782ccb076694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b39a5797eb6900e90f833d2559426c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f8590db2086ab48dfa57859f3dd07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d146bfe23e1e2ecdac55b8a638dfd7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f631a132fb7f0f931a080e7908a81698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb63fe3dc45da9435a8039012e7e80d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80473bb98f6e8d4c4f96c65a5dc4ffc1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dbdf10763e97d50db97d9f29b9527701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85dfd2f6a556fd4b569147bb2b15b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa0b769dc52d6052bd0b4bec82539d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b04032f2b4816b636f7024541bb5c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778eba4caf33c195e2f91400798adcd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d0e2adaddf2fa03cac3b56b16e74c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a9998b6315654eb6449208989f25a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d498936bb995110168711a04a150b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381d6fe48b8c649d5a604098af36a23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9d46d4341db161ee305abd845daa1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bb712f554a1737856ef562726cae5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd4ba149e2898e1a5936e6312de755712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b6b2420bc426134ec5c41a848a059713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de6cf35534902ab5feb3d05a430f92714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e539c0089924c9f96d1837e4e24fcd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a75d0c93baf0039bd24f998120c78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd6dcffaaeadf11187d203a5997e15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7557b31fde783a069f6ee980a6728718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c90d3db2e1e4203588350cdc063e24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa6bb1c4c1239d85c63220deace87f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f16343ffffc9b985e7675d821dd17721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb70a6fc748350c346fa9403ed7e8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e9f4b60ced9459e8631e24e16dd98723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab02602fb3b93b2cd44a38c83f2df7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52137a4ff6afb869fb67e46970be8eee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371470d4c08557b76040c279214ff77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb8bba6c9cb739282c0bad08964047727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc06909d53c964e2d2f62fd663c776728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fccbc3a2e4d9a0f62cb12e9df8a785729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283e100c36bcce64dd7feec85f5809d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff659cfc5a58986471afcf771996a19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeab590a7b86201cada4bcc34eb409732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0f2b1ec56bb88966274c0749aea8b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b734ba039e065a4f38a8cbdf6f27b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf67c83fe3339393ca621161463c7af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df57e1cf1863f0efd1a4d4214ec073736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f00318592add57df28ca741c3dec2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae7f2ddf89ae1b4b81f0a8baf8a870738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72770518818646cfb657116ccf32b84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981b11ccec3a2883c14fa206b8c55bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf083edfd49c163db62a8c95aeceee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc960ae633abdbe6f53e591903ac4e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911c8fb584c7f02a503de795d540bf9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdee9e3143a4b08264e920bb8a784aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de2ca902d7648a91f355e65e893af2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa663d88818682fea795826db44b7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f826fcf697567abd3e4fd42f43fa2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262457e002210d2642b12cc774fae0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b785ffa36ebd872e7a98e8c47c10b35749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc10691606cd7e1f919d05d1e253088750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e41af6559d74f669b9d682408e972751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b64109a8b9ae6b76ac69d5283e4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5cfd1d9fe962b5cbba7f9753f771d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08c89e8e147ee9047096bfdbd8c203754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354cc1bfa4426e350c20261ae1debfa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7638aff4ebc0de9f0aad8277411c24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed2932a2dbfb24c9fe98ee20f70b69757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a04db9093d53a4ec198733d730ebdc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97306a9ac30bfa5085fc6182a9348b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>