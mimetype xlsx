--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89da131ab02b13e67f3256b2e039aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6425f31043b2dde4ffc3ae7111edef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99411fbf4f6a2b0a63b4b11d969ded353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a116c48681d2e05b7a487f5f7d0aecb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f61323a0f51c8df79b41828d5196f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd9038c1df9e340c954654821953536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642857cebebb7586c28a853afce2ff77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25e2f2bd15a26719d123f8d103b93a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ff40dd15be231c51c2eea9a4d58aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6f62468c10e2955d7122c2f5376b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0cba147b4083df10b330d103be16c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674df0e4ec36ac70a10056cb291d742812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe4bf2a890100181ceaa2d59df8d6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f0e48db84b25e77220037cf1ba2f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6717ca7de2f1e38fb59eb5513a4a16315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f2ea0cc8672048ec3b1229145858c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fc01692dbd992be786da02dea302017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23a8d351a273ccd5455f1ebeae457518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392cf16f1fe8fec6d372239e522929119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c4643bf59b2f609272bdd1fd0d90f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1c23abe1d013b2b4d497de7a19cf721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416701cb1b3642e0ac4e6395ac1573e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfbcda5da16c6d002ab690c12712e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab46def2dbb89a6d2475aec4e4f7e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b82e33c14c7ac1f3c1886c00ad496e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c3c51a403552a4998926244cb961f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18a29138d8dda448d230ba5afc72ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e01317add36ea8683bc854b36da9a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f025cb1811315d13208628c1458fde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c6012280e0b18d82fe986f10467a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcd7954b1fe8fb33bf54735c5cfd2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75576cf714c11fc4c9d4ba03b93f883a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a3236be3d18dc65dfe53ebacab0ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f222fdbb6694763c49cfc3faaf39234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34c80ce497f9dba563ff4d29c0533535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb29742e17c5aca029c3a6bab25683a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a801fbf9ee7b5aa58059391c6e7d7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef365041eecf7b15a23fb599b4e73fb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9e1aa137d3fc268182e7a0773a31b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d12d55697ca12778296419cdd321540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1e6ccc8d3b4dc5607f2d42d36b28341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7653b3c6171e2ac878dd75672a2aee142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad35a4be62c8c0020f9113244688b5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4175c7f411d7cc8c55ec2c2d7aea9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b54582de1368e4867432e3653858245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b38d772f7124e3761c23a94d43cbee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f41618e682b2090567a0183b4711047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec9cc86a1196ab2a5c765eca098df148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0010ac5efa7b90657e20c2770cdab949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394807ba8851f71f5d26dcd5c90027ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc155841b8b43a31d558115f7ecb3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa244c5c1939d6a97931051a2fdb27352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e63be6bb1e8b03a848f8a6359f8c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d79ef2bcc96fe3d93035a91366365354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe40bb4141c0fe6e22337668b159c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d39a345b8c6046573c1fbb89b2a97456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e2622d1a33fae53b4ebf6dabd6b7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8987a1142bc50f45a8d53d97bac0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433e4f22bba2ed42ae0a8311c86486659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c797a26276e921f037c1a85b981a6b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65834b1afc4eff73162f8f6fb54bd761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7109fae8a720efaffb0938ac78f2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aff36f5cd8ddb9869bb54c5a458e2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f3c2f5d26b8865c3f65b3039b692e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70228da8ec85b773cb0f25ffe200c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89996ff46179bb8b89a8494f006f69166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee17c075c2931e1b01dd537613682e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49d7e281e299a02503d85ae3c67a7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab58e0d526bd28bcc3abc36ab7e448e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947d0721a7260c2f423f94043d2b70d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17035c10dc40a454126ce0bd358cc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fe27cf2d32fcae75e26090626b71972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5a5033bc662cc9f4b9c3d6b990ed473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bccb18790f6b724b88b6ac396da57b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10be9e054c1f9fdc11375229a14e0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec98c00b50b99f30a7003099cd8b36c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca168177b8d72bf434159da3b8fef2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2e5c54fa62b834b783f0e8a6bbdd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a8ab53ec0ff98a714d1b906f33a5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af22ea7f54b6d77702e208be93c4e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944101ffea3abe4b4909b66a6839605581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09df91043ef5ff19cb4cb1fe061856682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10227a6832c418e423f846c495f641a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f1078edb6a5ddda75b7789319d6d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748c28665e1e4d8f7b188b7f378d0b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92926dd44a6ad5bf8854d86ba01ba5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1590ccbcb0a1d7cb5507b617fb38987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b55b520739075b17144f6c90439ea688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42b7a37039c8c838430e84bb5b2bc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036258cca4543aefbdcfd9c62ee5181c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a8569eba7afb8d3251c248498913f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e0bc43b0bd514bc01261befb3cc7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf83f51fbd9fb18042198b6f3af34f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c3b023fd452a9b4455c0ed375edc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a76d1cec33824256fb1df6c9d6eb7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e407a69bc8e5e72eaebaeddd1e49d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229e536170881a9ac9a105e9544aca697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa03d75ccd91bde16bfcc686a142d8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177ff334bd17446e0719bc1a4946f0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75951772da623b6a1450c81904b2c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48ad480e7dbccc3d12d3c433a78706101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f567e52ba6e95f3508597a68fcb515102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b93124a94991f6fd410a7a8ff14dea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9563d1ae322011e3612b4a845f379c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587909c24dc01948aca4545af22699de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33710bdd04c44605d2533e91e691beef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0ad6437c4012c8b26437c5e19b4ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bc1f5b14d4b8e60511d16526ee30a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d3df2d644225e0b582d4a5dcfdc88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0112c0357f9899403742757ab2c6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3051f559e88c9d0c37bbfb9af07135111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a87a8c1987cde0dfc084461739159112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc949904ccb111ceaaa554ff54ac8fac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dabce3eb92b7bb7da5549893d1c79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b30d7785a2f6853c7f11cc4b278dbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2becd215af3400109ac1452834844116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6445d66d8a02272d0655d8442dcb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d6e64d8d6c792e9be853f232cafe7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6fa6fb4af3f49c1c706706b46aad1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c3035966837e791e2d6490a6442c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc048bc11fbf1fc88e09f9a09938637121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721c5cf5426110927047527fcdca8fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f581ee449f5d6309e3e6b2f04a83d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6acc605be7a9522ad518ceea2d9180124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad0ffa81259ff7651bea4eed06066e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08968c42a4a5855af89acc626029952126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f231c24d6cba653a59376eba7051956127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88144f304a943d1e6f4268785f2310c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457250d5ecc2336a11269c2a6bac9e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187c38787f7243fae9e382da1c2e55b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8908793e0c9b6095b6456621d2713131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ae43ce5b38948d5f3945f6bfba5f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed14ca65f9df82733a1fee8555e956133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61493c8a41763288e9743c7edf755b77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437df2a36f2cf6c5ac26ae8ec6e2e60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db5a9f1e4849c4b769a8efe66c6efc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243ddcf60b8ed56e742cb84a3a5913d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8af859feb3ea0808caaf896f51af3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab6c71ebf1a86a13c7c1cfb8218a04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1e05cff06cef61183e9f37baec688140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d7169857737751225de6a7b75c3ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08297d6a923ee60ea04ca27bd44b1fc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab77f08471a61e91f7c03ca74a7b53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad5bcfa6d57e58296b111ef94d9ed9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bdcfdd2d99c39feeb7659f32d8a1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61ede49cea8e8a14c2bf4bd20c8b86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252cddc2ecab48e924a011a0a740344147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2e16829767db48ca8b46f2a97dcc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17de8bcc76210e8cff17653459c9493149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3764efcf48dffa79fb57f0bd0da27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80c562193c448283b5194e204acf45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045af83cd6ff499ac577bbe293166299152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2233cca565c151da1f26ec58ffaa8c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c836e484b8f67c84812d33a4d4078154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a7e2dbfaf330ae13d0832f765c532155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c26cbd1a5ffe26222aaca98759d95d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5ec659445de826be5af66206bd6f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c0fd3029085a6c31a9cc1dce6a0bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd4111fa254461dd554233b3bb2e4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c3181feed45894515b0f0aa43258d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d01d9ca9216d4a33124e9238a6d0c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f9a82488aa5e38b2484b16d66e96b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a680f59e92e1efb989d479a90fd0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ed753f986498fabd2ae7d51cdc137164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab1b9b84c0f2925ffb9c0d116a02cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af92f71ef848b84a5a50981f41bd09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e348b0c5737240a4a3959d5e0c67b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f40767cb0c899ec3562c1aeaa9b15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7630ea0d0422afe81ac1a5f0026b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1b3f039aebe48c4fcfce508ab5c32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370e43fa92b6fbab1a8e6a37bcdd964171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e914bbd8d782ba0291a99e8e4fe422a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8020e61f04cbfdc72fa7cd5ef5a31d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621f53c4c4c60bcabefbfbdf6edd3e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5a4e4ba2e480b3311bf45025cd9a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb359a01f60c37f10652cdcbffd24b5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd442a812a7317f57179e0cdc92230177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857af002e4ffc5fe5efac33602866d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de8c1f63cd31adf72d55a93afdea64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858c1061513a53171c6e79e933d381a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53821df2465b9ae6e598a3321edadfd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8061b9b46db4ded23eb389fc62eb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad05ba888b5a02539d022807c2b31e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527bf2531212330813da96bd482c754184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a0b31db85cadba565c885929786bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc93ba5554caab50e33877039169c42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227f3f76328502ad3de784351e216cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f873a83e4043c4a878bf7890605ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87948b367b07c7cdb9cca9af2637f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43c8ded264aaac8a48cc39e64fe583190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76820c8b2a615c0a57a6dc82ecdf2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30dae15b0e423513c1a8a80a0b59df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae59abaa23247e96320bebd28f3666193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b7b75af0d40732802f7abb68a677d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26337077c8d8a744ad69175985fa29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd320b3743aa2ee31a2a076b0871a61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294d32281f8aab404292bf74d7e1423197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df59c326921484d5b7dab8fda4c5ea8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803a40c6f754b797a797c24352b2d4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a48845fe576b3fb5192151dd8a97e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040604d9747de05610d6c8aa8069fcc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9385057d1854f4f87e61c3c4a44c44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54f1112b410933f12c39368ad17497203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450026b5d9206bf20a8b6773dd7ad9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83d1fe5f954a5675845da27d6fce15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c09e01109ed1e5721c8ee4af32287206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d32b0a5926fbe79733b8d4a6cc43d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e413d0e3949ae6259712cdfc8748ff1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c680ce684fccdec8995d989c2bbf7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133afbe0c8ec0d1bd01d4f768adab6f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f3cfc4ee59f0725b6bf7536431ad2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a664b22e18faf9d550d79c6ea4f18c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457e03d903384acfa048e51be8ab1e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a90c767a80bc82ba054f9b432df74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2538358c9fa60b0c74a3c8c269b236215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6539e0be437b0082d85c9624df10a6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3669944b00fdedb534b3d52b7dbc168217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dd408c868ed0ffe630f67a1b69521218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008703058d908407e1c15b1134d28f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6eb57c979bf8a27754c323b7f2751220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a615d35fd98e7c7fdccb42463438a82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215dadb01b60d45aa11300be9540db8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413fc62ecd3b5129711b3231d18d8d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9352dc82e6db8b6d76a3315540c9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0dcc0540d822f7ca442615536ddd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7e78820bafe65034aefa036e56491226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853decda6968e3b1b2f1b830b2a84c79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea84b3761e0c82667743022fc3f2da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7989a788460321214a92c5a2a880f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de06d00c9c0446e14483596960b4eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4e114bd1621549b43ee52efdc3631231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6823207212c836a339752a6b2c781232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08203fd1441ed8db173bb94621661dfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741b2302a42b25671dc94459877c6e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e16cadba520a0aa903c26bcdc72d37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45748fc792c29167fda417d4141b6dd3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88d7cbaf13c390df5a415daa345aa5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe603083853f48b8eb550ba0a0ea44b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c792f867c04a3ba1e965fe5302c914239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd07c4673f3a084bbf1f4f31277867240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818b9869384fdc944723bace40dc006241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400c169d4a66dd28ea8d0046d306906242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b7cda7d3a9865a4ee298800fc98b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49735585befddffc1021d49c26ae559244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a941662b67b8f717e3ce8a128ba2ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e31c4fd69c3b1fe800eb1f2a9b5df0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c195f9cd8787bb70c4e83ccfda27b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc37aeb32e1a890ebc63cf08b3fdfb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f30de65463d016ee9a96cb953a8f56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb8c2ac76de2cd6761b7948c0c9093250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204b8b423a5b696c45ee369ab7bec5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d271a5a2a0f23494847c55542cd5b9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82068eb7b88b95976959c0ee87bb488c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24eb82262bf2939635416df0683b7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba04c6b4c62f3441b36c8e75352550255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad09768c5e1e02a8a18912f66ff599256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba1f9706e14b16ee7e16c125c09da2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb457980cd3b22865f9605aa35d83a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856457b79cee9417fc03d04bcf8060e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f1889d7c8b9d816ab31003caa83d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f861abc219ba27878127097220389e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5fc257b03f7280204e19be6ed2b7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbd94d476bc1405591ca6de94a1f78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72b329b1d94e4b2de39ee44c443f6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58d22f734af86be84f992688063eea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cf10f4faa9f303f4feaff837efbc9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acb56f82092e491254a420cd513648267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e798b9bbb6da67841fa3a30630257c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760f5d078950d8ecf4874586846536d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d497fb979e6608fa2d4c32588583a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036926619bea836f26fa38c76365fd9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b0e30316e6a188760380780b66b72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eac7fa86992345de57ed911548097273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e88242356fbe7f1438c6e7d7dc8c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0bda17dcb09c254b5342e629362ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ad388f7f428e4ca2f8dce475593b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476c79cc77ce8e8d0f7f91913630846277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fadb8ff7242b4cd8533b29083d439278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a31088c2993669ed80939f28296e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913d076c8d25c7a70c1dc86da9d3072280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adc795f17fc436974bb7b3aba17052281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a759a45813a43ad5856eb1c8ad3db4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fddcb07fd30e3fcbfe89bc16259a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36d699d6b2ca861200d6f26879b267284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478e5a3a1856c316f8973d2b9187d07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94965336f3033cb2d83b2086e0cbf39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5575a46ede7824484eef31cdec65aad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438aeb2426e2135afe554c913182b1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701886f8993dbe3807f13026debb87bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ce4aa487653e5c9370b7c9167e0f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa4f555cc9a594ad5627ee9268da54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32a35f70d2ca6d210fb504a60da670292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46fa122b092d41755dd7b23649a619293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df99606ad585d908bc430c4ebe17d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734b53f726c3c45c4e62a8a5fc419ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170bb29da3188a928d24c568213c778296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31a688ece3195ec70ed5a86a55d582297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dc4f0ba16c2942d70c84d84213eb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5fa4c0de88efdafd804ef9315ba07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae16b8ee8e8f59146d5f992ff36fe2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29695ae880f175c9d8b3ed358a52cf63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b0a2fe1411747ded2f8d0c08c0e53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2ce68b09a772e7b2cd0a60df34ef2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0991c67db19d5d076cf9116775fc5bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116bf64c8d575271e17e182ce3255d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e518a7e837d80e8236d12988ae095306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a813da7f13aa9b6d6f9e31a8335766307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b9c2c3a59505cc7e2a0dfa24e850d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93899b148e1530e0bee2dc6325b854309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0224702405e6916655a79f792f43e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40ed0d338b5df5f8550eb0e9063b13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da1f94449d234eca17c254415702b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4d532e3d0aabd390cc020b287af77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4439f6ba1eb27007ce8ecf592745c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62fee9f0d88fc7b9a271f26a0d6bd0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6e3e40edf762f5b55abc901ec4a9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2388abdf228c9b3700f550ea3b99f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb38358259379736858269b889f62a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b5572d9dbefb858a0d2623a862b0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b9395bbb525b3fb7428fbc64dba81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770924a8b03652c966f28513ee3af563321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88dcfdcb1a56b23b500be4d9864814322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ca2d85785cb6a145cb34ca66a2ec7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770abc122e1fbaf5d630b6c3dbd0b11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1863feff68db031220c999d8563ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c7c8fd922ca5ec6c068a5e4da8aa5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023ed780ab4a18c4fe30880046b869d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceb4489f6c615c2f256febb87bc07c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca632ba8f928930c7b1f7712ace05d82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfce0b9ca174ba1252912635ee1e8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a18424f21d014594a9f98c11020f57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777d31b06520043a4e6f7f080dbfe0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65bdc1bc2175ee99863949a070adad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd0cf9d978f2d103ca703e963d7324334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f0cf2368d70f64e9d9bad8257d28d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3ebf7b1cd40aa7b901deee3ff32e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cd33c394be23336abd89866859b9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cf92f485b89b8cce34b1811d28741338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5dcd68e6548796549a3267434e748339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c76321c2869ea07f6c4e78470bfeac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b71db3f99223afa2771b126ebae3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8f61e9e2c668c5813ec0e1ba705e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa097ef843e587beacd1171d88f96b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a909c14e96b919812a3b13a4f2c7b00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f73e77e6d938440c22a1481345f134345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5f5e806fabfdbdb96a9adca60622b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a07f7b7bebc125f7b067dac6149b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead72be70c0b6241b8e91b0a0e1f7d79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955562203cadf1cb5a09aac50e4663e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca673ccbe68044e72b42f6763c83be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097d7d8cc22ee224dd0944b3e0375d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827a75742b9d3a24641c7415226c70f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e403a78a72fd31d1f0e19c133c5a2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687aa2c675de49a22b65b8f6ad122172354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300b70e181b7f86e7b7d7b69b46ec1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40d1f24f980dd59638e9f02fd95eb7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b82309932822caf0d16de12546b29a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f57b6ae3a11efbbba0373ccb6f3c86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbb9845d9ec93715582cb71aa5b92e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0360a283313bd79b90a057b975fda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e187a04bdf065c4c5e58dada1570aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b518b8fe427532da789b6602435435362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a3f120cf4acb0515065591c357753363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa61a2787eebc8fffc613537418c8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f586762fe073ea236be28bdd87958ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34797e814419d07eb9573f944d957fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef23148064a93d21b7b9327158b23d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9552c1b8ce5d492797f4cf59f2f1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40959304a6fa7023be8edc6bce0ddef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aae9aedd68c9210ad2967562e1e41c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a786feace02f014c737ccdbe5343e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d19dd3770150376ecacc48d1b8fed0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5dea0ead54564fa4994ab3465b2dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c00efaeed6ea280f4b3d1bca90b4b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722f21869a850811c6e05d0756ab9a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d59d8cc88b68a0b6600eea7710e1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7f2a3113f6ce8c72c7f5a925db5d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeabcfdd5997a59489b2e2aede2656c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f270ce3e23056bb00812df3263c63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad3f6090e268d54cb40715ade1cdfe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdcc7b3349caecb1ef29878f39bd3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33056b8f29464c8c5c2769f0734a539b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6449516cd8406a852e32241c334aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb4151e36689e3e8f32bd265edc977384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8192a44e7abe55390533f39c1feed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176035d3e29b300dae17a1e070680e91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366e1bf9e3c64302898158b228c5000387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dbfb00f84dec7fac29699ef2e8b73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423427603652b654d9d59bff9348a990389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d868a1243e12e27d1a7ed0d4d093f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89191bd650ed1b529861aa76cbee8280391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdf705a01c536c6f0c58f8fb73ed52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52510e8d43ef93db1d51ec61dc718a40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f264a8d5b9daa60295207884db4f9a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336cfe5912d9460ad817c8ea24bd0c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747a1000f106c97751415e5799cd8d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891550278487f00912f01c5db581895397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f308adb2abad8b6cb4b2398f4d58837398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a3e00a63f648637c7c3b65f4006cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd63f17829ad43e166933a5cc98caeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b44ca08546b42e8ba04c02811c87f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de05e31476df182015dbc7a8971e52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa39db01922f8b8d3f8e34fe6e27ba4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdf199ae980538769965591ece3a2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb43aed506b2ce92cdfc696ac2e7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608a14b3ff71fc07b519ac879c33ec8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882f7a5a25a69afda8afae0a01fbefb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519c56469c34a265b88be46d6ebb0c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a06a617fac3d797336f13431bb89d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1a42e0a706146742bad33ad1fa803410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97580f9d40fae161419291afec5f7d34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23647dbc1cdd09b7ca4a5234132c605412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e9adf78e916fa3c0cb02649dafffb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f356194edbdbb5e76a37b27d42767a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16148c93f7fd6194c64715880e28e2ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6421f069c828150eb22e477881fee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91865c43dee3596a1e852c4d777f4806417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890b14d0fb57ba1ade0d95c5c715180418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c35ba5c3c14471d530005e1ae94a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebde5814826d38ff61eba47632b16e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef52714f7c81e30005cc06eb49a925f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e935726588dd0cfb0c7d7ef2fee792d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491fdb03651f978aaceb92ee2090c9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c5e5c7ae0bc78df3fb583786b113f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad072e6e61e7087f84b17145085c598425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb58d251a5512e6c6ddbaf7aee76a99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0c8cda34a29fd1a94687acdae6895427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729d0ea0cb050bbffc66ab37e1f3379428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147046996c39bb51fcffebd3f28993c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda495f4582c46eb65d6959abf7800b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aff5ce198f60f3649866c9dac2239431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75dc4ee16f936898a0bd616b2d83bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2f9cebfb9457bf91184192bfaffdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cd805968b75e95a6ef4e3738bf04a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc9fba3b15ed9d689746460ad7018c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be301b1b66e6c2ea4ca0a69d5016a5e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ce841b36d6c9212cf4a8b39208605437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce149f0857cbe3b74b7bf3ae1d313820438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7f3b528b03abbde588724d05ff76a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435ceae65bbdfecc7af7c5a963dd13c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be435025936b1e24090dc76e60386b31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a5c03b3332edde9d8e64744401c23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590073553168cf2a4d759f22301e7942443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264dd1dbfb6be084bf853f4b8ffc58c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e678744d1a67448be85fe4a6c76d3e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd765f533ee0b2644541e1b02e1691446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1b45c029a4c2696cfd3b1112331d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1c328526845bc8a68cc2e56d4a908448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48120c76ecf251f01e84ccb0914b259d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a300b530df1c683be17258e96786201450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6de5e06c53d079403797dc7958bb20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2a0c2cd15b805f8cf649435d9ea90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752de3176829f29d4d0e744190f652e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99a6e41cff27e5afea880906bc453e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b44adfb2d2bbe1d9c72b35464bc06455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88107c4ec579f6db05486caff928df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17cf255bca7f2cf35994ebf23dfd13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b48769a5e50e7eff2f4cd6147dd27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680acb0f8cf3e76e91e82dd31615a888459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e16846fd3529d3083942e2cac6800f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748409c77dd4e53f46b394ce6a16bff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e965a66932da16dd67523b9e7b0a797462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7eb80f09c3742f1c4befa62a57f14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa21816d7996daf99042a1e7427ad4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee24dcf0710755cac9370aeb67ceb78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3f1e84e095078e653b3f69435f9b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834707ade473021972f5742a306a1498467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90204cb026d6bc902679c5a89f0e77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7446d5a4bdbcce6084fc92d3bf71fe1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace9695946d84a600fb9ea19102c431470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268321a46a4598433b069d1590a0c30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83655ca2a9f9908f6ecce473773fce4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637366a34d5286fcf5b1e2a213b7e59473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ea67a1ce77399b8bd72acabb86ff0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061565c3db61ca1f32a993a8756c4d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f89137480c5dc25a00f1b451f1e1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6476ad579ebc146cae52ebde72f05b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bdc78e845b8d97887649cca8639a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6563ce34ba72851fb0c0bc5a55155479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66c8bcfa6e64ac75a23568e2b718f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec39f54e21d7da9964f39f2b974ec3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe20a22a7cb7ef5c78baf63bca7a08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6b6246209e6c3afa33e1495917bb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3e7a2bd9d2c775bb321c5b3f77858484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11db38dccf587fcf6c90ba3946b4d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d903985c0203b75aad3e76c06fa573486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa16a80f50310ebb24015420df890e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db41d47f95979067e33b096e6fad8a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da445d681e34e351a6556a4c98c4be6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb2a6c596addabcef4c8e6a97ab212490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a45e3ef039d2cad52b6ec3ae733835491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb3019286c64fd85fc3418f9f4b720492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a68f76c8383acf4bb193384ce78ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3b537f0b44103be2be33b583fe747494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe576d81695add58e5d9949b66e693495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c5c80c8e8018aeefd7a5a97f8f560496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04aac7299ed4a9c11a0742a58cc316497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b860d11d23d6e713b3fd5bbc3e5f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de673eaee8569736e3d12dc6b4c3348d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58afb2e0e3ea9bcc22d973dea086485500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e52ada875498c9da590150481c6183501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1711384582d9985f13ac3b345f6ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa212d4d4bbe15a9a97f02bc1bb374503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be66cf3bf35bc9a39b557b8b7cec480504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2a19e8c02b644787ce53185940fbb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a324c360a69bb241bd37e1b14a5a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436b08b42fe7674e795565e2a1d8e4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723eefdb78cea6aed9313edc25121bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1b95bc7e7dbf047f05888a2dc0ef1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a57c0b3329cc627d274af8629628e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edfec035d55533e10dd7945114d8c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5ed4d53bd2bd0778e42070e9e394e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a1d0871d9135c55f2c3e0b68f788b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499fe5343c705c0aab57dbac01c4a6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34a145ff8b2610f42ed33fdd638dfa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4d6e4025da7af3acd1e0c82a13a02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184158085458d0958554f72c2e4e354517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e9e9acb87705114fe86a836963c4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5924bed71d8e982d5bfff0f3950d13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1558362ef2eb3ede03f483f63ef42dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b974da3c79eb25242d424845be7e57f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c928e6172c03f291d3e12454ed9e4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c51e0759b05a8f5e255ff34f1711c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782a81354d493b5d8fdecad3b6b9344524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cd31eecf9d17ace37ccc4ca1e98df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103afcef63e0a632800ffbf20f753cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfaa42b40e21c9c894d2f769f0bb3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3dae66214b141eec47e82a4b0f448528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a3b13ad1ce8d80f89346c6881e447529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480931a45dacefc80eca92c7c3664da2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590483f2c20d97f58e02b09aac4b2d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73461587e706f9ea723b41cfafbc0895532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2ed17ef78e9819e0b30aa8105c7a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2488a0f66c91eaa62764e1a11f30c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4415b1dd8c591c38a7d61bce3ea07a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b52f97df658469536d532ff9d21f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558deb19024cd51b6f8806fd9c3d3dee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbeb069d4f7cf2de68fa017c322221538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481f9460e5d79383349e7b6616dc52d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5eccb08c807cf7aaf40f7b5634dea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91de811d96d00535496df04da11356541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2fa281b7c1fce818010c5bc5d30a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f31242a25a2863fd42b90efa101bee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a9d2f11459186f450bc5f1d85cc43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395fe1f01d78e8ddeb4266845286c6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e26c14c6757912913bdd56df651956546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2ce3eb86a72c187dac7ce242151b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e436aa0d0b1b176184487dc8b0f3db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5bf83bf8ecd57a4fd256f5bc9edd2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddbe136b4152a417b85520dd53eef4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88018715e3a139246a0477a1c916c755551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a994493cd6d7797b5e507a9e9441ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b5c4f27def2280b210f55915e15e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba74fbc8fe9672aece84db6367f455554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bd5a2b9c566aeca83b51a0d74417f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f5cc1762941812941407f8b5cf941556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d02505721e84edf42dc2a743652b27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828286b6183770185a06dcc6112dd0da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a02092e6ef799f335f6766208b351c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369140a09458d931000ded908211b99b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616d86f4c63490b063d66245c456262561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e970847a4b065161eb25c6d379f14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3bb628bb2d2ee7ef7712a1389c640563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7d53cfebbff2cf13fd969cc4bb878564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437970818983ec54ade4c3f153a5ca9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f8ef8e7aa676e5ec3043f83c9b9c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa57fda0696882b046f9c080f5b5a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb7447696a2d56b2ef839a14db2a7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbc85d7f3d542866bb821f4a7aa7ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4e92a8d9b6c8e10231328a94f9006570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba834f1df2a9d83d299e4f2a81c18809571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b77dee9b22bf942d4129b777020f06572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5ed29be27e01027ad31edc94b6eab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c74ca744e14ebd752a471cd4469c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b32f7bf7bb5c3b2414f5e22e0fad6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c1a5d5b58d7eec0556a6f8ba42826576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef124b007b1313c5d2556d06ca64510577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8e841d47bd9b50f23322ae23d003f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795aa7aa1b82662d7aa4fe8d8d362a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d064b683d15f243a4d8277c29f3bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b5b7001d40484a70681c760318dc5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dead44897f24c411474f874e92e6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d02be2cb1f0b9fc3fbae384f0687a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e6ca834cd959d0787022613f3d24a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad111d37258aa22a4fa44ca649424800585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce78ad0352f2433ad02737ae53bbbbe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568e898b0b9c297007f765be09ef651587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a03f1c1f2313d3f0237b73dffb18ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8927f974c31eb8bf8c57e06283e6c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6122c55bd4ee8a1b36c7d4ea2bb2250590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df034d203ccebf8fcb3d59eea10bb65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12068a9de2940a88a14095ea5492de7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7338ee05542e7e6c0f8615941f0889593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abf945502b799ac1ede2897a42ee65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c01b2c3c762f4f6a3545449059c4be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683444f251b031be33bfebaf87b5f4a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636388293c2516fc4ad9cdbf5bc701d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48713601ca7026a8d62ccea2b597da93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed6e974f67c7d1b9c228410f4297a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe6a7af961ba253b2bc6829bd4f501600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3e7219d8de8969a60516b69ebe35a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a1997c8235d02e63b7b08e31837f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36df483e86a341d4e8839d2124d3a6d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972c25662cfb29c3fdb235d5da702fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cffc72898e2b72a671f34c62e4930605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459c9c071d5e49bb0123e531b067bb9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c46cb0f8272677e8321aeb8f11db24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f94f03345281649ecb591d463f052608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3374c17f8df4efcdc426a52e2ccd6e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414d6555ed997aff0e895e6ee13b73e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db20e992eaf06fbed9c04db7dfdd61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97ffe99f0c488321297d708781e278612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8214d4278590fd781bbd9f95d68f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a5847674d3102122734d3cd95fa8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ba24f2aeb8d1a06a549c3c628ce5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b06b93e5d41d94db8f31eb1e5647a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b41229e1106ff240297b13b1f63ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9f41278f3f6a6448cce436b1f45c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a350e9e852dfe77a048d583a97709cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83935de3fcb0c3e0636968f884c59513620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5d8ae29ff07d03884e5bb7eee7f3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929766ae28c036e55dbea460daf338d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837391baa33e98c5b6e8d9babdc86cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b50e33e0246f8b77c0caa0f29f002624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cadec6481b6018c75ec68fc16309d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917c9bedbf92f67fbbe17cb135e13a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaaa7034b8ddaf00bef5a1664e77d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0469c142499a657c44b1365138dee6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f5e93933c43bc83e15e839ff0dc47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d91c3e65f862a0ad3f46a9b0fd52b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06ffea56925ed9d679e1bc17c9cca1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a894f92897f842ca679a3c932f9217632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed2007f5b59901223c2216ada2bbfe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c58dafba5666143c529fcd83e3a31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f0cbc85455ab1613d4d8ce1cb282a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684caf672898d56c5cbefaabd919dfc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092337a884ceaec468b12c24cd3a045c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0955b3f8389fc7215e032878425c4a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba4705d50c2a1440b5a675a43347da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44624bd2583aa27d8db777bcfc1338b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab63354ef3b531e143a75f8319c5f21641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcde4a11157ad8a9b506d53a40cd68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85056feb301053e0c0feced057787f35643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d3b4d2eea031d35d79fd48be3231c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b08065b331e5570ad91f6e6490f4e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c295dcc91cd41b1b32b8c3ed77cef9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7df8bbf72c5a648d51687c869f6134647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa60a1776a3ca270cc058deab05794648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d838d28f38dc1303cee6a5fd3b3d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd23b2ec4adf913f5e735f3a59d986650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09fa3f57c8d67e8aec971cf0ebbb99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a8709595107d3395013cdd9f7cd37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea3f7028b3129b47e85b33362eee1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c798d39b2a5c17d2b27e0d7fc2eb4e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b2daee2049b135ac1fc0dc840eb13655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac48a7ee879ac8cb6c2cbc6d95ee6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea252ced85f0a341a40ceade5f722ebf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce4a2832f3205e09167b457e82e42e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27261d8a008f37e7b5fe37e5dc72d83f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfa10b4c28329ddada76ab70b01ee7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5f36e1b045ed1fe0dc1af4764d950661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569ce732d1efc12687e9e35fa546b5c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50dbd23aa54dc7539cb27467f91555663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61768d1db1d16b47ff21f158c3afe2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cc88c498e2ceec5d9c777ab0f8cac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5699a83be1df2c36c0f1ade9c848fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dac704162defa5e41e6bbb4a493ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48ed60d626bba0c4a570ca1cf00129668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6df676024822ff06b83f2a4339c930669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f0a115923a109c955ecedee7db2c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8380af28cd7573d481d30c3ff2af8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba02a51fbc31e9dcb1ac9cc70acbed2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2af0a37d7ec239ccf3fab52764cd41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390746b8b9fe76863742656e370d8f96674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35f4c53e09ff63d0b5c5ec15e2645c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18051f7c8cf88c23879545e63c307e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0548bf16b376d0f820b52d85718f7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88301d1e62a4dc2f4c7c35493aa997678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1c6fdc93edcf202c04d2163c66f90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f59d19a897f315c5fe36d6eac44a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ac1b66c59489324a2d48b8c79a58f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cda382eef7ee2e0d7ac9ec3fbb0c8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6237428a6f7998cb97ee5d334e6f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983c886679c2a062a731f91f5ab6574684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b670432f208edb958886e779dd9cad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14952d567ee28df43ac98b95358c8543686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651824ba31ae4225d36672ffa4bf8e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39661c236a6647813c8a29d8a5a44987688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1709e3b2652d73fc4b37ea27334e407689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91244dbb19efe097b52966ac644fc9fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b74741ebde7a6f1744ab3f97eeceb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb0f88a7c178f968c721208a55116d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c85e3e93e3a515c812307afe7b6d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90d7993ea590c922ffcefefedd7022694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4ef6668d762e493fd7abd793d33af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbd4fbb792522aa2bf913f97ed8702696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec897b39f4838087b072b35b29ed905697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a88a3c3df9df4e53f85086a847a17698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb4d13d655c6e41fac7c73f0227173699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348372e199638d8044ee2a4f9c71e7fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1d78fe29d1e8283dfb4c858c098ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3af98160fc806c54761c17e833a9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eef31fc18ef9d371817122b44e6c4c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5895c1d88f8f8123e20bd7b7f357079704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12568c7aa69ad3fadb6e656d8cbe76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1833df1b4bd4a74c9b83e070b4b59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e5fc4141946d281cb4ec7a57b9677707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db5e14aad832af813d809fefc96125708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9475f1d4829a91bb3258b1cb8a9ba5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0711fdf0bdbb090a00bcf833f8025710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804f5268e58dc02996e4326c7d22309711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd50139ca8b820871fc39ed64d54916712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5767099eda6ac4beee9a0e68533b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee96bcc05a4c49cac0127b8acdf799714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c406d66e1d963b9f9d38a59d17b57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d49f639fe9b45a7db79d3f1ed43fe7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940ba6c72072aae07ce1bddc4cbd522717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019790de823bc7fd908f2c51800fb8d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875d86fd7a108c29c8c33a276a375f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f741ebde15ce8f37a66256b0c77b613720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec16f0a9c8ccf6dbfc1d5b0af8ae24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55e06a0de40f49bbf43ade922b3752722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189efd387ce096e70e4ff06e65321be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f01f37b2798554dbbf542333eab20f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bab6a45853d3aa3b7d8f977ede6011725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba98469e77d3637011b34740f55483a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ef366d45ded6a9ae733067443c1c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce45ed716c28ad1c871105e5622bc5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee6564881493fb869b7c003cbefd40729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4e8480ed8ca76d5a7b96319935786730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfcb985278cdbfe67d8320de519c85731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07218aa8efd6a6ce7c8a75ddac0f7baf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c7e2006670154ed0c7d2a7eac2da2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109fb7e65256e4b8d9734f994d4d23b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7ce79987558f03d2d506b84f95319735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639be5809f73d219e8075222b98f77a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee47314a8e72b26dd6dc6aec9c12ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831a88d637184759fea547027ed41e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb8750b6d874ba5368ff20aee46b5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29972155a0e3ffc52f3dff2b625f5b93740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ece559e26498a93d10f3de96f504d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec2b18999a1953dd606d4579c57eb9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e82d175c5abde2abcbf0f0e478f442743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5e6b1cfb8d325180b7bc6e5afa3af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abdf6495ea91743df55605aa5d18d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f91f06157af978d06608563db9c1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c63a38652c842361f621f15e4ab8a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599dff9d519dfd7f398cba9103ec2e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61038e07d2e77d5fd61c266b0909e7de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadce63671d4cc793bff3a939d53b137750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baa3f8e459e01723b3eea12e9a7aa5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f4a0bacf4ba1fd66f945b8b534f83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045567e4eef2f7d76bec1fe0ba61ab5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912849e2147d4bd857811abb0852ecf2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1f017e7539cd4f727b8b49393e225755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384decb882b9d26123e41be82ced4658756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a2783144d7000896d2d4c2a9e542b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb71fdafd07080bb7a72b8866299a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c917387f287063a90f57ca61498c45759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162d1ef28e8b85b1cb5d9dde27e8be51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bd353c869ccff55434cddff0798042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e3adcf3e8fa98114c4f0882d670a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51b0ecb306c5e3a3b58d74af0a2b434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec110b5a6fe08a7e222c42457db33f825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a14a52fed40918e24555543b0efb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad11461b6437acd2e169af058aab897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57470c30b0a5486f19f227a7da15abcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b93b9140fb00541f46b8b8e95fd33f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f68d746ffc4fc9061cf92561cefba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801092019c55e99408732fb4eb59df1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a75695414e5c723a09f7ebaa224fbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80140802f9c5a21340fd386ff9285dcb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc5d42af70616a01257a7949618bca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c728b013b018d46aa8b7e81d68ddfa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3d5d9e1b7a65c2cff1d03412b1a6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa12a05d20d10b602451381056f6fe717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997e55962183ffd3bf0d3c41f10a72118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42683c354b9b062b3bc64ccfe38c7db819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7df09b835ad652ddc222c09f26533220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76badd9e43450c4fa8a0c565ea66322621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ccda6b4466d49d836e94272e0b93922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128a59d3aba31ed94dcf8f93adf063223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195a9878cd5e4ab53ee6dd19f52255524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e11f32c591a111b2b05bc7f67f27625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1531ae167e292d3722731890a723926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9f03ab4bf55e919bb5ca854874d2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08847e3f17397ed3d11a2b00f22e37028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ba565a506a10ddafa13f94911378529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56f80d91930db98a6cc7c0eb987ced30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e86b530a7890f6f3ac58a4f5f13f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80c7dfdcff71d6e7d80ef6ce71407c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779df1774942fa3759ee299a4332a4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb169c2ac7ceee94db8ca2b78c7ff7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de60d94ebf3043314cf6e7a0784ca635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a5cadf88d9c4f000813ea42d4623c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b95e350ac5a016b3346f179eeed2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d374217ba62ba8c7d7a34fd365335fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05093f558da1a5e27ab00bf080a49039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46eeba67a23d5e61a9eefe225d67a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1922a240ebb42d75c6eeff4ab0fb1fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7bd21c86752abdd8764291680ae5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c2e3d0a223c851f21e5e927645e8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a2240e836018b2b97017b6d1e255744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3890161466133455e82f593dc5d6cd845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d574825bdc79582ce7f7c6d71d0ba246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca82e48a57b15b003d1b8884a9995347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32f9e6d826172ab58d8730f9bdbaff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8bb85dcb34c6d162ee7ef9b9d662049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210227efe4cbbfb4d33410811be3527350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437c75629d254c4c7683bac09495c8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f75a0da1bdc2009c69eedf6b89b9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd1a85ae315eef209a1d18c3550eb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8c543bb7412171e97887d852603fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81a111714e3bfdc7a9a37f457f5af255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25651066a59e7ad3c15a1a9318c25bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d86d3aa6ea7391c299b234b916b57f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782c4451feddaf9f78afd7e5a39617258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d546d3c9e958c4609a20012c1b0d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaa3f9aefc713004ce77b65c5064ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e239c66eb9030992e4b2668930f63161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492b245d06851ff667b7ac8247843b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a1c8bee30bd84138146f4658f1cf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbbe5366a3ae9fc7744ea9a6aef24964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b81637cd3da0c5d7163d835340d7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0723a0022367b0e241a741fd6468a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d92ddbfda2491ab674fb49b69017c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2c31e6e352826e3495639e855038368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba410878263977bc1385e234b45b16a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0f1a0646256b63904bb5197a81b3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe74a590b61e5b075c7b6596bfdb1d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bbf404dd10ac2de26e1ab47da751772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d939e103f5faf4a15326651ea1119a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db37b32b6e75105a89de040e5f5a0aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1dc5a8caedf6e145c21da884695df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0f4fa068757a07e14d33446d62b7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8383599f033c1aeee4a0588c1ea9f7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171814640980b1c14116812f281f94ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7a2a23b2821e5be165bef6e51f60679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eca2b8df3c2977a90712af42ea870b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d1c2bf68352a2af9f4af50e9ca91681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c3a1d73b68303d3a6b8965147e79682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aade30c4cdf8cbfcc1d8af67583b4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20982d4c7a9bd6ddd33de577caaaae3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0b829dcc2f452f2557415db4fd8b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c764e08e31a4741d9d139fc9465f7e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64218f503fa06761e107df9eb36b8cef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057744630443e78d6d7eb64ae3c66d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f5500067d30afe6335a9b2a2947df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9cddf082eb91c9a4c88f84bf206a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbd53651e9e3298dd2f247d3ad7c8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528001fa3cf98b1aabd10347d829699892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793aa32025d89415d14db790dca8b2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398072a82aa28e6265fde053814fdb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760937fa4a7cc11be6e46464ff32ee995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ac609cae0a727a08a6919efe72bcd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beee060df7577318cba6f39cb5a26697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe951b79bd6981ee6b83d8e7bcceac298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c19c220a80a875993dd0fa81079f3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d86fdc97fee8bdcd1d6d900a246bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a0250139186390336ed21bbe29e83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e397bb768b32a906379dcde02dda3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602eb27874452e1ce1e71230fba6cb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e54a580e3ea7f43545a636357df154104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfced1be95179cae10887731efeab2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eb7923b74de655ffc7627ddb52212106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6c856b2a17349282c9688037c601c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27258b3a78f921ce58c224a153cfb2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663ceca5961ac2d2c7ae8cf7b991a96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfc818e0cf730ef39100e910ca7111110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f501c4ec2e1da0c6f0f284ab0b422111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcad1e5f9c407cf16472207dd04470d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5126d4fae4864fe977e99e329e7d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed6e9417c67623cbe1d1a3b9ec141a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343761088b672afa0a01833ca26d749115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ac2d4e9ac6c0a0a70a378aeb8b438116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f23f68f0fa4a74f2c8eafe3c92c4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6c1332379a20e0d3b049b9ea61bd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b498376cd513f1bab04d246146ecadd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dafa60d0f351e2fcb535b86bf8dd87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2538dea9cc12efd3474723fc7cade121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b98b68dd68780d5ede6b1e56e9ed83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db3e764a19d2f94aae6c78cd4ac663123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e5ba65a32c756fb402de72ff48d39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da6b44c2dc68d2776ef44eff73cd80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebdd4c9573e531467410a9ceb7f531126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345818c93ca584646a09fd4083775261127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383809ff3d9f03fa99a4fedd58b5b42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e03d26ec7a09508622e3b581f60ac0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec724e153d4ecfa1ab9553003123f454130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138bbc176e65d02e2bcd6af4cf205ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93575963ae7dd217a93ea1f209e966ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b498966669f31ef68c99e608608777b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe22afc25e2c3f1b9e05360a22fc46a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6c8418657c15432bcc1a9ce996a07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f89a56e7bd642c9a79984bee1daa9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6009ef9dd8e75e05a17b9d4f79479a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34adac69b71eb5588fa6552c3f6d975138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dfb4ea9da616ad612b41108993d30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462563733ea66c94ca29e627255360bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2535f8622e73163b8e3d41ea0ee8d87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23dcf411a68458979b433d2198493c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fbd29605701690fc1db3186702b6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cad22d58397fa7e57fac706aafc55d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aadbf07cf8ed829ce6a6f941104b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab441dc363386ebc9bd9750eb11f68f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ea84b75adffbc8de55f5f37daa0ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d26942c218de6eeec8dcee6dcfcad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a6656a8320be05789695ebfb68981149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f430a0f45c58886bdcfc2e003f80a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1878f87f0ab9e73cc17e5b6b5cc2b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17a51a24c0adee5f9b6e3ac08ccc85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef4c514ac6027261c7ea4ee83318f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418485447213a7dd9379ebeebf0b044154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b055a1087a2026aff94e97960a035155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767cfa83f5cccf2cc171fea02ce4eee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeedd329f878f2e67dda674fd60f9b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ad4526a011e11e544015a5abda23d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fb154ea551781ace8fd7b6b240f1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48433fd7206985c240da71ba9d4640d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44847ea2b015bde99f58a416353177161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aa7bca378ffb0a383df9d27ab253d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabfe72656c39ce4ed3abb24cf9d01b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd827f45ef2e5aa7486b86f43088acac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1f19b07a67c46cc29c2cc0771ca54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34f81e2a2bd0a96262f23fb5b0e186166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad64a878d413b42518784fbb893bfc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffa759800b0f63b69d7927d63d26de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448beadd4ecba89b3c4c19f30da647c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d34826f8bdb074d26f64b7a924a4d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9229c1d2a5ff9334e13cf17e0731a8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd2fd562e9618eea8b6ce1685f30dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a563660ef8fe8d409c1d4008bf12cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469c1dbb004a8238cc1ec9a5bda90ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a61150ec7bc944480f0ee8031f453175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b228cca9dd2e7edf501285e5ee86e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a75bd3020d9756c113fa9ef157e99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e82cf0ba0716bbb01d593f354f0eb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf52a3de8f7635ab8b14f7360c804b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdebf94f4a753a34421c8c407c0a8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ca4b79fee1c2cd30323d9c6faf388181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0a5a64cbbbd7161cc3928bd841171182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4992b197e845d33d1cb1f0b8e7bde7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8a246ea8ed2fe751d692a3a34d835184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c435cbbe7a24f4a6cc93495f728522185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067c479902f173996e75a46cea6308c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca42dd5c0956e41afc6ca6bff76d2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faee827f5d34908bc771d6d7126526d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a91a284bcbf9512f903de7e62c21f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65822faa75437b5e0214dc3a015b7b49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6b8ffb91c6cd1d589a77841f1eb51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d3a0a219ba15a4090b69d09d9afe4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19de8bad27aa269cbaceb6b98f2921d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc04bd4063fd512af1be415c70942db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33a001e429accd4f50f47b70627c63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7e6d7860092adfec07ac8dce02c79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c19f0c18ab279c40db114f2f69417c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef658dc47d77b0da06b5748488cf75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ddd4619197bb2323b2417f6e5351a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2379d53de81d92c1ec397dcc02426a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7167753eec9f4974dc3963bf23c1b6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0815041917187556a74fcd13564c6bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7ca1fd31bde16d8d95ca2cc1bddd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8584fbee92e4e405dd3cbe23c6225204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c648fa975d05c87360c60f50be7b98e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae5a298636c1b46dbe09d4448609de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac2e5dc72d9632ed9036aa46d8d111207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ce3935e0dad7000b5f1ca3422915a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e037fe24a88601432d996045fe105209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731abfcb33e2aac58b07359a8a25d89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce125554cb9a1f85de71a80b46408499211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e8acf9d168256e8307319e544f05b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f923f2bc9d645d0736eb0589b6d0b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a596e1226fb3c640a6ebea7a11d2ea7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b8add4aad7094ef0ef3591ac8a49e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf800e8bf835225cd36528b0943667216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316929b7bef172a1aad37f7d62a4587217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969ae5bcbb1ffd6152e1349ce52bb2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3ba2122367720029c47f88bea260b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1677822a4af42f1a29b29023f763bbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0eab2d040a03bcbf63e867fc4c0dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f7c7eecfea7e0cff221cc5eb380af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025732a2e367bde213938402986f4cbc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f9c804e8be546720f591037a7d009224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bc0f990f6bc3178211ed69d596f8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad96d07ce8c2ba3248fa22cbcf96867226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553f41f487c47737b6a48a173ec7b61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ec798890652a3971462a161856010228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d511fa15ea7f2244e57971620d9dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5425ca69a4f24e479c968d428b9e71e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181d78900f00ba25ab6f4f288f5f7d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae5c453e9a9db0753df1bd8b21a97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233582a0792f1232b43ae948edea6c7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b7f481a6d43f56bc3ff25594c4717234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755443a1786835c6e1d35c8710e058e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79505a80eec770af39da4f57a8db23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c6f882d4c716380323624657d0356237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f006946d1fc6c70322ac0fd79d4f4f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e537683f6d1bad80c13a869d3ef1a7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4f0ef29741cfa129ca936c5634fe7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4a9b7911b29d9ab3d0f7f9bd6de74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5c6edd325ec0c09746ecfd3059aaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc025fd5f6803f64a3587c42ef120a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079dd90335f0d669928824745598249244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c6a7729a6088ce38d2c4968c228e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b74e065769e6bf1a3b8127bf5e4f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7743d813db8dcd743cc20af95ecd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb4502acd034d8041cddebded6b6af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ae5dbbba25be47d76e841c8f73762249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c882bd6dcadfbf6d3ae0f4e07b925c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea731397449339463cf30a4e6fcf43c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354a4561645c8e1e714a7649a7f1995252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365f7577c8f44162477f456d57dc452253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383891b398c423f3fdd77ec61db5263f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3cc8fef6af76b93b00a2ee59dec11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62df354d5bd94a12fc92f76e634e8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2fa3dd2375b24672b3783c1708a58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75feba13ab4815db83f110201375da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a07c9cf734e661b2c2331a18b7377259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d2e6e89f96a399e77ee30e45d6e62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352630e955bd1955c55cf52fa99fe31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cdd2e1774a5977f9cc21e28e5880b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b39bf1d10efb57e4daba592de456f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c6a05499f36e0b5f4c989650b0146264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e496adc76dfec2107e5a210ae9c9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508658ca1721bc781ef4c85e1f9d0651266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bd67fb9e607fee9506f5f457733a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5cbeb2f016eb3df3c28e4871cae0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f525b17e2f669b7409ffa17ddf536f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1bebaf1af5fb3bb6cea421e8df963270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df290102c84dd18e1b073e39148b5415271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb855b5856d2724dd471e49db26e5216272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ba17fb43acb68148004a7288880c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409e4e780223a4ded6557a5de1acfaa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4822feccf78821fc38f2d9ea5c7ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ba5790592492e0dd6e16dadc42d26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3551e1de1728f797288f9ecec173e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6fc0c05fe79ea83f871ed234cc76e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb54e65d1f4cb6ca13bd6d87818e152279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49656a3303c5dfcf7179c773c35e7ade280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4400ef3ebd305e1a943517d81c8422f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363654c8740e7a80e2a8167c1d4684f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31c686bf81e87a32569c205a1c320e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66cab8972a82478992b39ce861f633284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cf8a36969917b4fa7154030158713285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b163dc2c17c78a7c59f1fee77d25f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3455f05f3143fa144d0e538f5022e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666e278275398a65a7bae0239449214288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8160d8c9eda29dd986c9217066e9080289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c7cf6319088f5114e39a637198756290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8d6c8353817fdf762a6a022ff01c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ecd999a626141ead342a4383816c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85115f0e072ee4fb863a58ddea37250a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5051cad699a2e20edef7cf3cc3ef18f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7096fd305d0fae92a4ecf9689e005295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88a81bc248d2d382957183447be7d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adc3dbf1b4cbe648a9075a11aee691297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e493fee2611ff2431d10b7c2915e3ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406b65a38479236d972b6f00546bef7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3f32853692ff87b918aa5ddf5e476300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2be6ab27356d63cb31614e11c8a735301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294795add4d321b8edef3faf6da167f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c21aac95734447988a65086e0ec66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c556c7de47762b8d55317dcc8f58e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66be2ace14b9bb6211f499872dc1d80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27221ade94ff8b6063294a9bbef419d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9a29fe3f5e678676afd0b27c484ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464d5719ef445d360af90259575c386308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e23bcd803d08e545030f7658cd94f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c66ac61dfe461acebcd436d0fe9396310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999e03f1eb9194128122cd2bf643c0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7509594a13990034ce6f2875a21292312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928cee209e165f9d657ed3e5f6cdcac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6186928dbfb24c48a39779e5c892a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234847a4cff577ea9b1fb88d661a6670315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8201c0737cbbaab35517010717b42d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cb53f27568e9ada89285cc05b9170317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa4f22b59add5a14d682bf767dec97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23625bc8161d09131c909acccf0a49ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d0c0e5b946be7e4e746a4af34e7d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce605a496ccd3fd21222f3dc1013317f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7de30a3b045c5292845189558a9b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590353f78857cc24fa98c78c0569988323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80238015aefdc451fe5675f1166d07d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0870f04d6effa2682b1be3ba88bb9d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42676e6a948513a3eb9ae829af2e1453326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71045bc6c4a3e50ee3d280104806369327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae19dff9b94a70a32dd0f8d2c3bf3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb0c349a9576edb651fc720e2fe47f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03352f039ee29c89454777b2cafee390330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57951b7970b9051eeaad98f20684ac24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dff051bfc666da2364c1570dd4b6cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b2074401de80ed3ae25eb942601a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580abfd382ae1ca236e045d1f24fc8b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc6c7696da872327c2955d69d52b20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae68c5f45cbecc137f328af95ff8ff3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300f5a5792aab89a25f21cf2d48f2be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6e5be5c8f58c6c951dca13db99d92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818d862db2f3f795c4e81f8222ec710339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343554bfd62bb4ced5b35865ad0dca11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0369da52646770e6202df9fc0103da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a0210a816e292c60561c163e0bd8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afd7ea8a89fdf5fbf56fb504b8f91b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4637d420e1c67dfdd75bd8e5b033068344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf5ca19cd6416c28fd9d6274524f4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f23218562c4dc3996ca307757e667346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13e326bdadd0a8091bdd093ae64c37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89dc3e759a3d028ad3a0c0cfa2bea1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fee689cfa1e58f119b0f224c4e265349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f02535c14a0266da903e31085822a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0104fe393bce726bc70abbbf0f7c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6de67c58a5336dcdf6d7cbf796608352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547add6493d2774eaa02498ea35b716a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95a210ee548df64e42bfca356ec369354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d44d518351ad6cb7388bd435c8840355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d98ff7f1ecc7eebecaffdc5fc89985356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843a6dfe6be51668d30444a5fed7df1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a92473aac80e61f362d5d6efc4166358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0343d13a65a0af57e93f940487cead359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6a4903e10edc72ef4bd9159782e9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91878b524fc2e4df1feddc290be58d5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587aa9c1d1eb37a0fd754c5c0b7566e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065b4250500194ce0e8df1927b10a59363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6caf9a19a879578b125d9356ed5307364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b313c7483b9434373fc46385c5cd41e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37858865f2616df5eb7f25bb0332d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619e9355cb959ab3b73b3242aaac52c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b787f202a9c717b509788e7605843368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016532627d8cc2a0ea5cb032c1410706369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399bedc1a9df0169c11015566fdf7f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a32856c71a823d2ab7fd3d2253927b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104c6cfb469519ea71b25bc880c13b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325004e7961e348b9a37ad83413f6a03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece632a4410c1171adc69e2828d8706374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957855abfa96c13df41bcf8dc7f5528375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033799c044817cb1c2c1f1dce15f31cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd75c6e1b8963b49fcf74ec7c5cb28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceca68d63e0c7a283b147f5d956cc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0d2a3c3dbd26a620ef65c97dcb0cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f25d33286570af0b3ccfd425a6f208380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18603df187e7489c8b8c1c036c1357381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5051a9df6a9598335a84cf788a01e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c97de7cf1e8b5f41c7e53c365d2593383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76e52f5aef2620a5198a7eaba46e7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eda42bc472a1938115c5e2300bb72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f10fd61afa5a2c1ee231be6e772ec9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008571f977a86d89712b5852d16ae4b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce006a3721e7ad022ae5df9263a81e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a430d839774c4468c1ba09d2cf549389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f7256432cfb317732e6b12fef4812390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ef72946baa062623ccb1e9505d3a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec20fe7a9e479451d136d6d934d3bd9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475a575d01cbbbf72c581605a686158393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416afa463dafb3974a3983aa3486506c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05c4fd242ddec0f5a176fb047eaf3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e4abd502b0a649b14d00eff76cae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353127dfd0c9c7a4be86fe6db662ab0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2744735a08737a5c21eaa4f9e37dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcf4002608fa3edae6ba1a4e33eab8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753677a6a19a8c5e642f7a452411fb4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec6dce9c7c298c6a54288f83f49dc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820fcbdcecf715b2a0b1f6a92cfd0f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b886cfd78b302b1c8ad771c6d67f9c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09153b378b91e1ec411fd8210e292cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef87a74a10c7607e8a1aaecb883c58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e8dfef6d47df97f6a6ab559edf064406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453d7c0e6d10611b686d658c054277c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7da30286fcead886523cdb951157e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71832d90b1c408b95a3547f39c607282409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad4456591bd87bf1d3ef74a1ad1c7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222eb9b4183f675ec964acf8d799a69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74fc0ad5e8f57c951d4eb569d275e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81279427d70035b6c3fb917088978b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd555462659e330e43404c132e6e63a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd22379fe5182ed0e5e6c4afd19c65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39305473ab9ae3cf90bb7186a66840d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d4458eba7e0a7cf368fde37425519417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a95c2c347cea86714b5af48f6cf61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1f5e684fb0d198881505598c0d4ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d10e4d6e5de77e804addfaca0d05f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a04d920fcdf155435e10bc4cb273b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072f1faf1c5eeacff1cc229253583f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef24484e25acdae46271d2ff0da66bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93e6ab93345d9b44b63cb15bce7dc4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9722f99d436441cc5b115cb08b207425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c769e1c5b41bc3fb16e44611909e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032c819d37700cead74bd77c4a85c3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159a83995c401d623c087aef370d709428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d16ac18972cc3579b741d8f9c03068429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5044c3b946b35e2361f82d7cfcdb9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50339d2509f4aa113078deab3a542d0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e1faefab38642746aeff608d73a46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ba96b4272b7112167a7fb19b7e499433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37b6f7553d1fd7bfc3a64ec6eebb3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4e7bb96c68ed6a541864f59533c88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d707c4b9239510c7adc0e386828ff73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f3878c530e868bb51c16eb873a958437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddee9ef16f85336caad36d965c8782438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5df23e9e2eebde04ea64c6e45ef942439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f565bc491b79285c359d74349290c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1d44b028d2010eb64784f7489bedd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86f697c076c98529deabd2ce5bc812442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e18f13102beb0c5b46b6aa1dca7c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e9c4d6dacb2822ef5e0e0880957f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c00392ed54f4d0604cd17b46a51a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1f0c875adab6e7d5a93e7dade1334446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32cce9ecc75aeea363f54720ffb832447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6190f34e9927ea149bd2dbc7e1e09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85f1974cdb1fcb2d55ab2610853cd7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa2b65364b6b876a0e70e22d888235450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca304d40cdbeac64fe320e4b1d9ae3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53006c7147a4e8d8246ce4c8e505ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ffc51815069e907028e10bdefb9ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78b20e26f0ac4cd4d65f8cdd705f5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5af5f2b451dee9f35382b44663c03f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ebab86eb75bb63aef1a105cb82b2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0df11f012be8aac190a5c83d0a96c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf11ddbe94a6a4b298a845f88a4862458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568f9dbdda1bbfff2f68741b352bb4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304a21cd1ebeba8d7db027c9fba4f2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65310be4110e6cadb53727d50c77b410461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183c905d7ca5f898bbfb952148feb58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd8d3db6fdfa388c82d1af5c31c41a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e738f13c7f82be697efc6caafd99cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917b2268e160ab10b8c4532d2f4ee76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bff4d28e43d0e93585ea93e821f83b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaacc6c2a034793bd4e772af7485507467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c887effeed4f88e2fae8a6073442466468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9636984adf5f2a7b275b368f3b76272469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ccb063bb9309da051455a52adddab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee644cfe13ab3edf2018742ef728eaf0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058fffc7c7a87f1ea9cb95516258686472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88949c656df3757ead1f4faf7fd526473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18590744aeea017e6b89a38026b0e9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77912455b0ce4bd422025b408c36d35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e616d67d8e239dc9d57405f978f918476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635d8663f17dcec1767dc848308fe8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e9abb345e57c56d4a4ed8ff9ffa03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0229411919af8f3b1352858521f431479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e60915b3bb7ba9dba121cd008b0132480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766d72dbd9b7decd95222a0eac28eb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742f59c2bfac2a063721f7e378e933d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defa0c805c0f3342b403bfcb4bdf42f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f43eb4125017e79585db9f8f1dcbf5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5a43634100ed398d509ec5ede57e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cc1579e0de80b82723673413ad90c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993aab2b79248e4172d1476e00f36b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90292d50c7317b7f06617921c781c260488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761cec4798692429751623b4b8d4f1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe430c328102e2ca6147dee66ff3f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc828553aede27d9d3ef13b4b22040491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a741645b9b30b365d59071fa62287492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb59e55121b2ee8806db64eb5c43348493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003d8528873aa0978f3fbdc12740584494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f3a90b32858904ab42bc9adaff2b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a5f7395aa3cc6190dfee48efd6de8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4228b4d123d3cf1b981f818df02ec9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde12280d59d02b73e8f7ea7a194fbe1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab417da543fc2ff505623ba0b7474e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d5632f50b989666772b5fcc6dca21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4f7dda08aa490d93557fb4ae1e729501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009776dace5a751b6db5c71b24ce403502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d364beb0fa592195ebcb3d3349c673503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050676854a3a59f71d54aaaa59f1b903504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90d4ab9d28b32b02ecb0f39032cbba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f244e302dc63c9d526cc278d95194506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90fac55a983f03d5b3bd2b21ac5d93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0178fdbd7c12696108352fc00f2f2c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a997ade043fabeeab7ed4cb14f5e0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447fc085fdf22e62157f86c5705b066510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cee6dba90870d2aba6abae395954b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b99932e5160bab7358607f92e89b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a94dde5c5e121a11771ceae07433b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cda95e82f9cd9b82e277f5281167e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bba101f2a8af82eb9fec6d424df6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107f82afb3304ec7ca00d9bffa78696516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10635ca9d38a994c604a784b74136de7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9186dd7590d76b920f43bdadbf328518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cb55bd7d2927b3b9b1980db5f15da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c86ba7ebd6bd6bd768a2ccb011980520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4831f777f1faa29e5c0584a58823d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81f09e608d2fc537e4b40ddb68f333522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c4a58e680e08bb122b22a0fbd22a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189fcb5f42978dfa4caab7e185b8cff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718d42ef6ecd5f9541f30f1b1438bc5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78bd60354d60d2103284599c94bf88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eec999844eb26a006920d40d55041527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38663c2980ca573c6f54978efb8e06da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6a4e6ddc460a132828a9bf1bc55eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad84928be79d2c5f6c0ef7c946348a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa079173a62566c7d01ad0a4ac0321531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19b8cf8add776ff0ef3bd8c5cf1667532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b74f8c04d290fab576a046d6fc858533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccf6811403486457fd5b1799f228ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660061f9d0af3ee9908ca662e2647f9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a861b3f9d0f71d9995fb6cfe5827057536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7eca0534cea930d856faab09c3517537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea5c0176782547a091ed9b534fb2e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075647aba71ae25d6e3fa938bb00c92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3f5575f5d82ad18fe826bf7b90b09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49426d18aaf593aa8466a59bebe211de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f6581bc911051747f016e45b4684e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980e2ef179bcae80ee9bd1ed163bee4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ebba61d738800a8ec21f3cab0f2aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2c3e2a4fd02bd8de513da4be11188545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a6d1076c6e244b50b2f1b56e8a5b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b922aec9805a70c7dde6a879f5007c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebe6e537f2b78c5c37dd1ddb25b96c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cae370ff0e5c834e619ddcec4cb3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7aece68e28393f621726378d910db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c67023dc54acc4bdbc527d11f86af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2dd02fd534e0dfcfa371b67534dc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610cdf6e77ad7a5fc90cd5755ccf8e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da6cd1eba3260d0bf70e595bf60a0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe9afda5ec3a84757e88f93f4b469a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b519ec985f48c0018de11e7f00166f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1105dd7025bbe376a77e9422d258b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b714185e0781a9f87beb69e443749558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fb731b8911ec288780243c67b1d6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff012552fbfe4f9556003fbf4041e3ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d2832c8c708cb2d6f3520b9ca5f9d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4421e812f05f049f2830de07c5d52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2ff11477b552a47e849b54bd31963563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ce57e52e2844c6da6108b47072209564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b62cef74a7ac5ea1ba2ba78988ae2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8e79ffe507227ca7962b931d735c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e839622e49792f9faed3fb406d7d56f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f1b4bc4239775327e481380cfb541568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e8d4a039dd28076122a30e1392d75569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf45bf7ef50be9d6ecb91022335e572570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd8e5e3470ab840f8358cf8e478bc1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c7cfba21654c22d9daf9c5948397a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9b120ea7f32bed0f8793179c6f52d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d809fd68c275195226d849d24e4b19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620da13970de9766674fda680349f9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482fdd15d4a707143bfc2043f5cc7ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542be3750363970f5e4228450830f5aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de742724bafb0198889ff46126c68c98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b7a7c76a650ece799a13428adace1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd26848cd0c1a27fcc13dc1697681e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134be68e67a425af84cbcd11385cd12a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408d453ba8657da7d79a9fd3a4391a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af7e01f734ac50855dd4ec65d116dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3e510beae1c2e23e73af2a8895550584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1c22755d27f0254591358168161ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57f6dd15ec8c48d470a382e78a6e56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fac24763f60c20598eb2e128a1717587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb94d44f519a65585389d4ae69988b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987c1d269cec8a1c77ffefff69d9df6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7785aa8bce8998f00ca3cd7c9462353590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dd78d1230790420f6069eef009fcf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f3dfa9ac539fef1354a931b423489592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19b728cd7712940af079666117e5f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fac4776e3213a4bb7c8c01f1321e30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbeb0192c7bf2c1a6a1d932e58f769595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6b1ab20f47291bf0bb53f9794e59c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3df8838aed2d389ac41d093f2e009597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d38b7ff9e8dda60247524784c9f69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759ea810eee9ab29c05e65c5cdb7069599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b7af1a854cc5f8ff84851aa80e5b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d88b0e9b5f877fbacbf5d183ebc53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8401dd7c8817995edd6d708a0cafe7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcf0503822f93311a28abe88b61c55603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088da8fb37b6778d79f85b80ac3a02e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa3cb90f1c7b6e8ebd64a1665ba095605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e52d0591c43c6297b613570a303227606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a11efc8efc8f11da4e378df7a1220607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130102124412b2b087d94e345acdd3e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7a22de60647eda6e12026fe0b1ada609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059ebb1b2b7d281dec8d7da899ab248610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8144c57efa50de97994594f0551f34c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17814f18de7e6cb2a2f48ee3b06d4914612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d2289c8e32bdb8eec4a38e56053a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b215692fb59b96278d9640efeda0fe9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968d80e534777d6ee5f0afbeafc5b1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31441b8b552b674c686fa51e8a3b10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b130fa22e33ff90ac5fec3a7f4c63bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f8f2b8d76d8b110ff0ee53d23778c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5743e7950c3a7f4e88b6c0043e63af1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf1405d7564edb8f90af6f14c237e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763e85c850e7f0b3e6a8f275201ed80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cff213bf396477c93115850fb42efe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864978da5b3a8aef2c488c85046a557a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180935de65dc12fe52ffe0550ce81681624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236cde12f04957af7b83d704759a534625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e2108485b83eff46cdc164a4e44e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0553ad15c7806e0a1ae2a54d9cb258627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8833c46bff4d01abe2b9f46a65943c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38df96d87570c932e3bd8b90a8d3ace629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02497ad96effe8a5ac68ba238c9ab871630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa163715ed1e3ea3943fa7388a871e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2a8ea800ef1edfc618871b6ec7624632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102dd6520bbac0aaeab785c49c7b45e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bba1928cdc058f92b4fb2c7ffa475634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe2908390b95ebf74309cbe974f481635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c518791ac2096879f0594e4863cd32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820201616993b0348cd7638ac11489ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a4b25bdee9e6778bc91ecebcc3912638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7927d3ddbe9ebb2ab744aca8e68aaa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c5b944dc875ff9a73cd6e4c952e1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9913d9a0c454e1a3b3668a89fe4061b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d98c11bf87d81e7a87c0aeb3a76c4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469ff3547181c52e22654bcd5cf40e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f1ef992ee77cb5404c95db8891101644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb9086f0d09719fbd7712562484b79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1c9fdf2b79ea71cc13a4c0b32c23e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d2571058f98c2c75e41ce52a46dc8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf015cba0a9ce52be483c7586cab817648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b33ad4a6740903460d2bac0eaaadf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb9490e546826c413f4f183d4375d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f62b1950ad02ba15131cc81a2eeff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f0476b6707a98136f76835c83ff7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ab73e72e989f137b3f8d35444e27f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714886db0403ca743447e9f445ea5d66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d71196ded8753f214d3100d24b1e48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18030d3bdde0abe372ef00033000c9ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3783cfdda48b501fe1ed58abf45e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b3d0e5859a8fd97e53c4763991101658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1ea6552067818c3cda63e46b03f8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbf55cd2f578a1277107981e9e5e5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b461458918a0d40a0eea57dd783209661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d81cbdaca4507b78d80fd7abc1b9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07256b719607062d69d57f92e160f112663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cc0f5d376217f4d9bab073a6541ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534b36f556553872324557fa127a6a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641c8a9f01b9a0d789e6157bbd277e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607214b7ce24e227ef4b92bce540b37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9b3698ef8ec7ef8b6e2c76dac76e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78542045b1a4753135aeeb773753bf9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7577f92b28cbb45cc96843074183e03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e9415e2e8dbeb5252e2582ed700bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983173bdc2392179f1dc95a4ad99ddb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb26a2d5dcabda94dadeb8145c2f91673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228f8e2bb9f47caf2f4adea8fd4fea7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d80609763accdd5195ca40b30081f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3fbd4e80045aa0a809dc5d7a52dfc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7259d5898e9a11f4ed035d48a4acecc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb92128673919c22bf9ebb48b8eaba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88130463fbe3e688ca08733ddc1e98d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aa2048f44fddf8e6584c2a7b29018680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16696ff0b30cca108b6d587c5cc4039681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba895e3f2a71974aa752cf0db0bac390682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5680a73dac34a54aeade0643231e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88c370087f813b64496e087b243ebd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3fd67503c76eb8d8d7de5f54f3995685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8be7139e2f936abd945d569d76922686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3944133ce6169e99b0a2c1b1b16907687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1401ebe2f04a5c609f47589b78d6b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609abecbb24a40f4f08eeb2b371c7906689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379815d13a576b7fb4e5ca06161e30e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997b12d12e09d39fc847bd22be7d7d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161a8cbff477121959b149656ec27eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f66917d441440d1ac7eed86358525e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25a84210363c6f4c7b853682d549ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271ac95f7334cd19ce6c15e5d890b80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41343801c5272580036a6c41fcd4a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ca546628cef9476a3fdb9b5dd76e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2d43ae1bbc381faa119ccae789e53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b22a756f15baa9d4f494beb4eb4937699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0915c8067eb06ee2a4630c3ca9d3cb2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f5e4558cd73fd11925a71b41c6406701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac2800817183556446dcb79c230049702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f607b9a115d7ed4b6c7e2004c75329d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c461a46746924378e058de14157194704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b26b4c64662972f940747f64d1b18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053dafeeb07a1de410d60d1f27fd02b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c7cd9e272acf210caa1c0f6ac3ef5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a94dd20a65e3915dc88e104f5cd4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fea4252d840387e09856aceabf770c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1d7167eed7538e5ad1798834189cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c902d3bae7af9af1b3f17fd19a7f16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4a08e803730dbd112ebb575168ead712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0b5f33229926eeae51159b855f223713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42f123562e22adc80dfbcc18c633b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471318af1a6fd73581074fd53218fbe7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fe867c753015b88ce82c6ab41ff09716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553951bedf85cbad7240b042e9a4bbe9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb13a3d217541f6928ce0cee734a553718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabb9a886e93085a1de9d7a5140c9dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4586244874a8a18a2364ca50e78b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5bef41582609f4bf58a9e4226b6fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2129a38cacc81a529934adb840e8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3db4119baa88d74b3f6ad4582c190723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4318ae8cee6ea6648ff528cffbbe3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98649370832dafaa8a2fc3b079378796725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f87345b1cf1d4b918faab16063e7fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c03f7856b08ce75fe51ded2e09f56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0859cc5b736ef8281cbb61059cf7b9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ed033820916ab19dd63277aff87d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703bbcb2e92fcb403fa850756a2cfd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb971041c99507f0bca0974fa75f99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cec67d907b0cb22692ee2b2756050c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87538579f2854706c976edebee4c66db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade99102d6b8477044a599da9e8a1f92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b119742011d1aba0f467adbfba25adf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd7ad513f3f9d1104cc40e5c9dca1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749957bfafd00c10ce997ea2968c853737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5117d4c451c26e3d1904d904233df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e9737fbdf9b917055798178a11fac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c2268572d2555d1efce468ea4d9d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570328f868847f246598c32e9ac66a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c13fb4060ce5e0207641cb5aedcc8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815177b0101affb95debf58692976b36743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94c2e87744986cdc818834f9c5aa3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2bbb5ee202fbfa7968a4a495dec36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581fa7b28aaec75b6c311718f29de4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19e00b0e96b944e14fe9fd86a89f70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fa08dcbb8cffa774efe2d85e731bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185fa79017af7e12c9795f250f214b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed53f2d883f766dd41fb851cd3ec1ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd688be8cd390e8ea5db0243b507cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f9ffd74c05e9e573050d3ae6337fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfedc568a23eb985a4fe1f7feb7471753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163fb070b8473b628412bc2c3c2b721754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e8db0ad00f97ee1a46659cc051027755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c782c800564cf209452d4b3afefac0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1909909352a7548518aa57bb661102d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fe972c4485c272c42a9fb525199bd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057c5811809d54d30d299fae3bad32d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>