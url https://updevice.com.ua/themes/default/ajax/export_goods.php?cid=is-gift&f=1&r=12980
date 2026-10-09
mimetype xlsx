--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad3dde4a48575508aba550bba10d7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a53c313795f51884935442149d44852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328b1a2b3564086b28e3f62cd4860613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640639b01b85f22be8421d569561fe74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab76d9b72a71eca3017e56509a21355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7a085720bafa13f434a15f746443a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48680939bc55e2215bd06bbeb1a00fff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb5eafe16fe23c529b7a16c46209b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382b80b4c784852bd5e54bf5048a8299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93446403657247188ad5a293c3e6044810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876f9fb11fff34f0163796ccd751dbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5efa86f4eccd76d243a9a103f3738c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905d2336d72b6d1c3d8e3a1cc1d2c8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01fe20ec36e7e2b9ad739b9495902914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b500c9c106f50367822fbe9f363ea315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b920d56115d5488db800ca8610824a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051618ee4c69f2c3bd7086f61c3fc5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d69ea76c873c6a61955e585183c5fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aab9fcb747afda717164d81f71bdb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff53a3c266e8fd7650128c235cb5cad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b092733ff286c76fc66ce61b056a55b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91a0c01423d03561db509a7e662bd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6e3c25db9aea9b6cdf8f15691206523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6734df16a3eb415c6b426d655434224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3043d74e50cba556d372558d4f921025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10e24cea16c57318d53407d194854d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93a950079b28ee98f177fd9c9a610427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ad4c61bf9888dad906b00df2e193f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18f13a10799be1af490166d4714b1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f139abe0f7566fb1f41b03524e67c3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4f97f20c8e34f259b9b3acc22548131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2d259236cf48c1a8a101eab0926c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052434d9dc1488686c2d6eb9996e202b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1b90ec963a0546320469a9283889934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d9e03ddc0a702ed98cc9eb002104135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31413924625808a58c53046678ef8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e01a3a92326ab23850725f546296037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91a281eee66001572ae795fb1d39a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6f6af45dd856641c2cd20c6c9dc6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176959ac17566466171a8b58573be8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a877e6c12bd26984303651222619141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1373196b7a3cfe449d7c7a49383df6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbf1f743496653675453218588f1e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d451d603d5b6bbf34a6d5b5879dd63644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f50ce7424d4ba566b43ee2dc3494a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c24eaa34c666355d23da20df5556b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c4c6f7dd7d7795478c835f6b6bdc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9a30ea6199993bd3739843e7e1c0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccf24b81b3f721f6b99475df3bc5e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c06d6b0af823c5e3f247453fa426350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bcf0c636d1ca88b1bc8caf29a23ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171826c95667e215152172937e0f28252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08420b6d3e5db24986642d8b69671d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898995b03cad4483e057519c64d405f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bac1f2b93f2ec0f49e243416f313955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68916793425266d3d57c61883b7440cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158141bbdabaf433cf9b55344998938957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f0d54eee214320c60c1c6b16e40ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa5dae4a1d7d15cbbf36fcf3d3346859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c170194793bb0c18fe5ffd1c4ef725460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfb0e115ba9ee1e75ce238016e712261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40275d08a400427850326109ffa06aec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba017dbe71ece7ce2331b8652445d6c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d511b9c66c4dac1ee5d5c513b90cdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf586aee04a5c63a0a28de588db9ecd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183322cfb398714934304f6c1687185266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a867936f97f88a3713610134df040e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0277b131117310e6af45b3ebce050cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef959fa77fc080819eceb0d8468b9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a133b61b91fced1f0ac1f4824fee470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43cb906c9feeeb60afe2fb373d589271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b0a9b6bff93817ac3006bf639a57072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072588a831b9159ba06b23d6c2f405473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a01d1780c0b1730c8e43e37d7ff1d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa16d52e489686c3444ffc3f34e0a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9f3fe0a08c4b5c8c1ae738772144576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9d39b20fc688c6a15790b7905643f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7399b12babd9880bdf8f3b597abfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2e1a3f6bcd0dd3739905ae4d8890779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b780e9df124b42aff9e109782872d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf907c67d4515b022578dfe4092e0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a1f42013a2df3504aa488dbdaa8dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99560bd19e05d7a1e1938c490302366283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879d3c0b2b1b2e5d430b5057843ec2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345418262f637ae66411d13af33ce08385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c445ec82cb61604948aab513da2dd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274dedcdf32ec0a0e7103c18a33cdbd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe24c4c244e7e9bb7407fe1303b9bc388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8442d20d36de0a901b6cc7376a8f1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835989adb2212912f766da2ce60649590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febd52c293150bf576ef7575a89ada791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9efc7b72ae9bd799bb75f7d765137c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf9182e1d832f600a11d0fca75140a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfeff7801b951ebac30f7b01c0e38e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e753fc90b8fb7bab45e1a5d117e8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e16566f7680aee8d8fdcc2e52340d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4602092a3ec13df431aca7af6bca597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f158da9c9aa24de86e0a9d64427dc2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72073036e07dd0c1a5c28b34ff74cbae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e4687608f0fe9996fe5ad3d4c18b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a782869befda96b0235cb89d8924a26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115e913c87b2d66bbdfd2d931d0438a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c84417e715a9e76dd681b77e7def8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfbf338ccdb4c33b5083a230fc3548104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb041249fdbd9dbf828f329ef8e656e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55ed73a2cbaaadbff9942aaecd2a00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a643ee5f91398b0e6c6099ce255e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d4a28bb9960a2ec2274df7cc61160108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64f900cb63da78151a4809642ab467109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54e2a9a9e75b9760062e09b5e86ae3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62733a04b38e1c61415ce6ef19510809111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aa85891227af9d0894fbd6ac69a0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf4fe73c729931522f4128f4cbb865113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6801ab9c3c310f027b4813cafae15f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058c64d0e1faf03469b3accb9756069115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f359b9fab7cb2e2a1efa280a4651418116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7e8ae813e5aefc25371ce55cce8ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbce354968dbc7e0ab78f369b58b67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ebe998a98a58a9cebe137ee92fb22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b61b4144d565327f777ef886c5f90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e011665ec3cad58801d996214eedfcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e355e47b8e06d42c3a082c0d57d13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9276663147d8f2c9b3cc21eea858af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b740c7b3bb85e40c8132683448e6bf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da479fd4bae1ef54dab895e2e63c9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094cf8d310570709d89a0e3d2b50a6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3015ae3ff0246789933ffe0aace8d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d687d780aca59807cc1a3ac5beaee6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebe0fbdd763af0ec2e1280d007ba93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a4817d856417b37d8f9c09f4fd662130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53702fadb8c125e31da8f261c9f2ce7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e07673236063b1a8aec171c85dc288132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba713d09ef0e0e00dd846c409e5fe9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ce933a09375d6f91abc6798ba3b25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadf33bd0be93a66d4833afd359f6d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb62ba157186f640fcd622bcb917a84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295a277406989141ad7a62a434161d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eccc47888abc3e6e842c68c300a0fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d09d53296d5e30d421aeb76647679139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456c2201f39e7d344644a272e467597140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d95808b5489c49311fc814a9113622141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5165bc2cf36ff560b82098f23b30d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0a43abcb3cb4d68ed67bbe297b1c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f0f2660b244d7aa8b3ea2b92cdb56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1161b4782e456a87cfa7897c255be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dda09521272b207edc3ae56feba36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df061ae79381429d20fa11370946ca04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad5d3a22c1deedf60ad6d8e6bcfc02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c9bc3d431e3e53f48cec8bb1f8aad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5de24a0546f95af33c99f8150269a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6db86075c7cc0307342823ab0dd6c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b27fe7c112c1720e3f539211f55d1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588be97909257ba1ca180d49305bffa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a41c9ab8c772647da9a9b842bc7d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58685d97e187e969de46ae756e151b57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cce2c009e8cce3b79f9dc2e81eef4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f739ca0cea7f2f549336728810f07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd8abf655009aff1243afee0dd6b43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10575f717bd8e9cedff8d28b02d4a0bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66449053b655f737150d47069ced3319160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd45ff975a0ba82b893d47dbaede065161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8498e80473e0a4a59ac1c8734fdad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2383dd7b8d8cab04e36dd3d28d2283163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe77c441bd6e22ef1fdf1ec50d73fbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2eaaf369e441c069933c95407a949165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c634754e63a051d5f716b41260fbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dd3fd1e1dca34ebf9ee150cd26c64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b590b156ec84b9530739a99c308099168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e833c55efe5222cc89eb8390c9ec9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e3f3a98bd58c1a9f73d9fd6454a69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d4ebab63ee2695ae03d43033bab81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04b00ac0b763f64db655c6859b25ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135813ea9a6f4da1f0dd0c07dd6f431173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d98fef20c017bf4c125d08a369841a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa64f0efdc59b115605c8688751657c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c29f84837bfcca38082ae900796e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8072264e08c7ed2930b71a9b9597c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdca798ee350f599535bb12ab623f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a64b1ba3b8949155f0e2f30f3295b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c610ffdf8aab904c178d2e942ae2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bedd4e237115b3552f3ced653bcb89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb72a59cff4a84cb5cb415d5df290a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb84245cd906412817659d62b79773183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b508bd570de3ecd414a5ffa0ae295184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30893de204139db36e6989ba5ae2d4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e29e1b7caa93fb0aa465406863967186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7863366b82ae8a4e4fb64c0608aacaf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf21a84f5d9db7bbe2eeb134c89db4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c17e91ff1ab1fa6ae7b848577e7737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3020c9af87b8bf054c5e311a7f6ae2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81068a02592d22fe5381ac28ac93c083191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d4ff822e17d707e0dcd71e3b4c3be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e0405c6ec7cd0b05cf135781ae03f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4f5b6516c22c91766ec30bd17aea2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862a68d8921a1540863c9933e0b5d2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b21f60b19ef2d393647ee343feadc6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dadb8eb79412d8c451deb807ee54f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c328aa79aef73ebcf083c0142fdc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edaf61ca560432c3ed7943ba16e2ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b41aecaf1a0f9f91b11d1c2895d4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202e3e487c215ff96449f7333020cc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf294f1419ce3309b4eeca6e20845c0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e485260328bc40fda9c45249cc30ac7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03673ed34a53178df9acc7ea82c6594204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f632561d35d482f53ee6e5b2dcfba5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d1926387057b2a1a536c25bc64a18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057355af491584e8f1f8213f4636235d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e4fa5b3e8a9f0538d94a39e8ccd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d852cf262489a4f44c267ce213f01ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e7662bd88f68a921bfc0072c21bbc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30530cf8b1d95e22ecd4825e5e83bc9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abde804769e6376c3a868903c0284c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93cdac717e2713eb4435aa1167a041213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cca4dfab72cc80b44259b296bb8160214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a3a5d5f485eece926ea7923f43376215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deda66ce2b143e2d4b4c50098d6ee04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcb951650c09e00df3cf52caf530dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b1ffafac1e2653846e69084bb2d17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60f5ed63771bb5e7f32a6a69c48b8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da34732d3117c20ec30c7f68aa27497220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e277ce2d1d319401d7688d820e156b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9adcca793cdfad322d2d221c176d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbb13e0ea0e3e83833a57ca6fce1bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513c534c36faae7012bbce69b856509224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1495e0ea03a336ff7e699f451f7d633225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea46a7de96bd8098e755e9b8284504e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96ab2691bcbfce6f246a7c151b7f84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93be5c1b27f977dbde2409934df94e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f9916457ba05cb49a649f3fc78c3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3e4a9a856bff88a4b7b78f7862463230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd0f75d62c25af64e749152b029cc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7095519c3f6f239ed00915dc1e04f37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b652ce5988c349e7cd417f27dc2dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce103e3271f5695200a1243b8f3997cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3232a582b4b179becab0608780e50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de2d49172c158347c039d82a91d3cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed302a71e9ef40c81c9b3a0af1fd1169237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25777bee83c19ff904752a087374832238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561410498fac861f88a0704ee131e416239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de52ffc30db2b7337af4e71d47e873240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7bf1a8d7a9b49966796409a6d7a50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb65a87bec666161be5135dc63b1fec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f66d8e908a23dbe343eb4b532cbf89243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e806d0583b76e62f76c4ee9bb8612244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ff96f65a31561c206800df037fa21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2843f952f6d0f88cdca678d9f50a75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36754a6b3671af5da43cf7e002829dd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca1cf198613aa2e20f8bc08a0b0cb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de427342b1eff7510731794a1b3015249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278f3ed3adf978f8287b8812f6699b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d514be87495832091879c196e1cb890251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520dc35fc9ccb10ab84400bf87ba22d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e881dc9932fe55a4a5c63d13a1c256253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9f99a8ad76d29ed20f92658fddd44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5d593fa64f90d8e147e9704331598255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4682a2382a046f71384bc5b40307f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c052af5aa1883a9c18f52328113a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b097c758eb139c5ccc7fe341e487ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43668314e2e5a38d0bf2e967b0f550259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff5b59de0532bae09c7c4cf30e689e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fbaa32e4e6600fd9590b901c64ae9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6563e0e4d263b26975376b9cf8875e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd77be88835f09e54d4f23b38cddb6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0ce20960a69da39425b9fe553d75f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a3072b2f7ff598c62cf977701135e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a52fedef543e00a2b0ad9cb7976d1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f0a04e259f47f42fede12717f9516267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2db48462a37655041db3bbcdd48981268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96646642909859a7c722ba9c08ce14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680dd4f3ff5043652ce95edc6653159270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d8985e0215afd2b0df554a333d542271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6ceefae8b19414b0f09e17655c644272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fa43c2988d0d709b185227779dd2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac8b7b5086bd9e7b55f1457ec78c3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec9ccf1805117b2da1b4e8da403a74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7ae0dbdefa7ebddc7b07f9ac59167276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8d1584fb5d9b4c40984cd25f0a4e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabbc3b64b2b2f1c17f7c48a0d5cde1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af712622d3685435c18e87a757a478b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e4d0576ecac004511092c80f48fbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ba9812c530045a306dc6514b2d5f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e37042276263fdce76a37000ecc06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9286bbb74de4b602df38297c59d7fc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89549a669a27351701c92d3938bc4f92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbf1e3b49f6eb30ad9d6580bffef3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b961b150f35ff4e07965400685dfcc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48267d93ec0f34e036fdb609998344a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da4da4adf343d31a1d724e7dac3325288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd9c05a21e97c77833155efb014524289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9bb351f06f3bf18d4f51bb07e3ee5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e59a79db134a0a2b18cea01587efea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de8595761dbd866f191bc31a9592ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1986e95c400f69c0c45195be05847293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b53a5be416e3ab569c5ac434e7e96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57e432e4f15b523600234708fc8b1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6a0b6d64a7433b9adb46d461b04d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d0a855668de077ebb6212f8866e5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c660f65914f9fe72b7ec98b70876fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895e0ad37bb011531689e702f094944299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19999f596896b026650bd449e1be3957300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36103caabc9d0759f83ed8a43da2d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a1175aeb150d245f3b7d68b045966302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5b78b8223bb7b8faf6ad9991ba217303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41266e633e82f6cee41faa2a781d29a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a43a8deda7e2d0fb443a0b01fb51e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8d355769116b28fda866ea14607e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb313aab906bf184645566c099e816307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf16cc733c1b83752053890b094bdb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db645941f28a0ef9253dbbeb092e6d80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d73e588286603d23df4e9209c0fac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140fbdcc2a1fdffce932641280114ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722565ad4752274e92aa000e012ce9a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1103ad05328827d8837e325d6990b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb99fc601b4b340323f27a8b7fd1a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a963c8777b19ded3d9b3fcb1793e3f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07026e87df322e3746f1dc59d525d8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6b6948b0eae80bf45ce7616f07507317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6490c24008b0543b490fbe1d32dce1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2968ee1c64c83c580f93f54b3b4e93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87709ce82e40b24564c67fa1236b640320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0145c585a52a88d3144ce47c63abf63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933c004afeeae115cafc0cd7406bc57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7ccb08cab08e7411952173b15f3c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ff393cc7a83032f621bca90f7a82b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d47b6289cd93ba43b645c1bafc79f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e761198a77ee35fa78ceb5bc2fd1e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1021b526a5542ad8c27d6961f30f5b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b323484d95062498571bcb2cd11438328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389ba423521ab36c01bc86b37e8ae3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8b365aab7c14b54fa474716921cd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d203b63ebd3cf2a147e6aea60e5bb2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a1439fee41c249eaf44b8d3f0f57c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9bc9256e6a7cc98a293dd620d65e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44482f4f76fcbad646cf9d31f001eec5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487caa394297c033cf155c15a7893ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80978b11ec2b2a52102c71f1ceaede3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4204b61dcf9b1c34b0821c8ef6f65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3164a4b7339373f111accb0f5a15a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111107da3b7e6f9e5fd2a0145b2261f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be9a8e56dd68455ded54e708218f53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd2b662595928f2471aad13d4ce4b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84870bd061e3a5d239a6c217fec6095342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504749bbdf82583d057feab6b6a7d82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f76a6cfb94c9c60e1d9e7be0ebc555344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a994e8a2c077a2fc3b0c1af23d309d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc7cea58650856e06144ef6b7efd22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eea990ef726c62af7d9c78ec59ff8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38eca03a624dac2d56ce75aeed26dc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdab38d00ae2a9f5c61f9e72273dcd2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66d2c44b233a35d49b8b7e516b019b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7afbc8953341e0affef0c1684e89eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449f3e2e3d475b451e805dc727485e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5060334346edf3266d629fbc9c79e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0c3f227e1460cb5f181cc1c64c54c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c08c4eb03f4fece29f8b7e1bcd2544355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a14992466ecf5cd6f96496291602e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c299a1ebc470a25eeb206b971676e62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd10251ea6bd0a18ce0eb42eb13e67c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b0096391050e37e5d91e344a73fdb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c1b10e9a706506eec81a2a474b136360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd24f037bb9f51811dd9bcf38ac7304361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be9b30a74996b5025fb1be4df030ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f00404ce82154aaa058b92cb32c83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256a8e9b49a02bf7a16e92f3224f9f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdeefa5d30051a3d689f8ca0cd5b69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806bd7bfdf37d0a2c1d3d84924998c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b21d829da7bc19b229df10d211dbc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed5066f8755d25b619bc6dfec47480368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d9d740fd8461b1b40bd88c23317dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855957777d8d5386065a85dd645a85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0844c512f549259927da39412af4ff5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974b2def4afc90cfa2601a5db9086d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018aa6a8695f072b8dc0c58656d1c1a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb14ad85c79b5c9df6344e57c630d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb2b5fb36ff7b7cc904b85f3573070375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8735df41c208241227425e2ce5a88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814d33cb5aa61830335cd6f46963e52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b555432de40d7922fdf5314ddf59e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dd50787b166381326aba08741be85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194d1a216159729621ca1ca578818fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c40a908c31661d3d66f36e63203eda381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84edd34b9b019fc5d50d3ebaf2083dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8654b775da6b545d5f33a6544b3609383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4ab2ceda0c122cc94c46dd62b3007384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4ac5d3cbfd9474e324f5029129836385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e9c9c63101147ed93b3b72ca08dfa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5f0c8ccf7a0c4f76903e36a10cdd3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29157d40734a1217f6a9fe0bdcf6ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124358bdf7981c3884adcc6cceb77d5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a88de847bcb7ddaa70e9800780e665390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9cc98bfce15d93ea2e56fe92c4c6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a0ee2c6962cc6236a915714e9e240392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b777fe8b82ae31a6013f9889b6b7ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db51b1461db9162fac2936090b3f3de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69d46e40080edf5d52601864e76bbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae785b6666750c39982c42d1d0ebe8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45366d344be66e13dc4d560ef3e4280397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a2e8274c6ff24971497c8750754e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53244073e98371bd318f9d524f04ee7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d085e93675190f372a16a81a8bffc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809a96e0062e5600bd3a2245d7f97be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95580c885da235a96176d781753bce1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083d38dbee9719d20520f785709b510403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29154eca604229b181155aed5a380da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0fca6f983faa8ee751ba0cda69d8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92ad5e299003dc3aa652f8722048e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace1f8e27ee03f23b6241b0a67c13f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fac1a607ec4ab81358f756e7b3d304408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bfb51bf73e09469825c423937922f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e43f4839a6a53f416999a1327f62d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122359d667ccd9ba487bf522fcb2f82e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fd0625f2129fa274e3ba37381056b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacf863aa48a2cd737ad3cf18251006413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc5d0418f7204c004fb335c2489fbd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fce59117813edf5f5a69d7d3a95d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123788ff9bc93d4a22318b5c9a99d3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392a82338435e91f7012efa1ab7c7b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab6155bed99422bd862650e12a1bea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217cffec84edc6d507eaf81f2cccc18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ecf1913e2c5dac3928ef2830b304f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b93be79afaf10633dcfb0a82da071421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae37b055baca97e52dd5cb1069b5c13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb2663f7f04c644397b0bb35edf690423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fa42c73b7abd09bb4d91dc0b55476424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd19009924d4930014ed0b6a45348f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360458ec30fc5e9dbaf5c22735df4f27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16a60bbcb4242312b3b5e756ac9837427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f728a50aac79332f1f319edb5838956428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb81a7b10dab98b8c77ded7138e152d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7c687624238e8b2ce354b4cbc90ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a775472edfe98df3fb29a1acc667dda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbddd365eb918dd21fada6231162e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e401254cf3b4e7c927da4b5776638d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c32ec61f27580d7840fca12d93cedf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351411f9c5d7f1771000e04b6bacc5cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0cee6e60aa32e7e4f0ed6b6748e47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38427fed1110c4d009288c517a02b58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a4f752f1379ca5cc9e10f5f112d4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96969d21c9b72220fd1f6932a3ff25c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f32d8f1c77087037099b61b037c73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a26a798117136c97219ab0d6fe64a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f2092c1522f83318f99298c995cb6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe77613b88d1535048c752305c70ef3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e6abf8c421882be4f836ce83955b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74a3eead1b87779ee166da40c4caa2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a572d9c29398b41906982ed5bfbc14c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b8cac8d20d3be2743a51ae2402c1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7ad22bc9d90e8ef3e662c5a5e55dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1700042a0596808d3a94b0b53c62c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d42676fa423256509a84d8635ce89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63cda34465906119c6ca5a9a8a7a48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912aabadbd1ad904d5af3803490b008452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fdeaf50a32985c8d5bc95bfb0e5de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef81a442299b4a395c79cc53637fa02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a89f3920c54e2dc3fb31089fbcf29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6101df54c109c1859000016c0633f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832fbc6158726402bd8f1462b48a0e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e3e72dbd4e3f4df1bef812804b2c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadfad8a2888be294567a30727ca87d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b94c3bbd4e326ba4ea40ca9aa5895460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271271a3ea698df7ae89c4fbf87c20d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6045b3b00ae7f58d9a649ba04a3b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911cd498d8eb1274cd4271c38a3f6dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fadc188bcc50cdac4d87c6a6455c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e76c58d7e8cd1bb4d079f5e25b6e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1024da803ff3f4bd8a25824612cd909466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ab736580243c800419a0553c3c36a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597a1d51555e3b29454f610514b9589468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424fa1b6477aa35a18fd61fd1025a2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938cb10611b4f8abf6ce9cf8c31158c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5f94e59d919d2755383343b5b597e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86121879e336bbbb88147935162491c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083d48e89e61597e0fc65482cd7f2b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025e65abdcda51422693d9d0169cb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac274e3e445832c9af4befe8257e339475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91983dc31177895b2719b9665ac918bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f634a85a7b8bd7bcbcde37f5b8bf9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b8c6588efe1bc18abc447427a06c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392722725c3854458e74d4be2326e48c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bdba424c49cc58b8101c0b8809a4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1b3058cacf16214a3cb9c45b6b9cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfd457535de3ff566b435be34e1249482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e9f6b74733bbac1b797b56e0d1b02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a82d39862d1989915d151cd59ab692484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba311df0a80b1f12d16874b654724a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793443d18da3a5965a76ce7a71bbbb5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c3973edf5148a91da2a2f409c57c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ab640fb0797219acfaac3096ca228488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020cddc3edf9e9748f1cfd2df29e037489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c68d9cc9972825197817851de4402e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4ff35603154887d0b8670a0ab94d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5f253e7263be40ea3c43562e43f92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f006a38db0faf765b4d2683a580e86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1a1707a070840ca1e5fe2752e712c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b78e31efbb7b738bc36d402eed845495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b5c4b96ed0de69c48b8239e0ec8d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9376f31de10e6245e3d75f471693d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5d4bb724a3c9de51fabe05011d92a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd41cd7835f15cc1ce52c74be8ff7b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc757d1dc6389e091aabcf324a222727500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21841c9c9b2a088e2fb3b09420a9a255501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b768b8d4f04be68b9d7d887e68f51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa91670de53f33e94a4c13acfe4a1fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29087547bd7cd89b4f282a43643644e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f24521ffac8a4a96d9f6a5d7d5901c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297e21d394d6fd35e061dfc68526fbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148722ba8170000326a966e8d4f8424507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1b4922b2d16ba065f3114ae146954508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955e4c5e124c8f3ef4c9800442cc4d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dea66c725e4cf3671b5c239c3871e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae948044b5c41fe77e79bd54018a584511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cec9e19b9a5e6c1f1e204f6d916c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10537f18b8df611790e54b9f7d70f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4507ed36bcbcedf1afe7951346d8845514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ff4143f7673f07d2dea3cc858097e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50da2927ccb7dbf6033a3e8eb21f80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517163c93467a3ef607f40fcd5866a2d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3b007701480c2ee2414728ea5f4db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94537e3e316609d226a950b69fc6532e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a484fdf1324c8a81cb6c8ea4fd11b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e73d215e04107d6c84250bcf15aee2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208687acd193b4647a7a9073d75d879522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7accd10c60b46c96b9d7b543c6e5291523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03c0ad9f8f49278d1e0d317ec7ded1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28a3a2031386204e945c52094e92eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c0da5d8fbdfe9f8e814b8ecdedcee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c5df90cfc9d73a3f8a30f37e910e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665d15e0613fe0fdbacd89279b9214e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266f4e5690bf2ffda4e8ada6958c865529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec76af37462e99fc157e5f8459f15f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594d3bff74f4404a9d60de910ed22ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55264be42b4e9f4bf4e1dbf630fdd2ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c63f4b1a2850a2a1f27a42200190d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbcb74b0dd1598acc434fb33a789c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b02ba4bbbd7837cbabca364484805535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed27d77d61a3abb00a6f2bedd69fb8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed482150fe815d9699c0c03a6089bae1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0916d78339eb9d69518841f56da33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7f67082fc9740af25c3d7047014cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01643c942e575dd79009cc21bc9ffe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d1bc9b2763b640b5d2e8059d011b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583988066822c09527ffbca9a055a53f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7515c2e06427c2c2a6312d5b3bdd3f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721449437f3215a9dcadf3900755458544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd70825471424d1ec517d465e024dfc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b83924b45d2d559c46cd29415fd1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79787423979e99a7e534ff66a5271d62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f0625a2cd7ec80005a4f7a8b90a38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b3fc1ddbf142bc00597535aa36b67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f358b5af1b405fa6c0a73ba71eb096e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbdb54c0e9caa7520cea3f3e4e1d76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b611795b187e181f13937acb396e88a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce3060591284a3c38ebb838c6e25b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18f977d4e42e67816b27fa8f236239554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e0fd738f51d0cbccb1c58c2d4be2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64816fbb48289269eb3ee475dbb98b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4658fc2f0c7dc979431dcfd03fff014557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fd4d17e342b8fc0dc9569b39ef980558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86351d7006a7ffcfd6fe473d5114ee1c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151889f92e2354ced9000024258aa47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d52e93db21c9d22c16c4076a76aeb5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a08501bc151961cffb691d84ea520b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c77ea7aad877a1d3712e32984ffecf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b18525402d6327ff56471ccf5c1b55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18156f059211c9a1ae8442cf74f6b66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9d821af8589975c05670b1cd8ab66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a3cb4189278a39d9d54d1e971c091567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07bf6d269310e3be2b5aee8825977d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c53e77d9a6fd89de0043e14695c077569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7162c65c6c73611aecfc05bc4233f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49560977a097d2628175e8420737024e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eb5621c4db936cfc5e76a15eb0e10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46156dcafd87ccf7472d738f77cfd291573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fa918e10c0d40b7da11e20967dfc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca2f4f4e91cb78b88d551627e43819575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b4ccfadbc9d85442699c0e8724785576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ef142b90076ad98dfb59a783a67e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ef9772f02cc09d9a3752d35ca9df8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba63553b5c3dd0d5fba67e3ddb92a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312ae9b84ce61c18ef3274be73d609c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74981fef4041579d9d41fb0c8c706d36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1e999841fbc5d68aeef648d55eca9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ad45d68d7a922b08f8499040ade00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe86b6c7f8b6c1197083726faba4f29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433520fa5dab48a61735822acbca8a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b598488cdcc25596513eea6041ca6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4900c83e436d930554452e5c8c3dcad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23c8b486b3a818c20e2fd3b5ccb90d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e8f34e70e93fe9ea1f9b21d1cb079589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc9a6478b951f4faa9090e3ba24377590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f52a8cf21f49f8ae87e5e36d54e387591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a5558570769edd3a9956df9c80d31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead42c845cc4364e6611d5e01aecaec6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d245a6776ecb0782b562de0cf97b0e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ad6df6a488af510afddf09b5a75ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d9d94a1e96f00c3cb0ac758da1c97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb07b40796808734395ccdbee7d2e77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21052e22043a07e9d8ae3c532fffb506598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee975e27a5d68c53c48762b39cd3622599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebb9fb9bd185745d8e04a14193e2c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf66030aa48af221322bf1b919ba3e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbfb27c6592c3b30775cc3ac5abbc2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935ed1f7c0e993cdec345c0c50659e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c27c696cf4a2ab55016c088d4f548604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c7ccec74b915a7d277f0587cba43f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a68edc3a938ad008a4ed5093683e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300441734542ee24762698603c1f046607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdafbed30f4d00274cdc5472e49dc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a744e83fa1a5cbf1fdb4b7a3163b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6b8bee7dbe3f571757388cff43e95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a7158e7230e5bc73df223f1fd6527611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4965edfd6832cd1ea11e2f559dc9a6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47873421ce3239a17814cdc8977df535613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bdc8cbf554ce7f1307f22acf38aee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c096cdadf395147d9aca13584527c92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097ad040b75f864709d88464319cdd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768abd00cfaab1b118d47fc5615c4af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b2aa29597375359316e9c14585c71618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09cb105c4a8f006125015a48ee76f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56146ccb07a86093b3561e7a5361f19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfa9c30a6b9b2d83e7d23530631e1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a8c04ec5e9c6bdac34ea887d11182622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba16c65592cabe496c877467a82362c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd606ea645312f397db7f3cfbc3944c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b1a51ecfbd42155f7f11809a4c7c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d546de99369cab58a2617b0488e16b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8d6755d531553e116a5337054580f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f7d36897e5fa030c0a90f81f60a8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6bae6a947624c5bfbde1e8b541895629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc865c403c83dc79aad1710b78862e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607684031740dd5b85ee90243da7cac3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1fdf455a81ed245b65290d3bcf24d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25445af85172c08e11f2512329b62f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea016c2a10b1dc209aeb31324b69020e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b243e9af86edab128cdac109cc53e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c636444d32a8a754239d7c671756441636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7b1cd87e8cd96789b13a685046b40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179c03f3f08cd0b66939eefa3a161df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea3e97b359e00e87a17657277db68b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7652075dc952e5f1420447f369521640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28180f7c30d4a8523173f921b985bfa4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221e851d755696ea7a49e388c6437d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212935998b7a2d761aa402d6f3bf6df1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7382f8930d3e59ed52b7e41602abd9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ad85f0e8fd381b2001f74be4fe7a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df737c62a20860e6011d83e8abd030646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19d200884bf31a0d0ad39977ceb102647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744eaee1205f2b5d6e8d62a6ecbd2f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76473eeb3e00458470eeaecd56492003649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dee8baa6bde6f2c0f57fe5013c9b3b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5e0827c4e06e9c1787c5564f2ca36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febd9584bb3667bf217844d874bcd48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a945d795f85bc06065f8df2b6b71a45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac033fce53292e2cdfa40324b8832c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e850f1cb9954347ea6562dca1ffc33655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ba9b325ebbd677f5440b2314bab5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192a67890ab6bdb69f6856568feeed6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5d0094dbaa7f029400432e22d88ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9fc3e5ca2a5eb321bf98c9efdb6ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7b62d8360bcf80627d743047f8c08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e0d54fc7007681c05b570c64ff7bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5593aa2ffdba21b4c247e8f7e0d8d6a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b2ccd127df698ff70762e87f94e12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e8e944414da5b7950b19102833f7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac018c7f83a85fdd8652080df6af40a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba994e972943b4d5793416bdb2543e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57d110528f135b6054813f5da4a439667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeda6eb8b2d47349c28110c047df1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a3f8e2a5b49eb24ebc885220b8250669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9f9d3f9d8cfaa8ea5e11a8858432e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcba3dff40653bd34f25c1073661157671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26680b5e782234adcd7bb0631c6a29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731651dd025d8ae3c5fe5e10a8523219673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cd5bc7cbf9b752a41ca4560d20313674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c15cfaaff369e8e5f4096a6b1b88d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e93888e10ac82f0d171576a762be84676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d1c02eea632e4e174f5c3fc7ad512677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f99f897bcb7af053429a6205985ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8b59b021e5bd6b254f2359e392fe7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cf0118adca123ef44b5a4815f0b2f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad29dee9582f20eda97424da812e64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ac04a3876e30bf6215a373dce38a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa7aef0e133b3992dfae62f3a1ee9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e06316d18ee23a98b5497cdefaa44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb54156587a005b10f8953c0cb4d3ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b390b6133ba7b755f15c88888c40890686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdb240ed9d4ad03c00dba92598b7b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d811cca10aa9c14a5ba8ee6a74f2f46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b073203920eeb05012d329cd5d8c63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948309ba7e7f4f30bd2ea3a2325e531d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9ff8d1f9f80976f1b75dee205464f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec200aab1ad0ca2edfe5ef4ae41ca3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed8df8d6bc96b9f517be6480101821693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd8a7f4fdf086e44c2709881722b26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab206fcd3a11def169022386c8813d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76d823cc7bcbc9869433d60ce674f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90face8ec3755b255efbfc30e0887d2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185141069b0128822efb25c6f94b9552698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a912dc4e42d618c64c9283f8071cf95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b00101fd113f2cc9b43b775b1ef448700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264f696e318b5795c84b145351683bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52052cb081011871094234ef0c4c67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e74fce6d45441d9a77ab1d7a3bfd69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6e9af043eb75d3d8e95c84037e9a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2038c5123533006b29f4497683608705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ec1507fa3b6403bd8a96c4132b2b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062a7778c92053c3a386608a129124e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd00cfa013fc277ab20d27c8d31cc8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e0e362bcebdccfe2a3fcc8120cbd3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488423bbc26f1c667710df339a7d535710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e41c738057f640b68fd2507ffa22f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a24bedc1f390c3f0b6f0c0e8aaf50e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef69473f576b516937ab3de291272a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a01085865fb29ba30fe8f9df4163b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325397c8598b1a0a4ed00d46ef8c744715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0a05280606744ebc97cafd76fbe0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8326aca6cbdfd63f894a757fbc0e16717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828a729c064644b824695934e6162d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524513ee084167f60cb44e77a6a6a85719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928991cfeed12296b1cf22d951f78dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86f5f7773ded755e2ce43045e9e6e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74e50dd4068ad0c1bce3a1e872341e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7408ff7eeec0f9869d6079111597e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4cf5972e03988c745e919167c73b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f52e2bc088e9c2b1b623ef26a72aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf36b2abfd93a04888e054447d10a12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723183e09a1d45df3cb3f7cb08da4a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18004f8cf3583ae4f75c0bb87239e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa8322ba0482edeaf18a5e212b0bda729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040ee0009b1f59afce3c44ae8c31749730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185918d9610627c2422e65353680d9d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f750fc54ec30dfb7e6c2fdb6a25adea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8be3c21e22bd026e4142b37c12c23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef221937e2716c08884af2b24de49bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e7db055ac7347847c3ddbf663223d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d44be0244f06af5d2c3b9e0011b955736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e947e323ac246d571c27a8141b9914737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620dd27ea63f55aff65930fdb506ef8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04fb3d561fc2c3ce835f536f5a52f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2e3c86697138c5e8afcb6b3902a10740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4b23209973240a96218187b603ff5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcb1048750986000aa52656ac0f6db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e8d2f7fd085f3a38c605c73e787d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af973a4082458775e794dabedf366e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9fb9051f674d21c31c302c9dedd8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344b1ff030d3d19e594d0c23320f7fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493974dadefee161b12fe61d136ad71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bb9c54c090d740a002880bb825774748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb906bf73ca89f6cc31322aa25280434749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386d6411999101cc2d2d1acedc11358750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05866953ad630dde175fe8d43ba53610751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c793a79b5e122b2f8b6b904e76548752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d381892c898747d1982d743dc052a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bcb8f593fdeada13c08715b237000754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921661182e5dcdece5ed11a5e38421c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28d0c957d96ae82f6aa045ee45cd9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150c94488d6110e3c95ae92886e0f07757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4de5627100619e10be6eb1d49f5f0f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca18254bb3482064c1a59f1f981757759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f1f39e4aa464c7f0b6a8e0ba1c70d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f005a9e5d8bfdcc81118f17cebbd722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108c5143d9cf7280af6a34e368f58673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3ac71fd3ad8a7a620d1d122fe49424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24512de0624b6b5a16ee3596cf4b900e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0e7538a69860f0372fc10df7d27f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a47f4c3ba815edd4e8b0aa1f9d3ff17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d606c716286f048ed4c5bc92f266e318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a128a18c29e11f68e6ea401b1697f9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687b9fd231a175f5bda2638ffaf4b9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729319165aacb30996266f087c0f10c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acf0208d395d1c3474aeacf5a78d8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f805bcac4e11110e8ddc04b98c80bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad7c2f01e37531af072286ed4795cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b53e89ed05fc7c76ae8c8f7f9786f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143adbf0d809b10c4c1db6eb02be106316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34125188889f62eafe47d9271a5a6e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b49f7324cdf1a49e98c719d5a1ca6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445957564c968f366e2c60c5988c906219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b7dbd477eb070764e154fbfadcc9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d1b9b50b317b9d98c775d83832ed921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c507345d4812dfe4d9b699c94943822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40190ed423223ab52720559f02b7f8c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa62c464c7494112675d6dd0e5945e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a314648644738f2d351a6a5ab36547625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ff7b71ebd5755760c9be52bc1fb9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec837fc9f4a863f94e2bfd951adc273b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfeafc72e640b5573cd9f9f639d4f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43045c3b9e1c9e74eddf352bccb0b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139ad331ee5f0b3f39c8afc362fe69c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f399530d8dac2e7c6a8548c993b73b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07947e01c38af9c1b8777bb1caff8bad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17c3a0820ed2e6166a665b3ffb791133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24a848d94da44496634e23db36e9e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07298ec326e49f9904835057c18d7d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc3a27a786794a1a19144642360ddc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe84605f1cb00dc63320f4759e92c3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44241a85044bc96407fe221226a2742138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da95be61fd046828136be188f6f41639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eab0f64a4e2f64edb68369e930919d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee95c272ae73b5af9ddd38b7e10f69e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a5671ffe169f8c77b5ab2a533f81d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c269072d2db8eab2faff171d1038a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eba387ed7f3c5d49ff091660cd068d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd962524778387032d8c255d7978e2ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5f751a179aaa2f3d6799f3b95d79c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43437e078d891630a2843ea09bf6e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96e2efb958dac8c748d8b281c17b1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d5301ca9fab64060198d6d2678a7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfb4c6e24f79a47a80db26ae2c8add50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd628d57067302156885a1c160911b2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b2475d6f0663942f5ab4e17d4409152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d596361b26f146234da4c0478d43953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea79c208220e5c3edbcf4ab99677e3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9e901e11b31abfc650e5b60b57c2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351bb196da2a2f3068116880a8cfd0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cf3bc427ffbc0858b9a58c57ec2df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18c7b19899a9964878d29a6cf3ce7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19120936b1844e27378e6dfc3fa310a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdac08e9b7cbcb3e9c3a8e7d0e2b1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5872af354f3bf6fefc512b4d588e90161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd60b8cdea741539ff2b2eb6b549d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f46d974cfb7a7d37cc97a83a16da563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf040e0d25c4bddb1b9226a9677899864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ea48bd812b75f739c808a982ff8e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669322534bb2367744e97c7dfe0f23d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd592f77a4dca6a57e52100e6845ea5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e97e391d53d5cd0e68fd9d61ec49568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271f10261fe3622f7c3ec54cb5a90af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c7b2345aa3d5811f045359a0d709370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca0219eeba62df2fe047196b2cdea371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73349dc401d3694e2dedf428563811a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302febf5ceb70bf636bf2541d606d1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41094f394186307683a97d6302e7af0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda00b485b29b10f97b8e38956f37a0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e03108f212327f5c3bd604e379603076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534e259f9bd7a1e2ad9f5a1d33e2fff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a2cf78afe4d4172cec48cdb57adf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f181daa9d1e931ac5d4e03c68d7d21a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc0e65161a476852eb1ab1c3dbfb6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4ff05474c1894bc1e039ce7a6da3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f12f8fc8333e80f9ef466bf1b7a61982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d938ea3aff79f2f2e24c68672636383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1a60919a20c820b9ef5960b1dee8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7ce9cd5a3268d1140f5b736f08e7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cd0eeb5b40fc3dfd7bbee7c4ad97086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0e882dfb257a4b798a5e0607817fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a17c04f8c9d9f8c8d36e829d120e3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ded116ab60134b3a01708ebee32dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacd3f3a8e309c1fb57bb4f17bd6b7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a663186451fc885b10b5c9f256be2ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9437ffd05bdfb130747826ecb628492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353beac45c0a59171724a2cd5f3b6e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45da3d0afcb80312440e5531cddb8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04226fcdf2f2e57c9b3d72e79de140e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83536dda04a6c0a639ee1e27a87914c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0cb18b5b9341155997acd61026ecf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d2f9b99f732fe1555ab86997dde8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfc3932fcd11d224363d99f8ae3abf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4e273b7542a8e74fb3334d70c76cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a20dc15ce4c03fb923384179d6e42b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ee89a64ef68c9510a50904acdc6a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c982f0694dafca012f0bc81ac378e12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1110f74eb01c80ee33c5c52b43c75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271677995467f94cf2aaa35ddae9551105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6508017a541060bed13286a746a63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7091e34f5bf68d90865b7f0c806ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8f9d0eb3cd4101520d18bf02bcf60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a084502754b2ba742a3a2151b5f14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ab9adeda2b19c3ca3e1b8b6b1f326110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8eb14f29e67aff74247bd65dfecb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e113a7042be74c83b733825953a615112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38f822588d5fd8fd9d9c30b24c2725113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91e7df7ae7aecf693df086d6ac8ba5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307109250265fe54c12006fb1f9a7c3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175626b3191b34d4d3025dcb02180646116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681c4b74049997b7cffb80cc158dcda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b4b6be4c5588ab5b50b821e90e726118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657d1c026deb4518d16f66d1709b246119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c08c5ef973b4c490ef58752228edd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395925c27865bb00ef2bc5a2160b5df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754981fc136ab9ca40db26a3724ac90d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4d555307d05a0d556d06e0586a5bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425b52cd5477d9bb7b76d4b6990b372124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab39a0ff0ced08912e2a3382166b06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a760ca940f485d5d99e9a11631265126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddd01bf2a363b6e7d3aab83574a53e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760761b0740aba78606d3d0c7513cc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d9a7ba2373821a4835af3fde57bf1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69600b5b68db59af199ddf60af9c3094130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca001973ac19d38597b77e1bf260185131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab682129797cb2c0ecf9ddacdf67a1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c751da762b9c9ca64edc7bf97f932b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364150b1a40aa7c6cf4c6562aca410f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ba9b7bf3b2900d5ec53a526a08744135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc960f291aa2aba353d75e3abd47283136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045b0b2f168c7894b793dd2e2bd7162137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c6207c2c65442af83e6f2a310967a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407b787efd1c9c639692249761b3380139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669b7901e072499d256ae0b6b03be0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea68b9055010efed8f465577959c82c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467899936a4466211122cae07c8a293142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fb144bb5ee6afc84f9dea9277ee8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8da7ad63c2d73534c18513bb89a87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000e88ee98ba111e272d050f14c8c74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc01713054bc75854c949c66859c0f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fcc73fe39256df4f458738990924f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb2711c3750607ddd3bf0022dc8621148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca61fc3aa3c130d8bfc97857e99e44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3323417120f076657a71a3bb54a84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6d3c3a22252502f2a8736badd689b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2bfe96f8c63b9a35e2232a725038c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6bd84c95371386e81241c1e6dcb1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad428a7d6a195343e5e012ad9bdb64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966562901dc99eb093be38beb3b0b8e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9767bb8f9537021bc8752f016b8db66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfba6f42bd1d007f488daaf00c057e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283198443de68836f60997540726867a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e0e3ea692acc2f7026e6d6d9b0d95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ec4ff3df0ba281f7b87a8be0236e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0752acc6cb6676b903b9cdc992111161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8010d510649a56a0b98eb1e6def1bff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98ebe142d78ed9cefadc21e51ba5fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccb4a47921c04200d75bdd8889886d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192569f99a6ae0d78deeda29e38f6d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af63007f5115761c26d36d05625efc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa565e8fab5d6380a3688e9787092c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b50c3b0351f8c66445c960fd65aa0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd3e3bb3ddefb5f694c71b3a51315a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7755652f1d1e970d7d409d4a17b1b17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca736bc5423dfed6bc48ac664c0d665171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88a49fd0876f5dc6e6b18dfae7d320172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320cee32fffc88711e346abf175f787173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf9b4744e5aec735dea21eb0565fb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5855f9003d930c9f5e89afe44423632175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dbf1b33c2b48a447049e9d2819589176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7e71dc99b472be1ecb66553f377f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19040c6350344510a92a0caa9cce53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42300b5e6dcc8ddc12c937e2cdfe67ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4ff18910d109f6b34cd0a7c212b86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904ef01246ceacd30ebf5689ec1d3ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065495e361027d4d0fd3bca78ba52d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55337934f86aa9ad08605b1012fab184183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067ae7bee2b85c843e19b224349e3ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbffa106e996c325eeea2386d31073b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d968b7d7803feb6f01e577d2fcfed8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6649eeccbe91c666fb4db911d37ef95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfb8c806217f31bba834ce81bbe291188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149517a7efd5fc2288405fe35f67b3f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323e4db11cc7c187cab7e4a75db4f1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55738a849e095af4237d2a11e3c5f881191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb555720a3534a0d346aea6fd3e6075192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a5d9ea53bffdd23ac60dc2ec3e7d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ee1eb8cfc37c2acbf8f1b06f0b95a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f98fab927f0d5eaae6eaef197969c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bb780e046f6bf0eae77277b9be136196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb78b0c533532b180e7738748497cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392cccdc3cdd301dd8ad0d1ab8610ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a05cead671d50e01d7eb62a2b3292b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793cb0eed2d0941fe84c6ac61d71c8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaddf1ff482a537d8e460b278073ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5de6a7c298666433a8f86a8c01b4ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe49d66388b45e90deb02f82630cec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199d7657bd0400e50622a641e40de3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452db5192430cfc56b59ca11b31677a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895577d9a52af28c6b876845442f99d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68253a936f046b414888038473b6cb11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda264ecd826a5c1b5399a5b575e49ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75026f12c248d56bcfaa9ff52250b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5ac33645fb5c60d8050177c44edbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e767e3ee7c7feba23f9422775a0fc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371f30188c1f17ce91bb7447877beb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e929600d90b4bfeddbabf6e2b8dcd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01e68d2a8294a73ac55f67d70b342c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04010ef31f32480176906e548e11d24d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f65ce1c15a12ff078a4719fce8d31d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dda22e0097b59f85100e3ddf19988217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9f8079f77c16927a3f2660074e2cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4d89769414fabf00c8b037ff50e2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fc7e84a61d81fe15a94258826e620220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d808134ab24c5f8e5178ba6b529f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44f6cbc0aa10dbec91db79e9ba57ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96527a84739ad3325a0c3350348b559223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258bb375af8612521b63f0e643c97fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd219b2e7c9c1938ca12f3dd19031225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c14f5c82ee1c3ba8494266790a84d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc8bae0a71368d38db3f3cb53ed96a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4dcc7a5cc82875ee85557653dc6aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f80371e82b466576188f8bd0ec319229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ef89ad0bc53bfbae5dee2bc446d11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f50de0fac418dc4e0202839c020f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dec4f93fbadde7adbc6534294a805232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6d78a6edea4c8a977b3b8b9be40c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c89f4cf1fcf93efba98c8316cfbc22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1fd506b4c1e398a66cf5f6ec59466235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66a5e552ed6416c87bbc7c13342d76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79db00e0eff25e2854e838f10b8a87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c65656b564511d5bdc72183138bb11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6c7fe3105e6fe986d32f6744fae53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61b0673741b46d84179ae033eb7a64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c441e9687463f24dabe0cc64562ad8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b443fbb2a1dce937a3b0ec1009d1787242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cc79d1d624bb3346e7311f5cf392e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38703ae50b48d2525c9a6cb96c46eaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d94d898d9ee54bc7d8d0e0ff09dac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27958e6a4ccd0d8fcd1eebe8cbcdcb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5f5efd2d4bc7ea13ef5c3748e2f25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43458ec955b676eb2050dc92e164cbf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804589cda0c8128378338ed3177ddb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cb5aaa71d2ce8160791b5e72f6cda250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c086c0d7240a145d5ac61f69074e62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878edba15622f60fb07ed94b970b8c1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8e55e3302f4e32a7ac48cc00874af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae2f69666e64efadffc3019f986f2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f5ce92c8fc6368e30fc3582dd7959255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1202c1cd4f0c150dc0bde621bc6fa7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67b9d1c51867cdbde7b7dc79d4cf7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa0dbd23b0c0a17a1e89015526e2a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bd83f47f268878131edff0bc7a937259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32c39b45e46c0097da2434caacd1a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876070fe4d77ea285af5209d7534281261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd4675236dc5d088ebdce611499740262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54506fdfed3208d98f7a4e59048cbd0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a70195459606b05f2186e02ef71dfc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d157789a6e2696b18b7b7542d30b8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8c0d25c71fb0dab9303574671d56b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2b678ee8fcfd2f1bd9d746c0158c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a98a2f95108b0de7ae1e8c8ee0c69f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336f23d7cb1c4d2ee1bc6e497704d6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4bafde63336ba6ef0f34aeabfbe9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd0b1153abb304c11d926c7e53b192271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382ce89f220e9c4f18b48f6b7f65a4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f96f507311c1034c1608aa056362a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa057184adf713bb44a33f970333fed1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca68979ea7c52c435cc3fc2eb26b07e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a44d74a4cd757202acf49dfb3d167276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948627ad2a8d14ce61655670feec556e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c236e512e8245845a098d8e3cb0bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5da66ba4811c5bc385c7e805c7c344279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcf71d6e52393f653ee2af1025b935280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae600beda8ed560648a173cc478758b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761bd9fa73798daff20ee4cbb883935282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c703dae7f5a0880797c03b3e482a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87639d97a80cd827b613799bc9bf8dc7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717364cede449d9b5cc5a9f52c8e3a6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94856b5f50d788182595a652bd5632286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7a0ae3255d1f3891e4ec73143fa61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030545519e82d8b1be6e673e534cb51a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1a24f1dede9fd76e765ba829213ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040f05cf66b2fdaf174cea998a53de1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fa6f0177f94b8c7fa9fdc8e23eec2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22502155af9ac4a51bc19b9d2faec8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5596cd84955b4d9e4e67b9c501b214293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6b0a49d53f9a22e3430c03dc235f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9dff829df6d936338c53c4df81dbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f622ef6134130f101ca665c857369296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e7481effe74d7bf8126fff07ced32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a531e3644826cb6081eec3d4139c44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff592bdacdb5d1da6ea636faf59ca0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a2df4cb9ab9dcf123c2650e1f2428300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130ba6c1746f6afd99c574bdb5e5e80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d13f989f72aaa44ed8a1967fec27a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64f585f464fb5ab103a4a587c7a713303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b39fdc34ca909c29f972954ed1549c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd728e1dc26f5ca3d854a21235744510305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02ae621d96c8e961799207b1cbb5d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd33a2d4635b97f98829cde22663cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb27d37fd7cf037ea2d07f565c4cc28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e454f16b053153cd96d7d79f6d9f17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d177e05410b0651873c5eeee7b97420310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33c80ad4f3fc42bd1a0fb99002bb2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f181be18d7d117231fea42de471eb3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110a0d41e048bcedb20f3e277562aac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49520db0f16b103572946f0f7b6d0078314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9a7de1676e2d13eb2f9fa3b6714a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7484a76821cdbff33ba63e4dd40a64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279500207702f4494b02a58bf8aeb78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bff0f46906f1a817581acd9603268d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc3185a49743515a4745089f7f8510319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fe1a629e05234dc8eadfc0486b8ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149eda8b02d032c51891ab61540941e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0dfa68c26952e531c0285639973c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e676b65cf6eabae0084fa1af45d7af0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946f27783e0a318c0e00421606254a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869071ef2047a06bdc1a25af20105409325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f418d8353e404192ab7f920d8b8aa13326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0084f9ec6de6d276fc691b2d69547ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58497a7bb13a289e685077c4f0fff9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d210a952b999356c7542e7c4cac27c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523509b1c8be4362b9c750f2869fc2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49effe9253046d35fbf56c5d41aa338331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8410e22b004d4dd1c50efb38e2010d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a1455c5e54f1508fb6e6bb9e8f35e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5bc7104986aade448aefbc783cbba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f78f520be691346bee798e29cd677335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c86ecd47069d9c7ce0d47c7f0dd756336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e18bcc489e63a8b9457856c03b93c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914f1a3469c7aad11a78a96cae911f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f1c8c9b06e1e28878055b5cb5d9e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51027498c1229512b2682a94037209340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdefc3e02a21c3594aa23f45e81609341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3472beddce7b396eff539c245e32971342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192c439703cb0c2351a1e524dcdd804343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d14c2695a3ce8ba6bd67ad2f32cd4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b10af78778d2e5e3d075b103dce97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc2f8d09f845d1bde527ad21235e32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb074c8a748bd46208d040d97631a1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332126c4d7ce70b1d6d4e1869e1d7ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd885d9ed1a10827a96bce8a6903ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0666c9bef248fb5c2d10c99b670d12b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf705c047ab71d53968a9295c6d7ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1750a1f53c8362630726fa2698c20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab70b20734296e153df43af4fd2b2cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d3194de8c861d48a1ff452bfb7792354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21a15e9320c47ad4ecefcc3ea4c0b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cf730a7854ad66c7c066986ff75ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652432082131b0c414a08b7a691050a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6860a51dfbce9899dc6a9ce31454d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc882e5ad0fd77e6d08f5bdb923d762359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c87282b75f2eeeaffa3cc407ad8fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e06cedeb76897cdc6ddb683519aa5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abe902d6e0b53a64c95198863c5199362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731738b9709b0d2d5b0a7b297c2b3ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0f003ab2504d1637cbd5c4e8a6956364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b580b93adc1cd214b834c2a38bdb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd35fdfca5abee6a18c34a973b2def366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715157ae173ef0371743b453369ff51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abaed55d1e2322777838f62a1d3b28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce579842b783aee111728861f8e1f546369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ee0d2f3725d4a884e6dc7b67984c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaa321610f405ab50d589196766e4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129dd7b1b9c8297bcc75c6baf66986b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8116ded401666b59f078294a1ddd973373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be12e79b8255403b259fc45681f326c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49966e66611912b6fbbe0606c4410e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6f8a9341a0639582641b347891a86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d83fad1f322332f426bd0f40af1fa9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d186aaf28f8134f3c6ce544348a27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92b3c7e1a6f9455e5a5ec898135836379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af4321925164cbbc5881999120e44b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbd2d775dfc884bbf061de1966f414381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca46a027da641bb98bfc20fc92e1dce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5caa32b42719e8f492039e6c65770f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f382ed96d33acfd8956cd75f96912384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e206d1a318d3ddd44f5d5aeab51b909385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f42c6596e25d72dcf649c163529149386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722902cf3497eea4181716752467767a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73469247600ee5059fe1013ed2b0509388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0d7c2b6a50206aa8e4a782eac8a45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c443ed3d8f4b7013646366b661651390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27894fabec5f2c7e79fc25eb00c98302391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c8d8645659f0c0ff0ed610b234486392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b3a59d18516d77fd1f907afc7f0ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa941c90032937dcb8352de97b6a84d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c6ec20c24d64b317f5922ab79bd5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e773d5991f13e38dda873f94434c47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31fa4f94a4a52dee21ef8796cd2b1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538df049e8ae0959630cf73eb01ef8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c543e69818bade0988b3e8335e5c180399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e9891f888a0d695187d434d7221b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05852bf123c7aee178e60d4f1c3014db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f07ad61243fa7e14de2369406a537b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99b9cf4ea2ced1f4a7cb689143b652403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b9091503f9c2c75aacb9d07277690404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7db4a9cbe6acc0811ffc88940e693405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08894c17b149267c65b3d1d4d12995406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ebd27baab60cd80af1559f1c19278407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294d886ec5e042342e4c72d7cbf5a8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a3bbff278d749531f4931e9841fec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef85e8a9596d34460867944583580bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbb8f69126845fc6befd1e9616d63a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6f7c33a65a60b7987e6ccaaca5a9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea052cae42ee4dd879a0d2a1032568e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec98a394c2a60310115cf8907365ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39db05161a2619d7f3dc713de93c49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a5bf8b6a005e82b914aba01620b94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46bdbd01d7edc87f6e15e4652dee7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306c5c38acacef9da6d0fdb37ff328c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf7b9ec2c7dcddcc0dc137d967001f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d03d980238d1e7acdea23f24e78e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598638e21b66a27c2a766174f340989421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acfff89b36153aab7dcc1c8f02728c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd8444ff8a5fc58c7d24ef80ed2d3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccec244b0e6cf46d06489ac8fe4c6b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955ce6360d6c89b0c0e31ea301d49a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b8110b6c08c774e42b23bb4e6dba0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b951042c60e015b6142185ef7c4e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebed4265b0768b7d68886df754c43dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af9ccd32c787d407683714b9ac6d43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30723480470d22db450bfac6dd3585f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcd64e73d4b0776ef5bbfb11680651431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bbd27b552d528b8081033cd2c003b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68af46eead80b8a471711bf1af4c39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaa333ef03658a34392a04922daffa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b96ebfbde9f8bdfaff911eec7cb236435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b0c1dd22209cef2f1639e0219540d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d624f015d2351c07a1655724e4b7a07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e73159bba03eae6a7d9440804e82c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6118c884478d9e123a5e8587bad2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea01c33328161ecd0b22d6b7773a7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f448bbb9a08c3f9819c8e3e635404d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf770064864670eea2eb671245fb5f53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ea687ab9f25d6c94e2031f24cf900443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bff11a46fe36291c6e26b9a8dc8df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3da0f0004add9619648a25b8aa83b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de83db44525378b2c859db1558292ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aa827a96079f40ffa310c6a568766447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee241fd22e54579baa1cd4d10e05fbfe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa2ce2e202085d5bc434701d51149c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a12bdfe4f7c95115ef717404208f1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f03e2e258a47343c36d953faf4e8de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51673fef9116d31e2ec6f2b6187151ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2e57d772bb197102e7adc98fd001e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66299d61d6385deda03f72a3b05dde1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63e8803978a8886780ad2b8214eb3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b606e9569c3e4cd781e5aae60e8f192456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d680ca175579d2ccc6b6e3c2d64e6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687feee0ba4dad7837a04d9cf7ef7a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febdbe0404604c6f0639c0092ac5c40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa327b6bd27ad8aaaf5ae326cdaf9c48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69ef9a729981084288670b2e40d52a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b184cee8f987c7067d186fd1d82dc2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974b1f03c8025649c87c286bf94a189463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3785b4650d1e237f9bf9b566abb17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf78e722666273c5c890f403aa7c97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2c47e735f2fd5a46bdd9158db7e1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226292e3172eb294fb7462e7ae6b80c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c341cbed3ceb4c67fcfb04ec613c55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8c043113fbb9d039ba3966494a7db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e681aed70a0cb516da2ddbb869e2e64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87667c3d7d6b3b8d7b03df863f67a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859e3d5a5b6c6056fda9acc679db5a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0a0683d9c015970e8f9127c9feaf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4a6dfbcd8a8e512009d8c9e86fe80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8530bbbfa8f9b777aed2c3ab3740e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75b2d097f9bbbfb286ed8dd33aac2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba65d91f3e9bdbb3b525d66a0943941477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331ec25456e367f99c1f63b7b9d630478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d219b1cfbc45db117c2553b01521a45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de3260a1cf3b6d79704953a7c32587480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f28a4010d391c34da1a81ec8498c95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04893e23065abb3afb724825ea97aa5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589d453c05346aa39339e3e5d851517483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7daeab3d24a84da6e32df84f15fce1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f055eded9b1816ee1b6c81c2cfa924485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afc419d25f76efad4aadd9e2809d62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab0733611426dc379147b9511a3c92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53021be7bc2ab7f3a46d848aef8241488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4b12296144a7ab66c1e72f138bc25489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f11209caf881622a6e6e89c2e1a4a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628a029b1bc6a33d906b8062b182bde491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7c143b199c5b57aef859c38928ebe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be527e986838a5d980d715050678a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892b304f2827f78fd30400a7d626d30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751ea28ca353ae625f2117482db55a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9118e5b2c2e18f611508bc845031af5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ecebec6584e5a1346e9ae6d558203497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad781d8a89b20978502a9787e4b2e02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93284202fc398f891d7d88a8aa3c70b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0217c09bad0ed426e9fbcee53e8ed36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa826af2e874146b4db481227a02a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ba4ebbbada515eb61e63b723a1e93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423dac5d5e93616676c4e31dc8ace9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09c069db8a2ee6984c6917502f89fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9dfc6de4f6c912b847ebc8e07c8f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5c491d530bf906de90778e217601d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ef41194edfdba2691ff42c6d82c93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c424c1aa00576708af52ac34e60af56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebb32b670579459ab8cc57d7ced883509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4efea26d0d8b4ef9b538465c7150b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3365fb4e870a1c612edff6fafa1af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b02f361152410921d98b8ee99bfd8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b65df731b369051fe4864241ac98de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad3bb93895305ae4a533bab7742a2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca989ef56383b4372193472d2ed2be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8cedf7e7c19c0e81d89024a19e0cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfbba52473d0951272317eb3032d11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0a58732f65f24f8026c09991b553c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612ec3092b2817141a3adaa132da125519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894cf703f621415dd57052dbff92947520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c289003902510446d9105b9a63e94fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241cb4d98e455da11820b0662e6c059522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3a5fad7a44ea0ab3d4979f93c53b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39f47de6e0ab79069d9f6de9e02ba9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302d0a9c8ca69eeb36de8c38b7f0a90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce851c6c5a280e015faa6b75dd5c9e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a72f846ea3a19104c89c761ef5844d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcf49c9652a4bf83c4a8d70f7c63cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd10cbcd6dc47f990cea7fda308a17f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d608fef5a471327c50750019fb19d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceee364a6f35082909ada81d7407ef8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc9979dbf3a8760a83d471a09e45f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c5843d7af1a54849c62798a1fa484533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c51fd78d40422616ec2e2c0256eb1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1569e4c92094d89ed0c56aab13a492535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478a4e31f4cfca4f6d979ceba0893d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cd8f00847af1d1b3b183782c35cc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d40e00b0b87a7b65a668af3b807a1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9025b54553fd2ec7c800cff82a67b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50056ddac14907046edceffbcf4a71d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c26bb36238f74e5ffe48df0736de6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7271ecf965af17f84fa3ed27d745a37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c67e86e0f7f6485d729fddd39888d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4efbe1076e9ececd836450eb3000b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd370131e7b9b140b228458ae23eb3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ccb6d28f2c86f605d35f97491686f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775980c9a4b752afb06deb0cc655c4b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8721ed02559d04f908b31df2bb52512548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bccd1dcf9788de8e07708d58395ad6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71966ee2116cff09b5d0c3deb24cdf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cf154ecde14dfcb78b28021b3958a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4863fd68044cbb3ff6d4dee15fb143552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c93b641aca5919708bcbe0d999b1a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c5b9caef0da93eed9acee8657fe38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e33d77dcd10f25078e74927fa87f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1139d84df6a93693f16212202c6c30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9629119921f8059bbaf8d77a9cf70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b0836b0d24bb4dfc9d910b8dd7e63558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd88cc53177bedb9dc58c963905b86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be7f98fe5a52efc117d6c021d6d12a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e60ffd7b104e90737b81b7878df58f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2b94f6c6d5be5b94428cc6aa182f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a88331472b1b0b11dd21d99d072754563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc5470f895aa6e422aea4cc68424bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120e8374d95d6fc9e47141b1c3ccbfb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b54444e51f1d73e4bf695b74d967c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b1cbca7f3ea6f4908d54a7775af4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41039f0c92e1eac193a4f83dcf0cf2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8849c39c7abe9ff34e522255d7017569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf3acff81f3b1d99cbe2fcb600c480570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2ecd898126b811a9c0104aac29cb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa5c347ce0bf52b190504d4d53793f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00003ee26d516e95be15e70ceb0694573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf3f7b40719cfa61f84d434692a110574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b14aba6df8f017dd355bd02a4aa20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e329a6274dc06c564b74e24f9d6291d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b0d8034c773f5ee023ffcc5009489577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f2e6e534cdb4c3c3ce6138c134dac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1b1859b0ff059d5f64c73369bba19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf033e0f47e0a554a16ae429b76157b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265819d919ed6051107bee7754ff9f04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c722063da389f97ff5c62cff1c4be37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7380b607e5c820f9f5b911c9bc51f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056342bb3e192441a0f9e642e4458d60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead960da1ae530b5adf4799636ce0fd3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032318f2efe91e4d237fff2252b9dd94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2069e77794dd89622689ef35d3615587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1e02cd14315cbb99fd4247fd2c230588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30db10047d07a51337136f629a4f2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb516dbe6f69d7c35aaaedfab47b52ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb79d0311bea4e5a103a29b23b1fca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff07a62208688b9290beea14e765869592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128b9e6b438d00d995b17fcb1000017593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a5752256981331478db6be7ff2541594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ab76c079427125f8da2ca28836219595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf3c5f4309dc41ad0e297bfa3832d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ab5a8edb7f24234f8fd834ac5b036597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794040a63e17a9fce3aba77c85c3c7f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475241676cdfbaef8e767d1acdb63169599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9f635d0578f5b85390484c9b4e803600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92929bbfca63f6ecd48be37133910a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fa1bb965d9a65e1f582b21692d557602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7d1ee5601818b5cb4add54fb841b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e549bd1e44c432afaa1809b513d0a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16655d6a0ba733ba43fe322b418f7d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727f51f43462ec1842234a4a488163e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3269eb0cf4417eb02413f3805098a8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee7f865014b4dee8fc4cd9719c98bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fdf519aba7e2586c10ce88a494372609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7434bca996b81f7b1efbde352b84a39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5554895cf1680c3d3ebaac4d59b27d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83d9ed45c8d4c667b353a03720fb8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681d1680c2ded59de2b37a150297ec6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a166c1bf0a5475ee2210f971d6a708614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293a13206cc4296c290a193f51d2f50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40796e0f0aeaeac95f25371c996d5bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a6d17bea1874da37406de2b1fcbfe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693ba2ab6289875d4b99b71efc33c28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee7afe73dbca70ade1cb390a4c0fb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d268d8cddcf4ca43ad8bfcfb0e17c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3dabc1bd8d2b5fdab2d01350bda78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca36ade6785c3457e3c0050a0674e49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cad4e14a6dbf1419331ab433c3c502623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ac2aa8269ced4d5a1c22806283c19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88f6b7e7db37c27f47c782bbe73330625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08ab6d54e81d27aa235fe02f1ed2cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad8c22aab050c6aef5315ab146c2ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39488bf20ab99b59c06a12a421e229628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b7e68b136775fd18202856b75ac7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2bb13c254145f1898592cceae4419630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b397f9b7e68ef890b280cd6f2b22686631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70725fc7f21401c2b7be99743168f9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a96ea0122907d8734c3f0a8f2a83c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec5950e30dc27ccf17241b766d1375634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637cdf8d8c297955bafa5be198d7c7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8a517ca2f998cd300ed5540abec2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfe6c8880d707fd7709e5c7747a205637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5f52eb00d6e6e8eae66c4331fb46e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97f060eea8727843a6a5939bac9ebe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eb4d706b53badaa4459136f01f2d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d1709fba8d693721d2861b27cdcd7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a65b406cea4688c4b3ccfa2f25c8ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b47f4c150c05b4aaca7d49b9ef7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763f49d29ac1663a50a934b48f3eb46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38228cb78a3df3bb7f8b0a2620acf61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64165afe80a49fafe50be8d16c48c47b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52bf94b9fd35441be5c2b7362f787d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebde15cbfdd8cfa36cdf3278ff5f12e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfade47e21e217f2f373db271694e78e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d1bc57ffdc7757b6343cce5ba3d28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c807320ec83011331c7dd4d96cfa7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185defa6105adade1a531b503b8ee0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530cb1f6471029b837a2dbf34024448653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0898680e01f7dbcf3b23739bce687b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed84025872f4b36fa71308d2ed4d31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece2690549ee90244beaabce334946c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791475307721c440c2e1cd5d418d193657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838bc5156b36d66e1ebe9ddea369949658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ccdd48af75582091a5f17c55bb27e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c29a368465e173ac77cc5a9a0a5f82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662632062cc1cfc3e0f74e449a3b3f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad6b947e0d95282feede686d2d6ea8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f97e3ddbf0c4353e3f50c138630a8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ce9222231a479753fbcb1ef6ea0b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1eb812e6e4200be476a4f055dbdff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d80dee10f414a69a04e31313914665666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba6b4790072ded35471272bfc3c718667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbabccfa9aaea3bbbae67666ebe302668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9923e3ce3da5f0f3b1bc5b488e76a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb9cfbe855c2c6317928a30d2f2ebb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd46ec7fa19f7288eddc1fd8d2f9a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae81dc4efcfa0acf5a8940518f829bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c8635c223399fe5f00c0dda9da054673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78729deb9109e7f9bbc2dc9480994b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb1063d15cf0552beae3202621d9cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60e65a7be4f9461a661b3d2414b297676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f3db68aa23995af6ba1f4e80aeba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37f723a645540799bc0af24dbde76d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e978fa320aa2d596baf3bffd60de23679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806cf28b8222546fc7ac79fa679633e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea58dd491e28dd6c182fafaeb6a7e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e89ebfaa14f0ff0b47c2e5d4d8d565682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd06b7fed60158c5bf4953e77ac3e73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381319d05fb2234933777f58beab1748684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e48bf6d231b78abc47845c5eb4957685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa56b56e57ebc835200084060c4964686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071f3ed0f047cdf60523933fc281431687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f253cfa84c671325312416b045e40e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756b1e1f0f4adbbd6d67c211885b4f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb89240ffa357c5fe32280adbfd87d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f0bfd9e6392fc36821c7e4c11934c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa912540eac6ed13325c4401cbb1592692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbfebc41eca263fd0b54956376abfb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473051795f74980f1881730fadc6dcf0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a41c4e1d59b4c6dd04062ccb57f3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb57b811023649fc7a4e6ae552b31e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca34e7c5548bc64ac4c5370da3b7f2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b14f612e2050c8632fbae99fc49170698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646e72242c622f517218fab96235758699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5ef008f67926fb99741617151b2dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9ccee435b27cd3e6f29eb19432665701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a27d46e467248b1083a692261362ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8709e475e1083f15823c61ba211318703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283d919aa2e01d627c4395504d9ffee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de79808d9c5b9b862b8970513072b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a4cbd35266eb23b038634c34505b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097407820806ed89f3c8d9a89ecc3134707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7556e90be1bc7f388abf1efcf0629708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2debe9b1b8ab59215553d6f56e7a7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6a06367048b22eba4f04e0277eb65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b227419783a34920df51f03901bfa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088bba2fd1021c21c9c20a731f1859a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886e362b9b6d84618b375e5533bc4ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add8a19c75fb4fbc917dad9c0d9f94e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8384650a052b85826f539eef4809888715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37610dad412456a93d33e219ccbd7192716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054382ec5c8ebbaefb796756e0f766f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ee9a3463efab03fc784c7fdb480ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c727d8b1e2dbbc30ca0bce8d1ef9c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b57f3ad5095ef5571f24dc251fd78c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4535607811c73d35b13cfacfec019721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a37dc7c2e855651132863eefd0f2a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f76141581f32f181e88fac981b171723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e734dd5523a98af1d63dc13d479196724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f2b87128bb84bc31ba9cb14159146725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc092b0d10a90af337d14a3db134de1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09779d73124c786d01c52ee43a3f8851727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7d82b76237e73806e9395d650236e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ba2d499ef83c90bf491cb9bed3887729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09fef5832c8777873ffcbd544c948c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3355155925a24c40a089ec4f0a8261731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767115dac167cdd1a4c7abb0fdc3735732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07970fb209a1d9dc471cea876f1355cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b650ec0e275f9be28aba309a9454b0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03795ba3a9715141b78bccd11f531c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45285e851cd2b809e9ee49252c52fc24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1d27e4fc17ceeab2a0ab6b6328e78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c8a6f8132091ce9332f5ff08ac6fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc486edce83a03d489a9f7e5671e16a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3d6f293a8a87487ec4720a0794479740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee4720a9bd3e7efa442723a594b04b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c34c735982fd3583cee411ee6bf4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7151e2605748d9152cc83147777350743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd020061b414824f1ac83c9696e85e8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce81efe52c086c93fab82ff4a0c196a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552124aca04f301159feba89b107cbd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24cf5382b645a413418adcd1fd9308747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c0e9dc48db397bfa3524157282638748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f143afe5cd4239c14803811353808749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e0b5558f4d9d5b0feeb55db4ebca1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b865fb632358c3c2c2e540055042b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866b3936bd73fce099322c04a0334c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4d2e61e8d92d77d29d28ed31d7094753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19efabdeee17e02ec88d86181e49dd9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a98bf3e07cbfbf2df1e59c76995d87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222b8e68c67a78564a7c8f29642789b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c53230a2fa293a4dc42c9bfa07e7e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb8c112edc6e17e15ab9ca303f0673758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370754ba99eefeef68ff54220c41027759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>