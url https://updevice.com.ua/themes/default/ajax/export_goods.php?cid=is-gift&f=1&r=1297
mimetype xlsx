--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81773d62cd2df3aa28b756d0b001aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a70e2d77e64d27d5fa8dae0c7bf38d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a038d123e79afb2cabb617f753db5093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891a53ea8667a89c315c102ca8700544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57e8bcd4ce9c83885fc776ea85fd3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb2247150a5cf47adebcedf8c6edcb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070fb5746a75d6ee13a994f6b1c3f777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526cb65a996bda89328649af314eb2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d837de9005ce0cb0cb5688888ab819a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd111803ea6a3afd27679cdec97e4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722e6d8703e1c03da0672655056f52311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941a5e5a97e1bab95b6356bbfbe747312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93476c9a85070d20a8b612d990e66f8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920502b46be1288c0e8924a5a8247f9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56aefe271f57c0db16e450ef9e8e7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcee58dfd231fe65e57e6bcbbd88c4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701b098f8d58e36953ca1a672bc915f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc5f290e0f00e60f92e1cffd5eb90e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e32dee854fc8fcfab84f011d949b3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eebdfd8327ba9fdee6f3b2d04e205420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6c825a93e15dd1914237eb97b24ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3819db18c7e4eaf7ed2565d701acaf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173b35f2f86b3f0989732bdede2c89523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90defec0d2e7d52d8708ed19e033ef7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2a616aa019cd8d6776a313aae153c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ec3c9ddf6970ead945db3566806e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e9b88a0519e3402676ec81a2eeaab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc38ab3523d3be1cc8f7433c17566a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a258797ed17812a10a6444347615b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3ed7378311b6fb2e9aa72225073f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07174b7c4c27ac87a33774f00ff00631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1adb66d15cb6270e0828e7c958cc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db92a9d719ae0dac0e979ded4d9821733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b72859d8b0f2da47e041780b0cd0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820053cfbdc8d98e5654854040b0d04d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3567cd6dd9cc2f2d73443ea5d272c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1e2d88ae43178208a4f6100a12c0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aa599a27f326d78a781304d54b8b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea38487f1e57c414d86e4dfc54162e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727cc5cf6a164bd5a64b399bd2e10ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473736cc8601b185802b4de925b7a6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fdb06af51bb51935b045e2882691442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c20d01caba93728585dfc66ea06f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300ff3e4345ac96317712959b8ed94b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b70ef425fad5b8c7506dbb1e6068745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ad56e5b5a18fcdf2c0247cead935a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b3dc9294a96b8680c1bfb19d2200847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b38f1f6be92810cc298940b118a3be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0702f7c66b682d1092058afbb95d8bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f9a57d918a8b568cc596b3e7ca3a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da0858d17b09f3c31370aa5b77603c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac28b0b715cd506a1d877c90a535f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886aa54bed096c7fe11811cdece377e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f59f3b196e7e98734c9cfe381aa06154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b201f251254c9e25e8931437e0645e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2afbc8f5c6a528cdbc1f0c4c756fcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8665ddefa1633c0ce8d2e0ee1da3daf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293c4f8bcbb413f4dca282fb07f784658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90dd7bb4a1a9309d037eb11dc2d8c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28f8282c30515bb21ac3256fadad560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46d88f269262f2f0e0a87bd305b5a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036126ebe328b362d3b46435bd0960662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eae0b8a0fcc5f4695e75550887ee3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c6e0730c6f76b35ab9f60bc15061f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5203deb55c1045f84f000ed157891065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1125cb912d481d10aec3e0421c935f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3554434802a8053f8736483d221524b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564373631ba1795acb68267cc63ed93368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dd7a2c177461a75eff5f728dd92d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517469fb5fb00272e6ce61d6c40c4f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71f73c2e6455aede32f42e4ab924ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d144d08532f82f38d0edf95cd2673372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94f2612dc523dbb3156098a2ab4fb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693f471fc8cd6180e75d9291eb8aea074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01210b16541e936237b765ca65c3f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e744e7847bfc8dcffdb963a508948c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcc83c12021900b97523fec71fae1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab19e42c6a9a16940f10e8ad831475f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a73bc58c1443df67e38cfdd118a63f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8326dc01054c6bbd12099484f540480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf971e61db404cf889f2e8957fcc4b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3b63ef921345c27722d683fb025ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54742064e3b44e8f94a6243d40389a9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e289801ef757ab13e9570d4714e8c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f357e57e8dca57e9ccb3b12b9f69485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1819e826a2d421be209a96607f2e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957f8c1a6c519867d5b404d2bf55e1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a264cc15e667e88d3193d92634c4fee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb771704a8fb40eedd534846638cd71289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b65ba1f79d5cefc6085e5bbc8488890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987dd694bb56bc5357327d9027481f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e78ab090ddb15f55671d870e6f92f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617836e695bbfbeb1083049ad9ff63093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101470c1eb3541c8c07ce80c48cd03694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a617a86d6137b9110c72077544853b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b1cd1656c66bab5a7ec45239df7ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc0bcfe8085a783d339411aa2c863d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66967ab9b9e73a23578a1387939c408e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6937893bf02be598eeb81c9648698e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ead6c45d590ff8a78e0439380eaf4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a649dbee9ce37ccfeb1b94fc401e663101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533064760e8b66cb0b126132bcdf4870102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce355134b02d22ffbf83833d7d21e2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5adef4ec4b287de9cea202f195a34b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011baa699e00b18890f3737a28351c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76ac57844a8f51396b2fc0c7635fd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d51088178ab79912e5019be6c83433107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccb99ef5ea1f265d71e53439adaab4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb1c1441fd900a1d2f5104ce6c5f48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dedd4a5d51637b5c78dfe883db8225110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52f69246da7ffc17e8945ab1fa79a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb109276913c29de7438b9f6aa7ecf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874f99a6577afa1ab17033e9f3b51d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdf3098bc2893213a0ddca2bbeadf8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b82c2c9a08e5e6f3f929e06b17317115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a1f12248fdb352deb918d59ec7f4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf06a60f802e4cbe688cc02f59a4c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb59e8be0cbf92a14ecbffcc92775e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c671ef3e08f5a50e58c1fcac79d4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882880ccf55273f8a73de7217598889120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87b2ed58f9c0d4f35a43191372fa8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620d8fd231f0dd9a25e6b555c49305d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647ca54cbb28cd95abce432f6f2aef8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2c0772172084ec8c2bad646a5ba3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cb39c0a1f2016e4345dcf2a4cf76c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286318135fc1945ecf96b8bea52a2f3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95a06f028d5a1cd8ba5b9fec733d06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d70c5e7fd1b5912e87eafb1e053b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20f179bf883e5c634ef25fe81bdded129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e30757ebd8fa93fdbccb0f69cc2cd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f47d77268276c2fa4f8775ea4deb5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99de6cc1e0af51d7e9c255bff51217132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535278ea342c20d6bba367d58649b93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9523a3eb84e3e022fbb4720db89cd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ae0e141ced3b695dc15a5530fa631135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa29e87b89bf5dbac30cea814f0c57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547f29be7fd50ef3aa86392c300a1c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474a9693733f86e5f4cf221fa4a62ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368e42cbeee00cc71f930b48d2930f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab6bb6aa74a0825994da118f98906a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914cc34bc9ff5d36e703a860f7fcc75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2026dd2193ef888a39812189abc90c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd4bab9d44517dab35472040381cd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c98c331a57df14a1e0a39e242751c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23225a4a95b4545cc4c53d41700a202d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c4642bf270196e5bfe34fc4fe1169146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bd6471e18dd166a33a3446c87df78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5bc745dfe26ba141c7487e248186d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b02ecd00ad70af694d2da11467724149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1768f9ca170a2fe3c8e3a436c8c20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152da503d31a211dd4ca3b566d17346151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b800d813b8355e4defd4988963170152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486014aaf43f069c11e1a06c33de2775153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0153c41c7bb9e0318f4d2198c6ba6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeae713369bf0f7e39e508bf7f085f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78708421373cd856e726b997d0b9acbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db14dbab4738e9f26f31f15380f1f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bff1fdfa1acc09e277f4c6b7625a00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5551f8b77f6edf06018dc048cc3efe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f3243efd5741347f70ffe13096492160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0240a9fd1b300ce15e6c43b88bb50a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58a76dfe130f378bccf97d3efdf68b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6080eeb89754c087445272e9995074163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12770e0b646a052cb7ed6f7f591074bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cca78c7fece79e96ec1fc1bdf1e55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d63ff977cf19213acf56f74925b3cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b55b72fb7ff435b56e90c9319ed04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c8d6131540a14b1d66d7d47fc454d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d79b3eff530c97cc7a13e017ad4097169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a097380039098168ac29922887c38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ffdb60d2c71cd04610bdc6a6cbabe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5982f753f1f8e4304c52f6ef84407172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d107739cd1257b9347121b8932707dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5d50cdf7411b86b85ab57089b3dfb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3da5d6764dd9aec44321de0418d22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff4ad3c51209acedc0ade3f2dcbf34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78bec12c8c495fd093ef508ff42711177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f1759773aaf7451a96980090caa6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918a7b6e33d7f193788d43aa62bbc02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a125d54ee76c360be2a55f924d8171180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ce7260432e7a28d502bdf01e47628181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab8c083e312dab4dc2d5ff20b70439182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2331323090692322b2684b6978a03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b153092352e3ed34d4dda269f400a3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64476cc9d381673451331dcf1a4ce75a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae737518c1eb8ede2f65f790f49cad6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2c2593d31c3c106332bad60e931cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9a6d67cb6c901c1d916956369e6cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea8e0c309c134c1c3c92a665e078ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af553eac305d83e6cde2465200f6da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8564b452c473fc3561392ff73c1c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38e5eaed9fcad8b711c4ce988aec5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c9b0228a792dbcec0f4b75e8f3d7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad419258719a7fc0842fea9fca7d98f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08c8dc9bcfc7c02f7f299727fb422f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9a1691ec6783a691030070fd090b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e080846a4a5f5f3c2746a35836feb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03176346bcdb4d51b1c4a0ae93787897198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92658f704de84a1a33fee4055d140065199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630691474378fbc11aaeaded103a53e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17909f0628389ea156f56fc7714e0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846e575b5fa01655513ddd3ebcc945a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cf384fa821b8928ab5221ffc9a37b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf13b7ff1cc98b47291b16a702e667204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3bb7a6cfa90ac4ad515db079ac8d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fd54de7864e2a333ae4df6bd70b48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e01bea675072acf4e2ed1f75f774d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e009faa33369c444ec4e42f49150b0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23b40e8264f6ba59f3efd018f4b96b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2cbe4d00247ac620c957ab4e66850210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9b6a7612f6e062b0a436fafff693f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c229c275385e97c06e41221c667205b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9818d7770eec88a2188fa6cc1e2c68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b488f7323cd3b74f453cb3df09cfd64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddefc76ae9e49bc297f1d5f20096ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec86f2f19d2246d4f4cf1c33b16bf9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffff3d4b3187ecfe29a20d12921e15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf84f3571d3d3e75240c50bc442fd01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e9f0c27ebb1c6572217e81ce903aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb617b0d40a127fdcabaea506352466220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a42c64d7abfa806b7098e24ccf659221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05470e86373491907203d04f3605464222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5588e5a35cee2828a72bcd0b85135223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626185a32a6375324e2567103bd4d6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aeebf173e38d79f24ecf416d8f5f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa09fadbd024af16a1d343ec25279dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08844afadbd08c81f72ded0d054a9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b56bd8a51d30a01eceb033bd6c8b9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76428e7367f310348667a95b8c67fd0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab6a5a31f6ac270eb4b3875b29335a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a11d44d4d523f86c73ad8f7c65cbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe0275b6b2b91cb1f0465cda52825e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f03839e075ccd2b5fa3d07a212e8a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9b8a09a68b0f06e66a4bf65eb3dcb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13744cc3118986f0144393607537bc48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d01942edcf75b4f3b7f52bddfc238236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86804005d4e16f788b3eed1f01309ffd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b819ad47e3c347d08d4001c6d659ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023e8d03e8910ff28db2a9d86979653239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb7b3b2a7cb6d7b993c3c5f8937900240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb45df5dfe0c1798e754030b470509241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d6a522ae19b0f985e30cd2657a0b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0564635b17ed41b9ec2ea2b719bcc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571460fe5a86bad37037720fceed82b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c09cd9973eb8cb168dc94cca0e5e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed3248f49e90fac226f7ce37be9749246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b556a8baf411dbb48700d9a0b550c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1a2c4704a35113a1cbeaa2cd6be65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045191b17f6269fc132c5393e87ac5b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee397ff5313c7bde6687ea023e7d5578250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1353994ca43189cd87a6c17de366099251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf21052f59a5fcc2c226cdf079f2b27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58641b6bdd85328d048742fd175236fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be79aefda0665e01b1728311730fb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbca36df4f53b561c076edc7a5f67a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f740ca3819299fed29e8f55bf7eba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966c33f5d8da90af355f880f4441547257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86657d2d092e447f9852681f780bd551258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879912364cf8d254d10b8b5ea610149259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a71746a1f47f8bf71f14fe55ecdc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1307ff64cf31f7c09c9023c4d1029d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e01fec36c96776a4278ad1999d1b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4025cea8393d7a0d7f6b48f4f2381d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741400753286d82a3030a3cdb8744cf7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582f0966aabfbc8d631e1734694823e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3798187dabaa0b96ea032ecad4f6bd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78fef7edc4416f08812f406ccca90d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5212aafcbf02fde7bc22989fb7c26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502471ca33c99a70abc5383771feac5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e040c87a7bfda38f32362d3deedc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076a3950c0082aae8ba59ba55a59692271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cf880f4c82918699c22762c08d21c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8afb4dfcd961bbd3b80c70beb1756273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5ef4b42f45c9f4a91693a7ad41705274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf266b6105cf52938765c2b13910821275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9fe0ad9f2f419d8f4e5c9e4ac80bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed62363c35c8529357e5c8e9347b79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5198b197edaa25ad5cc40267944f98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114cd74cac31748c8e3312f2e312736279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd43d8a1c4f99988166f49b361467b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268d800b9aeac4dcca1d79d4e00100d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c9bb386358dc56cdaca20950dcc77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd504cd3762d347e618bdd55dfd963283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a779575d11c35d334c2c289106689284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84561dfd5fddcb7fc446d4086ad3f738285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6a39fdc8296363aa0792a981d8bcb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1d328b0eea7456801be6a2369aa40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef21eec63f9fabcbddb4248f531153288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d614abc4b4648a612114a3c0f8dc235289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb364030865ffb529deff0ca0f5244a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bafe347eb00b6f5d201c9e70f519b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e85b1f9de54e7db0546d7f2e2eb152292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30747309f403d60d533f76e6429cfe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747ae982d597838a8f2e3735d630ba5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338cebd55dd8f78977dcfa41d8b6f5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82664c9defbd2d7f06eef455755d959296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8de23ace0d29f81739a8c77292d27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f8ae117c89ab315cbe94594279bfe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb2324ee8e4a17bec813c1ac89387c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff77ee58ec4ed4a52fccfb5daf6a62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2eb7ee1babd117d2e7251da80fd95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba35d125ca8013add58caef44a34592302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d248f8e3ce729aa48f73eaa0b614929303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa2518db8f37d030954e37512abac1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc8ac04c4caed2a469d7ee42f87aa0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983f8d6b7965ec48510827ba0af0e29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cd4bb8b26e2aac58995bb85cb7da3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaba2fb124383b89dd4b1cddef66ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbed4dd4f85d372124bf645e9dc6798309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbef819a17dda4b77fc8134df9090fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a4e222add300260e0995412d0651c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d98d0812a7c22941eb9c051de371e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c7b2a774154add3b24a2872fe8bf4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6703cc13ab3300477a5f2cf7faf1d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febc9b1f1280c624f25cf8d964a0e51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba13e0f42aeb2ad9a1ac8347af1b8d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88292dfd9f2bff5bc8b79e9394fd881317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e11a383a84ebfe817c8d9fbbcfb14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ca9e2b5fc6cedba16e6e5770d1bb0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54923d550309c93ea3ae1fae4e729d4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89edaf5443afadba00b351b8b18cdef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d783bf5e25072517d19a3a35d066c1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a856924f76ccc8a2f9a42b7abdefb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da13fdf3e3c0e4ed06881e871f90526324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ea33644f9310118aa6fa520a8a4e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a6de0753898a01d5c0f6d7ca638f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99100d393af564482e89f8e5e067cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b0c96c695e98cee66e33292e63bca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910cfb6205353bf6a069ad639a8f5c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6e6ca8d70cd1165cd1c69130d381e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95696245b7d14e5764548d80f436bb57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901d9857bffc21afc51339843acecba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d52855442ca9258318c85d7aacfe3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fffcc60c85cdfe315cda1e91f27dd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cb115d941b31c49e6945dc6380301335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2130e469f409266cc3c0a09961a1ebb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfb4e1195476434ba82793b1d2c5fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb030beed1e65649ed576fb30723ca2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b417b6505482ed1815a8674f660a8a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe102c3f8a2d57e8cafca1e5ff87c4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e504ce16a59b6793cb94c290b74ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41d8faf506919625a672c2b2e0a8ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e29b36f0dbe36b65a22499d8c345e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b6c88ea0db15ab87e99e94225775c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28e0af1a1ee9fd81ae54c428d22ce7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131dfbd49b245293119232d306abaf7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4edda740efaa32c59e94b42a785f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b68cdb5a3d8c8130786f9b0b6ef09f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64d4cb24d5e80458ce9991da8f273c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f6db62cf2e6d59eb47230ddb9d5a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1799afe9ed101f3197c28a2b9f877d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ab6502886e66dee4ef9ce145cb100352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30657b12cb212288ae6e914680439b44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d232645d542df4e13f21969e6bf1705354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487cee8a442e7d3f9ee56dd9e365546355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96abe199bd98da3b745b2b185249b17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1d97ca0e818ebb363d042f81bbf6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c96b6dba4431b4391174a2749a4c80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27b5ca405d8fc85f0b8d6a4b8bfcca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ca5932e32cfee71aad0c9e0c14076360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748989ceb31dfeeafe22f69c1a37c197361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd6d2c78a144f3e9e9beacada7317c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9ff3e53878b74e2cc3d37e514b8f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871fd6637a327e302094c0e2d24dd1f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d6af57f9367f78e4b0f8e46fd965a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31dc06416062337b639d64109205d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216da1c2da6493fcc5314a1099020d82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06103c878f132044bf5002197aa8cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f00d63f508eb033bfc26399d95330369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271506ab8b537792c8668d233eccd3ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9c2a2ff5edc6d03421e6f6b358ed9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9988b5c260370b03ee5dc8034656631372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255975bdf496f8754762544de8d88c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbcd29788e5722dc6b8c8ca2e91247374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79650eeb1d1ed05dbd55e8f3b36b87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67abb89cb4b727cbe1f6fe73741de27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63e859448f0186445ff212da97c70b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f773eab597c3c5cadc719188f48b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132b4704b8d947187e65e091d97bf85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf028f0c1dcb9c356622a4d0683e7c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242b8fe7b1287518c4923d0504452bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551a43052d5ff69605f14f8d6b769d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f9ab33107604a307b1d9e5a954bca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc52bfe4e0831d373e328ba4a0ec5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69bdddb04307dea24229858350a642385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5036f515b475f7104af38527222f52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33747b28f9a43246b7ab2afaaf14c17c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca08cc402af790584da8e352e0aee3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb757f4afd46bb3513f62b8f5724a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf999aed8a999f020390ba57a6f8db8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec925b9b6b609a1d348dd606061992b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562065e65a74ec0753498840a772c959392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676d060e42f58557031bc6aaffcfa43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a0f51985becee2d9bb9b7f2ec712b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827127ad39d82fdb6ffc63745aed657395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1944d782ab6192ce43ccb1e6606c8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157de4dd4b90f6783b591fbcc2a9ceb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771badec22e282249c3654278f22ebd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cad75001a1b31ffc0c9504cd3a7615399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40e2356dd16ad66fa30752f16277b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe295ac287e814a94fd53efd449def401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb93be1faba99460be97897c439cad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0528e4837780b3245f2a75ae6e9d3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb097d7168482125d1c68d350d9d993e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9cc652b454578973b09ee7ee22d51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dfb96eaaf2dc0c18f7feac23c9de3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63ab12beea60168b713829415f42b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56deafcc79ddffef358b999f6d578ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da186a129c7aa75593c17d90f5a630c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abfe2f040a3db976da73bbddcead57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319acd662f85245fab8525a73a9943ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5107e240f27f1b49ad591b7b1b154412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e994dfe5a5cd246b5c1f731a4bf14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1258c3d40f86e4a4e08dfa5f751fc7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406035fe387e80b7aa78df6d188274e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18db1f0081737d6701c87fc3672fde4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57b119ce4bcecb127c1917144bb35e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601e5ce9123ca32463428178bd754e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3d2678ef27ae12fb9948ab3f85f0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61911f61cbbd0aa5b476d8be659efeb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1865a617216781009de6d2763dc553421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86e44f31865a4209eb3ff1fe292659422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce926d5d80e7a7cf90d91111fee47d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c2273cb1ef2fabc6fd20ea7634d46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966cac7110667a91ec8e6e7a444e720425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054e786f439bed7a20fbf1b22a3920b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ab0807d908bf5360928b5fe0fe9a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3172caf422930a01fb1005a809727c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6dd5260b83e94d224462503764572429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3b86788b500f753cf7d8bd812b152430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc54a766d4ae7e0f16c214368d8d6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb313dae904a385dad8f62c2ef8522432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7fd6ebbe1059ea628ad6953e5c465433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7231a1a265aba8e490293b0ec336cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a16b146e9a6fced9661c115ae8be39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a9ab51776f8d04ad9d5b1c31c853e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cde4ef7bc98528275a4d6bf20fde36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd848a9581e0e7b6b6aa9da4e85c83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c44a95ea53683c5f427f85bb1b8a5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70093bac108a0300b21c23a62a30015440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9482b4e02d160de145619825e607f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c653c893daefe48013298525abc0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dc865f5e18c9cf5c90a226ffe0ac6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205972bbfd80d9779bb69202792612b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9308ae4afc9bb67c86af65cb72c2f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adb7e8cad231de07b95700364f96e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121eda8c136cfd08327669086986fe5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2d28faf9553b49a846d11af33157e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40820b4583b0931b5f2ad00cb6df122d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006793e2dbc1129fb0643eca948b43e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3e28bb3c0177a95e3d9da532056ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18bbac9f470c6a05e8aebed902f085452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8081df0482d7c6b71fd203526255d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1fc5e9a8af93a61177cc4302aa2d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb63214aef00faccb0eac3bd582a6c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0992ffdfd84113c80adc7aec602af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89817b7e9375586c88f3155d0eac4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b6149834d985b7732431ba6acd866458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9f45461a5c43de23a31b6be080e5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a574cebc5ac6d4f81b3912c7f5592ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc40d97dc833b14fbc28450317cee3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0c18d78bd0bd336e5fa37736dab94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3ba02ba0120c2d295273d221749e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b545a70019f941c85d19b18792971464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2aeccff3d1160d1eb50857fedf944465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c85ebf2c67a0fb37b5b70498e94c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46e2ded3be240add6691503da16138467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98e88b5df927e6cb22314c48522245468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c54d86771a903ca99ba08cb8cbc34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055d89394aa0dbf3eaf9e977c3007b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a45479aac4d2bcd9e490ee35f30bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c407ce41a8aa9d1bd7c4f5726cdc80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffd7fd1c85f390519f8999bfe3fd15473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f023cb515d68d16be35bd6968936f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa88bf4c32e6f5aeb27943b772c996475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a6726fd8dc82354be20ef1f5674f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89f1bc0e335f868da2015e25b90a95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261911198a01a609ab708084bf67c9bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610d4a1b0dba8089836769b8d9b06d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8dc56b551349c9595f7a08bf6a44f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5026961f0091e20cb236eb2cf0e1e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e8f0378de88ba7fd25c6ae771f571482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8926894b2ef3933a29b326fd982ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da721e1df31dc4846f0f373e29821dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92510e6f3daad3e8ab34b9a7dd239ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cc2dc30d397c5b7a394952d51264c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b57fec3f0a9cc34e3b79504d2abba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02dcd1f35f3d136540ef58d074bf6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90052b9675b36500162ee4ac8de48076489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489f7294ed2a554af7834e3bf4c94e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52379e6ed758db9f82f067c5b7ea952f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189a3824e42714a6f9ebe254c522771492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de195cd7ec3b7dbad8231a84fc8651df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049edb2e6d649c3627dcd2364fd0b67f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c646277b9d62694c08ff82936563dbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b083ef794ac3bbc8bbd159e72988957496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf745b5665b173f2824448c89f113c1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ebe7a860c902fb9dde970ff92d06c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74459370296404863e04e417e0610031499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c15273816fca09d4075dca8898fa7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d45ed86bfbef87805547d97bc92632501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12404304c6cb7ccaed7c3f4a57ed9d45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312f320893b9e68e156ef3481d3d7e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024fdabb6a49b538c1080004a35845f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8261d5ebb3fde65f5bd45cf304cf9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca57a7979013aca23d531c2b9153e4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1217160e604625459303faa71dc60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa99fb6b5f0920c7440f82d7d3ea18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa88896dcf746fee9979f43ed7e1f00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f837d3c8b6d4dab30d899b8033f1ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e205cea953cf87855ef14984ec17487511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f739ff191f5ca0973ababe07e800ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be11843f8615580e3054b606b829ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c7954a5c909a7a2d4dd1cf60ea72c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8576176fbad4e147fef6d936b4f36f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7329612395d3fc539e44120bdacdd7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d967ed06dc1972b27cc9142f2d6074517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6257662b32fff9d55b875304e8912aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc8533522c4b25d17feae5da678404519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b291e525cdaed74307eb12aea19817520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b421dcbf158c11ea9ec8db1df8322b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd8108137e5bd6f2ad6615ecafffbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b75c540fa6665564ea78aa1a1c5e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41212452044a802fd703e1d0cfdaf49e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f0ec8abf7482d860af2178220d469525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9434e18b2d42636b34d40b224e9dfb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c987267736fb7bf2a2ceb29444241527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769cced69acb11636e73fc4148e82c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b0ddd2f7d5bd078e7f4f885f2f185529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f657def292936e50c14e6d9c7bca9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cced082eac9ec67090f826808db43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321236bd587e34c881a0c3af572ae2f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950ff08486ccdf4317331f19afc4ded533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcd9428272ba5979caf81f9457bfb3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c8a05d5c1c789dccfb0c011a6c6a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1233ccf18d61e656041ad8ad9dab61b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dd574148e6df5a53a60397c50f05b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bb2ff50034cb6f2df885d755666e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34bad4413e2aebe9e2245737d22d5f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50db61d766b045614800ef0252da43b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024ecb5b2fb7da143047426f085a80e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e4d0fdd493c5c159943ba9c8196ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c89a075c863bb60b021c237cebc0a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f027d861a04b37faed684f17651150544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a79febc40b9c8d3522e2ecdb75ad1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd212a8e5cc4bb1698847b043002cd12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c249516708fde845c9d82715ad5436547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7afadb628e83901dfdb7682a59399a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9678814b280e044cfd2ccad646274ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5501ad22b506c13f7d7bc0fc5c0b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbc8e982f201d3e1282872c1bf91a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53114748c815bcda8f3460a7dbbb3031552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71530531af3e53de339b0e58a6106d5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74949dd81349c37dfc8f64dab7476c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99655bd5e3512ad5970b5516cf717290555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311a7f4ea893f0109e73b332becfc7e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be00475cdfc60f0ac6e35c555145a7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ad33334ebe4302875411a2729d8ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078471636fd7bfedd0d3ac0ab1de53b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477caec30fd7542c8f13a3e2fe94c20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9ee371799bf05f2c9c96a48257746561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cffff1bdad83baef5224d796a9e97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123af9582b7a791e9c104eccfe52e1db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945cab6b3b02e07f378e3a8a70ccaef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881f280fbf26e2830ff7c3db6026be7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dfc2cdad71226d25cd83ec4a524e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84217f53d27a79b97815029e6502527b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951d7346ba32e0e9a4854b67d6c4f1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d477e4a43b4a36a2f96ecc6922203569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38f7044ddcecdc04ad5c45c07d3caf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf516bf4192724614a84caac60359a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc309404d5aed063258b896ff48b6a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2a73be9da5383c0e8463ebbd60d88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d44c5318c35818a39ae450ab5d27d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f52b31638ad443ee244e51cba2ac9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af05b3554b76b97607aa429d9b4ac23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0add2172fe44426689e0b4a82b5b1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd510add6287b8a7b628c356f5da4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdcb803397785a3830762078dfb4e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783c7db61421a5eece2a9238e69935e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82a3044545ed832523498a08ed00c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272100ec75339ccdf9df8dda94c4dbbb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934a1f7013eb53da8ab2786c208bdf0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4747d993d9495adb7741f87bd1378ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990079994b702c9dda8f0ce566a578fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1df1e86dde8892425850af130b7801586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f97c304a4d2ecf9ac3448a6aed83f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247612e6ad8ce8fda5c33c70dc8af4cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b5a394e3393c3c2dde2870e8ef476589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765c029f26f356bdcba7d71a4b282b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ccfd760842a75b8e2535120025162591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9dd3ef9b2d37c7eaff01127a2a0db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ae30c93fca71547d3900c730eb125593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46001eb72ef05c4d5c7830816a02b11f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075482b2eeab6835ed08ae9664ed54f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f0729254efdcb03e8e80fe5682afd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e63501434219885883e0a6b0a2cd01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e400ffccca0ccba67cb4b95ed1df1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d362e73c39cff1dc7ed98db963bb4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391b7ae865e0ce3993a28a10ece51ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07904459ff08a360f2c064530fb0ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67ac2077de514294f1a36d8300a1db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ae40ae575a2022c34002bdff84a2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756e9ed5913c509ee60768a68d8293b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577f9afad40e321727af2e676198785605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17481e159e69d9381a48517df745783c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be436377d47b2c5943f33b5596c20f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8d087327d6beac959389a92a13cfa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788ffcc4d0dc6de5a5d757eba6851dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a60d50f821849649386d2ff5d41f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3770b049e0925848602e69a8e317cb3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed064a697f61cbd6b5e01d1b6986df2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8596578abda5dc89a07cde1f7473ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d8a2acb5a5a38892a51280f39a732614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7ae6df6330de156f20fa1948299c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7376097ef7839acd7bafee538e769a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715efa6c06fa99ed173a1ca21c14bcd2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6155009e45b4aa0002fbcee83dbc6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dd29c9bb64fab2d6897721895bdea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695552f3dee19c265f72279f2854f51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f832aa2aaff826b1f285bfaa97f311a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd55c836609a2f147335a57428e591b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9b225c807d76a1faa437bc4bd37d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee49bd90c772d5b1c71d2328043a1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d5a9367a0ddedfd4ae1732114b977625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e550ee20934d45b3064053052a3e4c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12439536ca863b4cf5701b7d09763d4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245d4be9aa9ac2bfb889546c8ac5039628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0206f9df0dd9bec006cad9c4dff88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beb0efc82eacd0ec9ae440c8750e46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4452cf744fe6bec54c7ec05f7cb1c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e14c0b410d59de2315780fd8129ef3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e035e7886ec5ee20246e950c74b49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1b7a38141bbf4de0fd89d769f9790634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ebe3ae6ade9025adae84d81e58ea1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56d99f09aeef55de1c03e392e80c65636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec42a0506fc09d3639d030a98f943f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa2a3eab4b8d37a14d6dd46ab63408638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cdc700ddec9dbac0fe3d8aa124bc5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f814ad3a6c1005416ae758f66b4c9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb64e2f51ef4f44ca9c0353c0af083641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eac8b48d340ea0fb1f2a9811ef4164642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23df78f9273f256c30100e81722ff95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011fe0f886794ea8965377d7e527cff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271dbbe085abdb59695554e68c88771645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc2a2af9255e3d967d7233a143af11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d73a7cd6999abc64295c14b0cf0db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03e555dab126ac9d39cc596ed5fd19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d858a277b0c608d571c7aec459571649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b6ecb1537d5b074734864ca1eb149650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3cd0224ad30198d59292116f36ff7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0309f445405322652a45914dad9ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1d98441bb87e495a87616d29cc270653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b4fa76e8ea8570442d38a95eaddfa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00956bd24f5a8a64283a4a2cd040f16b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab7e9f11b55ff155bc0be5565da9e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4dc773c0a16f1813ef208acb85f30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f085d6211803a16eb07c1fab6ca89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7053911c3dc19e562a5d09f014c609659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4123ccf4ce564bd5c055625c2536b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af1ce02cb689a27f5cf38f799b008e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bbe9b5afecda657695396078a5ae5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ccd8a7d406048c6f1a1c0a5031b7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a2acc9287adadd4036db9f4855f18664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9980010193333417cc2102364652243665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf9fdf26f75d161f032ae70bc6ca74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082eb9f458830d219cade9e04d8e395667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2a6f98f32b8089c3b615e01003db2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89649eb195ee4d61f8c3acd6d4bf7644669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51473ffad657fdadb1e771c9124b5315670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336828724edd7cfc9338aa9ae27f693671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ed66000ee77f3e5d404c1acc66b66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb36cc655c2ab03d936c0e8ba46919e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285fa0457346b453c80aaff5b9c9a21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a49a7156ceb0a0aa4dd9eecef217bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083fd38a1f5c0975da4adc5f53eeeda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59a09c0d3e82f355593b4e581fa945677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb9c6b55d32b149962bc5215b7521f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aebb1289902f2cfe86cce470af5d39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2737ac032e1bdd74b6d83fc5dd264680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da265033f1c84919ae1a561cf0dd88ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563d6a646a72cd957d250681a453285682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4932b0613ae3a0121d7361dbc0ead1a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b20fd3b7affecbd7b6a5784f609945684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceccdc2679a459a989331299174f265685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a02085f126c1ad8ffcc2ba713cfa7c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39097654b3531fec0763c3ef5ff16a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77dce1373f3ea62dac5a3377c84e0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa7ae405f394e973c65773eda9bbb3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fdf1db82010f2e0c06ecb2896b54d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6fae92dc7689aef1229c9f15368b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cb7d5961b61488684a6d79dbbba20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d96c5000ae808abcaa8cb20533301693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cb8e6d57f2b1ef879149e7d8d7586694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587c480505391749eb786edba896bb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7144bca5f39594fedd54f9f1d0430e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74dd69416fc3cdabc9b4a2e9b8622e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57738b1536d649a1e3f169db9da61f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ac3fcd0f893d5f6ed7ff750109897699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b98561e5457f4499042c24060b308700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc692df8c4b46e91cc211940ce82bb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9537bf5dc39cb1f02687e3ac7cc47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bfca81c66656701acb153da93558f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32826b0acb55af4d7076d402e16bc435704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7341c26766287d64d4e6dd65a533547705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da093716516ad1db7c267f739d11bffe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dbd69de5467eefe3db837de91f0e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1253478dbd2c6c79653f6b86831822708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb2080eeed320e467b01e607d74cea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766941e53114b12cecf495c43577bc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50dc4ac7c1f4d75aa1344f3ff72d37711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111873c6796453f5e95c965e6b125cfd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ef6e8ae7d14f5f196d412ab3bc497713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca962ca7ae8bda3e04004f9f746c1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cc982efc9ab69304a5523f329e870715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb633f76eabe3a0037e598cf3ac9c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1164d4150302cdb168bc91670b50c2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ef4be96be011f9481f7d3b6bc360a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321539dfc8a33055785f4507bf9537b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c85e7770b1b02f8ee16d4ae31e002d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cc404dbfeb7098b24754c15160f91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1de485afad43820ac71613bddc91f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca717a9a2539c2128fe5c5e9771b79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952bb9655109328368f6a78ba53de21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400b45e9348fde113ee9818d5555e90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b5b21929adbd372152982014ea353726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eef6d64c2702ddb3f322fdd6553fcd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689e5768320ac74cacb7fd4ee9f6bf3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9c73cb1ef10af0212f073e1ec3302729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d60184306e3ac547152663ae711be7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1465d3be64dfb2ce84f11f07981a33c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34cd86fac75e349a61a2c566d133f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31001cb2452659f1aadc65b85dffa46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe404818a5eec1f74b5fad7acf1aba11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b72d7a45f22576e0bb3e0946d1495735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a260afa31488aa86d02576e5e5711e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0c4e1cbd7c8905df30800e46bfd15737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19894adef0bb24588a8a2bb0866b340d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093fa4bb71f4212ea47fc35ed76f8ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a36a8f45bfc3823e69c2c3f29b7ee9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5364e671055540bfd5855b60444827f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d318cd539539db630861cff81600fff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8701467051197929a9c2ad99b6558b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b13114ec4629fc9228f854f0af80f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbf41a8fe15d54bf558dc661312fd8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3a4ae26edff705ed12065a04aeb4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57eacd473496e03e77abc707b6f5f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ef23366bb0160cb8bf801adf499a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceb6b5ea21723b4411aef7ab854fd3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276e8a6ceb5e0cec9673771e81629d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f789e0874c1ee214b562aa0bb4ed6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a28e5da4da6361f6ca9a4d8f1d56f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bc48e33e18d48e37df34801bd6a6b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d325a76a97a5c9c0326f02f4bde93b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b23de0a99d012d9ccddd36a2d610c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927d75bad335c458811e8a20044ff8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970978b3b90ecc57f2b179783859303757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf994e5b5ffa336b427bd854d1010b93758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1901282af6813ed6e8b846fb1fde3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b946d281708f19ee48023debd160a801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7ba65c75d5a749cca3f78e531b1312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ef97b4dd75e4b05b3589eb8a8e4923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde03cbd807beed3cd54311b8edb5884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef91ea9155b39bfa661cf4de194a83e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fba199395d85d0a30e5e03bd3970926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9090f4e03887b3b8d0783d415ab8c337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5423a3e9064abd39138d98e094b128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03210bf46dcc1337bfb967523cfd7d899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc857ef1d5c1c185009c81bdba579c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565ebb8c7c19e6a3e5b569e53e61df611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b1434809fc8d56459d29a6ab3cab212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0a9cabe52ad01d8ce650d812cab3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e0c84ea953072b16027182355534114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2483b2f8a6847408ef3f487f5668e0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cbd172562b862be8430815f6d8dfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6604045c8e16536fd1bd3b6f346729a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2670a71b17a6ab0cc916c864a4f47418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e841059339fab41d9ec3a00dffe60e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca380172b54a95225d7bc0e7878df120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc606e67e2cd13549c61aa4edfa00dff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e046494af72903f6ad252fc1129548222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45db4d1a0c46d35a9c339954308597323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835dfcf615c8549bd014e7fb1d8092624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1aeb1622cfd973fb1a4d6af79d4a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38356e1443f40700a460618e0280594326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ca856d305d16ba6247f93aaae4b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f9a70fbc4aa53ba93865398f58ff728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491c303e0bc52ba85a0232b57a2e55e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9e44d6e5dfc96eed3240f9bd284ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc1447b0df89d064c90417d3d9dfd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258bda6f1f7bd91cd6e8bb35292933c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046728755ab0053037d5d39b8c70db9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ab6857faaa14f2694711295986f8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc68bae5afe88be5cc412d39ef20baf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5db5fdd8bfa8a3261b49cbcc65030c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986375a4ea76841ceb4ba27af458b0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bec7582267607daecd97f6bf95eb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aeaca000ce9a58f8e9565d4e831ee339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5864c50474cd42c03d06f8112aa72e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fec03d75a23b7f94ce5ae5e4b205dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a7b6ab41772f11ed4bec13c33dbd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbac7b1f0bcd458a473304ead6496343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbe9cc5a5c00eb61b7435a483ff33544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100462613cc81ac7ba04707f692346f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437cf0306aa6baa71de5fc237223a0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127dedcec626f668388f2b6f2154f4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d04c9745277ad8c99505b91230650d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901f3b50b8dc993882800de34767c0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf164c3cccff10437081b43f5d5c4ef850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d62c8e6ede6c1c0dc378a7c9642b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2502078dc46983267f064379f37528652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4613ae53a34cebf37f0dd2a0456fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a4663acf40fb26aec237c1df88e3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd3b57557ba00d36136d332a3d06e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e172ef853fea1a0130ccc53561be60956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b76ea252a7156f264f0a7beddf25757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f49b6903bbecbb597871ff1949b0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8933a80dade7643a84039ab873b7b3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ced64c1676fd565eae40e111448f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751019d6c8e8d91b32eea73743fdc4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a15a48e6f68b73a41732ddcb52c9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbe6701dbb28e8cde0629e876c862363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bce930bbec184c1f1de76de7778cef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046544d022e63fce87c0a245155e11e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad5f5cd7b31ff04375415289a3a38d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f984729305487dcb4079e72e2ecbe7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb64d7b3a6e88e80afe41924d02ecf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bde231387ad8ba1a760ef2fa06e32669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc11142efdcfdcc7dc86ba6544c39070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30771fa7ace19d7269d4b2ae18967dbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611e9877fbe9b83c83046a2d1e4d26272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18692653669455b25a350b129293878973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3cce673eab7ca8dc951d0bf1ea5f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baeb4f240a5219c06c198414f25102b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b285107c2fa19fa67896b0f17ead70476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec369691f72430ea4fc1b609acd3d6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c56869233503eecf38521ff054dc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbba3404c9c1e3a521973e8632ae0ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d873ed22fa17002c80e06e36b40a8d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c72c54afd71992a2c843748e3283481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b1a8d68f3fa8d1710f921683133f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ae5fc2829c4e4efc814e63675e08883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5df518ae2f9c5e1a8309c28c8e93f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b40d5ed3dd569e28a954dfcf7b07885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923852c5399e4909a8617cab40f781186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dccd0841a140e092c31dab8c63742187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58547bbd522de9dd41f5f0bc6737b33288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9495a15f4ceb02de95fa3e7f7d7c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7a5f302b839b7b263d58bb80cbb6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f650310d3a38ba82255fe7e0686e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef714ce9b7593afcc70b1ea7d3a78892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda67386e24e7d75c74380bc4d0114f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e43b9678aeb5ab05c03fa9034dda894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887a5057301724604c9a311f81151bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da46f124da21468bf4fed4279d6ec3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5763bdb006ccdffc0e8ba3f328d8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163d0dbfd9cd03a9560e7bb0859585b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a91f85f12373ebc3da8e9d8ac267599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a6934498c4885dbfd132ac76fa63d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0dbb44d31a9cafd09c2f86eab8b80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d59fefd811f7bc9ec2b0044086564e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b111be514f899e4b2c2cd94fb87b33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29445e932aeded288a7fd27245debd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e2580a959837530e31841b67e0317105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0bf0c576c621a9f3a56544b021d5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61e9893b53af5de6eb35ca96dc0595107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663002bf223dc2a462306689d229b99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16944b10fd0b98189a864a807c2840e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055cad8fde09f1fca06d30ebe6af315110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2753acdc701555bfedec962b051ad6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8f2adeb36a0e4abc2464031ec7086112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958f0b6efa9234c0d32e4ec71aaf613113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be472f92cf6ccb65a178ba1f14000a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62895b2ae88dfc386ae403574ce68fdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36fdf393d8a4c472d97010676a97df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa1d4e1d57321b7724ea107ccde616117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d2c24e319c66a218257c0211a1676118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa8b7b0e44b1b6a31a40a2d9652345119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf396d72b5422202bebd83f8e64090120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143755f2a02e0cec65e87887e19d38be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819504d3c7022fa0fdd75e0f9b606d22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118dc49ef774599228b2b9f09dcee77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812865bf9ee3ecdb16452be2ccb8a476124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717e3fbf82fff4ac25a50f2684e52cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e116aa99aaf33766f889e9188df12d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972af434bb452a95e9f14fd629f4490127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fa041b7cd72f0ebae54b3028383bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae81dabb95c690bde1b40872d3ba981129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4015eeefae08e53e7d5399182e736130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93f261dce1bd740997e362f2178605131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc24fea4dd3cccfc953d251952ac431132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea49dd01f1c6ea6d3deee7365b2a04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c61d05c4e9a63d0c1b7b704c8920c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb3ce38b7419d35444deef61481e9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f1c669d8d7c28f94bdd93aba5b302136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3cc9a6c1e05e79fbd70d79066ce2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f740fea38dc94e952dd73193a479df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb069a1262ed46b6d7a6e513e83711139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14a2d81038d58e9c339cc7b0c8e5bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42904c93ebcfde1ed79e6c86fcfd50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42646c181c99f42f13b68275d6096f33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f2138cb407df77cad02f0f097dbed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3b5376d64db93892f33c1c55610c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5bedd287a7606f3dc181d0e74a968145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30712b1fe443bdb4f11d2308ad620b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef62f1f2f2eefed0c41231b541bee3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39584d1b70f562681e70792bbd83d386148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538310fdc6a4ba34a6d89a78e9d1c8fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6731e73dc8633b1bc64fd9bbdf7fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515bf2ce4764afa6162de0fc57eb2e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3db6e42632f926df9e73506b0e7be1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d890544c89308c6692e93cbd8af6b74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89af68203a0f67f7fa6b99fb21dab1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc0939b1bdbb8e9b33eec436a36e11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc30bb5d41916052da411d58874a79b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489218f7d1d2b503c5882878e0e98f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831f051ff7028d003a5c24f4fc32d3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ce1c2bd8022ef47618fcb0bba19ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0f6f45832ea2a91aebbaf5427791c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6a482413fd76a2220a7f59b23cc01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c409f45cf9d73203c541338566329b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a059951ce2e31bfe1e90278fee38bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7175c2aa4fd02264d28af652d03181a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6284cfb2a4eff231fa0f56f7a07e9f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427cfa33039c29258b0bed3034d5be8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490487baa59ecde5b8593cf4b969739167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dbaefbfb4e3a8ad617ef61041e5f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be059211a30d10907f25088a51cd7c6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a5a422c1262519508194a393826bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9882ca6a11bd31d8c649c4aac3c9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3a0acb5b46eecf08f6773d5dc5096172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8dcdcd4079bdee3f2e5df9c306076173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce2ce6958d1474a4c40cb83b1282cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66e2a9ae4c37b796b45be145c8a094175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff8a84b8bc109d8579a9f436340f72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae88e6ffaa17e3ac556453c5865686b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be84149906c6efd0fc36a7f5d8fda3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85c14be23361dd33184d01609f9986179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e40c9be4729fa37036fe648a3a21d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f5393e65f1086b484b3fb477c614f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad36a15d1b7a61a62bed5ec4bdd0344182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572998f76a9784c86aee29e4cd0d856183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8709b36c926dcaa39a2e09fd0d09f1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c35d040052b2b867b8ba79cb55d868185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db7a173e463bb38b94ceb36c89b3ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8064bb86b5dcefa7332d4bd49ed01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a645f5c3ffb4920091635c8db36742188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903fb92abaa957058e73a332e68f346189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb769820bf44c56fe37945d714d7fdf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd5d2e3ee49865b5b11f8a4ce4900d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619b2a8b161a506c91ee0bef50dfae6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82772f3563d94a9c5437743105485511193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b61407484455bd01dc8ed8deb0780194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284256e397fa3379a49e0d73e33614c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aedacfc0662bb2ae1304d6c627b70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7120cd7189eda02914cd42953cda52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d856dd0e833d956a2c5ab6d43c2ce3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd941007857bdbd5d6151ee109ef4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce40e98d0f5f129694a905887c0c86e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abccc065454ab5c0bab197f4b8055b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20458d5e300d90f5bef9147b1b6ada202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0e60a169e7368cf4d0dbde88aa072203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca629b4777d231fbf7405285b5f04d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af0c371ef8584969d32f1499fc0518205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11326dadba445eecfbd83feb153d9f79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e794baf604dae6ef5f4266646646c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dab34a3a16a62c88117fa4d3138f5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1c7da5f05247ba368620fe7ac5ea2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edeedfed432c77bd383f32d3be1411210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48529d127760385c56ef32019c8a401c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3841662a5dbafe5c2e1ad6a255894212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f74d3ec38dc4450f2d25ff64521f93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee2e99dba6876c0070b54535e5120b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fa3c5768065c92387d027fc453544215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4c6d733a7e24f160c9c3e9a728969216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33964cf67859f0073cfef22ff7274142217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514f97d4a2a15a58da012f5e5e4e706218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c314f573515a3fcc35e72eb834949d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a91ccb89fa8d3858f4907503120ec8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963bcec54e9c07e3a5741bbb103539a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c5bfe713b98d9cef231bcb4fcd52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751d0764ca0272c75ae8fe6ae4b2253223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7f95e22695b6adf2c98dc48fa3760224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304b882ef167ae0220dbd5ee22d07cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c5a4cb0c26fa58bdbf7c14f7395bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd68b79a7556dd06632360ec6f3225227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481adae072bf64c8b58c79d7cba06f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38166b887930204b11fa5b539b2c9b38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f877936e9e67272c1543dc7e4fcad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f23a455907b3c55728b3fe0ad8dd4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bea7800c8f6cd580297a2d6c1dbbee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248e55a7350a0cbae9a39b61388cc14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcbdae6216614080b978980ff6cc88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901501546a21139e76a6c23a07c8e41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0245cbf38dae3c874cc27313f98df6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd67b31be89d3fbe494523b0100ac4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af515561f62d81dedbfdd4a63efc85b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8659efd638d949bb7c16f80e93bee9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b660fe403d66441a94d42b5e988d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664ecbe5fac66c847f897f871e41cf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1d716df892d3dafed377e34b6a4ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ac8fbb3ad402cd570fe78924743e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6a6c8a3911693d6a764b854a24e20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8f8f441ef84a8690d06ba31e62a79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f547e845eac91b6d6bd779dd32f12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d914412c69b791f3483d26689d6cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1a43a467597cf9aec260bb04e0544248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960304d1ad4efc73bd079b66bb81f5ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3838fc0d561b1958a15e18e04a346b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec182237090365e9f209b386acd3e79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b9620c970fa8d5f9fc7fc2425128e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c5d68761124b9a0eea7267670c96c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf0257437822144d3f82ffc3c1be63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17a0ee04bbe565afac904680839305255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997a55136558a3c5c8c04091adc3dda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936c3e532808416bbacb41deae1e111257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c43e7a9d496d26900e6ff515fa907258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a4cfb6a113d794c4c86ac348d10a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6396d1deebe4dbb822609e328424960260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656073f45bccaf64439fce72d607838f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e028e74807f5fb010daec6f313e1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df4527b2dee0cd11aeebc4f0b4da4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc689383144331f4af6ca933c775ef4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9cc248221ac54ffb613a280493675265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a92f6e55778f9920d907fd823a4220266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df985827f5e96a6b0fd94b9951d8350267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cad68fc0169cd2740e12e6176e80b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cdb3a198bf1965235e4334dd017ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e68587fccaee36ee67c4e76dc2b964270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c052376115656c215b4afbaa19bce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74068671e90e84ed0289c78677f5def272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee40088e4fbae5f88bb93df4c99d9ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fb14d1dddd9ab19f003abf74c4c86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae661194178097f66719698c6b89969275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636294e6af069850f0c3d73ed34f3e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb8c77cf44713cb1a72c20fced36df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f511582708bd4c62e131d6292468e47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f455c9e4690fe80824883f9e8133180279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31635a87acf6e010d67e16f41ece8d93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3031bba31a17d421f03819cb29c3ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da02f0955669d4bcfb3f6b92679ffad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392b416d71f78b8fb5e3d9f32eb45a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216f1d32c3d36d56a106b2bfa6afb77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43683d796e16f0672c4c0528cc2b466285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b48506e7720f87a33777de2b4085b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c3930b0ebf3814c6ec5000008080f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870ae686f07bb73c7167ba7fd9bc874288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfef6c6cc55c6e35f86aff6be1cc4d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46bd9e60731117fbebd7f46fe5b43f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c99c4c5d840ad57aba489e3118351291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a430fc731ca48141c7f3424a96a8f0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b37fba0f1472513c39e9a2f2399bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153a3fcba40199d0ae3c0c2ee11e7f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9606ee27f7da0f1e5b491bf5e83fc7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f11a21621d54ae32f26959985e48a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5887cbc0d72dbc1d3f38d90d60193297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2677889f6b52580f392b51f49c61e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc988df8ac48c97a21b653b963a7406b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a7fe53ce326790ba4be588be5243b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a3a9dc1d0ced99b854e68b771404c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b505c3e6ff760dbec05ff1d7aecc38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785772b5bb5ed856b653deb2ecb5496303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21389c41ea9631c9a51039b0ecc58a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616119a3335913cc6a3be3841aef501305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521aef047c014e18e234bd59834ef7c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cd99f2c8841ed9d66c2fea3623e6d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03456903139a364ab57fa5e6692d44a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee9efaa7cb741945c8106ab14f8a2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5c48eafa4640fbd0258704191c824310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9201bb24a90d8082150e9398167c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890daf5240cc14950879a6b47b53830312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa24311aa824b2b087bbba5c86b06db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de6b2f16eab8c734cacb81862176a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76459e527b5d1cbee213a3b3a6e405a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4c0501cb50816eb242eccc46fb104316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cc6783f04d8b8aedd06dd4adcf130317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c4020c9b0041bbe9d60afc1c8c49f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fb35484c99aea5e2df8fe4c929c37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427a59a12805a2e5c4b102d306a09bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c4984648cb485a47252de9ba89ef3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de00197314171e4580b55e8cb2da8a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a6dfa159748be1dfb7631d681ea3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61798530419f64f94da41596cc503c91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4c87ebd8c903a71ce3b8c34bf62ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274b3ca9b38e5cc6749f56e452fdf23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06845cbf25f0a8495f31ea69598a70aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356b687c345bbfa79e91c9a9dbd52e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a5bb8cc05a3f63578236006707857329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939c3a3d321c20f9cc61972016e31d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace765e2fe386847ab989c3374b8e44e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592523de79bbbbd34bf0b77053446f29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b935570b0980e0a05944e4bb88f184a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0404614177ecdb90a6f5dd3ac3bc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01066ec6215456a87a198e1af945075335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3f8a954f1808254546f7cc67583d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec4a245be82e22df5f54d121d139c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e4183d7b94611cb8ace6279091fdd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9007a487fe2e6365aeb230d68bd843339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7683112e894ea61bf3ac0a0b5aef70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63fbed28501150b5832d89c5693a4d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c32c0ecfe7ad6c94a8803d95648d92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9a60152eb7b37ad20f47ef8d8083b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0583cbae6254e537769d988a814c638344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14047183c6e4906892eed5b4d3e18ea1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad451c5c520c08b4ed8329a06cd293346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85163e16d613521ec6ecadc8811147a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4d298fd0003bc6b1e7dd009e99fb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3580bd3fea32485e8f13fd179c42cfb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a014b18c9d4c6635adb7535214f4f1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffbeee8137b23d8d4a58403d95e9ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de7893c064b400858380f15d6c98f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031007f44a514813ba05b231ef8a3a31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a7878cad38d1f36bd515134dd5135354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999266633db73c145a922b12a048b61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882af489d8fd78bafa037ad0b3a9a54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a4bd48edf568c7c281e9624be8aa3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268b6de08a720deee95fef8d1de8806358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562d9cb2a05b643985fda7810cd9b0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fca203ee9b77e85c10f44f083eb1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ceefb7409f83076b53f81375f3a73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e389c749248525c2cbaad9709b22d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f34330ae53bdc7d50cc8d3f9e922b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda5caf9b4d2cb795b3c96423ac9ae8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee17a8d370b460b1743cae95fa7c0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2fee0c8d98eda6c0c83b96a61f87b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad6229c76efe5a22d637f49b032182367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d63ae56552de278704518b0b8d4d29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba7e28020050e7480d515f3dde54b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a4cba61185306b2c462395046450d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09139df76d7e653bdecabd8135d35d53371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348b5f4eac0b9ad3a3018492faf2824372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceb421f192a2f95bc61c8c6d715c95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723182f48f33752a4dfbdac2cc75f2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f1bf038e9bc3c648829a0d18724cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4143a3bfbe1d860c2abcb9585161220376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089db9c322424de94c7f7fac1d27444c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13b16253939c7587a2c639165fdbb0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb9cfcb235dcbb4af9384a25e33da1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ad997b9bd8783d113ca682754eb8a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a95ab690481594792ffe2d23910b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfb7ba1802b6dd90d100b35ed8e0c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08376867375211afb45e5eabada402a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1441a3cd1969a5d39e7367eb895a0e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fcc7f901218a7c5a4024ff51c669d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a05b32419b3bd66114f9a35c0004d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e5a2f0eb516c81978852557ce274e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2375a913c266efa0434ed0eceac280a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a736457b614cef87960bce0c45310e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bd154e36be68712d738d50bf20d1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4527d75c7b46ae706d0ca40ed2f5f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ec0e521b47df46169f984ce1207c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4bed7b89ae4678ae3464ecaf4994c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd62bec5770c341fc8865b3e5f5d600394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ac5d299f459c44935db4d50b001bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e39a8b845fa13a95db9d44afb8e5d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7189b0e2f790c0a065bb8c7a86f931397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463f73b281d8289946c46e4739a0898398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca882c5a275ecc957e0086668de967a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e5d2cb00a5eb024095e5cba0fcb25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6e89142579bc132da58ebc3fa8e77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde25ec14d8bb44e6e7d5eba699a9038402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c5ee62f1270fecbfe173d148eacf0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096394073e675e04ba2450392cd40851404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b593f15ae2aa6c3a4e5c9362dcc1339405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ef410effaa564d908f5e3d2bf8a12406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104baafa912a559aff2b2921ecc8ce36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664d0ba9fa303fb8081e92abd6989e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6365fd1a5bb0a70cbc53e613194eee8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2dacfa7d3457586cb9fdb4a0d52c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5371d792b83dc5d35489eb57879986411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd64d02d111e83e01ea9eca43d26659412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6690337ce33737f8e6bd6027bd53d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee446ffc14a6e545c3ddb7c2a0f7fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff177be3a5d0de64e52a2651af4afb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1f59ffdf3795dde42f4a339a78a5c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2b330f2296b53d99b55c5559926dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f27dd83aa88c1b3022d782cf5784a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f9ade22eda15279bf2642ed418378419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6cb51d315135313d2389baefb7abb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f980cf40c49b751a0b6d930b58d12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91d55c1a8a6f2787202bd6a9995fbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9774e560c2d7df1835f5fb5caea5ac0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ddfdd3339f63e6d312d0ae79cc711424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaa37cfc591e2e7c8fd729e90bcc8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f7a0c95a8fc7a430086469a71a634426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9bcc3fafb231e9db772fc7ae4703e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ef8070651f57bcb63e97c4aa06a82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0a9e695773fd7912a7e4de26e8bf4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c312162ae2d8b5f82f5f83121ea93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc066dc87d235292185c41ac3979b51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947ce03b2dc08643c1260ffa8887c90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e63ff896464701218906ea7dd79d6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209262eae30df9a84173c8bc34815d05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a6cc60ea6f8fb751aee2ef3bf349d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610cc9e25f684a603fb5d491d0322dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009e89e63cdd4ab8ca72cf8d0e8c57a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b976b83dfedaff32c0a0548575ee3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92949c1b3650564b9a8c8b6b41c3ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e58075cca8c2e8e47648f8c94c54c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fb96cf76c0dcb80f8b6cbb8325f44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4f6f08728f03569f6c4e825495040442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a59ed1b13df85662f87e0a00cdb06c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfd87992300218dedd531f824d2b33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851de510b5ef0777a54b899270e73ff2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae94369c310516e910fc2948752efd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1450aaa83840eccd2fa6b8fe6b8a4f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5dce04ab5cb4be7fd230fe93d0027448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e6e7aebfc923343bc3c9aa5be9c79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe63257f9604e3ece45cd2b1f07ce63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15816b77c5949fb9622ae1e451b5f804451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d88188f3cf69704a62b00ae14c9e49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b67b4324a43ef1b7a25054621a3dbd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdec25ddaec46418fd249e4b9f7c32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a3bbb645f9475d1bed63009a506d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41b8330e40597072a034fb3d21206a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e797c42b613415ca90f01973ca853cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cad835152d6a664c000a94a1572580458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22ed3f6a08ce99f7c89e75bfaad2e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb96ba769dd522a35f00820eb4dc10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f695b866d046d3e9b9e05ea37d28f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289ec3f9e5fb71ce9f8f2f8c974f4b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c2b5e51324685850473ee44aafb7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84d961115b91df7a9a1de6c790d195464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbbbe5641ebf4ed443015ceb1fa16e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339c2e99dc8b9b17dd8900dfe44476c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a475ecf9c71bae15cc3f5a1728740467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64b13517f4fd6348500d7227395815468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f3d6662b7676b9a1739d01efb8b02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92220e2af8574eca99f3f6fe3d2cbe52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50eed91388a7c9657a1e655d8854b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eab19a1f8c84f17a3f7a69ad8fca1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbee75914cc43aa14fd693dd6ed1bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b5752b52e90bdbb2b023bcb056f79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17311c336a4849650ddad274f7903cc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fea1357ecb89ee8170f9dd0f892ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eb79cfe012d8a00eac81a355601e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8feda176fba28861dc1f7af844a7e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283e37c702149c3563825d84151cd6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb7a9e6692dab0b7f2fca871b17883480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3a8aa37d7cc0ad8cb928d2b1ec45b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc71b313c3bd51b7f1e0ef1870d814482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94882895c9909ea2db6666ec89d1348b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2743672cfe22beff2b2f424b90340f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ecfaac30b09dd9fb458adc1fe00b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f497580f122eba18de35d3ecf62cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baeec92b059109f52e15d5eb46189b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554bfb4c0d25dc2fba6424bcb099ac7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888fff2b4ffce295bf6a6eed272aa44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649546beeafdf8234c7c475f4b51d09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeae00136923e252c23067ff5c21594491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff2b61b97362f51fc9ce492b44f8a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04576d3e3e3f97bbc4338e8b3d655a5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8908a47108c23db0419cdc08c1aba1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d9644ddec4b305484b6d03171702f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0a2757d60d8943e9d0f075ac479f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9b29642d8a3628addeb9a3f3223b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65682a817b7a64fa8dcfef713a442461498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabeef5f008aaa35469fae7c6b24b98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c02ae495ca8a84192bee882b25f5ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7bb7f800d5358975e537d8bfc6500501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e37bff72f4694f71c86b6678e34b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc408948cf7232bc12ba63515d28eef9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5a327d7a1979bdd491cd19d279468504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f98f33f8d794fed7b2503a5a396ce2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dd1d20aa28371a24bc56490246b2b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60806f338db1cc692f69b0041f70cabc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda55e118e0ef6f668eda856523724f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf452edb1381a6ace489a1a019f963ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64de22c17198c930c9e48413e6c15f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf554734d528a5dde313dd998bb2a6f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a74acf124722247add9c18dfa0dcff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de278a51a6c4adb91b9ae271254a60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64edad87344892f543e7de8f613a5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b6a81a2a3b670f439ecbe77989042515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e36b92e5bdf82db16edbe44235e1f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3cff5d4f786df667be99f1685aee4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93289acf4a5e512c91eb21923d4a51c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53aede7ed5a49618b3155c8f2221bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf82a5b83b3306162b071c0edd403b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d535aab9f4756d653f45979092f36b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed089b4687680138578f8ed52c223b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8c0c85ac78dc4d4ae64fe0907eced523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110e5f4c27e7bd56da8be2e36ed7715524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df23f6d3b43ba8c8472c2eed51b00a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd0fd1fb5a80868350b37a1290208b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b80dded2809827fa81c03216b5cd7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a0d07db5c7074ab97ee68956f9923528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bb209df291c386f30bf73ec00d839529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7b32f64575c601a533095a66babb7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fdc05551e1b301271db968001a26f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0ba4bc9abafaf40151ce1484c26a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2a8f280bac12a53f00db1d258ef15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5686b5b79157d309feca79008cc3a74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f562425f4ab98afc65afaa26f21d35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade524168491a34c3310c65137a34a6f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b075b145f1dbef886cbfe21939075537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424d41b864c4bd3faf8b6b45c05c28e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8b1d90e438edc2c23e55ff6bd703f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c21c76823bde96350a35f55559d2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092c20fececdff7a62466147a79d0ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9793a08ec42f067ca4f296785ef7ace542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76650946212ec15a9794ef080bf28c13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ac8e4c8f6356676859b79b7e77405544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d5d21dbb023a0781c2d2e4712ba53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18afc23a5e5d429d4f709ba37d6828d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda0800f7fa00cf66e2a0a94fd87310547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271cf7846f7d5fe6afdc69348225816548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ececeee39d1d13c1f07e128cbfcf1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c9c4302fe97b3280da1896419397f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd37c7c5c5316b22e49feb26c7b6b9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606f570d00b42bbf8d83779c039e1b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8405754485444302530a9fcd7dc843553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aadb87edb313c38d30f372829b3843554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2847da206d23732f95bb44783e14ff6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e5ff4b836a5aebfdf953146ac7e25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ff349d3a69166008883c9aec4f542557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dfa489c56652887dca8899bf0c8a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293aadab0988f211e0cc2ce8fb1829a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d00f95634302b70f7ccf84f4e3290560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee06e417fcc9f1d773bd9078fe392ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df43887f3d404a66f902c85f892be6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9439e901808214fad5ac23d7664d3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3eda28311b318cdce5559eb11b46a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bc979730916bffb5da34b23561a4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d46d425c0e833a452bc14b380974fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0d04d2e9496ec6a2368743ec7a1de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28666e1df3d80c039b51bee9c2f384568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa17febfc91b8b30ed13f44e81503d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123703a5b52ba91e8d4d160057ed92d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8056ad857989cffae935c419e527e02571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796d7dcc61ae0e3f13edbc89bb9286d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bc08b705f8e410efaacdc8b3db21e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afba573de1302d7b94cac1a4fb2b12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd73d1d910d7f2c6b7752119d7e3b82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83007adfc39fe21815ffe4b395f86733576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7847d28855aee55430a31d937df46a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670118d5460aa96ce9d8fa59519dbf43578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429cdc7c452aa8d0ef0cb0426e9c564579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67439dd2cdf7236a75a1f872c44bea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44473ddbb22213569bc6001b53f4843581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51668a48a89b146a0796012073c85d03582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baa8af53c7fee2b1ce0b49a8c73e66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57195bad1fe249971f57398a5c012cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752079e47312c8b93cd9d823cf1f114585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fad745d8bf2ec89a4ce14b2135bc1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdfd241a5a315d3c660e3670192a6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167908bff97f796c58badd067021cc5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17eea82ef65b8425cc67fd5e8debfa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc612f50cdcd56f17e5d52d8091ba3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74336bb530c4f4273fdfc98c377267bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c50ee8efe60391d95c667fa4f50ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f376f2d35160dcb89025f0d9ebdc3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b6750ff5f888e002465119bfc165c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50157837094e6b6b5783b36ddd93fd2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35134fa553f15688c38da9062a40b51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3a1366337ae61197b3adb6a6fb005597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b230a0bd4f24d8ce644e697b3f92ed4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03b0ddda34687d7f0b51d5710c70ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de394f649e5e58cf15aeec303b28c33a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c601ffda0be8d7a31aa9f921a11ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fac10b086e5547a0cc34a7bc72f2d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4e566be4d4c232632924581bb5d04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb59f797c169e0bfb0b78991a25efd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7b1abadc25ac4e328c8f90e66436f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef18cfff3b0ed331cd242ece178ef35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedbac013ba25704b229a220b91aa51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34544f8857faf587cae9e4044310861608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4160f2ffef6e78fe782be1f4995d593609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944ef0600f6892e075a5fe7cac70d8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048163d9161172ccaf17c0a9942f848e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dc8b999c225e779bfe6aaf1bf4a68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19436a651e7f75d5a54008bbc2bdd846613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefcf5e44dfc0e0e675e4c1cb0f321f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bf51f781c2fec02279ab8a67826f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d9fe375645a58c7df931ec47415ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854249840484cf9861ce97cabefa6785617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc7271937b8f6a0bbebd451c3ad457618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1296b73999fdc7618b63cb2fe06ed55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca6b9c5da915ce67ec494ae6c40af3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53db00449795215b3d07e005ff00d81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40b52cd2b910ec0cce0df348170a27622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd27a7d4eef3ed98bd7c6b5d99ef9fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775a916c45af0e5ffdae83b247a876c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2934da37da12778917405b3b8a85f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853efc23b2184a22b0c89addd0ee7e21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22f59bc4885406d280783c984cb29f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b89bf31ee37cffee645f96e5b9eb9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4506f34db9740a05811e21e45e9d8cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a1012fd7361eb05a7423d5fb612fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6134a9c8536c8f01793f956bcf287c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d82efc7f4b437ea2783285bab66aaa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213de4384f8b6f528d075da7bcea94eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d0a6ef7855179fe33f9951b8f7c74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2e142f5239fd08924b898f6728f3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8264c1aec160d42b452c472bd5312f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3a78b77e0ca0a2a2ddc47424a3a73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4f44aca6ac982e9491a86db7db26b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28866fdaa901afdafbb8a8d14f45b40639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a21c51212aff0ea87aa40227f997e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd68cc52e6fab086bec0b2458a2f50b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674b5db6ee802ac4dde2c0d1c4e86aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d94409686f0f017450abc9a14a6fab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024dfda6931653f5f46f569ab035da1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486bfa0bc52e83bedc68de3e68207e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047ace81fa7c828c32170cc0cd13ab1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2f6b32620fcbb97a281dd25cb6ff0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3f2bd27f253a961c295189a83f80e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6eec20070111cd070e0d36bc1e639649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14b28207558303e6460465ba40b8b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d92850b99c4476b0a2fb2d83d237e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58863b3f9bb8fb04ceb1da7b00be327652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92d23ed2b33a6130acd8bccdd84fca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ac17c80bf0b68cb96a0730db08666654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa7b60775b8aae176b8c5710893302655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64be919108d0930c0294516fd41fbc3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a1e9f0f57c75db991d1b0e46bd86b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab078b0754eb3b5124ca2c42c3f38a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b31f4b0e12a455286612b078bd817659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c78c791072eb66a90e7fd53bda8ddc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836e8b04658059f35e9efebb7639d89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ac667926b70bd75e2750a7bf9b01b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e531b9b59248c0825950687a4720f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766a455df19a601d76627963ecef5be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50f407f3782f4277a60e9fe0bb5d2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c1e489d6a068a6deaafcb99780845666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09999fa8a20c20ec10a6c4aba9352ef3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666583be8e7465b40abf1f60e06335c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156d07c224277a840f3fe57a0c6c889669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99deca93df12729f7ce0447478f6fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82198cc830e3e08f19dba0796ba12be4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50934f93c53ed37dd9813ec569fb5992672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fda223d30e1ba0a673e99afb626264673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2258692bb4f0480e053043f52b2301674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ece474aa890a604466ce9e89ba25f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e68600b9aa94dbc133054f7b8118c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aefb2e2dd70b81fcb4b5f9db8a4219677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3478e4057831994dba0d6dd9d8686678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269168d94c7e092942f2928f791b82f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de42d525736286c89f857a54acb2e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623a4575e7deafc55acc7386e776d3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976c46a9acdc80b1682e88344dfd6e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8868b72d5d97e522111536a6174bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee3ff336e5e6d8a1320bfe202e95ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d6a6c203ad1b131c3e3326c23b55b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac8fc365f39309cf67308c8af852eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ba57b90fe69c772e05005b916dc8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47942cdd1edd99ab9da8cc75a2b9490688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43696569bcbc5b47fb6c18ba37ed7c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714617829b92c94099fd04e975e6383690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0114859f7e500b1e0c8ba19916de9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c561a79cec3c319fe0a6129992fc089692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6bdaf2a1250a375f966e53b49e916693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0d188ec6c83a344e8a49ed1a58a5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2893c6f0c8cd5f05ebb4ebb4ee3bd29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ad47e3dd2f1a2112798cc789cba2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d45a4783f99998204fac9f960cce8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c4fdcd5240f296554430a0c69fcae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b43c43369b074c043f14a1d94068b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83755f078c84ad6e43cb11d03a3f5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e899a5c63121e61268ad77cf928b249701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddece932cc4249502a0054b40353bb43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16638209e548453e012c521cd306f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bd38e56e932452da62fee9dc838e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae934cd3b5f7841f747d45eab875a540705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6511eab1fc90cebf901345fffc4601706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548fea9eddcdc15fc760202fcb24712707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9c85bfc5b468abd5a38553e05aa63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67393a25547f5ac2963e83cf357a6fc4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d909c8fb98f517881f1ca1e6583bc5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146d5fe7af619043a5a6d45a6d64ca2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f08f96b82c345581d57502094b6cd1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b10faafe6d58fe9e3a9f36370520c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b129d3fb2077d22570f6e40901ddaa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0da7f970feae695e66cd7fb1175c85715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35360337fb2881acc230081a6c37642f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132d6a6512f34dfb61475d3209edd07717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d65452922f15e63d49f4d8e1446b90718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cbe738c2bda27879e9882b14edb9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8d74d9bfe1e04bf8747f346f0b74e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a9600f66eaf7277eadafd46f14675721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df900e444cf8088e1f69507b85ec976722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e409f39c1e084f8de67786ba75dccf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e607b6a4506e4fff7c5f6e4cd20990a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8428a016e9802e9dbe4bc53bb6feb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e723931cad296abfd1d699c31278e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c81278ad8374eee06438b52efd1f80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef6dab5b782c46bbf91c9b49470afd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3792f33b6d925e849eaca4b2f461b63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc50b63936415acb5aecc27cc38119730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1761c0014b6066f1543a59dbed37d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306218a412634cba13fc26b81d93f34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1476532ab66c2cc02f8b12501f0fd4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68c347abbeff9b36c13fc3f352b4d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb555fa3f236929cff75e11def4756735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652748b5a914a0b3c08d72b0ec361292736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd014c48c9267a9daea04511d93c72b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23930d2409824f7a173f3311def077738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d02cc7a58253c1ec3bd62b5d202e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4a83d55a86cfc548ac21aaba48749740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12df61a5f7cea875e5fc5861c6d81a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd42a07d02c4f6aaeb5e9b629ad191742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188b4968af34884f8a6a2c66c99b017743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe19ccae445a6f6df59e5d7c1861682744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce581bcacc2fb6cb0524bea5df0ebb69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f582a990507e0ad69b09487ee639e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65ba6375e843370818a12e87a22cf1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bef8e4f1b95899bd55c71ba61f2bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c49b222ea469819f18fe64189f7d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850eb52fbfa4d9e788c9ebb8c012079750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567ec816328dd2a7aa48d00a1e5c532751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777673fce33c502375aa6108f6b9b03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412828f3df16128d791386f76f7b758753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba9327da98a1e25d55d1297a53635c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffe42b36b975a2c9bbf2bd203762e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe98a51e883bbdbe46ba1201fa2b60756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463e5205a24236401e95d9079966c50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d894af4cc72c3b9a224d40b0d2a2b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb1be841b19fed89ee013a66639e27759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>