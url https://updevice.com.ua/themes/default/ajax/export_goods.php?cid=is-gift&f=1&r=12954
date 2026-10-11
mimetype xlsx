--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3929f3a84a62b2ca93b6c3b1e7eb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad2c7f63241d62a77e9cc297ff7a532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e5ccda484d67d269ac66a93a36cff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594b8b8c3820db2045ac6705d434d374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4815f765002998817642a4912ad248e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e399affeabb9736d84c56d93f91ec96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c6db8732c6c55dcb164a94bd03d0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fe5b03f43b2ccf2bfa52e9f6b63c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8e990d911bbadc2e61d0425148f529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759d35a1eb468f4d5faae35345e4cca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e395989aba33487ee1aeed7b238b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc022cf5ee6c1be203489e6a6d0272012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839cde2ed2df9f4202d59a742ca115a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34797f0c9e6d478dbb6474091f3a7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385824d65fb30541dd1ea9a5b71672515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb9caf984bf75c88d1137f1defe10216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9484e097e32f9e63d9050747f4544017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765052e805313170280da853842acaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2988b5d58df20a1cae5bfc1a33e8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a713b94af57a2ed0c9107adecdeb43d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703eca9d58a94ab5556de155dd175de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c44c5db75f5f2c6eb2e648bf90d8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491b707854282ee80451d43cdb8cd5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8e7bb45c4878b667a34d76de9b6c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae7457d687bf388db7f368500d2e9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defd3e9d3ba1ab27165d0bd91ea6ba926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c325d17197d152cd4606d639c28a9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbc49e6da2409170dc8d6cbdc182ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f292d0fb2818dff3210dd09cb80d4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2644da41cd55b3374a0888cee342430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db95db55050fa14f57e33f12ff804fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbcecccfbbf4037c985ce21072536f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c09ebbe7b08aae83eebc92bfd102533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653719d23e562c62cdd550f714fc1a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dbb7ef649db4d6a90a6cf54543d0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7e1ced1070a88fc249286d9eb97d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4cb51ad04ae33f773968216d8256037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a1dc9c0d03e3413e79dabf29eb36538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0727a0b08d831e2f3bbe6e21ddd53d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab8e35f58fc4884bd7f5e16be8352a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61379bca5ee869565609c72913757cb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817173d1bd49749ff21c424d0d3390f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da825f3a87ad1bf52cc3a3522ef742df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5af55f18243b0aa01c3f5a2bbc0cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ca65b77da5d5a68e3bf75deb6cf6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169d7cf8fe3f9a14847ac4cdd0da39c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5cbcd585edace51dbff56cae9399847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27845cf735176e90df5ccc4aad1d5a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cae77fc04f738a3defce0bbbf9079149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dc457a29d085f8b9573b848a2c29e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810453e1651b2ea1152598fcdb3a7be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d176d3acd0d3b440ea3be816ae737652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f352d778bb1961037ace629b5b6e85f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea39c762ffa5c297b1b7116b1441d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3317623aa6aef1d7e72f6d64606836b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd286a051a0f7e254b8f8b090ac3d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577c2592fd7dcfd2b53ffff5d95fb8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca98f7b3f9ff80cd38f20ae467971ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c77b5ecc9c52385e478287dd26b19b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469e1f604013ed9794136d39d66b04e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1070ab3628ce16ddafd439ac390281861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37641886952d2d0dcc419622ce4976c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6870d016edbbc31fe2fb4cf6cd8ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49c45041ca7b5b73ddf80c1e4f15b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c3fcbc66a41efb502d03a8128b00965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7d8f57a1606076c2a55485ad105ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e0d7750aa305c846675d4da5b794f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967a4f86ab8c26514280d236068f70468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bef1bd9d79f56c3f977ef7b45171ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae03b5f631f362884b6bfd3ad546f4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9577384cc9f7cefdeb9f98878407671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33358342b68c953729621efac9d43cd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0ba3c4911b54d734a86a69ca1b5b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd319e0c6f68038c1d23819fc53277474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa775b234f977506846c620cf7e11e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b31e0bcb6ae2ab045377e34c21c0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2730d9b9130921f8be1b7323ef2ea5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816513c0562481ccf23e49849151f6d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726838f892dedb93aca6212af862a6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7c73dc8384c43e484ae75b139755680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac1a842f261d1b4a8a689aac01bc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd58e86ed89a3297e26f0142ce2e6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98550723d849480e99fba3fc014127cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92daaa5088a0884e13338a040737a3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8e4d7e212dc3f5a2a2e552655f0d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f384e80aba8ecd2e5866509405c25486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16680bd774bcc0f533ea10d4080e1a0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0632e953786e5b187b8c8163d1bab288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565275a84e1a1fbce0af1bd82db8192189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014110fbe0f6e0886ed5858827682af390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60288e3d513a27f0a50b96e45d06e07d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e839cf9028817194e711d9ef814147c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea30613302030ba224cafdd4840caf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f2463f0271693f4cd956e08cb8b4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96ba31d04630c900200a2d16341c3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4465570a209c26ed43eb6889f951596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca31636b6c47641d3234d87267dbd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e690da52e4a588e1518837ac50a6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e2ab74099c25c97803b3162b12fe499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0833d2a1af269cb3b8ee503f045146100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04acf8c4b40be512a6c00e480b72a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a883522cc8cbdedaaaf7723f507d7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3c95fb2b2529d09da5e6246b588a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91119f6ab9ff40aa29bba61b7dfb209104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5574e8451f236bee061892995da0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79be77e2e6edfac208186bb308187a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20697c7156d1af6e27f6399c10d93602107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca658b162b503852fa20f252d73a0ddd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea842db876a0d9b031c0fbf48ddc17d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec230df37a95f19fa0a1ca44e7d547110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a611f9116e99e28607f5a77dc4d50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ba491dfc71525dabf1c5de4d34302112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33254955bccf503c8587bf11c20d46b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7a586af740a39c2c28b9b603d559d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef5cce29eb09c713f8fce7e4a8dbcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8e892d0c7e1236a0a10ad2d933538116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28c311ea829d6505ffa7fd56472e75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dd116f103cd5c808ecf40cad4f6f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c2ba6d65555a361d9573eb2cb2541119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de73ee93fbd5edc6c8be117f24742d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57268b79547998ae1c843babdda8fce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3334f67d4ac287ad6f75165169d69b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e047eecace934429e07c2dde180a5b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f6fa000bf9f1d9300c0d5cc2456c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4691b1bac2c1a77faee6116179dd58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17004e577d2187bd54c42a7f4b5e9655126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe553268472476556beb33800bf230d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cede22127ec1334bf2c38c9f53d135128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb453da51d6e6c45582f8c0a9969f280129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cb2716ba17433c7b699f68cf66588130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249abef10af8b3d5d957828b35aa8e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ad2ab23454ddaf0d131d8da838f7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba192f6b417fa5a368e0598c24d632133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b7f7c8477e0b53bc3dcc9d2606095134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858852266cb4b9e6b0275ae8b59254a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701a6411117fefe84129a157c1931d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cd2170436e0bc43afc36eb6519c5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a719670f0255d59162968f25e143706138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329772b363efc1d28109642dc8f08c66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225de7680f6cbe58693cbc09f4547f57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7304b5a42e837e69e50e2a243f90e9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19480626cbb58147107e02e0ce5d0d54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90629784323a934af32a61ee247bd280143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5752a0c2abdce6e12f3bcb971eb4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0a537d3687f732e4e281da4a9ee34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf5d8af2fc86f235f4cf013a31f736146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c12458122d60a387e5b4c4754d419147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c233128876cedc5af533904e78636148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aae89d278e7ab92a1c6c5cf98012f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b6ea61f02801f4da0a713f4836cdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3095fcec56b0aeded9da9045a70dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaa4762cce0711af0b56674fe8d302152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cbc511096c7022b49a358fa74256c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5622ba51026b6a6d8aa1ecce91c68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b952f1a56a812517a119f032ba8faed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ad9fe174e73e276dceea158b48298156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1f0e148c137dff17f618cf47eb9b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84fe615adc3c0de6aed16593a23dd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb078c92eb507e198db5bef1620dcb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cf9996458d3ebbfc004ed1b3a5143160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0dcf50ddac233ae244af636dfb246161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad2f4cdf480fc7163b6de35c9769b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabec6ab947f01326d398b9fb80eca05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0287474d7e939e50ac78778ba2030164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7460e43b798154aad3eaf01c36b6977165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffae82a23b1288d0d53f47e021ddc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141fb4aa43288d1603a6b6bc27b3989167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5b10fccc30cd0f389519bc9ab463a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d024cea81bd6a06282d1d9cb18dfde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc57d39934ff6627a958a3626f77da7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd2cfe39ae7fdcfa8beaf22e03a9b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1aa636164bd20acd2d8ec9f01dfad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d2998c4e49969b2f554bfb3a9a2d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d38946ef95ec4b4f2f4a888e2a2fd5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f42329cea557505c9a374e4ee05d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631fd6ce8a788e99a779b98e28e31eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e697a12497f55dd9618386fde8ce3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f36ffd828489e8bac8477c936a97b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414699d1930959c30379e17f32c5d8df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69439b785758502f0a0ffcfe19a012d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42670e4640de2794bb97c48805e6b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1c26bf47b99cf4d4a80599b4354f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e01387f0e80cd9e7ba21294643e55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519de6fa4c5f295ff81560973eaa8dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0389e2ecb029e714d2963ed6a4b6db7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67608135ab9ba45acd92ee1945978a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7897c403462f02ad42c511a8809e02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038085fa65b174c93a552bee4a11de7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6d3ca1df7062aeda647665316d4de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d6631082af04c9b86fba110bfa3d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b08a2be7df741e2a43927e4399c46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a150bb6fcbd33a718ae41a1bf307f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5d9361902593e75babc85714776e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9ce18d786d9e6f716e9e3e62df0e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0fcc7959298cf4517a982c8df9065195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3dc145ad4a1e5d93cdef55ef66113196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d194f06e9daa9acde28c6b8152e2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817a101c28d149d13ba821566ce9e80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f838877af4b4eed2fa348b148bdfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37de6e1af885447d4afdcf35cb6d853200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4aadac903d2a0667086c78d2578603201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5577c7419a1b4fad6d81cff40567c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7a41581875d09540310c33ff90308203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c855645c25239267031d10d4144523204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad5d0d6eb593b6c24ea76c6be73cc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418238f5ce6b62c49d83f71148935b24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ba735e1e586d72081d8c5e691da6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e39268403f6376f948b7e65c177ff0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769de92298c84b0c3dfed63494a4ae3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bede383a42ecdadbbb60adfba0851210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230d0283f176f39449d3dd108df5bbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fd113ecb035f40eaf66a3ee170b0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31197209ca8cc4db5bfc3436d4956d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ab3677f34a6150971e87db1a77a43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4cb47ac389801233b411fef335f7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fe7d45bc3ccb7b5ec69d6baac6773216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85d0c6ccb8a5452b7777b3a9654b1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b642f728641d532aa42dc346409a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fefbad8f5ff69d34a903b3ffaffe4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16d1d5d6638027b9a56da5e57b8278220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b45aae45b0c383374766a506a06be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77442faceaf16b8251cb4dafbcd0af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a97e868f5e450fcc5738e88118261223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03febf85987fd98baa37d7034034ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38060710ccadb51bbc302a23f60c22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576201d4228efb78149f3bfc5c01fe8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb71ed30c663f8350e645a805fe57c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab9ca164b68bddb814eb3e47ff2f7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be75dccbf576257737f67f3549af9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02312b4565d117d50303bcff6b5264ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1231c695910e32d92a8b989f3a0dc47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8814282d8bc5a24ce84930be1cbf1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca74defcd631e9e60e5fefa4e7905a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8007a97ced5de3dfb754b8ad9961ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044471ceb84b1edd23241eac6d48bf0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b01f21d24d7c8bf13702b4c3e4ad4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012920cc67ced1714c813b871a4d911237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb362ff751393d822e1013c84f8e41ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be9da888ad33d811932970edc60840239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fd3e5e518be850e020f817ca69ccb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496c18f705420918509158008de32a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e399ed4cb23338f6a9088c86a12667e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3d4d770b7bcf7435e751331a49cde243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15794bb5154f2cb18595bc83b302084f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de649bafed0659aad1c2a8fcd77667245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7c45092c3d9b39ed3a3d145d83173246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489ea60efc14645ddf1e58bf809c3ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e557f7e91619382f9cfa2e4c86d108248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e58e07039632f3d07f8b4b3e34cc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6ebf6b9fd637422d6511ce0233124250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fac9edbffbc54e4984df2f05ceb15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b098beccae9131c7348f56c3b99d4b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46531cf0ceff87ec0923e38c1bac1768253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e2bffd7d3566167ecaf083daf3306254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002da24c178c162883ca375efd090ea7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38ef188355d7fdb808cd39fb7dd506256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5700de56468fec9fda89e1e94b3285257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e859ffb5c6ece1bf368a34a0b89ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec5157fc3789dd8d42daf910adf1d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9f38106dd77561d6679d7f941b295260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc9da10ac8176fbd20a56a3eaef06a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c60eef05d0a6647a5c0bb102f94934262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e33779209d04d87f05a0ab6e5e7f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79ca6cf0774103675b8c008782e5d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf98634905cace07eba3617cdff668265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17944f37ae1a6e7328d4153d14c7c047266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168fe4ae5b48b2879f604fd12334de3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a869b565d6d8426320dad768165c7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d378306387dbbf2931acc20aa140023269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b50201700624ff7511df103bb60b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd692d5d4086721e942fb1b1cb8ad6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c7bc97b739c0ff2ffdf50ade04575272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824c373834d3ae1560a47df0d2595ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb69c004c8bd308b0ad3b2200824f84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17278a3b98c47263b3ac411b8636ec73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059c68cda48e9f059f6eccab626c011276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d9eb14fb44fcb6d9bd32e165c3c14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f6c748fa885cd484a3e51f16f3557278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260717792c2e865b0d8e90ac8fea1adf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974d3b6eb40bc420c0e67f27b64f4a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c296b5022f571ac391c699174adae3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30532a2cad652ba9f94e3c5f272b4a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef789bf99aa1d2ac40cd9391076bb92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76139e689f2b85a3398a6d81a173136b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecfb2e17d28c1f320ae8bd1e18ca46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2314301df051522be66b79230a51e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa383cb4e50d364add8c711f8b49e623287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d43bcfb2fa1d8454e952056c9bd386288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713cb77f9a4b48b44ad402511141cb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab21b0998e9ee1cc8f3d2e96a95fb69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6d8ea8e59dee4625df7c659498fd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4f866e6c3a8708fd79b7f2093681d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f23d0e82312d5c88d6300d5e5ef54b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c057395b225366958d6dddc8ba049a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53d45cd30d9a5d84a647aa102f44c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f8c1bcdd00aa18c70da0b146c337c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30cfcfb05a6716a82fcbd11902a139297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e25b25a1a9c93796e2ca6110e484aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced6ba26d09d946dfef67d3b1d3bbd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7333737acd3222099b4a7bcb00484a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bfa3fb213501d52a464e5ccd88178301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2343a450bf7822ea01fdb628c1faeec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9fec8194531165b2b635994288411303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a66f1edaaa419df36c9e1563b2af2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28286637c114892d5c5a64a7e47cb38a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e401be02b1164f884491ac6e730d875306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694fca9ef20342a3062fe12d8148500307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3cdd50ec5efba683aabd0a1171f12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb07794afdaa642d88a72443648fb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb8678508b422821a6bfc3e8a51b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f629349881cfaedb677e16ce0e259b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3812bdcb2214f051a0bb4ad68a50c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f755227ffe8998b48f13c6f1f9562c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f9ab0091ee0c887d0369bb7455d7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bec1311f4e8789b88d585f3746d7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6e9dd2d74dee492627fe9f6c5ee74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dc5dd13c667fc4e682428a76e7a6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85438f31bb4e8b61c2c9b112163b533c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c5f2a2e7b24ba8cd5fea2b2e92bd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5c5c26deef011e19d88440807da4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f497dce39ea45989ea0b95e0ecd51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bfa429514d368c22bbe7bdb5872bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca047e86576796622f6c5a7269a826323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0def1ada21b8e84f77136283f501c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6e88fd344ec6ff8235a405f838904325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d4a5d41cecc61adf83215e9a3af17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178d8d5e767ac988b6bdefddde88a18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3b77d515411ef03cccb168bcedcdf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787496f508733fdb442d9fb1e6e1bd37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7e34aa28d7e7155453ba5c49a8a1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf5188ae4ef0e0cb9e0392671f3f61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5ca3dac54001020c00bb427e8c486332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886613757db8692a5c11b29dd146333333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09de723e793d31c876424a425311e93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60552b09a152be9b4789cfd6d684b163335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557ac81e7e107c6c048f21db8125fd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549aa53cf892d42d4ab61feac891842337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57f172aadaa5426a0a04070201175d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8ea1164b01ed74225262444f2c4ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a9e37661e9a174173d9d68634b292340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583ac5e3cd739799d6fb10ec27c96e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba6b8f8884d4430dd94f3a9be4a236342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1814ad4de5f39465af324bb887b9e1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0a9c8c95a3d02a66dd796e9381adb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76f5d4fa5d8b40f44497f3334f70a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6772594fd0b1c4fe93064b260701721346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560f6bab231f0326d4cfff7eb8fe034347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a38ff693f88d9c21db9bcd24cd33c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af702cb55d4d407489ae88ad3181be5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf993ab5e6dee8920a14d6b40126cb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca721c65acc71f03a86ef5d0a09aff6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b34782ae55ed58cc65d869778238f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2425f4f81a309181e343c003d7a97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce86b5d372d8373f34a70efb6dda4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5294cb651b4a1be667646c2957be9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7e6f7ebb65606393aae335d453deb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82cd75afc924d3a66338660fcfedf6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d69028e6211f54e2c4d594e6d16723358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd1a6c741fd6b699bf04baf5371ef1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e703077cc55bce4c5d5ba378fef86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571586ff80067e27cbe4713304b57cb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b338e40cd1e50a342351864f5844d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b526a52a4074f88f947246ac58b62e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f777263a00d2436206c497dcb13a2cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8bd14d47242e558197d86757cedcd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f370f6a37d6aea683df2504e0738be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74723bb22d9cefe1254ce5b8a7d28b60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be961a90f13ef5e8c6e7f7a923ad19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933af80e6b2522684beb6d729950718369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da16bda0fc29baafa456a2b8ab39b6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5a02d9c6ba8b856b361e75ce0be5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dab0c4822b63d2606ef19b59358cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50d1c63aaa5a74b1fa9203a32ed49e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087026e32cbe3d3c138d40256a49ab69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13805036b1cb4826770cc3567b2a6255375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac894d821487f937132ad6bb91d92989376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca750a8dbd5584045ecfc979562973d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85650a064e481af162f17fee3218f422378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59fc5fb9823a2c92f4825ed30fbaf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836aaf14e34551f990c37a6f17cac98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa520cc88f8bccdf60e6858e3372ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f9d2860c286aa4f32290f9494b017382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721c463ac704a13049928f94b12d6b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a83c1dcbc1066622b189fd47560e71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c84e89393237902baf0b2c31772437385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c698cd6f0eb37c997a4b53d70f182e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84198174095f02754491f927e40a09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3707bb4d07051bf4ff76fd855d1f79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb5b8390238182f3a9f39ac9c381ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bfba9ee49348f99530a022fb3aaee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7d729d151d5c7f5d1959eae672308391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87236f3e48b830407b196ce8778dc6f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5233e1522517a1af05e60f13fae7f51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4c46d8c79b447d4b03d1f8bb36887394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558357a015cdcef084e20f3d8ee74540395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0875f020c39d765141acebe5090b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb33d5ecd8c7646dc3c0a61dcb8cf9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e193db0d19e69f7ab7e5eda1486cd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a3ed94e1113dbbb8cee5de435fa23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f169d62291e434e472b8851100b4e38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dde3f2e582dcddc1c832c724b09f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a3b5d9a609b9d934d555336a3b548402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50ee0b787988e843c093d76cc29605403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794f19d1639a3165229c17567345b9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e3fff15869a0dc6cea0b63614a3f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170ee6a8584195e39bf01f9e8a8239f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d6bb45b7b7c9fa72397934c54ed03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9fae0060d1777f1c7adf345699beb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb6c5e1b1eb635c005f878124fbe73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39771360332ebe7f82f2944e12ac47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f96c8056e45deaf6682da854a2878411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090ffbdffca16560282e7a6136a8f6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcb8678cced5747d46397d7aad6f07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba7c0289c8e8fe819d6652ce79f587414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0863f38cadeb3b5f3b20ae2e39cdc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbaf41b7b291a0f31a7dac4ef23a9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934885246292fdd20b657dc5b6ac215417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e09c3f86905f19390603043cec8af7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0b418a740a6d7a3ad1d0b454e5f11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce183b4be1704d6ce156e5a5eb60ed3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c24dbbd43dda71447430421e678a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33405c98e1fada2eb6539afdf465895e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5668538658e5d459cfb646e4c41e8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478854353396a339d55eebacac88ee3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f756988d4e05defa40f0e2df5fc6611425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5de1b7e781f5785fbecf87c33a2a0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be50924bdf197291274e03c2ecc1ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b0bbfaa6c3b534e93941269ce234e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca6a91cc1d1c77bc14e279ee9a78cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907681a27cd4db7b533dfca0775d3b69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc2bbe5dfa7efd7c78a9e7d9d5e0af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3457fda660176ce58a4c9dbd7a88a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd0222db3f97182bec80ad2ebc0ac5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6d1520fa7a1604022a5a5bd1dc555434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b540191651c6dfa3d3b4bead4d937c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ad123b4bb348d3fb4c5a0c3ee1f2b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2d8df4bbe37cf1e2d0c3fbf66c042437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34819f1974fd809f11c224f7d1e3603438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df26a0152adb91dc4d38b175c3b4588439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30d8888c4a13d10f1c64cc1d2c1931440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d997dc5aa2a85c798e13eb3f38b70e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506264ed781b26c8e8ee677ff88c9dce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814783b10437db9dfb3b6f40bb8d2579443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b2f0d3c7f0885c3731f136cd418ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4581b7097db94bc94415efe739cdcb7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09adc2a2b3a50118c87098d9681686446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297140104ad7e99bdab98e9fe616f773447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57ba837703898a2eb24601634820eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05a1ae6389ba5e1ae6ac4dc5d4ca06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1dc0325a490cdef357e370f29ff75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac4f13e6fe9d84ad27586857341f77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc8748d4548df0e86c66c3969b276f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3287ccb0e64975b96a93bba3b778247453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dc4d5831c9b6ab3ac6c2e7e5eb749454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bc139478cfff712e1cfdefb50546c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e5de611a427327b900f96831010be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8779efcdacc3a99c0906fc559af31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822af3adf9fe8cb5597753995645b3da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ddd867ee9db3f15f465739f8c0a00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68d2c9e681af58581dd3967ca37b00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41780f6af7e53f620fd88e5273789cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2a50622436f73842f31ac4612c3b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad647350a51f03ecdc12da13c9abbde2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e63af8daee8a9940b9dc2bb8018434464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17247e2856296469206320227c3b4037465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24b78ab6909794dec7bdad4ed08635466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40e991232ffe67c0d01ac68608d611467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11bdaa692827140782f6b56884aae9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabc597359087383f43ade050bc01f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592853b80b3b3abb916ddb2592a57ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce732f4984bb4d1f4e5c1bd2c57d7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575845ae005edd15eb6a7b8fad7cba44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e596d14e63c6e021a7d83baa93b8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d027591888afb194a31921e935efc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae3c3b9cc5e1aa1f01c2b0da3f03f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812260bf0a0eb5263f0c3c62990b7ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cb1f1772be679f7c370ff5bd0b4ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd352a7c2d41de4b4fb04e3a5d92888478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe4327747225664b8bf27cf7aa5ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfac92c1b719a57ea57f4adb3aff82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09889aa9f0de0cda2e48a72c8135a289481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8865ef5aeb93dff7fcb539579dcda67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd711e0b7edcdaed758d06a4318637e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c31fc977f22374e4578636ff737ae7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfcdd00e3a3cadbc02d8a33cd9b3a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624d0f21613bb12b16bf5303a5e1752486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3513bd01b723e15f31a81996f73c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afa4b9d962bc89fd5692436cb7f15b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb535b763487c3a140cc8c8a853c50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c6929dc8fd087f6264f89cc5d1a51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b651ec9be12bfdf18d27d824c49ec7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260cbac36bf9da65a8a3cf23010a21c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20da1ad67742b057a09b77949baee8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc0c30b36a0626a8ba0b146b2584d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b830ad52b74363dee828a1be698e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95a088265a6e3ebd3f8b655a7ea597496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddfaac07bcbfe649c4a4faceaa6dde497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493668748db98d19af2583fbeda5157e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2320222d31d0919ebb874488983cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce8d22acffdb5f0b17a7df716d4662500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7adbb202f48bb1006d70137f3974e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66049a45140893886b240fc73820923f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de412ba68ac982b26b99d53738b01bda503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8d0a005f98850df40ced161ad4634504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8dff8834ce3a2df50ad1ceeaca175505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ecde0a92154300b96dd1f6ac3fc27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fffb7ee57595fcfa8e047a801a941507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a822e9578ae29956a965b36dcf82081508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceb9ef4273f2808bbd1aac6735642b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a9e6d3c071d3a95f130da60dadf90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f9a548b0360ce181ce7ea12c277e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120df605d881ca7dea34e572ae0c8281512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afa5afbec94d88c283ef53d74d65c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf184e651b790dd2284a61f689f24d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d26c8c2f18832ad683d5546c93274b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7d14509c02a4b3f725651c87fc364516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc9cb54c7d6f3b889f2c8b59b0134d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4cbd84bcbec5c7b35dfc021d68128518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c124355f522c83521e0989fdbf7be86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1c01381574fc19768074fed590c1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236feb03997a692f3af49cbb36a72d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a0a51374d301b7e78af16a7d6d809522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33d065bdd53eb68b42ce42d6e3399e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ac09cb480f7e39c7af20f2cccb86d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ba6a19c866f8311fdb78f21b775f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade9cf9bb7a118fc59ad967c4b7079a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155da3cf4029aaf9abf48f8f696cdcca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c335d8eb4f8b2da7f4338ebd570e1b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ea0fea69028c9237f22395897a716529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f065840d6796e028f50e83e33e1f7a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae5c5dec0752e72d65ec9411250ba2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcd51ded76c2e6530835fb9bbe2412532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dd3e7933523b5a44ab9fb1bc247c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccd77fb3c8acad04c3952fece64561534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846bc5d885e8cd4ac885c50667f2563535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495237f193c99232f7b868c58db1590536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e1a7e84d68885923048c7829d44e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9bd870c8561484d3b9c62977f8b1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16109eae2f94911b50dec088d84316539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331074ebf369ea962f582b0d0878ee4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1f329446d12120e9a3c67997abaa2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4e72de9d00fe9999cc64ff221dfa8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96a09422136bbade14d7fcb8cacd77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f50da195575db7489f8f8a5ce140d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2a64aee1eb13b6008c725dab30028545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3d3785302a9bb49a2a25bdab611ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fd84acd83106b7496b3b56c3a16b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0cf1579343661af98a41f7861ed07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0365d985dea0547a96b3f93b8fca57e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdb60fa59d93af6036ac3c50f8aa9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681405efdb033041520c24761725b13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800db0000dc6a88226fd4d265648a605552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5347d35c114b02479cbef17f1f89324553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377067e88d760382ded1a9286c65610d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff19e97dc8eee76db6d8d2734eeb3ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afc0d97ffe836f345c94f45d1467ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20e2cfe9f59b0eecf23c68f30c5d24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716350e86be40d875dde6544ea00c682558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e440eff12a15269c5d5203571a1937559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5e597c29e7d49f6ad3b972130d1b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda1496c07fc8834a23bd8559a3f631561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcd62b5508fa9fe19b7bfd608bd95e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef2e019193f21a0247847f8a4398e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6c01c2178f4627cadf0bc2dd33e77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96236c8d6000dcaaa24f56d6589715565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c55dededb9fc099fc31c7c0c795dd5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dd96dd6281069d5271141a3378b72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248463a68e811e5e83b227b35a3ba2f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0f5e615755073f1f04dd70aba456c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930da3f35470c01f5f43436d1d4149a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d0643b1d66e2ebf447cda7e5db21a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffb81f3bc6f0e460177da8b0d0d588572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bb934efd8a7d5e965e0d00dbaf6c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dd586c6c247c6c876d9650ee4a71c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47681cf410ab94fe5b088cf4b6dc5a9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7df146e161147fd767736b699625b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2665d698214fc0fe13d3ca20468ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d47a25ee5fffa9d09809fb5e59aa51578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae39db34392c6ed7b44695005d6f9ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363305c23b9b468aee8a8a472a3260a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92def6b78a9e49e55a075031bbc00fb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2608ab14e1e60ec13c46ee011b63e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558fe28ac367911cfee26d9533bb4d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6100fa50384f6a57d1fb8523fbcffb2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20153ec548925756d9ffc473cd9d80d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1415d8540d1761fa029a096a82b7795586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218608115ba2c0df421f195328e527d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f89152ae4800e94a55a3f41447b7f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9f68a001f7dfa4a3dc182b4da8953589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8aa661c085277981e9bcd661c96fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed59bb230d9733ed0638f9808b09ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eda497c38bba4010d47ff5957c45ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d939d7b3cc2d884ed76482c31d409593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1aea674640b33f4e62806ae4fd2f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00233269356eb4ff59ba2a35969e4443595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15e08d57306d402b7bbd83fb56e254596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022decca1e36061af3c5456a093686d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe258a4296b691d29b73798fc720ae3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affbd1a53d7ebad8775a7603d0406ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809cf66852fa304da45ba644aece50e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4775bfff4c6079d398aa72db74a2a6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ddb019fa7a4b6e12b9ff7f2c1b790602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42baa7676f5fb1bc43538d5dbb5858f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207696468a7a5f538200690a188f6702604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520741c34cac392692e12ab18ca24f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b6844d60cb218d1f87246ca4bf1aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107e3d77c5a3a82fe6a99d81d948c39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776b71b76c249819d967aaa2b0e2d49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925a6c133bd27387b7b3252d4efbe83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffc31f91b8c07fb28f547859a556ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf7e499c9d46cf5c1d041df44480d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55d13cd7c4c481e05a12084c972774612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9ec285903c34ee7d074c32bff1e4b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34415e69c37d8d2976d2e7fe50551d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af5c9d7d8309c40184209ab95558eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4e281ffa99f761f0d177d77192cf1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec344c02266d47cc739d655388112cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beb2362366c3a277410413e6e41786618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee7ceda2d089998635f14c38dcb33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d7bef1727df59e186ddf954c78265620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f924ac36592e3e00e5c3727549f52621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d877ba2e92a96a212c40d1d77c50bec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaacf89096501bace206bbf8e2552b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db5d600d9a95e3f01d34e90527c2ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e236215e8c52c9aa4e72bba3d6ceb3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797186135d6d2555c24f514be585bb3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c21552baa8a1e4dca1a65caaf497a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efe3c9f062468cfec2d1d968450f91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c3da06865d3f94affcf79b378412f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aa37e84f259467aaf4499c4170952630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5504715d0ad2a1938db619a119c4da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b5c0447753c7015e428a75a33d693632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114220a7c40a117fe85e48a2497e91d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdbb99b31a20b51dac2c56229161c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbea488b2b02803d34314d804aca06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe668dcf8e1a69536b3f5976b7c33c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d45d8c2c86e6bdce8bc6f1a8ffc8c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b32c72c0c018d5f54d7e1c789715d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdbf0d5484793a507468ac87a444a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370dc1027f8178d12df9a2bc9edbd2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f4c327c57847d1b90001cd1687ff3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143226805c17fd98b462cb7f96b71bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e82e41170106347c89747f58b63aca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796879856d2ff9f4f53b36a4d8874f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131c37ce5e6294d594e9777e8ec242b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826168ad79e5f38cd495035d33b6176646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75743bbe6dfc5622c94d2b630b90d9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7e51545e7ba0fa2ff5b4e83075787648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877c890da1a61e533a2b2737fcb77dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd57e63261aed39fe0cbbb62d9fd56e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b46d157371fcb0c9d4d4a08b342ef6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c72f7738d3b4570bc891f5a394d3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c6ca6d78a598f2c00a99137e78a67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026e27a5e1ae695568982cc0a6849f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bac886021bb7fd1d13381d058e7613655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62749addef1e5526a090eea3725d1774656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5869ec57d6971b549769b07f0b216657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa72fe676eb8ec105389f4759f843b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bc987138f95fa92291307522ee989659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f1c06bbf571a9f10f928cb6360738660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe97b6d47a1b9e47b2ef7f7254cac1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa67cd78377f88d50a2c3a0ff3c22b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a9c5a52a0370e3e5eb19dfcaa4155663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9ab65bbf0a382055625e29975d7ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2db01d9392bfa074fbbb3e9e31480665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b17fa4f0c8c9a7190f69064f6d92c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1517b0fffdb35e9f0763071277cbcb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d142cae035881f718426de08aae6e6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339694162ca7ec464e8dc1c39f330f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1970cbb5dfa0efc670556681bf31f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e131ad1ff198b2c28b77b7d1238683671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52465f8eea65c1bd618f4493c5024a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a9b2852474020d8e83b48c8a3ee43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9886bfbdf19c0878d9f76d1435eaf4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7e42464207674e27a8fd462a6ede8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e4eaae14c7fa4072a1d8945e30d16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf163667f5730d884be34d8a08ef2fab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017846df84e6425a371022f6541cd94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56d72539ad1b9c107ca97ee5bf3a6b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317711818e0fdf23c8fcecdf83cb630680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e38ff92b5595d33a5fef01486a08b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34340ae5664d0ce6b6890ef9aa89ba78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b71faeb1c57698ae826f5d73f0ddf0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebc521659844a980f7422e0a3d2383684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fff9bc18bcc4abc201e4dbbf1deec1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e8e7cb821ae979471778073a13934686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f121d743cab139ab71b5f7f661d74e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfe7ab571fac964307177fd014a13b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a828fe9d0e7bf5c50e74642f70b67cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56266bb8c3742044b6506b8ef62e4336690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce3559ec3d30b1c3ba7fae4eb61dae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beced90773500f39eee5444dec6b084692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f65463be5084d8abafff33b09e2cb2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da439b0a68671db32381b7f82d8ecf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b354fbc86b97aa385b001b2aab8f63695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc89c5128dcf9c066f523cc6c05598696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8ad34a82de23dd6e7709b122fc346697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f02160b944623793f6872a9444af7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8cba3fead7cf9d72ad8befc686f1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a55951c26b0acd68bd88aab98fd42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd699feac738557f85d7f876bde4a32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc73b866b71ef5d50720991e2c79ecb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e34274bb7bcf5875618793441c7d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0e0579a1460dc9fe15621eae7b237704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e98b376ac7019cb1869a38e3a9d566705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77e20d6f87a97274b685cc637374b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7cfba30a8b28e3216c13a748b027c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55229356a29dfd24f697d1a2e6159c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc30c8dbae84404ff23a3d2812957c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b826813c1eda807b549ac3cdd14c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82cd4cb58115867f3a3ee041a72cd1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee983d92231017ebb0c8df77fd5e87c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acd038fbb90304c90577d863dc3224713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020903f3d0b16562f3119cf09b4f327714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88f673f46048b183d902226c57306b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59012169c9dffc707152feadf23f0c20716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abc9aca9cb8c3e44ff8320b54407b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ec2d2ecf0c0929d280e453c3ce3ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca182bbdb6ec6f0da82453621079722719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d790f49549f915b5f250a4971364c69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7e3f1b3938b707a42cbe4dfc272f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16575f43ed6d174500ba15f852ee60722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc09ed8ffecc485c3cc64af3853496723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5e824199d093a0a43aa7cf9a0139b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcfe1131083e5025d3cb6a3056e19a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4b32f3e89d7c8b2b9af15a4d5ba49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59761c5e29f3aad948e844c15ccfb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917445f1ff8be6ae8af9d000a18a0b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3ce803feee5480fa992ee94dc57c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b84ec4778b15b5891cd5e5f346c59730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1259c7c0398cf5962d3dae9656e7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b587da98b434fc81241b38ef6872165732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db38bfb181cec5cccb06f59f491998733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbde08f498c1cbcba6bd801e7d3c4ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e12721bbdd3093ccd34ad9ebdd86a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1363633a45eff8002c4808b3ce75ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec42c726a7c74a05313a411da7b54b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38008a75313b44253743ebaf3675c8c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d90157fad85bc85c186cbf0038075739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e65cddc753a5796f294f9c2222de98740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d32f7cb08962e8f43b8ac7cb89981741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab159bdb67086208182984f1d1e89a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c5dd28b64e67aade4c08e98cc7194743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bd10c010cc34748daa35d0b95b56a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75963bb38cf9d624c50a65d49d0a006745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e86b0b8c399850f3c2ca879c24967746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233936f4126a8608fae51346b8f37674747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b78f4adddeaa2acfbc18725177a329748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fa34af068f3f2aa99b3b90dacdb50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996f94f3b814499a238d960c7b8903b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480368e552726d207c37f491ceaadbe3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6b18e53d3e085836a857ed606559e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e80ff0f5b0efa65e586174a6ee670753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6275a447f0872c17a85ea8202518a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa1c87c9d7326a7741ef29383a55dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a977d7856ea9f8a398eb24468661a693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a15535c43df6834b96bae781a4a784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8110c36a1dd0234573e113ed8dfc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b7871f8b237e11879f564a49f54d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ec0720d13d71da3581609f45a97b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f690b74bb8d09b519a3fac788a20588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07faeae2b5a628d18fdbd646c9d1099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cad112d527065f03743c08d694025a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428c5bb8bcc6239c4f46b5610f2870d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579956a33fa3182e879d2ef576dfcb5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375bd726b6513c3376a1c2885da48cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e2e25b701980e38f11161d5f3fe2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4fea459947edc96d2ecea17026e6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6499163d2be8ba35bc4d0ee09700a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68baa1ce691de1083d4ec7436f079e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96800dd020c6e3ad0409e8d76d8c1a4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d153f4beef1790d369b447a1f98b89219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e7a29e8f0674c598e32a5ea02fc6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026dc429ca62e8eede624654cc9951721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c323ed5eb1bc529fc5cfba5f668c56a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687094b7b30b7477fc0cb40376e376123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48979399ee41ccded057a5b057fcf61a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fa370d0a75989e6de1c81d321667125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094a16d35cccfdc38c2eb3a3f143a6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056ef4eb7d0e45ee6d81a32a4dc051827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cd53a881bd7f38e9f7787cebeb09a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaaf9494ae0b914b56867f93d6dfb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44f7f638c3275069eb34b81d4ea3e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360feff2610a0f94265bd958056308df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df6c311d79a8d6a8f1870822a6250232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5f58ed8949377ba9814f909b9188b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a3c54485993fa74c31fc620daf33734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecde383bb9d901b4ca72803ccbf75a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9641add92ee8e3e951a3f6674450a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca316fe017df4b5a28a774b0651260537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115be1c892276fc20019f37613d4e2ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136ce51217f7658f1863762b4e62cd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5898eef958363828610e530c6936e4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a46b081195db34ddd165dd2f638f4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd699b298cb2562c93ba6c0eb1fee6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef628e5b2bc41ec0a167e9639f24c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3776782fe5c88ee6e49810e59a49de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdd56d1dc09c41edfc4d111be5026445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24376baa4b91ed9681409b5cce42b88546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b7b7a2575180abd3b34bdd18ff47447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ffbbc33fd3633cc4cea27029fe70848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6608ee7fd8920a087aeeae7999c47a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27926452252c83007084ac5350a228050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c31a146612a86777092a176c359eaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b456e79472ae62c4fe624fdf3fbc5c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26980e64b1a1e5e30b9c8127451140d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be9db958e1f0f00170cf2170a3a67d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984e2fafd1c2300c8b6be454503f36e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598bb7e91496bb07f33134f3ca710bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72b4c63c0d864ac1e939521b268ef857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80892b8b318bfdd674cdff67753a164258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76873d82f89bf386133f5000c1584d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320abe8117f41bffdbf249814818b2da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e6cbdaf63904f0def348fbd5c255661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ba00d9642fc71bed14d4a8b40e5d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8e350851107a6dda7dfb9af32447e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd98709b1fe3cb60badf2ddc7fec6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63d08807f9c41594b55a83cc3b1be865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51b319447b04bde83d2b408c4d514a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193a12f8f2dfa7ef66db5d27349953a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d6b6033cf694b1880cb7c185d96a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cd1c2d4ef233b6ccff55bc3a5ad1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd5ecaef93c464b5bbc659fe73bf4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d4b5cc9433e4648b858f48411548671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e96255b22a7c42ae31a27d3b37e6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964b8b0a34b0a792ebfd9a5b12f66f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeb6ff54fea4b6867615adcb4908ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4536b3382ba1c9e9ed4132da400985b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f61eb3cd80f9764545cc1a4ee13c6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d57ccdea57922c7ca93cc5094269d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a59237bf59874f471157a3d857830678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1ff5e7afe10e1d14254baafae3f9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe6704161a5c69d1df92bba4f3c89380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c40d572e368763d0c750144997a4dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960c8b86f687ea68c98015b19631b8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acae762e95b0a24d1e07f59d034f7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7c9423063a9b6f17ae0aa76e9ba5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d62de5de49e9598f249083a0c0248b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141ff6af658829ca249600d96b511b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a04a7b5200ff40629cea20a3b948c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192576c329f705eb08631bf7a327c5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfc8aa10aee3a99fcb3d2270dced9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a62ea678d2b9ad2de2d659265a24690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a161f41f4e6094c98cc06ae0ef1cb791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c9f85abcd77397234d7d8c40880b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd2d7e608a55914c0692a815c26eb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8b7fdcd96bd69ab255cef3d58c03494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7938d9c60186cdc2354f18a95be4fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c418de2a7b1dda28d4c02b3de30b60896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553013f39c3b56e716cef6f37eb5ce7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea7a6857d52949ad1a10108325f3e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff914abacb5e65755be6aaa6600181e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d896fb962eb6e3aa6d4a2997155bc6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49512f92a1e2238bb952010eab2e11b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa010e137e7a2f67265aaa10b36954102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb381648995cc4ef44c8df4770e2f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d45cca275e6de0ccf387cbe2d86e8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40f6e5c2106e694dc0c508c3040b1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b88f5c46db26f282178136d3c9e35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6a374819ef54734af245defed740c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75db1b4df7414b531657a068e5b4ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49f4e7a66a4205c9bdc21f76ebc244109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aca2659857ff5eff123cd7f2d7849110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf8e0d9002aac23041204e4baec61c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8b0ae4b05145749ee328a5aef246d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e6222941a4df7bbd441a67eef68a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85969a7aaed4b2cc9f2c446c91e11ea0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420741584fc529b15d12e23ddf7b02e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb315693ff53e0cf574caa891f9f552116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1041f3dd2641efb37b7e95ea380a78f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8ab3fb1360435f93c0131c27a2ce8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a446a0916e60d5e7f55784135390b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e42b4bca653eec57d9f3a5a082157120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966523ce7c68595b4ccdf1416c69d42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f8cc99dd26b30342ee1b145057058122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ad9e140fa34a30029d96a9c22ac6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275132bd08ce8747bfb8acc14176c80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc0fc15b3db5c2e77d71ac603fb5c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b4859a571d40b9c9104200cc1e6df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137b6f7df5fcc8ef2a3fd99f1a44a80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539845f062c8f5e7c800fc8d4d9b772128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc2ef50daacc6205259882d4d6b75b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eca65028f048d23236b820bdae6da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02fd45aff8d5aa593b8e3713dbdef2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2c83bd4f924c26b6edb0d86662f17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed62998a09e64ac30d7e3502ac9e6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aec279abe52f5f10d92b4e4fb487a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a1382ef8b81783d3d7afe02267e00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2ee71eef83098cbc03dee87c07edd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f330239dc001489fc80f4051a2ae8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf5ea7a2720363bcd98e7bb994d969138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e68069fefea450a20fba3247b5d54e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974ec632d65f50f2c66b247b1716a8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdb54a44f0c3be5ecaa817d79b8998141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ae5cf3df4a9e63e2615408ec41fdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63894b2e2cae1f707be894165426384143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8687163a3b97cda2a615b6081f3fab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac048b89afab76705e6ade8258b9ea8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f88a03c047446fabb31e10a7ef375146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63988228ccf8c6781eda756f68bbea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b4ef7da54080eb88e0f883b668a01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7826c59776c9bbadbc4566cadb9b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a778bb1c23ff903e4d5bdc8e271bcf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aab437879de2f538865a129d470ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ba8ade638e1bc7b02f63317d5db03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cbbb5a74f6c48203146bb6955a8cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78541da5558a2a4d3450188c5b987072154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b11fc2a81c6bffe500764b65449f8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb83967dfb85a8334560035b96c5922156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996363d72d60fd71607a7eec3dfc69e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883ce0aafd9d96d41d0713a5081a309158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef4fad1a1832fea35e68041ecbb0c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f9caec3e80a26747af591303381b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c16e6b237c32535a449b0720c7847161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa563e4ed60460d023e1af531957fbbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e0b72976f3d0c9178070938999956163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c2a9e24b2782c54de995678a3271a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a528ce9d18e9d1e29478b405297d67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6d2d4f6c5db154babf98573b3e396166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a35bb19d354c117862459c51c2c69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8fd87ce0ec8b40f0fd2c23e6ce721168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cc8ef837bae35e4393ec429030bd3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19493e5a2311da2f90ae48c71586fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15940869a65715a9d1b979e01dcee05b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d90c5906f0f243be323d5a533e561172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e4aeb19a0a989bc5aa884d999feb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d113fc98d9cf4c0d306b0d365b92b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d90b24473923343cf18a7850e6af3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26363ad5b8b00b4741af6494aaf022176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c8cee01d44c8da3bdd341643f8b12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a00c66bf36599159912397106ecdd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7ad778551e8f5d74b4e4467b4e8b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b523e79faf8d06d4c0d69bd8e2b83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1f872a746ac6f03139ea7f4c62937181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494066418611b558cc3c572eb5136d5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2c06c77f339e79f23340490f2494f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41986eff9f259130c598172766e06d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298dd4807a41d018a458cb22314e51b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19facbbf2e3235fa9305dfce92fa41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d24b8bb46c1b003a81daedf82b807c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50b13498729aaedc5981a92d6626df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c7b83c8092b446f80ed560a49c3da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b34756943cd8514adac94c758ec07f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468bba2253f202d7d850e092971a18d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c1687bb1df767db6f5524a7553b06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c2e656c9347f7631d61a1f8cb822a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2c2842f6fb4a0f610771b8741038b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093871557a7377883603ff4dd798e0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79306bc6b49147f06293f79914d155c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea17824735b38d8e462c52b4bf4a63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398d59299373586a54b9eda0ce273d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c3fef36a6dcbe8db114b7592c6cc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5167f543ce08c48835866688156913200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e6addafdf3b4135cffcc90aa8ac28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a61806aca1aa29e59b25bfb9ec4886202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3df0d18ad005b7df4e336afc01925f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e0890762a6b7144330a126b7e6b83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24784099c0aa09b50f02ef31e38f59e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807e2f116708793e21684776bacb421206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c0704023a0057b1b634c86f003719207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d71c23d2282b2d0d1fe80e85b5dd92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ffe4d34e623ea0dfa5b076709b134209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633dcbc309673c10432d5c52888a7a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3707f4433e71f6241b9d5cd4088433d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f625c4925d4635ec94652553658379212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adcaec56d666e864401ad063a3d922213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f7a25f199286c6b607de74156ab28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2a59b7a24da19ad7c594de910353d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9ed51581e7271cdc2d787d7602d60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868e063cfa70725f1c0c04d65087aff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423692283934f1aeb14176c052586006218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6796c69358c2ecc4bce6a27d078eed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aaa38a9e29911217757c2bf92a449220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504b19d005f04ffa2a62db47d9afcc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447777110dcd183f18690cf5d8abc2c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b64c2537b5d190453c6fa699a19cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfd65eec0c74b3e1b957f9c0a9d9c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2297f4b351f9b737ae0b6412087ab83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed39cc84a95a4403f9338e8f4799d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcb972e0bf074ef98b96ddcee14b1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a0d2a01aa236af5aed781ebfa9923228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8ea2048d49c0fa3f1a512d89c46d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084596ec5aaea06346cb19267f3e6c76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762ce5862b79aee5dc4a635a5d3eaac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e936b3a159e876ce795287a47c5301b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077474d1c2d76fdda9cb9bc4c8a89501233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2079d9a3de4bde2abc9017d56165a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7ac2154b590297ec845946ea72f54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad30d6fd1d3163dd0b3c9e125475abe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac320f32ded64fed514c25ad143c779237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29fcc456e672160fc95e8dfac5b34a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bc393fef600e9fa6db1fc6089f66d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f44d8fa4b14919367e2109db03d2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76db8b760032556af1bcabc892b322241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dbdc18ea7d21fa9cb6b0e046ab2b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f06c5e759dbec10ae177138de0b5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f67cbe16ca71a697fcfd9a48b83a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493aee9565d0b0291ae7e9f27e73541245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedd3391a771a33ead85edc5063b971246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8c04021c5d82cc1d8082dce2696e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb56defea933d8e590ad406cb1bfdae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79847d90e94f2ed94a4c743a95015ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f1e3a2895cb0f9a5d01f789c59448250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4192f87fcbfb6ab9ea27c149715e72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b4a41cd09e44dc0779b506117ab7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d877c645ad3b65374e1fe02c76396cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cac82746b344d63fa9b0cde1fb3a69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d61ee3827830f644188f7d5ca6750f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11219ef2658418fded1949ad97e6d175256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3aae66a1fe9b35ec2fcd34e9b06921257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddd7c3472f7cc23af55d23a68ef4a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe1e7f65b30918846d32b3c3e5ed68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db941f7c2a1a4687a98c36cf44e5571f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4c65c1d80a92aeb883f42451f7e2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031cbac9e65de61729fc69b39782b79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11f43100d1103446b7c9f5b0ba93df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dc8c7e0c850e039ec0fcabec78236264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0a684e41b76ddc143c0c86f1e0218265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155a9969e56569d766a87b75512745a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc626737bc7a96f73b76742e73eeb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bac0526459187bb9c0fbe3c34d375268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3e07648521f0e8b3e01cf0e14d29d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d418b449f21928d46e8f9a50e9cdb6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6e9d2788af6c4569aea4eb4dc99dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d84efc19ff9aac38aef0a5a309e8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3d84acccf89e89fd3ccab51b32f08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2654dd12de657a1b78f0f552209693274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cb826297e467b6943cb20c6c400ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45150d9c52194e898e430efb47ee20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c43b5aea7d7190162dd6dd008f534277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fd069733f4df7cab0f3491cbb3163278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbd80b3dd40fb8c609d3728705b1c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49771375fb65201e9d3010a7b7edd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a041e6cc0a5f9b026c9601c1faab371281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31291b4ca59665a5ad4205022ca7ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85645bdad826ab2b7b316036bb0cb9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd839de7441d5e2ca9d6e9d347f95d8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c878e5c43339116f71a924ab7c669e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2f4d1cd9af9ab94accd7428abcf31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d39322543d17c3546b955e4ab1962287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b90ddefaf1055dc2cf78259a4e71dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007782777ee5624bad5175284e420291289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45379ae286603fbcbe54b002774fa8dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854222e096659fe404028523595f8d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4239e9f5130df081aed8330c9654e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2133eee8414cb3c5da05f8524ef4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373263c8551e41597a7cfaa4fa06b70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92515ff5352af210a815fd0467091d3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0a0a6d2cd48313a0b96eaac2c9f94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1154865f75fd955156e6231eb254fd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efd54a5f3fd3f7411727764fa8d11e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e903b7b453b2edca261603cedbd53b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f95598df80ee600cef29b2a54888c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a5fad9a3fb4e2e40bd50c7dd8fd0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d22fb5d24da046f6002a2d89008684302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a42fc4f2af59169aa53ad52d7d0077303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a80f196d1cf5a44e29e463b7fc439304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979757d8888b28660bf0a05942f2006305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e1ed052d442fbd18fab9ffc65e5a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff698e9585adf156d48e1a92af673322307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a598be3af19d8aa987f02d7bf11a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5ae82b0ddb399cde5d3613a2853b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e683788672865f5be71247a67d19c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea105a8d810379813bdbd7dd71eb11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8956e98aeaab429b73cc5110f4a3049312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7628f1f03e02eec6a5e1293f93cb0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f42fe5fd546161416d43f488fdce3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c181ee4bd3a6cade1637f9f7d319934315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80284826104a6419baddb6a256b02205316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac8925ad677d54199504cb9dd03757317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2b3151320e3f5030ad9cb265daf83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae16483fc1cf3f69fb9da0547c244e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148e25f5b52be38cf214a310ce148bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9375409d522f70060b7daf4f928c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55396e14e9eec5a6060b8f009030acff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6669722f4ead96a3c123404b382b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ddbdad5ccb240c29eccc79890fe8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d50f3c7f3aaaae6c8a052814e61c0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e606b293327c65fbb2dfc19c68620d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e392e39873a20b8e5ec35df5f36378a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8cdc5f9169494cf6d5856e680046a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667097e9fef9b55fa50f731db554479f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebcae94504e23c3168e4e53f718cb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4f9c069ada043ac738ee169ad6b10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d848132be3a9e2bb580ef9769013db7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54e3eb60c9bab989bcf95c0548891c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eb2b9f5b572409eb885bfd169be6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49a0262832036cf383cb7591e98fed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa738084a71d29481382f72909965ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4944b42a6dddebb928cbc03860d66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09dec0a72a6c998f66b6c7a9b95661338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bdbbd890becc1a8a08041e3c7f509339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0322cb401301ad8875b330bd44baf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e86609b72a26ac872d4df8fba4457341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07140ea14bd578fa66b0a898dbc60493342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98881acbed49c225c0334208bea727d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb977497cf608fd838468b9697bb0cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d14cca04413e21299c39429c2a7af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714366516efbd7bbf2b9a1ae24172b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78e41c5d81a0894543060648240058347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af938d5c2e76a7df817b2f187acede3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9409decab5620a88256f0ea8b5a2f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ecfc7bba0262c6adf6a52b17b1407350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edc4cbc07c98d2512d76b48608e38c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830514db91dbb88dd32ec3707d36216e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eff7ebd58d49bd362ec4fa7fb25178353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60bb4e1528ab06880bdba7cdc272a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f4ddffe0e558e1b6214427e8d628d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef3d2e9973690a75030c740e52a7c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca412044cfb83b7c7c31f2214b9f79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a176954c64668bb7ffb5753589e81a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feac71db1e1eba5f77d23f2fd270127359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab690b7a3a3c221fbf127ad30d574f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaace09658f6c34188776b1b9ddad3f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f0837932f9adb9d5ab8ccf5b991fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbff4ed5d8aaecf51163355171f039f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5806117decdc0620ad50cdb71002baa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcd8182582b85823462da3efa7107d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a61430d92c2da8d16f1647a3a11b36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3958160a1eae40183aba14304dea73e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32f83ab92bdf319948d722aa70dfd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af33113fd5784cc07130de94a23f4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d47f20901d954dec5bff14dad46502370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5b150a45770c32c4061460460e08f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781cc559be7113010008125fa66e5f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c22213c6cabfc3d67fa45f8c0ec6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068abad3cc655add9059cbacbb9d290374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6a52c03c6fe0a57378ee74c55bdce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331583330755200226f1e52ae96eba17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bc340435247350eaf79797b91fb4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0acc0b597a885feae82cb541beca3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76705228dd541edf1d5fe9b1d11e2760379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598243a0b722017ef88466b7110180c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0038024009dd3da7b1f74158ddacc8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a7132a3f38ed6d8a8e2d8d1209e5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cd9d35de50a35bb475f8da551cfe0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d40f8cd5c0a5f8a4ddf5715425044a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02d72d6ac5c463d14013394ff06560385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5dacbffd0f5ebcdc07757c40eb27e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffbc51fe7420a0670b3584223533f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9dc0baf2033a170d4ca5a6b14fd7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b0c96a07d4a941153c4e6d550d04b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356f97d504faabab5a58ba73bfc9840390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7039c74acbd4be852fd2c39f3370e1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905837c3c442646379584b9d1f504e7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511fe4fd57e39ca0d9503c8a5b006aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb2f8e82f80851de5aa20bfdc1d951394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7026be2e1a96007bfa079941a314d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75aa5f052caee3b80414ca98d94934396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cdb12ca9f252568d6fe346c5c7daa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7052737f069331eb570175b75cf590398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68b1d760f3afb898575243d8c3009e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e37c6e2d3c1362b33f7880d643f2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aa048e0b2866242ed4e8a2ed2e1f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c97632a0e6c0a6b4cd3713ed9a4f2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad99514f45fa1f9d9b21dc683d69a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233b1aec0bbb3073727d5c8885a0671404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac02eccbf49acf34e5a06cb171fdc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd836ceab64c14c13e56afa47743e118406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58719dd0478d11b3464e05774fc5131407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd427b67754fa15dd0b3f202f6f1c5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc77e7220494edfa22814db70337b7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb817700c62e7417ed0a454f2dc2dc3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56320eadbbddd197685bdf2dabfd171411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1633995c89d81da80e82dec7f5954412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282a266a5765faec90cf2dee1cf206b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95a1145cbecad742427b82df678773414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc4d03624d4c2e287fe7d9cbf23655415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d05c5a97e42451733b876c6bdcb38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0deaf925bfcec3046df84ab859ea4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3397cf2c2cdc8b2a4a308e93f137fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a6cd86fe8e679bc754d3885f849ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9af0740ae932abd88e847ccda25157420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d3b52920c7ee0d35e6e70d5094e36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d872d237c60fc4163efecea57953f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f42629d9bcbc3085033bad2f50f57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa25f1e4b6f867da1a013792dfd8a4e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebece0460cf412ae51540da29bd6ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f29df0f5417f308def2abe699cbfe4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb259efd91d7015e050aa703e57744427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e56ab3d2cd0c0840be6ccd3f825d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390decf10b0e18d2856fec2a5e5730e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c42044ac7c0713cb1fa1218dcde1f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4fc933c263db6905537a729aa17a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e2af0f63c34c13731c609e79815ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e3d8ec00bdf366ea399f882c0a1b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315666d8c3123cf08b1e01877d366bc1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e70a929641a299f7df81c9e455e70e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6441e2427cc392e2490081fcb20f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186f73cda9d2832e771fe6f66a36e8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aa47980950762e87d1fcad11f7929438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a592e97f7b2120edd925d24ce10613e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51e1ef14a82a7cac0ee4806f6e601e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293697ba8d4a6d29c0592769fabe322d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e531240d208d8319e34099cea97d307442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550173e0da51e1188d4d28c54c7fcdf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8767d322d28540e0e21a2e6566785444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad42af5bf9086e0951a94ee3bcfeaf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27127f3cd102504df0f181b20e3b16a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24f75524c82a0fa7b0dfc99f25d49e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb66a5a88967a119b75e17084730bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fa79bbf56cbedf7be9b646555e969449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4bdadeb6d77b439454e59faec4577450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c013a33f36210320e00d32793b87f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62c4ac47233417b50ae94892de8384452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab566fcd8141881b9f5c0eabf16068453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca973cfc2f80228a1c34c8521a49d16e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad559733d044d5638fb81ac98b9a21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce023b8d0f0f1e665f73ad3d94326099456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7994ee69df4854a34d57e87f77d546457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b992cbd94f113e6d1f877cf7f2e58c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda3926363e656290a72b7ecf4d6dbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c666089406ae31333bdb30310f9a8f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f998a6e2033bf454182941676417461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aad44535194d6c394e6e668875146b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb4ea2aa207ee49461d2ecfd62fb3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d654bd87b6aab683608f268750d103464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635ec31ba2da5aad0294302af3991d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62eef5d9cda07db62436205afd3c148466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014d784a4d2ea3cb5be1a389810a2d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2073293f0f1faf226f528ccd9fae29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79494872d7e735f869e7e93a85870b23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3753fc009f939ea7a1dbcdebbb478470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7c50c39057d7d41b40ba8ecedbd2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dc656a7df2c4728344b1db9b93344472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b39ea23f4b5611f336e3333ab38883473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763efed862bf6d8c429fa6c62640e010474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877a98f47525d80cbbbe66bf03328a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef58564bb8eb0e598d016f15328318476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db02cbd1cc9bbe70a1afc04873f0567477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2158f45eeb73e65210ec209aa646065478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9360ecbed1b6fc3fe29c25eea9b78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e87048eccbdf5538c586fba9867c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87fefdc25d900cd16dcf1ef5f2a381481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79150e6760db58e0c4b9acab2d46c412482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521a460c08610dfdf36d8db3152d966483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684d19e2ad56a22c55802df9370961484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67780b0256b8ef907bff2bd6770ed160485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422d509393a0b734bcab752bea79642486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883809d78dacb96a1341ba46585ba04d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad052f4ccdb3c42222b96728e97fb09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858195440c3c3c76211b32a728c22d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d06fd2175529757a9d57bf15d03e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd069a2df8c90b86fe8bc04841bceb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87df1cbb762b79522065c811d0a355492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abd8086e9c09b92e8a1fda471c92b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba72d3be0e17daad9016e9ff193088494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575b1ec745ac4f0857a98e72b8ed8ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd80a87c88bb4e1086ad0ccab27fb8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c32dd6e27703c5b23922a4ee344f4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf029b9dbe332d52d48c5f4f09806f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccd2a4c5fd02127779d176cc42b4d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34c7645a4bb1b02df28ce7d18181fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd993b2aab467cc3e231b58f831487a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beefd897cd9f82be9bcd1b7216a9f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec85d6f1861f1d585633743a58b28c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e7530468419ba532fb09acc3c533c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8576e421f1370cc946fc71efc7cefa1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb76cfac14ed607d95fc3deb6eb4ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9c054cd4443f7e896627d91b704a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31741915ad4de4eaaf3261f5edc36c3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc34489ec9bb9bc7c4c0d273690531509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cc83623950cfb1a42424ec77c64e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c81e2120ac6bc54a3db807f9f428e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc0d27659392ff7ff71e87e91887e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46200b9f80ddf0efec9554c72ddfd9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e9b52a76bdb7fb65ec4765e65fbd5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e05a71ab8bd61687b9b46feb9006d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854679d370e4fa954d82a11bc5693a5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40f77daf2194fc643423c9737be690517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e870f8ae221d905bf57937f0b29dbfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a669786a66931f5f9a28c1cb506cfc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87086dbaa0f8b4e15f23d8ab1aeaba1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f90037e17abd00d44e0a037362ab1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6024bbf8d24a394087902278ea078522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9492fe8747939c6615de917bdd14de2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e29dc9a09685d799efac18950bd1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358dc7813f483b13ec4946eddafa675525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b050ed5ac9982d4de28ed6da093012526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86162acdc9b6d23d47e75757e4d03b71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95377ac2a00b43b83f3ec41f06e0d682528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa06b2e63b1c3264923bc90926080c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834fc70f341bfd9eb5718497b7082ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6451cf849690e3a14ad0efc959cf5d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb4b5fcbb02780ec553610a065e7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe94c23c855ef598f64f00e39f5c27b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011604d6515f6ee7d2dd70082e15b36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c06a62460e80f6f44399194cc052e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f2d942acb1b89177ebf896646df89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870725e4a8779175890e72c40b7b3c6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08352c19d7cecdccd35065f72b1424538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d625a2611cc5f71fff71ead28566cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b657fdbdd7129edb6b62aecd7cd1f5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb2776080671f2103e1c0ac0291249541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee250716eafee63e6a7959fbf3374b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4541370bd51bda67167b630dea7d84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e5ac1881de0da30291eb8add29a09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2743c848e391ca2323cfedc4a49946545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa52db77b0204d280e6a5caa0ef2a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89882b2199baa2070a60f88b2ec40b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e8628530e40b2cf4e247862d11bab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142167e1c310d9c05e4dc2e1c6e00560549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91af9eb02af9ca79ddc4e06f430a5c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749df6e85c36d4a2a2ea8c9ff7cfdf0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e402cb6bf58c77514844ab5ea9dfd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013ead02c791ad170fa376c629d2c3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898d015b6a68c1c75ba4c48535507ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3ec668fa07d2521b629f2d07e7411555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbfd756ef233ea451c1807e5dc40c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f474329484f2729d80c696ec6bbf055557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9706656a5d59eda13e435374ebdd8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f11f05828bc2c9f06c6457aefa3e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79c45f80f263d2c606f9b2273a8186560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb19cdb0a482bde2e0236352644f8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2daf674d455dd0bdf7a6199ea71b03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7519a03be1f7bfad25a5b7bcdb6fb57563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7325fc05d92af778ea12f3463654d5a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83760d7fd070fdfc0afce56dfaa13bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbcec228bc8a981d6eda33f71b448c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df441f065cc00b35c17ecb2ec462d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433222dcae2a8eaa48e8caa22ef0578568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48088b6c161c90fdbf0394f9274b1eab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e4bd33f2c0b6aca21b9a240a62dfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eb96aa67ad7fef2abf6460ab3865f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c826d656c24a5c723109fd6f64e5d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36421be8b19bfc122e7f16539bc0f2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f830eeb064eaa5ee5b8ef1398d8b4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3800e3bf758361d44e3cb07de2a3b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63518e8e1da178ea43ab1182ff24de50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b7af8f643ae4e5602ff0292d65042577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795229ea7b7d9dcedeb8b88a5b714ea1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8641aea5116424761f5e2910bcf193579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b2d5376195d114e180a6874ac15ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd3d77289d3371ba78b06a177e854a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbade4cb1d0e04d72839a483bb5815582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79466618301c3bce68e7112f508104583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ee54150ae955aff3c40067c3e81f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e6974b14660050451831048f85e83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c414f320c11f8051479c9908bb0f478586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f66d98265b79fb611dfbc596bb20dc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c98fcdfaf004670695ccceb26be51c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aa04cd712930992a156d57a986330589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b2ffcdf010c4d3a8a189f0338a881590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b86733f338cf60d7585d1632d353f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63c0f232150350b3bc05479515da2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf4d61638f5cfdd18de3ebdf0df282593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5763769a6481444b6f8b13d73b9fc4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d178e28e0e58da81611581a0b97fc7e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b164f85bf53880fe800dad0c4446a49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f231d56eddef34980391813c5915f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c600eb79fe052165d63d5f774965c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725faaec157389423e3098163941db2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2781255dbdf6647f51e5954a43f00d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d211351b8129af05688b797d61d2a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a162e1ca80fddd53d9a60afa7fa2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16859c0b60f432ff1544c9397f4d0098603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15669a317dd48c0f8197225b0463792604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff620c6a5c0a31c97c31ea27ef5ad6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfb2f9b51de3d1650aebe87df70ca9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b706b4bece32cf3ebc701b9c3b09fb5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff11a35c620025c1a37ccad600a85a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d870bceb52de11e41417ad5d063eb64609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309f7a9d86a5f085a4baf408a4af928610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60814ea5c573219cc63d5ef1796f2bcd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd3e4bab0218aac7defa67f15b38ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e117667e1eda2ce23e0746d6790887613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f9e8ca237fe10095dca6295fafe77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90b7e24bb8ff0c2ed3b2e8891571d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e19b5d45911d5ab05331fcee3a23e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f28273eec8f83f73b162eca505bf71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c61eb0828b91d23a172202e2d425d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3b3aae1eea36b2da568c42891f8f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c36bcb189b4afd19cc7fd329e466f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54626ca71e8e814efef9a2cf879180621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3683147e9a8fa555346aede90d1cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edd4b6d70ba6cbeec70658bf09e523623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdeb316e8d32d481e65769b05ce3aca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf1fa0fe04eb873e56da13f2125ae2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d19774b806341bec57fadbb1be30a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b7926b446650668d4e017e944838a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dcacc0cb677056f896e82ea56cd42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0abf698458aad7a0a445e1866a9964629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676edc85e506d631849f5d99a552fe8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eb7bc8619a3330494fc046bb51ce7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6bdb15c4924af49ce0c764632b1e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfdf8123d5b499e8c5bc99ac1b85e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53484f70ce0f1208c12bac38b66109eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412bb351952732404f4969d48796e2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d1574dda464042817b50dbce5e202636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254acf578988e7b4b993c9de353cc8f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f0835d6b88e25613863bb2ebe7b25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250fdd3676fbbdfeec59005b3024c52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657de87a9d3c4c8bfd86c0ce9c80c8d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122de5e129e848ae03dab6dd5deeb9a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195501813634e199f8b7b8c51a00f1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cbc65cc290777ca67571a506f0d40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2997eb2ebade15fbccadada5a7e6973644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec7e5d2a2ee7fc98dd64fa4e608a7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3876ed6586b8a53c3858ccbd77f39b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c333aa9cf3561e02f6d8ca3c0d7500647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e6bcef71d7fa0476d50e0c2c188aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ca922695f480919ebf896a0164342649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78bddcf2bed465e02989ce09062beb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02eb5f7d197d82c3a7a02c203dfca3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b7a1038d5fc230dc82af1ddf681e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8706426a63fcc6e4260544de4cbe16d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a8c6e005fdebcdc5599f4f3ea142d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34b8fd5482261d4c8fac30ff2d91f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87808b4812c4b696dbb2122df755f1fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6f5ee270686307900366d4368b48c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac991c96bc05729250c5e96648b2ad5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c1b5cae56ab64a5d8a94c88a60e37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecad2a1fef970bab1970eaece87c6f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ec287bc72782afd51c26be3a16a63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1deb5bce6bdb897774f622bfa80c23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204cdf1262e27124db2d32c644c5506663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc7ffeb1396cfcc44bbc5599e5b609664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e0a28e5a2f8a1b617b1975447600f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b66a3543dfb321fecf67a114ccc16d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddf1c5b78d55c90d12f80faf6ab584667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dd7464524b519e16b76718d94f33c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e575b4979fb21e5a83f44ce8f669b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb9da69d75c87f2419b14c6cfaf15e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27f71fafa6f2f3990e36a262410a14671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb6ac3894625e979784851c733e98a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f38a62e5d27921d636a27cef5a3a0a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c16a9e43d419977b4f285ed8d2e187674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89fa2495d030b9307f298006c4cf96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c8382cd9bc19acc3424c942443f1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a19f40fdd267675876a4e6059a03ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918b92f959112ab44ee939ebf675b87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac093b94c812c7d7b0ada321351fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9e65a5d7d363a708e78416c521176680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3856eeb842e838501c565678fadda1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb67776a3fb803f5705b7f26bdc5b72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af119aeda2027c182fcdb405cfc43eb9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcc7d9975ca6e9eda6c9395b72d1df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9409f7654a0b811b93c045180ee43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156713572208b0ac0de8cbcf7fe8cdf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b38d418ffefd90605c59fcb581941d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41a92dfa14c3460827749972736a17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e23700100390fa8758785985e5737689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f66f0d1954b3481d4fac5f0ee3c2c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab474398a6ceed93a4ee15e763e29f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7a3a325056998619bb5ff8772ef07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16905997460222b626dad5d3be983b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bc0c6fffeaa9245a9539f627b9e1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291c31fa7113a8d54faa337ab9a9e29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65857ca76c7e2d194c5472a1fd96c92f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b60b2fc2c000bcf114bf7a37755c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420797caecfc817c434f0c0eac700d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beca482fda89416872702b064bbe1c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd854a2d64d2a59d55a7b07f37879053700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675f05ac06d39f2113cd950f4e2cc5c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dd277e281f1b9dbc488d5cc203076702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662f8266a30c16a1e733a0dd2d24ede703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d9161ecdb86509bd68ff8d5bd1fa2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfe62f44ca211180e53cc34ee34af5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c057eb6d6d23401eccef03bb0b4cc53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810410b1eec1d97e62c86738972a804707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff01ffd608702529ca9ff0db82aa3d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf24057d36599c2c746a772b74113d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93becd28038a9e7aff7d3020f337b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89503f4e355ddebd1b9adafa3265b6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc7f93a3f509de022a03194a110bdb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27533c51c91eab359eaf279b694c99da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274af3d376d3a9e7df43bf68a77b469f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d83ce9b8b92c02be046759a3ecb197715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c4b28b7f5d6223f235f4272d69963716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3411dcd85f9e82f89eb82394e25afb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a3817742790a0400543a5c53e7643718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2394ab973906a83c3b7a720b690363719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc784ed05ca21b89ed6eb8ea21d917720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95ddd968808e003f61523242f9be8c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256e1a107043be483fa5e288e7f276d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b121dc65040b318027d9a2d1f5a303f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1471efeba715591d070c444f1c1c2d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb200156ca50c024fc869660296971ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4d1e118c9a338da35267ea53786d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619c72fab46270c2d549b120858eeaf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6560899bcc5e66da2d2ec547211cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0d8bd2cd502154f1b3beefeb49f3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644d8918daa12d6eb7722a8251de40b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453fdab98d2c2c5faa540883492e4ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c2cd20505e2184c35bd6fb3ce576d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb09e99d6273534eebd69c343e472b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720764a8ad83765e01ad2af078687f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185524c11cd59c1de4f90f628e9abe0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101a9db7a9b4ab8a72e86fa819404ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01539ae41a14fb92f4534a932455cd5a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6affbd32997d4c0c3a569f6757d95d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f72065a8e500086359a148d2bd8bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc10fe4275d6c8076482024b8ecece740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44b7cb1c1641e1e44b2f50c13b019d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d304c6baceddbd9d360737c56e74528742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba55511f981cb6b609c26a187dfbb63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ea098d8ba9ebf8b39fa8e4ca63a53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7be9d4bdaf5217470cd57501d4d91b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b837c6519577efe1419adfd07bf0f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d296ad3165038b7f9904524de87166747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5707485acec050c5138c3e414cc94748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1aea2034df2c5751a3806389bb9ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28b38373685cab54177025e1a3d2b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d5ed70ec3bf3e3d67b974a2825b0f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9119de9bce7dd27bd0a2bce0dbb91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeaa2e2b6fd6ae77668d34047fabfa753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>