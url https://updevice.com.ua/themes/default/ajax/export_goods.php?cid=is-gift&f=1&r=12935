--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5dd4b57a19f9b6e42b971bfe325e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f5a214f2f4a307f58930819dde3bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ca1e94ef5610e9a84a69db8de92303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c1d968c8726c2defad1d76be478e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f93832ef544d74b99ed8d6169dc5205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f18cd577f30cd8d8911dbeb1943986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1caa3c07a3acd4db305f3c7e39e6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464467cace82958004cdcd0a44ed0678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b2fe2ce7eeee1ea8aae4c2230fbf39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749ff69dc44e1e7ffbc127b39efd8d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220af66db3069ca998950d184b6adcb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd474fb01429a1a8836b79c3d34aa112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca37ca2df3e9f171788ae2e67cdbe113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93796e05508d39d3a417f0b8ad4a270114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46287b81bf390c800147ede01a2f3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cfdb32ec8f38fda471589e90cc24b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed997e0f9fb70215bdb9955bc6ca377117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee823123276d96305cc448bf956862c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4c8daaa177a69b6fbbde89c49503619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77c8b44074c71eed4d2bbe78229ee920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c55b891faadca5e60b4b966c7943b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c609f0acdc126659febeb0888aa5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f44fa83d90f6223408bf006f23cff323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2988317fb897fa76bbca0366ae405024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbd9456495e3b36f3d77352c4ef44b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb86a9f3ecb35bf77be89e2358b7eb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5037b8e5c5c4204c129c28b0a3f46d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6e3899caad4818307d94ce1051e5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cba2d0a102fbabb1556cd05bdb4a2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40a728e353cbf4a614c65317362a5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6411013a132c127480c84f234524231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0937046fced4d1761b11c23602f09032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a8a81ba17914bdef48a074761db2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3855844d251377cfd50ef7a011a067834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61305a00c7bd07501d97540cf72a2b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16ca8900b057bcfa7c919cc259346036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edb86cc9259239438db77f42c6db3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d7ccc88f5934bd7d6583078f101c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35a5fd5ce77501429642024fa350a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d3ed28e193e60259622db1659f98b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c6ec22212e0fe1ccc2aaf06dd2aad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f7375a382e94738d8dd440510378b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092506abd680efb27e833c0720894f6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23133ff6ac07f9fc8ddf3e68e0965d8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6222dddb70a7d7bf114076daaf34ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f99f57cb2b3d9882df1fc3c42e1e7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bae36518cdabff1ce96a2747b9429647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312820a0fef1b0d971b0883f147e89348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e70955392738c2ef7e062a396d904d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651b59d9c1d264568fb1145ca985bce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283e61eb9be98ff86df37725d0ec77751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246a522e3dcca3361a8a3e7440ae94c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413831116a3ac1ad5c45d96009c602453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e03ad6763cdab7085bc75b1662b08054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee81b3f065ca79923ac5288965fceb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ab84d581470ee29b0d16c103c18d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234db3e46e31e110057be32a1055a3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2521c17efbf3cc77ea0ade7f78fe8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fbabbc9c70b1fa20bb9c45fca3b5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f34b9d5c6c6411d704330221df6e8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ec12b91071b75c6d2cd3959d3811161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb75967a5e8d393a4e33a94cc660b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a9a49960843397064bdd976b9190d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af5e3153d75464285696b16ab5498c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772809d83e19f6d6118c0e11601ba8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96496082d135dd4fc3e7714f90882e6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4690361d48c3f6e314a236e910783b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd007f1bb95d4eb2965c0dc4f8f3295468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3579af10b06660e797a09ca207a4f6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3f6c7eaae726db827f0c0109115fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ddc4df2ded8784fc26052fbf8a0de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da4a571e4007647debb52d07626b6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3a8a15c9940915b2d4e19ee266a8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4e8bd3fae7af19c01e4bf0e15608f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0b0aa3bd51203af66b8b29874b23f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d1d0d6d2a9ad7c53781265abc685876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f15ec2a8ed4eb3b570911d2d10f27177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d2a6963213c7e61724bc5fee1168178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e82b0bb84582daa9a5156b9efde12c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68a76bea20915c46e1f7dc8510933d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb65be07693d51d4cc58aeebfc2d3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49f21881b4df0eab400008ad55fe1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba79415e22d14610759e14e3df3c0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aead379f4963624ec4004b02104ff4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fbad87636b99a9caef20ec304e7c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fb61ddff267d4e95f029cf5c7904e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd0d9107da199f1fb4019ed0ada16587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfb901489eea8ed655fa5aeabf8da988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28829ffff9e2c94209c5d3fe62ef4cd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2c900b311670721271968fa793b7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76a467238e93befefe75c2b0c5229291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9b514deb318491e7bcd208bd204dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8671b483ee6c6a9320521462146fc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9704b10ee7cb3ea2c0bc4daa3e82a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa428e01ba172d1a9a0c8317b0f52895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427856a374312568b379af9fef91a1d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0cb26542f5dcdc469fa79c67a4c7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ed2186463a8756602dd0690786a6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866731786e78807dd51ddd1d04df10499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c79a979e32b700e24d5c6dd756ad10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f3ed29d00f4d2f920ac08048e9e23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abcfa6a3d77aeeb2b54061c7387faa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afd7c515ebe6f7ad1c93f488030fe0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aab4e9c29f9d4d70e82a1de6056de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65990dacc5cee785511bfacbf1737a0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35733cce8edf59cc2adf8c5ca8db3d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6b4390b57a38539f3cac46a965760107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2def872feaadfec3e886619196a5a58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27360035f4661ac0318e154d1a5f2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15072f58fffac64240b2ffa0468017110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5c98c3ac155e25deaf0013d7aa2a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df71baf4513198d0073922bdb9442f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f4abe974103c6a74715e0c625116d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec35500e3b3eaacd1c570c0f99602f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32f63b286647ba70f0c3df23a2e4fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50314ffc07e4827b07f1bf78c26c80ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262af26b71603f124ff18cf6c22f2816117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f898e29c995adcffff4c00fdff79a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49110ff56e9628eb73fbb9fbdc592e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9e6ff2e4435680fb84a59b33a1840120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f5ef03ce8eb5e231df97d701675ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635ab0b3361030428e292e21d8f61b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1516e914c45c0d4aedcbecb27b73d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e43811897fda79206d6eb58d68c4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a31c6a966fcf82305710887c38e6e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1fb109906b44d2af8bc4da7279306126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b856cb20ddd1f1eabb721114b61d55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8d0d776989e8c26ca6b4c823ef110128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dabe4e77d006c9ab076574e3ad1562129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f9d831de1d9908d73ef12f462a73f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781df0fa8436313d57e87832a1517173131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210a37fabceac41baf74fb9a537ab19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc6bf1b26c65f5c358a11f760ff7a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b4dda553d72c509da2ecb267bd96d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a7221b59050cfb53e53a424971dcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a922cb1d654140a7dd3938d934f164136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca40c39b316a096998089e4b0bb63df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27937e0ec49f5172ccbfb8e12818844138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde6d72a24553dff5351232a654e69b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cd390935585b3337d7fa8ccd60bac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1a60ff6f92aec1c97d6863c389016141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dce46175413a2e8132dfe743bf957142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709de5d04213f77b2076ee27e5973a7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac537d636f4940f0a75bfc83687db9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625a365c8fc633733d9c0943a51a486145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d982e287cb4776714869716c6aeae97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b69daa2143b9878d64a5de395da82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63ae81c59ca5033df876dfeec1a1fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bab0b22826532f641d955831fabda6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d0d642f81b4fafd1f04e6d40074a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1671d84e9eaef3640813a93061974151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93ca42071720f21d6a710bcc33758b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71b9656217d5eb68ea3f5be70a9c2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c24f3a2318173ed7d052afde5bbb70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a08927e6d05d2fed4820797f88176155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f77a181902270f6cdffe28e7f9996e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f078d848304cbbb9bb2bd342f8cea05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2277226abd32dfedfad53998f11b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bf500d82a8f229b04ea6243dd72eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ba632d0c8de4e3e3583a8a4bf1ddc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428cf20c7f625af3b80c37eba74af58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a247b32218296d7e589ebf76fcf19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8989365a28459f8fcd096ac1536cae3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa302e19b0ce7be4a4852327460ffb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d677b899d4900e9d04323cfba92b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6eb59a23abf239276b91d37151bab2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03434b1c00c15b1859dcb085e2bafe24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2230e511f52ab8c4a5989dbd08636168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e467e0bea5e437e5fb17349894455a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072958e7edd8da7b1aa992fc3d0beec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068b64302da09690f517adb29d56020171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bf19016bd8f3b8655512a56b17ac4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277822787f7fb8ade73170e1bb0ae78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b4349e3ba1b7b05b45dfa9aaf7018174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fd2fdd5c1ae8f0e871644b790bf74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a41ec1a4d33543038ef00a845f5c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524d384706d17bbf3e2d2a25e6a136d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dae925370e00df072d210cea30ae6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687447b87ebbc6cf9af4d026a034198179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e4c3d96f21687f3a922c4632efeb1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19363ac357f3983d13c8d642e50bf31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c4a5b00a25f2518f48295d9ac0002182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e042e53f45de4c150d94648b0f4b262183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492dbe1cf4a437ccf580e1fd4ef9c60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd297ba89ec30b1429977515df3af71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4756953ec573d5a9d9296515c0abb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532040d5469fa5187d443265b227ec4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d311a6153c8a38a7fc2ec2724f30c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35b8b14bcbcf8b029f98f08f6092af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4084b2b285c910ca422cb53044ae3b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713cfa001cf669454aff1b45414f8d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2911b07bd43423908663294ffd73840192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4f7e787faabc0d84d3ecb7db5346a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e09558bad8d1ecca5f188529cc5212194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b025e471e2643a0ef21500587f642a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc52846cb5f74c3dc54a218bfd54017196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc331f8121b6b8f1cf21e4d6165ca94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b799d44fc7bdbc974152566763602ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a90b9d6e3f77a9ec3780e2137cf1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3305e6d0c83c9a79e8da07198e854cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd7ead47d4b5f1991920ac21c6d38a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c521ec03d08e1348f30acf4478d2b94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89874f471c6c00de29327782eabeb42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832027d993ea96e87e6eabad5336ce70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14951012b3b097aae30315f835e14200205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915ec2323b19485e1448be164c3270e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64470d9459afac20d78ec6e67bbc8e73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619544e2f74b1d322eb5ef8724416054208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f17b0a6f1d03599e4e2b7f10e76ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb360d466c32c973eef4d4a0041d3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fd6053c398b9c27e6aa7a1de7c2be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf4504040a8b52eb84c92be1c3c0fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93121013fadcf357a87eabe349ba301c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76c4d3aa78aa9e3feebb8cc9ce556e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982548c3f1e1508a5c25a99e029fc69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe3d7cbd4ab537d1b1702c533fd810216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46c3fe95cf6a053519b4d68e899c1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f7351066ffb331c82e4c72180d405218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06d546c14337d418c08125b5a4c220219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155150012f382eb72bb95626064146e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8a53487b487375f275f9633e44c78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f92179c3df82b78478faecf2360f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aec0b3e2769c9516d74be390ba7385223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105da7005ecfadcd621255f5642dd9ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93075c75983ec8a6b224818dc49441225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902b0c6b3b0642b0efc7cb658704093226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45812ccceeefc968157df8ccd211c7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32c4afb62f7ea68310e60f67def740228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d533c9491bd61cd143fa975e32e0e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdc68eea28d6676a1caf0e9d0b3e89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60ca93607633e59594722be6e78194231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185deedb9dbd789b7f927786333e1372232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb72e6dffb2b32f2350cb52bb6b77c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16034c6162f840077fde43712b149475234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004e2708085ede462107041abb5d652235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799bc15aca6802e89649ac2ed9a9862236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2046fb0d9a9f28d95e92f31ab28ba0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed411c4a9bbea1c51f2846a744004fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1377e4a87a274272e53bf33c0e771c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502696f2faddedc5e36718ea04dc662240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2e61363226ce39448771f026bcb1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ebda74dbbe7719dbfafedb37dc722242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cdd0b14afbb5250cd7175d30c3f55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024308b25cfebbc887446f61647e4b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a2ac4e7429339479536efad7db214245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae393fdc61d75478f53c649fb91795246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a4e3036659b3431ad943bb9d8452c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d00aa51d839d6b45474d2278ad829248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49357dec4c289ee8a2206d0bca4ca6db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d513ed56dbc730eb63ab3c19267529250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf59657d042fc188d965b64a8b207a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab6720b38798cf39984c3449327b9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7d5119dae07b4fe3b1c7944c4da60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bca8694fb56769b4d7d0f8ecaf180254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76122edd4bb76f2392be2e98c7c86e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86d5a12553423f9b0a8adbe2b74529256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f55869a5a9f6d72eee4e3423c7cdcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12f51f20b2710f7cf246cb94f76056258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf852ae3033f4a2b73cfd52c8fe3b02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1822a30408226c95217549b2fb0a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d38c4a21d343114fae211ff2ce415261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22467a1b35c558268727014fa42a831262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b502c959812279b8482d204925c4b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2f480c7a7814fde0ed32d2fa09210264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617b20e72ae6f067dc6b032b49052eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea57b865f95ed93757f73e252c964a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccda3027ad451522a16686bcefabca2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7647a57218040bfde129c306628928d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaae59bcd7e9648264bdc4075752a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388adb84a889e82b8e2e2d2db11d26f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bcd972870391af83def6295aa2c20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95c490048542d65b7cf0998fc5b75a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22217bfc98046325e532b94c39cfe0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a404ad8e8322705db2b596573c8c3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a449e0d30626d45adefe6efadb01d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be96fd988a9fa499e4940b1f8720b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e95ea8914b02aaced00b0bcb06ada277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2fc2aa394e92ce324210b804a59fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbdc34627a2e3afdd4561cf67aafe5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c3e3101a55f592f97d13c09487139280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae1bf30371e7ae6209e0f1a3c7ef9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d7ca45c65194e045421cb77c697cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666621a6fc86788e3f5c01729fa9277f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7011be99840535f029765638954ece7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2aa8e7c3b385701675df53a5b6575285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb634038aa90d7ec3aeafe9c07aa54fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbcb3f3fc58bf2ae4db251f323c9b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd6987a84f45c67c96d3a09227b878288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839869782d34498fa62bf62cf2596d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a6029e1d36b78f8aa74185f2e32ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b55a73ce2276a16107135adaf6a4f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aa23d7b38e038c24e5fdd1025b171292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c1c8d290b4d57896acb1768a28e56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d505443e2c5f3169bf05873495bdf0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f34fa775d21a2e74c37e46ecc25a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4932afc4e886d89d108d617c9ee3a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4903bb213275d64aae39b797db5c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc8db0846771ce6284c2c7bad3c8ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42602dfcf7890fac2f0956b695f4a0eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477abc11f7d576d0cb7ce34e4aa51b1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7f82862a81c61c6d7b0dff10832f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11423f5f04e0cb1774b5b076f6642033302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bd521dfb9b0c7177290d352de2f9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a26aed33aea497e61ec24a770ecb21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c552a40c204c68d17c4d62df9d9ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c223ff4377d51381a6a3f15941e6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292e1871604534fd3dc7a8b4ae4a89b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aab18ea5474a469f5ee90b9eb5265308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0d4335cab12592a1fd988db7da122309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e974d4157b6d5469c1297441b1a359310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea5721d6654ccd7d6c75452806a1d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7da212f863fd16b18f5ff29d347f72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d187ebe8651b911b7b09aabafb09ca6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06686d674112eeae04dd60e8e1c30c74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667aef867dadd6700cf7ee5af7fa1b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f989cc2444ac2d4b79ba0fd3cfdaa2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b5723a35feeb854f437be812543ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a22a6be47dda6ac102b31e13a9e50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091cf4f361e2a6bdb2468c2271372c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77f77b884831f433865373e16ce193320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cd5124c15c9f79b3d4b06025aeab2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1867b85d4ad797ee8763144b409bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd70ecfc42b0f663cf35e4809e93cba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300498c1816ec26ccbc8dd9daaaa2c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619cc1ffb4cc2146ed0014fd6e2cd1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2c3bfcf9b8bdead6edc9ca1754d6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6145adffd2cdd9c29e444d9370b91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960657d8e164614c0a5f8b6c2418fb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecda0b67c3266dd9f1f7994e1b81d72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ce7527a8d5beda848f9bfab0d7ad2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb0a86d574bb039b255dc1be07a6e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd10ea13ac9a3cc2ae255494792839332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2130967ae2cd8ac3250e2201d4232333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab56badec8b1999e9289fc7e682844334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f59c24d7dfc93ebd4b5ffa8299d3e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440592f7acdfad107d467a24b46eaef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce829d338e5016440f1771ea237939337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dab5e4cd5d24ae1b007aaf914f062338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e914335ffd317bfb834fdc3b68fdf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085a6085bda27c0d47fd24b8f1274f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2bef19aaf6cbf9c4368ad00acde6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d719a3e34d41a3b5913934faaa49d52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813adac827692d1d3d064c177f6f106c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f09c955fbc7df351aee06c807b68d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d174d79bd49e2a06cb1f2b013627ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842d5a0c9b754daa44faaf238b2b03c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b663d7fc6bf4157810d8e6e90af021347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abb46b9ff2f2421798a472f7d1da42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30563ec15f92ecab7db614f70936b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5cdf45ecfcc8feaae816edd5213d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c3fb9664979c7744e2a6539f0e32c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970469e778960c1b1539c6beffa32893352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9843c0e2767917928b07e6650e039353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f1f1125672d6073912c71da1cfaff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca277e5ac6e70f66e7eb5f4636cb1c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c0a169a83e6a8584eb2e58042cd48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496709c3f2af0516cb755c26373f210357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c14e805723ec33450aaa69babc3de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a51bb47edb9bbc1330b2254adede3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de23c9833b3dee3500bd9a519e123bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eb8e09a4f51e1b46f150022755123361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f884f7326c0468f4a4f1485264e9157362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6898dd120d578ea19d205524fbf65c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c6ca15370ab4299b44d3f2f3a495a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce816d11f8aac057e9b956d7228aa94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a669caa48c1bbbe45da3943dbea45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a77bcf21c08aa5ff454aec9f9f8f5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36ae0fff0df81c3be2868dc21b6d52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7605c988189c66a0157c45d350c8109369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528e34384e48da0bff2d2152f786fe6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e17db471fa8c23ea655da0e6de008c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87b7684f119789c4cde95675dc447e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdc0f4f657436174c8ca9e4f04d08d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd0e24b2572fa8a5e6bd857a980476374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3739ceb07cbe055cdf72d4b06660e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4c3ce9357a6bdea1c89b8860739c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07018b5aadac8bf9d8f717e2967893fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f0f299719416c0565ebde85a3074d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314cf72d5a2b229e1786272c10891ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5a500c4220dd6704340d94850d579380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716ae376b48a6ee998ee5181f738fc6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e8c60663614dc5ccc44032b88ecf3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12547fa9723003fdd3be6b5b90bbb135383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d511fbf0629b20ad4e5d77b811b3b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5fe24fa3b44925b4b18a63d25e105385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340abc4e16426b94d2924ac52f36dad3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634d1e843ff2697679b2a513945a641387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c6cfd68cfdbac9b19f1f522c1987d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8559e611ed9e59d0327384c2725ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf5269243d002da89d462c43deebbf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95ced0d825657afef2ec1b107e348f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24e2f8440de085cf2a2e7ae8d5b43e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63191e12399a9c647e79c37ad0bc76ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417e80eda895fc1c0d0dcd6f4f41c07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dcf7e5c81b32e50a8482d9ba7df91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab0a27c2f25d077ec0794c93162322396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cc72f13884c8bb094eed8b876f7e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbbbca3015db425646af9e00cbcdf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efbb5ea0b5d2c9f1eced066b035b55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665678ba774971ad59145c371336ef1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068be30b3db89546a9b96c1bc5babb12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd131219a4aa8fe9ea3e514ae5c09897402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f29520e241c09ea7f32145c94702d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd55e1ac63815a88d530060f3d2a474404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bcb1c419d42ac96da186cd0ffedd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d813d8ae12d32796cefeab5b078d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f859e260c4f125872a1691adf9909b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dcd3728f04f48af01057605b8a372408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c6d2281da924e4d97eb0005e6f2bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76005cb3c3340ab6aea9d7c2e942b0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f88227094f49232f3ef8d8e00af46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19543ff4c27c8ced854395df0ad250c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb73223b81235feaef41ebe90b7bc23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7b67758b3ac15841ffb815315ce42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a0efe1b6822b2633c4d28eee63f42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e5e1ba6e21b8dcc45fecebf9a793f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36d4f6981df958ed21806dd2c5cdf4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e07f7fdacea9e90040dc31ae9e66e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cb7a3b9a749433b17d0654be576e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b329109a6a556f858001eaa3f65acd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c808c0908ad68c559261013e3908060421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eed0c37e0b636b82dc1ef2d73d8d44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35879b8dc3d44db16dc2f5f9ff1511a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8de4a975452882be3db1fa6762b82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30f5cc8c5d169d8ab239fca92e7831425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea5f5bd1a168377ff425cb54eceb9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17868ffb20aa03cdd26b622ebd2a4712427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4c61a2baceb4a6ec32cb47a67117a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65d5293a333198fb62e72a12336e7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9f4e37a20b6d59482f31f920777d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347c343c042f16798774159460053cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc88c44fa45c1f566d49a00dee05dc5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a462e0dbb0146203e2c55dc1befbae5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c0a44fd3ebdb4a8d84781aaa46279434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a7b7c7f9b62c29d16a5d61b0b20d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c4ebf15ae24c5d40dda88a9fe27cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd36571acc1b96336f14f1f000b4be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491c6891d4031800a40c15fddb2872e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c30e0e2dbb1b922e4b32e5c405528439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d32630d27b119b03e94e7b8ecd6fd8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd017cc87ad67f2b0f9db48e9dc77fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad75d3e8064e9979bb7a6c78e87cd29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb413a4549fb923cb9d0562da4f8d650443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dccda53465034c12a6cfc6981da00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe81bec5c02df4f4200d01f07aeb269445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba79aae958067ba11dadb17277328b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100d2d5149f45ea381ff04a00babb50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc0530c27f711c7d76dfd39a320c59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b42e40fade707dcddd08032f72b4e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1e148ef1ffeaefe6a906e06aecdca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40320e322ecb2147dd52cc384ae78ee6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba42a33737c35cc89e4b35b8c8a5e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e26057f738d38fcc7b6eb2cb50288453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909c344907ce834e83804ab421da315454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c95c2d95fab06d963b7d7bdc00ded8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b131cadb9881e157bf0dad648ad1d42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd3d18986e494109dd851c805b4554457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f505a6559d8279cc34bff1248573971458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63c9c7c5ea9b80a2ff20266d00240e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a54875be1a8dddb66f7ae886f0818460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c127abddc1d6809e5c5416cf7b7b0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cbb8f4f27c7d9462c42d2d35c0c87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c980fb5d7aca8e5779a84ab6cff2ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baf76bd0c9df8a24c44c5cdfd8a02d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85289c09fe7a9956f29224cccfec90d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c198d17bde3cf4e957fb139a24720c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4642ab1a0e7db136a0bfd7331d0dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17214de5c72a61d3419d61e5c30ea01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034006ef6759b3d439ea33375e5faf2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb05e2d8ec2e2833a9e30590c1464b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571f152788b0cf1dc8bea7144d42547471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe0be8f74db1b6b4f43ef9612176e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c980a3b3cc1fee7d854a0f0c617c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14842a8f1f3a6f9bce9be490e14a2505474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f424bc630975f01dbe6b4e5772ff49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc0fc4ba12d4a356b06a6f3e863c84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2b11efbd48d15713f9bb53ba749b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf6f37f84b55d36ed8d36df8ee931a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46ece55c715ad4430251ac70943573479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337080f87bc781ae6e740b1f900b6e8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c036aa651b2d959ca45e2aeaa4365aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adac8e5a4791de2e08634bcf0668c4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17173de27207deea864eac0a7bbf151e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f9a90f0ac412f4fa91bd8134491b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4c5602c60ac16fe8d4425d285e13b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58fb3a182687de98de6b838dbae893486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36d5016d124786c65b10e9e742ab00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba4cd12cb341e92c067721ee32c8b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad6586ca0b8cf140cd2d2edb00e816489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67df062bd3f59672d3961221b78e3a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de1298e58c0374ddb42931b875b66c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9f2c514ce4dfceba54336f6eb60c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c58f7a6a99de1c269b242dc8344b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bcec789b453411258beadec38426f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778cf385dd489664de8c8b8617c1fa0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397191ff8d2da591df9c6a536c00cb7f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10b76d554151bb75a8bcff53a0f3bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b510a6099dde90cd809b7f05923ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757003d4e70d3de2e699920efdb99be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fde129335790827cf32a21f324a261500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420b5eae72679e55f9c7bc30fe56622501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683cd237ebda51f578799073a88456f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a49028b7536ce9402dd60f24af8684503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4668e5a85de49e62f24a232b6661c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f5f13bb1e02fde5997b19334aa949505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08890c11da1bff6dcb57ad2537314255506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204ccd14fb06b4d222b3a0323a331da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bc4fa85fd05976f8b77af28476701508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851d62628949c2b75f4ef9f04008aa4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2b5046c334da7e9da1354e8539ce7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13e3d6bddf74810b4e985d6959b1e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68536d9dafb690e8ef5b03b3a89e528512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f633ad921488c541f99b95b434ee9af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae01de5e264c2ab91f8a0cd2195eb6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d17e45fdef10a1fa0a961d58253337515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477e0a72b2d7e64239ad06e8067d2e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a5cfc8c1509016f36d45d970b081d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf50818169657deab08b9f8d315a81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188da31e5f4838537d8f045a00a17669519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca6de0961fed39860f53aa3d3009ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8219bc33e9b52375a1de14de1440b0d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3313a50dcbeb78ac361ad6cf73929522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539c179e1fcded0c1fd3754685bd57b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b3963caba2651c26f0c6db39bbc99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5d6dbed740dcc72dde55037f0e0d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce29045d9300d248fdaff5fbdba719526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b0c6d0f96cf8b96dc9be447c963b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ba64a20f0383ab838cfd6a665f6a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f53b46f552cdc1e694d517888ef78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3943b475015790ff1e88c5ce90203a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb625e64495a88e35bc640099e7fe0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354812a91585279b4808a80f900345ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f17517de650c4daebf4280e56b4a2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cdb91836c99b943cd7ab2073d5b74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfbb11720cb7829551ef36d7fa4e74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f0e650cc66f97310992e95abd059e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15637f472f67ac5a8d4e2a6d0a75f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0e67e9480e1f5ffe86f088e76b37e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5ae0e2c34c6606117ca5df76ad8fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83400777683396b4cf6646be27fce234540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886688e1696dbd682e8b824e2f1c94e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fc9db2ffc3fee0c8c6640c47c78e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c182e2d5116b1ed4b0de90e5efffd40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27819984ab41c3282c2f36380255bb12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934a82d6ce88a6834a949e5e99b586d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f9a0328953d7ca9e5f39248a6a1ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99562126fb4295c51810bedde640b921547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bb0ef3478e79807b14e8a5e1607f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c93de40e7aa206f413d31515d9d9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e78fb40b46f7005a13acc4e27fac59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53f8dfb2ec6d60e0cf89c5212dc32e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f30646288dfb40b0734e466cec1de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3af1749b85c55e10e6686c49fc1d0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f066679ff7649c3f86fea42bb67e5a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfc17949ab6527942bc85b293636fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986c6eb5c03a0501d3ddcf5ba6efa60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d87f8bb6df5a986fb395ec694ef15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c5848485ed565132cc3a0aa1175ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24709572bb14ff8ff66d4e1839fc56c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838de154da5b511803ace0583494b081560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad988e7fe626557f954121032d9e3d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8108e389f20e36dedeac99026cea14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9133a6de5f185fff8fa0f9b3bbfede563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b7561ae57327e7604e10a6a743e00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b173c66fd4fe2da5d611a03987db7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7197f694cde411665566d32479d669a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacac2bf3151b1056d07f1ca0796682567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc0a4489dc70dd752fa1e63fd97a70568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dd8c12e8cc515f3dc6bfa6c682ba5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01bd62760e63c8e69e95601cc117c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1f9e2f2d0c21186436acbaa96f439571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2915765e0a726e2eba81dd574bd76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5938683aa09f0743311d893c7781d4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211c7c19e36c0a9f7cff70711110d6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb57d831b1908fcd9e306cb93f02db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e10be7bab416dbd716e61d8eeb61cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f92fe41a3bb5b74cb1cc3c3aa8440577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1c74f6ba92b2ded4d9de08417726d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081bf6124219d46bd911e2b08ea1d1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a513b613eedaca2e1af9f5e0764fdc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a4c32723ee213101edb6f9b8a5312581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33d3f54ce785bb8ad1d7c37f980046582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a212c324dea6b8f9c5e1c690f93c464583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63743ad2864bffcffcee11bc4fb8719d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388a9c8930a6d97e4ddadf4d9738a25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8053a046caf88001548a81389b092586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee28f0d3d3def87714209955626fdf2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e11f60140f5b947f20ea250d57e21b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab61d820a463ef2728b1eb67730f81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336ae5c5a2304f508410c353477418c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fcb8f313d1ee201773599bdf0967e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c68606d60a9cd8e22676fe53bb164592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18599da36b96e435a87e1e3d78ed092593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baa0c5967e2fb393dbc5ad7e733384594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c5a55d3dbf904c7f12fd93a9f5f5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfffbfaf5e8b3d40d08cf541351b16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc403f1e2b9349acbbb7b4bab59d407597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c623c1102a8386347eb4f46e35a907598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917aa207414c63e19f997ebea6c5faa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849b8eed3a3b412a6c363e4a18282cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd21df3e01447241068fed49aaf284601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6619cef29fd643eed62491a43ae9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a2e7d39a49b0162cad130cceb4a5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59235572a26025395573756d8b6607b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffc6ccd436a4d89d23f8211ba342fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8345fc0ccfb04474b88ac4375d1c4f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0be073589f8f7234b93ef2fde5074f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504228f2d6e82148c10289f7e91a672608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fc34c7dcbf5149976237c0a8da3f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f92a8bd7428cf166a07bb8a563d141610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffa2b11e8cfc017cc8d77042358de6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96fc4a4a312bf97be4952901795bd8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eb524341b40f73dca174a716caef2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475c90af3f1f9945c4bd04cb0694367614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dd8c26bbc2aa8103d18e9bd65e22e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e753bdba6fdea8a792c59f6b27b47616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622d41b49eea6fe4c738003a810306a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc92700fc28657d9df1b088d05f8b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36846b0ab557e611ffb63a0e936c9ac5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986b0872cfc2d25348aed903f57b211620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d89527befaa6e3133b00984080aaa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f176125632be545ff05ba55495b473622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81f4237aac2220b28a620cfab0dd01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c837c9fb169c4176fbf6ebfefb00a52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ba9e5365a45b58dd5cb0ee044ea83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfb4d18c77b2da191965b1f2509ad4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05286b4425a3d507821a05546d2d2897627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21292e0771bcf9e318a6ec95be2bec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212829b5ae3424dc2a35379fa343ba4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdf2033200b1132be61ad926aff2de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9addd27b3ace2f75e6a3032f366a28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e1b88ea4e4be17f29a12791fb1284632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e742e1b5a81ac0dd5cc725cc126a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b1a36c29f22a1323fa7f6250971f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abec2572a5f580a871510638994e5fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2826995945d2398ec6f2e3320635c75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407aec41cc15ff9f2cf62600d6c9cee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f8255f79933e5ca0ce8273d0e1e50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f78cdd28b15718b56f1d2c2a86b8c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac9ca8241f754e2105fef9e3d5b00c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7777f94924552185adc48447b67058d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e25c080cfa62e9efcd650953fa9d68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3799b8653f542dc651e00c7d136cb0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375b0ce97817c46d284903b07ea6d60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b49e7b8d8551c7c83b22f142a07b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732f328b9f08444647baabb439ebbb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24a30f29814fd1bfdffbe763f15088647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a4adbcc6c2346052f19fd7f9291a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eed769a8f0306bd11b77bd4eefe154649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe7453a3ee9f560bd5e4f0da4d895b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001812e609d122272b202f6886ae7c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f638e71a201f95521cfb1498b9978c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b359c3e39e72027a95848024e8b2fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37531335036ab81b5cc7e4a3e4801fd5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5b1575a0647e250c353af25588006655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b917ecfca7f1a5923f1df2ffd3e16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da40dd5193eab212a23b8d89506ad8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35cb85419b7df8cbb106719d7a6b6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0786dacf3ee3ba29e4de45e7f82098659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4f91b937a1a32630365f0b35fd286660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95ad278168dbaa463c4b305024fe1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f274c83c6cc4d78ef21d823dd048c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c95bdf0a28048eda888fd806a7222663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4626e735ce5742bd852a3575891dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a0f2d6c4a63c7f95bb64081a6d4b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d84e1dd5b3164ad39a0f9c2dd8172666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7ba616ccfe90759977b169555f844667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5c8aa1727fd5eee550dd092fb7de6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6798ebb9dc1ae89397e0e5ff319ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0072607e40221252d661706846e56d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f10653ecb6d968415cdf577a1ce9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe6adc17a5853d015f7e8b042c4de9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bb57de87d1719b1897ef69b26b225673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c00b692d868747719538d6eb062ddf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6c862280a935f26cf95fb540f5265675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab1d8c9de216ad39ced0616743a024676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09807bdaf3a6c525a8a555cb9a5778ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca674538d7d0d7a6505f98dee921d460678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850778e5a67f302b5d72950a41b073d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252b05b0aee57e76460ff5ad0e4e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df925e21594be7f301da055ecbee5d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b297bc3fe4f5ee8b5ea4f11769ecb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf26e0a0c7baeb81427ce14a41ad22e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c88487242798fa982e04f02c064d76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02239aada29b836aadee9fc5cb70f23a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fab5f69f20b3e6c6f204338e7c863c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e444c58a4fdc511a1de53a01d8c5ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766567e2f4e7061fd54e998ad704e1db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799577136702cb46eb4ab500dccd206689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff60e9ba650aee5fd250816c6bebd6b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd4d617726366b4bf39cd11cabe1a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab92a4b7200b3bedb0b2ab10ae75a91692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ac934833a2826c1e2d7f3b20be069693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9cb8c658e12d7a55680b87786cc66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b1139c38a9b959baf5ece46185413695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e86cf2fba8590631f473beff6d9c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f869eb5b97ef3863eaf5de2aaf429697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1dca0cacac9aed75763bb63c592c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c247d432a6cbe8186e319b6aac198699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e6c301351a7e0d0255c6ed5a9c2c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bec5358ecf566959487df069bd963701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80646cc08e8f4341c14a3acb047568702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c83615fff932e016f0544b943fac5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b670569f2c980ae19d7bd4080e16e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a05d250acf200d707413739734e1cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74590f9d453610547646bbd4c992fd46706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0bd19c3100ad4fa4c56c328b77ad2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af45ab6ee30398fbb458b47e0f5d086708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffdf0a1685ce0dbe795a913979996e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4eeb120351f59e0bf0239b89f1cfb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1779f597c55ad959e4d56f65c412ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fd7000e92151726f6d60f33b07e7c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc373dc791ac264f6c8390730fda73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2b34f13f8bc0e7978281377ce4ca1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794333c880c3c9b4655b929584fd566715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e70ff742fa193957f80d12900d218716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e937cbf4020c32d8a852faf641c9a5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5a422d5ef5a1bf754c8f63d8f832b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bf641c61b9d92ebcd69997f4e5862719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bd16c730029d0d32429da6636f246720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda54c2f7f3a22423cf772b00385d714721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7602de961f4d14b8d6a7174d6c1335d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b571f66f6d132223a2ebe9bf91deaef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83a3c638e37f3050cb1e3731cbe7d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50665620a3f378f14efd277b077007d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a92168b21a2d98ff4ca499721ef50e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b9e32b7b3a2050156ccf5259087f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef30564f38e13731c7e31b13874327b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc19aab71cc2a535ab5ec7b6882c48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cbabcef0b1dfd1d2e5f8f109b2f2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578dbfd989154922e7cdc246adffcf7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df1a8ade300f932a23a8a167f2b7b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a3f93e976e2f3f78b08e596bc323c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98833dad0cda8477699a3e946ca85777734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52601be263eef5ecbfe5457e5ab5bbda735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377eac0229308bc569e5ac3e8311c14736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e9539dc4acdb6fcf31930d3a730a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08740c0165429cb3cc0af697be45af3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e08bb31b92fc55794b3e70cd6c1fe5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838ef5caa9a73b831c444dfd38c1ad3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cedebe4b4210d9bb34b29a65e63707741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766191a3bf65a253a928ffa944c8aa2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d49d7fc63d28e6611924e8dfb6b1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ecf666b36072dcabf3d2447de7faf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdbda426f26290cb8ff8b254a81369745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe8cf666728e2bde36843e4d22b2e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e637c544d69c761fbd6bb09a00ba7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badd8df75b0d0072daade752972c82e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703ad0f7432fd3b71470a6124e77cfb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbbe85026d9836c55d4f7177f730e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9965791afcb412eb36310c03a2e43751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ceefd861ccf801ef4cd1d1909faa8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17494a34c0b4cd84270659295532efa0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7105608a6a846028010a41d6a8ca2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a4d4797f2ddb482b742a34b8f08eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3865d472a43f9bf646b9d9dd050ac30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef56260924cb731e7c5b255ca0985b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bf5a45edbf24b74e3909792f1ccbb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6e2d0fe336c863b6dec078e67e591759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a06ec02d5b9e6b1b2827563083ede71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eccfab5116c7ab6b4029555bbdb842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c78122db580a4aa82c6b9ec468f2a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6bda3cfa3a4214d9864e33be5899d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b6bc695c23194fe429dca0cebc6fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eb475b9d6cfc706ed2b9a1b91f5046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f30d1e715e2256c4be1223b3176d7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57285ad6d63dfb35e7787768c00d7c778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6215127a84add852b0f61c91104bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e08c2a579b016331e5735fa6a6e54f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b5de7b754ef91d207ddb89e18627511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b434929b3da500eb04e33a33e3e02612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d724495d564ed5a5cd2b4090ecd08ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ab787fa88f9e7f277270e3aaacbf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c3dcfd1ca80d17685ff6773f7a23c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3762daa334c4eed911dd8d7a8d1a0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cea49013f85dac531b75d01afc7aeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe8215ed0bc160afe61711b9c220a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de541a9887286138cf706950a3845719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae74fce738c03767f6bda49978548e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b447f5a4f5a21f43054b182cdf1f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb680aaa0a68ff405b8f76735bd4c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae837bd4a590ef2503400b7d6ee553623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148ab0b945760c62c5c4c1cf2973c3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77737f5d19ec0f33cb348ed4277a31c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1aa22a95738ea18dc3742badfb08326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc5dac17d79ce195c09f8ff9da807427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b4f1a053104608ab603fc0387983428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002ea30c92fe9eb32df31bd7623a74629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17b95079800a8f2c39307f1b96febb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b978aca6e527e76c5b84bf5e52f5df931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93823a7ae616a6b3ebff5ecfdae6d0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f83d0b66e2ae85487a93049c88207233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e6f2dded98861ecf7df3afb358aa734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a076d23c3df809d2a6aa455c0e8bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a07c604000c9e3c2948378a24f1ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761e1cccb19b236521968326ac225ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cef3f68e39c870a309d2e47e99a6da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c3ebbda022ab906b0c97db850df039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c649c5ca8c3c26fd3b3aaccb228e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90796e6f921577344ff8c2df782d0ef941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78ccee553fed86cac2f872fca14c9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246e306d686df3c687133ff8e5b5bf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd129ea6fd66ab54e4042c9cec08f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44788b90b9501b4d3e7f11e863122ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4707d03476910a3fa87def7d416947646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95c34dcde16618d8c6819cf866198847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731691c504d102cc07ff8040ebb361448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552af06b4562679cf26b512b5e9a3d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbf4188353c1e2a54eecc489c0179750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbb8967132ed940ac15ca81a64122151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1c9b10dbf0496ead23878a97bfdb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a56c66fb3a819a9712b4b7f4d53c9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7c6638fcce1f47810e2a079d583b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8a373aa84926d93279a3d7a2b1a7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d289f901d0dfa30c0cdfb9cbf0f361d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742c5ad3df5641eaa73b348f0fabecd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f92bc32ac0c549752eea53af1ff23958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6097ae9320893aa9781e4eca68dcd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99293d7b8eac7496e4b3465d58e410f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6caa8e32e5747cdb3a4e4fb9363f2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188f8bf71babb4fa571b3631abb1b8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9639e112f3c4f3b77ff2a292eb26c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbf0ec658cd6b999529398928d41b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354b1374f67be4dff59c7c1aa6d3cb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d2e9ec4324bfec2241d5681af7cea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fc766c50fb53eac2b951a3f1f265767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8673c62704792d04517f0a40ff9309468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd90811a07ebc2d64ba4954887bfad769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511a7082ee1dae77a24302e3b09d0dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cbbbd18680433ba6ae99eb5b06cc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446f70221b811e3e1e1eaaac242b20972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e8e24494c0969c1c1f82b11118ad773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee99b690421e5b3de34780bbfc9f54c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6c31e609f936ea9d0428c01ce876475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7a5e9a3331174eeea67da10e3286976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e333daacf2abbe06cd9b278bfc558d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b35f7374ce457039ffef3cf5dfefb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41a41480e5c7119d401beec51366fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f009514d1f13d8815ad2f8ed2750a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e037a3af78d3ebdef38e436e5a350581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d992bac04e05ec6a732aee02040b0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a1226b7ed1959d8ea718a7b316aae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f068285d9718cb6ebc05eff7b69c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf41c562a64e9968055e45717ed4afb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffd845e9bf408ac986618652e83e3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5be541ce59c145adb4335042f4db1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb3e4da5b08b4e31eec963c9ee9a5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b560071c8ba6f867d0de01c6955dfb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5902f6555dbbab2a3b7b03323bfeb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20496ddbf6e25250ea5cb3ffee0a8f7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054a2fe7962018876a99b5f9a9c851892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf61f1046c965f3b4bfad087512c2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6bb074ea802d98804d3a77bfb3b1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40e216e2e6165f09d7b8120537a3f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357d8b3185947cbc99195ef47c7d40096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fbdc77561d41b7743ddd13b2f53b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed54c925e45a77f67140a72d6ae63e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faea7f7a8925abe349b24986f823bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08901affe0a82bd30b507b0d625b5936100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da1d7b79650355325c26c6bc88c5d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a0d0e87782d114e49a6bc5c9ddb60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1ae1b413831d115fdad10785838ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9690b65ae1fccde9bf6b029dc2110104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2e8d3c0d7434eb9c75225639886cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347cd672a9070553bf02547262f82d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d0c82faa43435a487c3a2ee1cad89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579e96703fa3aa64f7082f3437798f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab2dd4e8cb6616243ce2d6c5db5258109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18be6e6a20705790f5fa517c156e8e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df296936cd582a11e187fea6a793c6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f5361cbccf9b1010d4f35f7e6216c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736724c3b16be8027684c26942601d26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a97071afef35ca335395aaeab50029114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23dc8f638bcdb18bfb51b42e192595115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fad25efa8f76b13dba6e3124933b43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5548d86d24fe44e81825dcc86916301117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a18eee0ebf41d73bf688f3d499c29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae4a092c009bb122188c763db8338c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcc1f111f8c9e79adf2361cca12023120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc880725ceb08b1fa22e65d85bc335df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559b99794ef187a09acc7a3fb9672bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa94a06ed2650863d2790a54cf7851e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fa7fc724d2290cdedf21c8d925b50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496abcf646730efbe3442b0582c3b04c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd167b9c1de50df8da7ae4ea6b29f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef26d097268d39c929c73096af623a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ddc9d3f3d4c04d43132aa3e87f23d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbcec30e2bdd6041629fa86e79f0da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76772be359463ea19ebfe921dd3388c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c96fd96b80530627353c9f05d3879d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21beb73e5eadf1989fd909500712e19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959d6142723bcf6f6a31d7d7225f9b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78705f159509f8d58aef6e6bfc9f8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d956e47f711350aad4be6012c17c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f13ad3808ef8582cea7036d270eacf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6e6b2d154150a57c75e44ea776898137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5d78b12765fc39e061fce81119c25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea626d5f4b80f8ed3dcbdaf31228bb83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca79227706790375c436885c305972140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0f9e497f2afee9c3108d6cb74a4fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7116fa2e9984eebd6a543e4781f25e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261797a73855bccdf1f412d87a5d3d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a18d09616ea20d00028ae5c584733144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fd25912f2a75fa3dce921f98bf3e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712660513c68688ac20e65dfb05ced24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb427a6f97100b06daeb41150c08c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21e16c4c22a68c34e0ff7f9f525029148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc82ac7755a1d1f26ec5a504de99a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd05e50b402f42365ef21cf61239998150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8c870e9d32af71ef275f7cfbddcdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e04367c7407549b60cbf8ba6f8e62c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8acc83496ec51581168a1cd3ca98b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb9d0856622e318ae329b462b0c72d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bb86b5938f609a13b80850a603f98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9fa944f14d796c5921d6b72c47fc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5086bf0d9521447883824c54d882ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160a069f2c3eee5d6bdfe92dfb4084e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28edb19941c33736bd436fdd4b033f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d157de90ce15e9306afbd5a70fbebb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a358f302f46803cf0da007c35e8672161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29bea0766debaa6ad35644b09a25cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a58654a51b350d002eaeafb50c00c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082ad12ca2632ea41eecda5988e9569164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2195701301d71b92865cc3c2f14683e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73bee917e162d68ec9a43afe7fd980166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351c6486de52e53e552a656ebdae0df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc73491c0b9dc6ce8101c26820432168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707581852476b206efd887d6fc1184f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33612367aec8ef3f056fc2f26b00acb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bef2cff9f60efd1f97219d681a1350171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cf5c9f40f81d92de838705e4f4d35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf46fc517111db5e22b70dfef786b90173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0b23dda44f650ae936f999d1287ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26cb905efd8eb5e19a4ba5146098d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ba8ac2e97c89d8b22fda1f41ed510176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c4cf85d8bc4e0f7ebcf5bfb0b5120177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e069e155b27c4643e109884db71ea8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ff61589f5e793cf0f2c9873a93da3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b422fabb115be35c614142240896606180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e64fc9068bcdadde67adaec1714893181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c000612ea3f3778a851f42627ef654182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a73bb5b413cfc5727fa71782a3d9bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a26d8177b54b07087e19ee2dcdda1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98e70cb965d71f4f42d06059293066185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a757cd0ef0ccf00d8bc3838acfa39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310821ffe01a4066785aa9b2f4a372e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b44668e8fc2f6ad6d4bed921990ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79d26a797db0637e62cfbd598c1d32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d208bc1699f88ea6540aef918afb33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7908e0b2d90af7fc7d9f443c1084e78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8622adc9ca32e854680dd012d13d7f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2dddc3252d4f2683e2bc1809c17ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041b95478056519b26e27d9b7efc499194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379e419eead26564696f47134b2542d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441a5fafae5ed17476a83035d0fcc3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1846c6f6673e763a6f8351cb3619457197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd49230be497f7b915362c5f9ec3e00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83db7b32715d8c161a9a20ae7624fb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d2d7ae7386fb5527feaa99282e941200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57979cbae9da21db756b1931f93f7352201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bc7445eb5754080da37e8d7775aab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43efef90e5b1a11532b7bb7de5464bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71df706ab86c44d78253ac953dab125204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cb4c14ab30ea0e84e86b1e2441815205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c5bead6030d071a515427755e2d39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f0e7ccf1d848c8e47d66ef3db5c13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b644697f1c36a4ba7235efd412320b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51636991fea42183e2990a9310abadac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7420ed237c877aa1f5b450e87da47d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7918032e8dd54e96667f865892cf1d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2275fe645b7e0336c8da0a31b45ca42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e999cc59d58aa345a1bc8196badb781213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b8b52807186ff9e664b3b581641df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efceed8a0414976f5ebc537f2fcd51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012572e49ae14d091619466e26fd7e19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d589d7424ae9b25bef9c6438f0e7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fda622b4df7c1eced9af7279aeb11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983ac6d220420e311203f9a5b9f4518219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb22f165a1ace5388635bf7f0a9116220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986894f6b28b21b045bb349662ab517e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aea7df43579dc35275559e5845dc5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d01ea6bc898197124fd3bd770f2642223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9c71b5709f0a4f0e5f7306d0f52b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac946a218521c80c808703107410c6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ea96a716dae4e33500936cba7a6b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69ddfdb0c7a57c52166fd0d2bf712c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dd680a33598a492765c9d87a4c338228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d718a03636e035df25de53daba3f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87b4ebe8c3674a747116630ce310ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdd2f4988c64bc883c35af893254ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bc22c7d14f75803fffd1b0b14cb53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd105a297e8a99062becfbff05485bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43317e7948db7ed648d5a9f4a31f379e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185783a23d1fc32156479b51a8b04e82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672f99e9130dd91e40770b9d044b124236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787e661dcf3443ceced84979e3fd110237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858c3452c6951fd6bb2c356bb1a5193238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f26152e236f63e8c1064a0ffa4b78b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b50ff340dbf441a417beb17dd69a95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238b23e24f500210a398e565ef3924b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4e985c6c78a2b0b03aa34f45799b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5cd5a23015c0e9a683fd16f3a7946243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfc74a9e5e3db5894be9335381f322244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbb7561c86f4e129facf1a95e6ebec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956661e08afad645cb06c17b7dc6f00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308250909577ff89a685e7776bac5fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0b77d20e4225edef400249facfb25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d4b5391901177474447348c844620249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa69465d77586df38236224198631f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282f6f691c4f41a832887e4d93ad213251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c5fdc93df8a5738478c2ae087981f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bebc2116c991e3b470689abed143ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881fdf6305f1ef15dc700632ddf2ce3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba95fabbb3383e4a41f0f495ff570c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850e7eeb6506fe0ea37e3d5f75e4db6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64dbb08c4e6a5145b1a337bfc69bfd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d982cdff17831219a6dc39d17c8f19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac7fac538698f106c2ab0ac1c98741259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae681140eae376b57142ceb1269f958260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc590e09b237a6541d6cea3ee8694072261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16fc631635095cb133d995d0fb404f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0b794553b4d267fa381117f269bd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87190ff75afc91796fe01f8db31f3d20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588cb4d1a7742c0a60ed17b5ab9a459265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e0c96f01ff8ed5cdc95fa8dc1d7b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b588b7d61d663bdbd80d8c178d959267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6f1a10cf42e53671d02e4d152c965268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f19fc23f1e30eeefef7846a1b83b2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd5a58399223ff655c36b612e4e9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1e3bde4656830cf14a55720ff4f99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65101e5554d7debc0e8bd96409846c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1083ae5bb108f518d66de97c2074ab2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1698042a20b90873bc2c627556435274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ab0d2640bfe4ee078b7c15235c511275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383ca70519f624a5a9c254e04547af3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334c3b4931a1d4be8d49c253c8b9d3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b9389a7132eff5d0bf2f06450aab8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbc86341aa9137cc8aa64a867912f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0237a01c224a0ae19e2ddc343d702280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265aad39a915498566f77a3bd5758ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c808ffc9a5aee74d7ee838381c8b8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c695564742fd14b66070a796eb5a6ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acf2d7e7e5b75a3c2abee3845cc192284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e267aa2a545667fd36049689a71a490285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15281b65f2ce0f6ebfe35390509b8d17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c97d5c695ad4b242c1f233956c81d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224aff7766061d0e1d7d2a0bb29c0f0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e32998fa4a5a22cb3f53995167752289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157609d66844dfc24eb256524b3c6731290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bbe0105577a61781953aa42483216291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef110b37fc1d19afca38da3d715d6bf6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367464b41318492bec52336feedff2e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db25ff9df10fac377bb034e01acf68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933863ca3b2e57184c058cd71d9d2c08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236c6794295e0df9b49a09511d3edf1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610f1a0e8de174e1e79c8c50f2eca3c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac0d35c95948f55eee6862cc712503298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800921ffd3167fd289db532a896da44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328db2f925a641a2e640f8c335ce5c1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0918510c31547df5aad525f590f9d71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d343d2955b899e290ee6f03b65f5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad72c1f19030353d0fef27a23beca0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2b9333b0134880e3ac5eff1ec1fcc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e008bd41cf7a5858de0c431f430b3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51878aa78e9ded58fcc4bb3c1a1dac3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff8a827950f71024e5012eec56cb31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ee30db5abf7b0700c0d210c1e7eab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e33c45bd6974267dc21df703a24ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133be262525d8d3075f5e033fbb54d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4798956f847f9940f897c87bdd1ad3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cfb240af2f533623b59eeb0358462312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb126215df80370c13d71518181ec4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba50548c3ec1bb3cb477d5bc1a6f791314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a302aeb462dcb010b8f9a158bbaaec1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053568a6db1024c39419da4a2c789e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e74ac348ad4f37c1fbc6f9f1fffc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7dba964432601aaab0f8b4b823b4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2a0581174226e40f49d22357c19bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa4edb7dadba436042df601bdeec8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124cb4b18f3290d16f5c3f25daeac65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cc6ff74d1099793d99493fc273d81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff534c938bef25d2fd3f2a8a628b6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9543fb8a1796e9196b43e01c0c487324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0a0842858ba55330315a13226bd35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fc45b18be1991068695acd09df122326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946282db202d743b0f9088a2e95b932327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9815bb34ee08b47db9dfa4573816b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289078b22309f1a5c06853c60591847329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c640a832b18fa88e595e073877c3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504761d63780d1933c7b388ef032a7f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0915a47f38d01a63eab212af13fc2ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a061351493d7785f1aa36b7b906a759333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458cd4868de28e5d690dc2e4fb5072d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a944604e2b7a7bff727fa9aa3864c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c73d10fc886bd5a5e613d2dfc691dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20919210e6db403813c1198c83edeb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaae91fae9248f266eae2e62204d2ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4fa519c48b91a8ff80030637ce467339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c49a9d67ee4874611e7dd8a345e71a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4227b9740bb7ac00a5076aa93b1b1cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed9f2b9a098f4519fb543ff51f27b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615813571062bbcdd73473212dc8a9f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aab7b00e46a6f9714adede1bd6826344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6c75b636786bb7ce327879ce816e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5efa77ca3e39a5fa5b8efaa946c4c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4589e22638c66c973da35ec8d690c93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e798de5eab2f04a49004c3dfc763ff9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcd591fe476d2892395e0be88e7149349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498193af21c20042dc16d12c81b4035350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3a69437c9c2dc4dc7408d3b634d7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60758739d6f1ab059880eee6517374352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a534a2bc7943ad4f5d360f25c50595b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7ff23c42adb419fd48361366e7022354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62cba79ea60bd816bb86c4d867ddfa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17955e4876befc75f4f2ae63495ed0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7a17ec72d0ad009606dfa4239cd65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec33b6767eb95cc46b780690f8675d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19cc4c4800e51d6aaccbdf59bb6cb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546945bc36d5dc93367b74d341f946dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2b526123218d72acc6d26c7a885e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ff71f9ab2db76a687bd07ad8d7525362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feab149e0de1a3b359925529c66910363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d26c21e63080dc95b100a30ad7b42364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf17dafc82abf5d164fa7ef0146d9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb0c2487507bea60920d83a5ee9c74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc29ccd52ae5a4748c3cbe91b5a7281367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dbd659dba071df0ea94de0c7b7df7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edfd77ceec52ee8ed60b9f39205f5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf02c252673fe9d903c90f339a8b2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d760b7a556ad49b6aa5ab44de5ada371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e010069eee7e0477d17d46b467f01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08b6a8d227b655d6cdf3391ba99de9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e26a17a7dc656f70acf0574fff6f64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080deddd027340de10dd4e33b71abd7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28906bfa923b8e08aba57c00724376376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c58322d872ab89c5ecb495da72971e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab676f8c35fb867292ae27c9beeac8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e60c329991ab3ccbe32b1567093e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dde0c0323e618b14a5c6b7fe65c60380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794f829d78d7711605b1f2e820db67f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1a5bc32be3cc6bcbb6f683a06cab8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487c1858550af9fdbe93b1139f26037383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a52538f0e2cbee4bc3a1e3691e7b6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5679d6efaf4b1329c90e0bf838497b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029012e8494ea4171955d1c7773dd7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6992e51eabe067cdab4c7160b98a8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883201510c595aed51ed181d54603e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218f9e62efb2f5a9edb529cebeb8388389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017dc84559026f148ffd625edbf2e50390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b175160bd86f1448d3081bc3ec5b68b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544172f2874a358ba9ab10c9ab9ec680392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e2d8b299617b73657c5f25859d028393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5cc3e0d2626493de57426da7b0c7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58513b72e792b8d313e6e14ecedaab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6386b4e0ea00beeac9ebe7746467c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ffbf594127bb5bd951fe4016dfb4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce823194a8c6778f539a915772a26a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63734f8fc84f14724e9697f23d6f735399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e79c1e510e2aa92e80d9fbbd531271400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c42e3b5ad842c463d21d8a19ad1885401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc61dde574d79e3fb83a9d6f4cb813402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a998d8e0253cff0cb6dbd1c1e079816403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab77e598b1d0c64eee84319059d1604404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5c1183828afcbbe47a7673e2d4ada405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa8abf92178646f3295d25fcf05c99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2ab992e96ff579ce8cd2b88275c95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b82c432f96d8237632a719d243533408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159359ebfa6a316e98b14d8bdbf2ae5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da876abcb744ba35de956c8f502d4d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801914d1908553b9882f7fe4ce7d553411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8621b6661baa10cb00024999f31aaf9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419425b6bfe958fe18f07c1ed7a7b3c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13191ce27792475a75d14d6f89e5597414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5795ea21765c169ec14f5902b721a52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e6dc0d29ea2d3621567c6482a6058416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2eabaa32bc7fe200229aae70d974a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcb61a26d27c9ab26fcb6be7e21244418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc519bf7d0861b64f10cedb22d06569419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d19f22663ce20235eb6af506adc8b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97455d6da23bff4dac8ff1849a478d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393e852b88ffd1159b73bb1b4bd344f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924083f2b9a5a346775d43ede2e4a69e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de87cd41d6592f2bac040f57069841424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e766ee987419caf5dde2f2a99342e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458515f7d484035c1bd8c735f8b512e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08608986995317e6a51bf31d15ec5fdf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73664a3eeb5d73ea8a8a3602e7956dc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88b979673f6efaab002691870849d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e4ce9b0c0c426ba3e06814fb17822430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347b981f36a250168e0d6e242b7e9d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de51caef9b07ea4e363ba46880b19a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e05a53085a2a9e142cef6a9254a8b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1656432aaf16207ccf6edd2ac458fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b36265d6dc7f2f2c2163bff1c346b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88820192fe48cd97889c670124719a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68ba79d359449a9771a8b4beb2e73f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b6436939e4cb9f9074e6f3165792c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112a44cc4583d7b49e5d4109018c791439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83db529dae1dd11a9e604a9edf3d3fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa948f0ffb72b834023dd884d4f0ab4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3271020c9bcd55a9e62186f09427e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ee290b568c3be40b6760c99976b43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba2df31447fa7b0ed32bfc01decb3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89865a69fd9b276aefbce162754ad659445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fb4a2a358967c2ef2262ded3119c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4bd17acddb925a031c8e4ed643fc9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a8853ac263e5f211b84024db4c5c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3358625486aeb3bf66eddeb127893ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bc0056557481acfacf751a60744db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574e2f82915927f77fbcc4b435b2f34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fc6b8c88c97b34fd9d03659abdd2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d389beeea74d66e22dcdd2176b355b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2b740f8876cca9649d38daae61ac1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180506682e7fbb8de46132d77ab4526455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dadeb03ca81ab19e8363ad0f952e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7141a9f97539cb572e68d76540c726457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5899ea637a6b2b49f70529e91affe97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5719ab6f4b8481747124967c244a873459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c233707642b1e5ab1928c9a1a5689d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28206e617d87f4a90f191826eb26510f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7d4ea845f3a3880caa559eb625347462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3ac12662b4b6c1db7784d7aad89f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d59b10b0a5cd2597127b9e202ec06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc053003d06ecde3367c01faaf7be3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a7dd99c511ab5e5d32cb148811db1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765fbd19090c15cde1bfec10b41df48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23471bc761138887459078fd596e523468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f621daa65ea04f5f634153eac1f5ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426cb90f5f40dec565e140e20ef3804470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b58286f57d303d2997eb462164dc73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb56462e0c271d3105b714e13f8add5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15280de96bafa4a559f4223bfb272bca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d949a07596dabb5ae03946e8837119474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5740f0e31d4d35550a273f7505e010a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d706396eacec33be58c4c1b540e6bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8c9e8c332b3109ad038e009010ddb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4a0358dc8ea8829d0f29ee9b4012a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477c7e4caea88cc7f34b676f96130ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065cbbe1149feb72c92e6fdee2833e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dcd77c5a418c3c2b5ac8b5f8cfdeb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb98e332f88becac300ab848bdb2453482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f31dd44646d418b739b176dcb56ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cd44dd41da8632f80e247e77bb3dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3f7eebce964168def01aaccbfd506485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf66b0c391126aed970eb37705d2f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be18dbb488b0c7072e5c55d54a15b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea75c4dd70857bc5d16af29dda0f7f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d90896917a2e968bdaef64c96153f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8084ea1d68517f2fd2b039865c8d52490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625374ce48768fabccd36f9508239d4b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a2d76ff6fdc6aaee0bcde852bf38f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a3ade673fa9830b1823ffcc0d6058493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9540ede7f7a885f6eb3bd72d70c6f30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4f6c522965e39c014c6e150e8566a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1aa8a2357ea2671b304c523c774b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215d21d304d91cc531344bda4526f58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ae130a3c56510d7e88acd3669996a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b50d7daf3efb81b77c9683966fd944499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6263023720ef0e912269efe3b4a7a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71109973991ca3289a8c791069a028501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a61d62319862b18c0978734d636973502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000ac8be5d19b8eacf859c3a731eb8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ce96f2c8c9fb80510c291dcfd8104504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ee9321a2ee5d58b3aa330162a146d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfeaa00ed50651f9c2805fc0b4ae32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66421f5cbe0c179ec9de3791f707d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423bbcc9191a991762543f144420ed5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd73a9f28960cbd9990fb773e73891509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2532436d73d2d0b3a77d959f1f613510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f74d4aea98f896fb075be78ade3d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce82242f466df224448b55807ef21f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9d7ce3814d445f983075c41c9cd18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f9bc095f63dbd5bdd415764fb48ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff053d4d3e029d6aa59e1866bc10604515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb15a85fa3cf62cbe098a71f37014a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e655d1f591a9680cc1d2789b4745c23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682225a270f98060fb96c1c91d0ceec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a92cad6d97265d7fa03f4f8421fec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cceb52be4ea52e61c0cf47ea2657a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fdc434b512a22affb9bf654dce392521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7bf94ebccf4634d62f83d46ba6885522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e31768e2f801d6452684af1d35952523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f4ef897c7da1d306d73a5070ab0ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904dbcbd9d34c9a091d1fd74b537f91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4cb2c0d5fa0841bf8b0080006a6ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632e55121cfe61516fca71f6ab0fbaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b35f789c9c9062337a9416f2fc525528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5027ac140582b4ab07cc540db3e3b62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ee54ce0ff7802f4f227c780b1fca3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bff1f9c1e09d36599e3e1150a4c7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42465dd93f305c1db4bdf28a2abe12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd64aa9515d4e15587b69cd3904e820533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a418aa2fe3006a5f1559d3fb9276a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aeb0131a9076afebfd857b70f9728535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f838be3122972b7375e341428aacd05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2016cecdbf8ec918e74c3c83ac8b17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cc1d59af60361eea777f09b517952538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1b94fb134002a914f65e4359d8d90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebc0a675a617ed06dba7f3ecae3dda540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4818006676051d42d7b8e96dc8b160541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ec2f955db11f2e134fea43e2b0981542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45106a506cc6aad1b8b258e0c966dd4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce07614202772abf1c5986e7697052544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecc99c55a8dba55ed12cc2fae217f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7979238512d2bbda44f2a0a737a2a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9d658abd866a150f621a41f7ccc2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560a5948102d810d05111316e082f27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c651ec1259fdd4aeb82afabb2d3f66b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4b475b834a01fb658557123495a97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc92cd2fb162dce4bfe0205b33526f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd5bf232205a9df958cce767d9c578552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb15bc14f40937eaf69d59255ecc059553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fe65686db6e709a22346445ebec0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73ec0dcd35bf6c0d805e7e630986ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006aed739f9a7c723f6f1f1400a1ea5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582f9d3f684bcfd55a60b8045eb4173557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c3ba8fdf316845cb2519aca9c14fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bfce3c01001506ec978578fe1936b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2464704ebace587e6f88541212e40e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f8399990b0ccb3acc90dcb369df5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4adb7ce8a08f02a24655fb51b005c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55452279fb2b611dae3ee5d937bfc75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5d39cefdd2404c7845e23894a530a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203955129b4c27cc1095e48057012b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ee47d38dda595ba3e5e452cd32265566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80770366997bce1dac06db0ae245a5c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fee7fb0f550d0a1e2c8e5e30965e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8c0de01b3f58566ea369900702974569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9434114bd3847b56af6f40a55a582ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9e6fc35fc10d3cee9124550d6d715571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4af35644de17eb9006e33485358709572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da91f6ded5dbe519bff4a9b29a26b96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04680aa6162b81ba322bda90174b4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc93d06d9c5af4a99c9a505b1b0c5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9adcdaa5d01e7d527ab6b8032457c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bf365499a2e9c5d7ec6acf67b344e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2136346f71480922c285f903b9c5859578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8488d4c0733d1ab606c5742d8a4575a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ae73b13a0868d75c77760719b26cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385f969e695c965473428d4f2688fb7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851b4b5022cc517b43f27a4bb738d49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce0347d913c48b710c6d00164a9717583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79aa3031c04ea2753525f1ccc92780584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba45659efc717c25a99fe30a04ae92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a63c9571372e9128e897c51398d36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf27bcd0b00e19a9ed8d2e0039cae8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200a1248c0b9419b721d77a7043163f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e2e8ad6f13eb9ed73e5cc50212d5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2772ddcc55b4b0b25d07d64f6f3faf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8471efd1855ed825d1db51a67c2807591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ee0f0c8886ed946aec8b24d104f20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b78bee1570711ea684951f88ec336c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451bf2eb4564455e60d3da576873611594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9f4fe369834663302daadce9fd465595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eed9f6760708c0812a3e573131699596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae64dea60d4c3f1cde71cd113f0b38d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb34c8aed6afea1152f7187392a003598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c5f6b7eae016377e6fdf0423396d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44b66e2d3ec84beba0b9a23f5eebfd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfe0e578c7528d68f4758b8fda4b8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086d6163eb0b3f63a85690c967db604602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ed4dfa9288429d34a053be3dfb556603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ce548799574e6077a0036d1b4f8be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07b0bf62877a6d469a05e888696129605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4b3895a831a50d83856f3dc853196606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c893ed42fc6a06bae6abad5b859aa9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b964131ff6cbaa31812ae637685c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22aac75068f17182710c68c9e24aab0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351496b6c78e9afec7442c2877916a15610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba5d2e8cda5849bb43dc99c4bf7ce9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d978ea45def65ef6ee1a95abd65018612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66144a10dd6a5f5f94d4851069f64a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300366bb35d2435483ca9f2107673863614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ece087a9677c02feb18e8744c0ca5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe368d181d19861a29fa5b1108e03799616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34212209cb77fe98d97278d69dcbd9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3759e1426367ddbf27bf6701036dfbc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c32636940b9b42d54eff9c521abaa9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d562fd9251f8d89d5e9b220d40a18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ea9ab0ebfd1336ec3244deca9e63c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d1dad981542ba7c84775373f39515622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e990477171b9299f5a5a7f57417ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32cf1dc45a3696ecc92af19884d869624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3360c352a3bf7b6c3d23492164b90625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b3e93f558d61b7c477dac6dccd57e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd42cbcb61a842e068a19ac0963bc0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270640bf3a267c0f834f9d32450489f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c60e9731c778cd0379140dc6085a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ec1cf3f39ee2b5995df3e5e42b2f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee5a746f418ccca6a748092887b791631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fecbbd2b61be078f5d80cac6af48c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce84bf0b06fac2f2dd991512fed49d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e997bc2938b51382420febb07e7c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad32ab949506872f483f26d17847130635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816926fdaa8f95bf692264555166d425636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a0acd98c623f881ac99a52b54c35c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcd860313429b31a32dd93304fa5f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95a513da289d1a408e42375ea6ae1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eeaa9aa300c7e1d711256b433596f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e7d2022f1253c0271352b4eba8b56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de83c7d158e7cdfe3db2a6135b354eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314a223cb493e31e0e0eae71b9aa73f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f24c32f42a89baa332aeea8085b03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263942e5b30a6cef78a89e42625730c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e86c3cbcb4d10465d7ab4c45d7f59f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa316a327650fec31bdcb3653be854647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc58000e460028e771f0411ea040448648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c84f59fa5ae78432ee41248a5b599649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a55abcbe7647b00b4e2fd375e8054650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf1d30aa526029e16e4a2eac27481a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bd2a738021ae4ea6738fd569ab3f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318dd1babfb5fd7611af2cc4fe74ee3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7e2297084085d5771a6d69a5419da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3aef415350a12c22f184d8743e378655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313700e7306bfb32b222c090904a6531656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71864a09e1970846d6ac945ba8f4fd75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679594f50dbdb5bd896706805bbed7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb0cf80688603cdf6a660c2a90ac99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718e23f4b3766bbefe6d7207dd0c59d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c37bc9f807b135937a24b006245add661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6024328048d85540c1f830a0ed80a96662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91af328b4df533c9784d79dbf3ec6da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6b4ef46490e748a7dabffd82d3f85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0d9625ed7c2638e807f56c192d212665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6799de93638155723a74ff58f536cea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74507776f7a38e7a8e9330ecea851fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589516506a2aa4cca8b91757b857c948668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28c7469205f205065c8baa528903ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cabb81cb5bf34b0df6da48d685c0b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7b283b293f87fd5821b2e497f7162671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850913fa29f85fab30d76daf9fb21488672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3832c9d0af2ed6f5e1bd85de72999673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a30f410ac0a0d5439961bb6229e1cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893e962431cdf6112ece8bd76485018675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bb9e40f017c3cae53a0a8cacf7299676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52d40d0dd81c2e76d079187cb726c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb7baa691b106cca8b9aafbba675c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bde6256eb5e9470f709e6bf089db33679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2206fce64cf40c9b64b9868c21c7170680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573898a1dfec919c0bbe06e0b6874a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782c92134fd2051d44b39a1ebe72311682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3b338d01708c008bc48c2f57149aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9d98abcb27b5975a27a32d785a0a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bd2b61011a8dfd87e09894e4a7156685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539cccc7c750682c843fd53cf9b2def686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40da4d8810d16c20b7807e08bcfacd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b44f04cb3550cb044b01e588069c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd549356b607a101b14aa943c230d1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38080f2959fb10d4d3eef9f208e43f0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071fe89c79712bf92e7e1b648da0b84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25fbf7fbd7042735d1c9dc91bb82d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8cb63a26ad3006f974db59b21f310693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1692ddde18e2c8550e387e9326be729694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c569de3ad61953b9a5543fa22a7c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e318e170ca0d4507711399ca9d2b742696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d3af13f5983ff107f8ec523a8c4de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fbdb5b82e1d7402edb6bc84d278d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400868e57f1b518a24593cfb6f4a23c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bc60d198853c57ff1e2e3a9216095700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57285488ba3e4acb77a06c9c660e48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d75d7987b9a7a334c1671f3d088ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b58eb2bdc02c7b8934c5b84f8550d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba124a015d9407d2a293f119a1c74d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edcab9a2cc6a2fb17e81d5c809578e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcda9b002e0ca19bfd24548d62d2a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95cc23099979bdff7b6e8017331b7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd718c82d59cdcc3fac0d74a24c80b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b1718d7b00ac091bc013a13af8e03709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714024fb9323b0b469687397bd105329710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ee2fb6e6f2923cab5f8e25d8cfc56711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b57c4dde1cc2be3defa754d809794712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11404e2b566ccacad55c0db7a85357713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dd94831d84ea5db5ae96bc1413389714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925828336797275993e097d2fdddf57f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3a6c00f007c29d06faa01b9f42f03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e52279089885a0a20ea2edb2d8639717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c075054db0502862e778620b5e84d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fcc87b9edb8de19d7242376ac1de1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f6bcdf64d6084751d31c072855965720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc74cd6559778313016ed61d5927772721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c90a4a8a55fd2b22ca229d23630103722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13a81d5b1f7f0dfc993b8fea7c0751723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd696ef2be81156490bf07fc80da8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e30476b3bb70162c04252f9045336725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8ce5bdccee4bc11e855c789e78b2a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf5c29e23ce94719d207bb8eb2639e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f14683ea3708dff2a5dce7515b3c79728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794f56bc632d63f717247d86078f76c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e75c2c9adffea401c27ad4552f5a44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eb112471ff1a443e10df1a3a6e930731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9710e58c169a683b89e7bacb3751d6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a132c792cf3de44ae46aa5540cc64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e608d7ee22d40bc3bb4da6b110415734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f14d31e9b724d5e0bf0a18cbc792e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a36913ff8cc87901ae4d339afe978b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a6d6302159b09f87949af6be2aa31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea180e3d7346cb20de27a71608a75b1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409a463366987ed04420f3226d3b898739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac3e62ea290c3936a522d847aafb45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da4bdb3cce1d42978cce983721d355741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf1305093abb637284f7924d284b92742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa2b0d387bf84bb109822a2b8a82e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfafd1f9cbb5a9b3c14de7484afae4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e72f5b298c7c92bc0170defe4d7548745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b5b9ea46facc1ad8be3f2694a99e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a38f9c20c1c17d55ded1e12277a09747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef30edc73b9247b5e12e2adc60624d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9b423d03c927f11d0d4625b942404749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2725d2ef2f3c14f15fced4bda57d97750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9cdd4c23ca10721d294568361d8fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b804891f910587293d5d84a1dfaae50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b14da545e90749846c1382a613c8dd753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>