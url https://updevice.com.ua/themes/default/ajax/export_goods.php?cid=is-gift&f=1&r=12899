--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a64d825655632a1305dba737f6f241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b08e26a564337e04f5e4a4c1a0e912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e2ceeb6a58ae16b5a0bced511e9a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489723dd1d1795fce05c2f2c0c086a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fe82392465489d622cda213df00c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30a7990e23ca241429a78ce45002af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b726d39f38917555c34391eb14ee77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a080a9779ff33ab77bd8b5b78b1831b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836efcf2b0ae6d0e23ce91d345342d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63b35f4f9ca92cb9d59a02858ce0df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0cae27e51267c63d5addc0ca344b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f588bbc66b3f3c80ce232b2ff7d0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd39a86480f10cea919565d3477ed513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b36913ac15552bceb20b47091b7b0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cd76032c8dd88c8d50a242eaff97a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93425c1e497e2fdd4cc2642bfbc7b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac971dfa407a998dfba03fc238484d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86aa5c07c2793ebd80e6793cd1f64118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b0f48d1ab12b54b80aec6ca8c466d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c80b3541aaec27b477e23aefbf77fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e6cf9a213f1621b846b8a6051f36b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687d9830647f124f6211cff4fc0fec022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92fb7f8d292591d0db789739df428723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb6c48afbbc67eec02f044da17b6dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a168b83822dfa09ff0e8f676d271e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2b22111fb82ebf26ebbce0f1b632b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315c0b2b2e2a7c59f306718392c21e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe448c87abe9e11595d362d96cfe13a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34651ec825a1f2f5dd0cf8778a6413f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5d6eac00010aa887fcb8962c9891c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d24266fe2b8456a0be6e999765948131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b0d5a9554121a92fa6c3c3d748bce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc336036814a7b2f60b354cc8729e7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79098d724f3ba02c01119603a4f09ece34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098d4a99fdbe9ec5ce40b325c4fe17435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3dcf5990229cc874777ba5b6f9a4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54561aa0c1c60f4926982d791dceb4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edd8593d5f80ae1042787b5dc2765638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436957644a555e40e5746e53b55249c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7e3d206756cf56a7e2570b4f910ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58626f7a5c2e14aee6c91ce5104a5d5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4469417a581ca97a44c35ebbac2e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c89ba8a392621d616de6edb9e3e2c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503791f0b4583f643fb755345a8f83f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25162c083535ac5483aa06bab895dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae18b34d7ccd89256cbab0fa63cdbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b960b552327e4baa4e23b9192dfbde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d865e30f11f0c6555d3a63ca9dd7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da0891ad8c3ba1634a53e84fa8dfeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c965f664751f38f7b597f7f61f28450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba111ae6c957f98acba768c28b7271551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cb5766e39d5028ad7f0dc42ba48ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd77692347aaf110200c9ac438745dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce7368bc1008b71577582c2d78bb3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d1961d9701eb45570bb0ed10cb58755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f554c5fc71ab01b42c3fb6531a0c7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4b1c6371a5085c134d2f7dc02548d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69525ef0490a55f1aa5a1622eb99ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6d23238cb0282275a71910b6f24de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a42feb5a3923a9edf951615e0e11e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5da077233abfaf5b9aca7b1435b59961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b39b7fa91bdba6dbc6350107e9d8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52f9e9f015010cd0c5064929b934a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8548031fc1e65e222f25e973fa07564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355505bad44021f8b4b9765b2dea91e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1ef223dd1599ae260a1e732f4b1ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5632cc51fe1dcc05b35af324c7c39db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99b657f8e298c449f0b5098f82f1a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6290a24ed77ab9de7a97a8a2a860f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c42e5d6e0cb1acb07f5b20d874c24570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8265aecdf7d01a60fc980b08db9a2a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160bc5fb78891d8d51a26c8686559cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd10d26694848679d3041e257448af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e58d0579de0e9ade628903dc6b81274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb57407839203e26f44ba8cde1b776475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f583d89812b9f6264ba8cb279096f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03479e019cba7af4596f6cf1009789c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f2f487e78278e4afafadc909beb5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6808ad63ff5082a0d32d74696eb8ffb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50c3f319eaa27f2543e7c4a9e270a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16e63abc802f2e284548fb0047e5ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3bdac0e7daeeb26ca73c4862dc4cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c39827fa7555fbda069ffb7a807a5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28160495b950fcdc497f63582d49fc1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f4fb196eb47dfb2bdf7db3c462b2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eb99994a8edbc9afb11ed8d6f9e1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02452a72251bf053cb8b9c0184caf6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff7318ad3414e0623caf7a8419560988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29cd9aefe34ebe72c6b4f0ec47ae8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df08b3b89a90b4fa93e0abc8fdf9b1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3e09dfefba46037e4a0995832706091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c75aa3eedd9bd7c8d7ccf56c046a8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab208d8afa2a5953531885a6c5c9f9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f21b9a8d2fd71ec07ebfab1998d73194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0a0216cdb53147f796bd061f47cbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dc84a127a3cad32025f1478c06d1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962a227079f5bf4e697389bfe64e61497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aab480fa28b206e689fc45d4f986a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a7e75e22e453e5e8e13a13c2b2ce199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a336671d0f688e2b25b540407b718c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3019bb4c2aa4916871b31702159b91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5db9fc24bfd738212e65dec904ecc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc9ac7c5ad4eb2cc83bb1c0152e9ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bb64dfec2661d05d33a321c3bfca2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6227623e316cd3ed018b40f8f6b1270105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242d4f6c8428692ce8f92bbedb76ff2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a352f3fb61cefaeed04b18dabe6f865107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed9a4d38285cb34a8263ddacd95cca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea30a941b53173dcb1e195e0c0bfde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a47550d67543f783bda8a2ecc1ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffb2bce5c09c3abbe06f7f1a7c1e17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593729f4d964839ef3ddba7481c73ec0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8952576ac031aa544167e517e4acf1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b8f0adfbe8951b2a95e8943224650114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a058a0bb1e9b2207b5e88da8b1b447b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60c4cb22a633dfb41dda18df1b3cc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025a445d2e1e7ee893443da0b48d453117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed74e34fd5b6ae00d0fd63d34e6d9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07975714dd7311feae3425c4e3c241119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cb1a442eecedb54ceddad3fa1b9a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ae4dce958a835793de9076c0cedfc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720ef5238ad3af23cdf2d6f64ff8f36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bc9d28e1371e354f43cb58fd144b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e1056de794944e6880acc71ea6f7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fd160df6d0e771cc343ac55f6916e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715de87e7f4355fd04acfdcc616c825a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981a304fe8ab93aa49db07497e32c6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e20cb5bc22740deb781496df4a5a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cae917d8f66b17e55845b57e976748129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042726e82c3d9e5fcc84b0a5c1bc58e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffae64494b2e024993358c75ceac6bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681c24dc5312295aeb6dcdb98109727132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d07e826d4dbe228eb7671335ec961133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf218bb72ec331fd4905f6e7bbf966b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f5eee7303856664ddb683d9160da6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3e23053e10e476ea5786cf54271a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff273d0ce45d20e0a1df885272ae7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f70585f7f8b90d7731844102ba0f47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741a9a63c149846d8568be768e38782139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea8108730f125e3c0229aebe17a490140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b199e7ebbbc3988b43472de2e4569141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c16a5a5544464abb5d93827fcc554142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e79148c01ead9e1c0311f332ae2b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd73e9fcb5e0ea9de538da3acf0f449144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749de678b6a2f36657ef7a0dc05e7ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22978eb3ec7d625619b481e939e215b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3718e15c0bc7207cef2a3665fbd5c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c36662e1c950542a5ba9c2c7ecd814148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924e4a729c64494774298b8f1a752a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca65715f3efa2bf20333fa68461cf9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b79220bd8aaa98bc01ead8a32266ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330884727998195642db7604c4f1eaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de857f01819ae564a9864e906587474c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d5e8e073c59634db8a285c2050118154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62445a5100d40408c1e38a61521c1d2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5abb103e4f17587e77deaa41cdf32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d71107538e384ee0c0b1000bf532b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449f3b4ad7b707150541c2efb40e7b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42015a14806ae6efdc4c0a14beea1ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e538a62f9044fe5d3d8b38af6838ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978fb6aadc1263c47e42e31bc18d852161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8566779567a3002ca4aa7e6405d9472162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11450d343de2d03b55d5ee0c2a753e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff054f5ed390032f6b7605347f64b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd500fd5d7b9e4b2e7ae7407ac1117c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faddb51e612b88464daba3689b82c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8136020c3e634f12f7c87c8d6c6aff7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bf80101022a5bb09f078db903fbbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d09eeadc65404604a47e4dd4401f3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0547dc3a3ad58f7a8733573e2f2061170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0a5a43fb02127c316a420577c881d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fcdb953480df4db87ebccdf9feeed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10df702438ca61f265da0cb242b333173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b6768ca8793c8ec31a0430746cdba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06456c7e1fa258264c0e87d0b08a47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead16c919ced8a15a241803462f9d93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee230a9cbd454979bd7227d7ee9bd64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbc4faf5500fe138697b7f0217461e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170bb40fca7e9e7b93e136a144a20b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca406747819369551915417f6f91f197180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c9da53ee38b50e916ea9ab6cad688181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486a4ef799f0f61109e306b3b578417182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1f76e51cc9edefa353b33d06cd9e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9c301fc188e125f2806fbf6b51036184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae34be4b7b2f234b27a4079b73c04a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8ab16e5481b444c0c26e42f98b248186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88e25e5bdb49969942c4cc49af627e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7348bc0b3b5c26695f709f76fa9bfe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10980381fa9f5bbd07ea20aefd34eee9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878ac8c0e804be4a5c957e3b5d9f2ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c14d9418bed225d4ed7b9b1a047e37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299ef76f5dc21527cad0c407a38eb19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124860cc7db1586ea8a5ade4af8cd59193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb06c6ed8a52dfcf8daaca68d052c3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663e768918c1c115b24c2ef99803234195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c36d3e1e98241715ef705427b9505196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a194c763109134373bba0d5401e224a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0495b3f1f142083319d1a380be12e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012c608409f7d52ce9748ab8b7f56f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50f5377977db1118371be5a0ccf09b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879c2ed50d710a9d852b7a84820ff65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4970726616f2cdbcb3b3f708c41543202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820a1be024395d95d8f65924f4bafb9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b541082deebbd6610f2aa1bb6bd8b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8793aff38a2399454e419ec29b33da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fa746356b01da4464a00fdef2bd6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34742bb465e220b07f564b328ccdbb93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab7132229658bdf5668f9f81b95738208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49286844e9e29a8515fecd0725acd18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acd9102c6a8e9462f2a200510934e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9c74520405193009c3d1d0cd495da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79449a2404def661a7f9f0b25fd70ad1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5de26921058d3ec70c6380d0ec3705213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c375e3e180b4996f10a586f87e680214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389c4cd7f8dbeface590d96b3e1d298215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc19654b47b9db77ca970941aef40d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c0dc140370689dac4dcf8409de182217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff02e662b83737e726529627cfea05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f92a6fb9ec01061c5da25ccbeb428219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa871465727d2761a0c0d23f78102ed9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a820d031e4415e3cbf8ec6a4a17cd6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e92d421e0b11f06ca31171a3704409222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8c545a24d002bf92e19c0689acaa9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a8a86310c166b7505c417eca8648d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca5280e01a7cb1e287001eb6a47fb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cc44913740330616cd31b238d475d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c85a0d52aea95d197fcc0a019e35d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5c5028694e3f607afe286b112a01e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fab21c2339a6d98001249e8d6c826229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178f1a41a092eccd3ae4921dd87c383230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82f155887b7d2992a0931a62a35497231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137f712cbf2bf7370e22b435c6a3a44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c0f4cf17a5285a337b9a0d9f14102233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495fa5fc55322e9a28298b9aa302c14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aa1d191d3ac5633db3dbd9ea83314235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97df82664f7d28a62ef25ea58d8577236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3360f332dcc136de5d3c46d8a33847d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3b82dd4c826ad1e1cc63633a1d95f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1932599f78e542408faa3bcfdb3cc45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11060529814de33f6cbe0aa0eda75524240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711befb09cb9814263a5fd3342cb302241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe87e48406b85e64718973e4537c93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026330ffde3ef7f0741a3db0c3ce3a86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5a83c029074b6bb85394e2f31b2ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eb41990f90f1cff89a5d1a4d2f599245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309307e49490d3f784bde9592d12a06d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251f94699aac49c5784c424679f2f15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce5b64bde903f98af88cfc092aaa87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b27609fcb60df1628827464b34abc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d0b6e98bb6503df2a30fc6fef270e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e8438b14d6d17800cb995b702c56c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed79d30c3ee5f312f820eb832d451c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c835825ae872cc1733cbc090462382d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba72576110806d780d01011c2599ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d6799fcd9ec5a1bff0624426dafb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf74be55dae54244ed1b141ce9bdfd2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea74aeb16d9790f42bff8c48f1a2ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee191bd9eab8681d435006dc7facf84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c288df8fef8e4ffc842785fbf886a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9070f1a141737292b1f24cdf236bf8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076d47e3ac5a215fdd0e6e281b54bab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d660535bf5ad70cf54c3f37e1972b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01015149d5fd05f87f21dfed0211add7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc1988842a066737d7e89e7b904b74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b158463a6db37784f3b88566f17c34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59e30c29d6269a7576dea477351228266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2f837ff5062c6f284ec1bae70fa9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6b4bfff8b46bc5d1f823afedb54cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ce8ee52fbaf80b50dfc3820acc9df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d957d1c0757a21e2e14828f5948f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc4e7989c4c985a7db2342733b5ee8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a8ec9b1f26f1355e073ee5cc84641272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a345fc5fc7219497f0a797f6c3ade24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946077b8ecb8d5efe87cc6b3863bd2b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b8fc136f687b5c64ae62400945936275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf8915cf09813a676cd46457014dc9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54863b566c52d1054883d5fbb1b13677277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbe7528c98cad928b37894c334cec8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaaac7f13b965cfe8923ffd9faead9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d980e046e9965fefd87e54816e105280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3f8be88febe5256a3b594c748655d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a1772434c12234034d6cadca347b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d1c61819f76dd3998b43b258f5afc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec269ffcd7c089f91ceec554dc2e8b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09b0099885527bdc657c1e64d53845285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad8716c36bd32838ca694cc8b208d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e534e37027a202268d3200a6da293287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04373d1082ebecc58202a93c1e918e09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f8e502971c90e18337611fcfdef77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d30dec1883daaa12d1e9e68b216d4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb49e0197ecb7c93614099d01fe6af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c1981ef37affd63f04d888b5ecbf4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c311c4d77a4e847e2a31a7f1483ae4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6d0716155dfd73b9e8ab14ca6cede294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ed2d150bcad87ef9984a6407e9ccd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7243fef771796821979480e9da394296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51692fc04f7e7c2d966f9d403bbcfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ec6b24aa2d4a1d3694b5e500dec20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1156ed51cfbbbbc1d8b5ab672f6247b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6c6730de1e297a7429ca6ad395217300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c9e14de1a5ee6189807985a347c92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec88e308b1f15d41cb222ebc3b7edb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f379a1136a21e0917b03122ed32a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835125c63ce300e612665dfccff20bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d66740422071093127e35f0fbf388305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf812c6ff9f737dcab1c79c1845f0d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4b978d20cd3a100cbaea6a7816751307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1059645618f6e6463f787764f255bb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951ba2248e24127bfa0fa4b76ffb9b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affeafa4b5c86f198508b0ba5188210310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc63417d9b716635c2e06568a4e7ddc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c9368546757aafb205ca74002e75c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713d2330a7db43d321177ccbd962b8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfc1614d4d6827f6ba6826fd4ed74f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6fed3936170884c895fc95f69aec8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6a021a3127d91502fe130eefa3fec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee95217564a33ca84204b78ae57e271317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fed14eacf4b314d09662d6955f04d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d178ec498ba4d1fb3860c235dcfaea3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a1f59da14421dd274ecbdcb3bd999320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9b62909088c8ca4fabe65fd9b148e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933e0a7560bd2fbabf110ccbea92a35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3a46d7bd0c08680fce1b2f63d572e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a932975836f8ac1ed49a395fc718dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae888e56e44ad8692d305c71ad08ae8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73116eee4a901f7d93a4ace8d4517d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c54c694a1cfeac538f0c9fc8cf7fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad45cb4c689213da411b9007487bedb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00623acee5e68734931dc493b42e7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb71ad70b14d62358709930fa2744f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f877245fcf1077aaaf34b19b7b491331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc85f37d9e94ac95e4577b0b37a0dee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962b714bf4e72e56a4c9b22e3efe67f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504c024eef54357f58429de0d5fab12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba16febc46bccc92c387dfefabd29f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c6aaf9f194e9eea560e9b4e0495bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0746a9b435c7697db8046895c14fa77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafea8cecdd76bf276c69a59ded1fb70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12913ac6db2b5334ac568cc2d6de2fef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58708bd48383332f273ae3dec4ddc9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8d59a924600afe38bdd327a50a730341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad5a7732d8dff07413c4819d0284fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0fedce10d78024ceb3aecadd29e6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110a0458ae1775304b3229dc1856148344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff4a1b5d9a08a5e255ead735e45ab4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f423db6d038d05d0012f1da651b71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea0f65da8c23419976925d1f9cddf3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3087b646e74105f72dd890a34ec58e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f03f4ac5a5c5d7729104a06ae3873b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc0c29a92c431e135dbd957f00970f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9329930a7d0d0c39a28cec70aed2c6f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0e93de47274d02516398b4f6a02b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba3289aab5ac8e931b706769638c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b84f7356357fbf8375b4638562646354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e2f02890809004b2daf10bea8d4f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884e2755f574bb4949f61454bf9e35c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10defbced11cd43ab45d59a360a76aa7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fc5de5a62ea533a8b22d23e148506358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c22aa6c8cc1f6672b1da9cbe7f95b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f56dc81d213f621bcf6cc409d24db4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bff2fb3cb4e4711ad87dd8698542ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9627d2c93188c756f52bd2fc30edd7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12058660a385bf3edb1cc01c16db7d35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f1cccfbdb522e7d458a19b51e64c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb5201c2d583c5e1dd436db0e9193b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf785920ce93368ff0f381e4426b87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32c6f698ba7dec6820e0d2244128c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f325516e21d84be6445ecee630f89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379543334990285f910d4db666f19596369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc7099638bcbbf0b554e563bedbd59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69450997c5f1045d64a42d0e864873d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9e3f7eb5e0a1514e66e7ea34afed8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb53a3d04cdbe071cdb397c134bd387373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d12b367c6e61c986da80f31564b468374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10292792bb4820c816dc2d4c8b4f9e7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f319545747bf59e72dcec7a2276713376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367c6c10fccac7840059aaf6d2fd48d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0706e2b8301a605149dfcd071ed92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bca9cd4b406a7612200e8b6e2859e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5390787d0cbb23a78580e0bf644f9b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f6e0299bbffcd90a00600568d8280381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60e3fc5a1acc2db5f39d968bf95c91382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483fbaf6090811aea76ae7c31a00a96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d9f9f5fc4a506b86165a2a51f4323384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d030b195c42eba4109f0e003e5ff8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2699f1841807d06c4179ef223d95e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c25bff6f3578c4bb6759ff33c214c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52661a8c17ea06953bf88251d01653fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1665032cdc166f630f66a518a01ef7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ef2698459fc59df154a8621fe10da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc3cb86424d84fb849196d981bb922391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c449d65c13eb67b83c7ce048bbc48d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f84794f6338c64bd2b43e111048573393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb71c7a0ea210360d8327ee1942733394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916187108e9b70cc31769a41602dc76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dc9f9e477c6edcaf955a2de243a10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47b90ba09f442210edb8673b9e64f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1226ff5a50b42c64bf8fe6733b40d50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dec343802898a9b07d942c421c256399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089cbba43a49823439dbf18ee34f7a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cb2df5b94f8d9bc41b50a6de09b11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73be856e9eebec28edd262f21710c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37093095921fddc29926e693b74663403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412c1133d5988757e9760ef16f4571a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d13876e84087af2c8c835703bca32405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730149a2e7e91cfd4ba4c451b04e861b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aadeead021ac8c999d365a332298c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c76eda3d7a1acac0ca224f02015050408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee1b418ddb6090bc4dadf2a33c69bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1b7d9c5c55a6d96661cd996038c78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04749b65ca6958e32faf8ed200359bfb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef876a376e43755d3c5eb182743e3a92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6b4de39feeb193d455e87eec9755b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eac54a67bbd1d3ea09c340ad838e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f5ef61976a7294a41c7b83df33682415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4008b3550753d0a53cead285aff2c9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f34c975a635586248b1d2be7fb12b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786fe0ff6cd294e98d95f93af4965eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb288a9bef7f31167e16d9b6b2ec29419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbf89d93c635f71cc9f2daf1dd1d1a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366d7a6d4d0fc7c6c4b6d36e4eb9ac4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958636aae8d69bf5cf366f28c88e96f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1da3a16d338fef266dc21c745ea2b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82d13325eb3337efdd106d55635c21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82805e6c0f491ad23210b7adff120e70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b31c54a6d672c3d586f7a4df2908a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa9d8b2ea63822e57b11e8de26ec93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3bd58927120bcb66e90a74945366e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53075ac92f819d7f3862314e8b0c31d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a39ba2ee1d10463b2e21a4c00e5ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a14e3f8cfe67eb7ef3659cb6d7d67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8af6e4b976f5e4d221c9e4cce6ce2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdc6b916e094c19e08896ef2a11a63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f1e3f538e35d8375390abce51faea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1440ada38b34ff88a21a4b87c71db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfab5184dad37ef88ab092e16a5b8cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de843d20ee999d7d3f9f79b581233ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d5e610914080478b3bfc6cadbc22e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcc0b876fdf5c7985d74c6a5b69e8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fdc0b408904fc89fa3f3b9fed03e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b4303e3043b3552e1309719f03262441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c082aef91a0c111a8be70b395ebabc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4e7f61f7583f6d42aba6d7c4d48ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97dfc96b82a7224c8ba899699d22f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2c37ef07e8c5378584c4127604d70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89694d66f30dc209304408b2dc490ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addfb74859dd0b8fd0473ebfc74e122447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0431832e65b8d2776ea389fed200a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d967de5c7dfc1beed9be5d7bbf9b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4e9ddb1216a8ac3d5a16410f986e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb96eb8e16ac6299bbe59d5f67eedd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a9c87aa9061ccdd876d2ab7f9a033452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2be618b4cfa0325d300ea9a4b0a82c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009901b1e764fc56bb8d0ad3776b23b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad10257b5b2bbe614c8eb16e53fcc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd764cf1b2eb1453c98d472ca597f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb710ae4a362b8011c7f30149673a35f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2932153d4a73ce70771595be69138458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a10df047c80b2fd529fad743c388e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae0d3e9236c906be847a2e524cbf1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1cbb4f637615c9e17d770f0eea0ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c0b98ce2e74c898785fe12f4cd045462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b698570db91f99fb91222b77538ca9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc96582e54ae46a52f7c43e255cca9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5821749ef61071a9a024d299238a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580118b49a4a6a2f20ac822415e38b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117e9af6c349041499b4b058f627837467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a4be91411ec0e93c81395f212b2db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa74c11477b92d879d7377b079edcc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f812f0f363116cac011b618e822501470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d78cec21b4ea34b8dda10f05da518471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111c718ffe50b351e86b4b18c977019472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ae0a3bf695e9b7ce6ae4051218483473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635261a14517e1b7000f8436c97dfb84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97f0c030fe0110c3962daca0003914475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165a8bf6ed017310a0d124f20180193476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d6b95753c934ff8f3a3906674c7fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4e303b336ca31a5f3362f59921c97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534df145456131426db16604ae3b326479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a86af784d28f950f4dc67d8c292cab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03a1b50a8948f3d1b007291cb75db5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508b00c50ad0eacda705834cf23bc73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d89c15e0a1addea24363004bfcad1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5373beb86068fddbb85f0dd08a97b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697219d65e180a53802e68ec40188339485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf0f322cc6dba027e68e8433284751486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58108d2e385ebfec8f713b9194018eaf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfadd34898b9b3a31bc6f455c424bc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdcbee6bbac80674edb3f3c626dba2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99741fb5ab479cfe5c60a8e07527f7c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2d86af06c4b51e270e120ffe0eff5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f796d7bf0f36f906b6ec5dc987dae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef39828bcadfe1ca688bb9ae4108e30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891e87099a41f213f8abb5a98deeae0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ead028439a32d7abaf99b540cb4da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0d79b1adf973e00d1c35ac8810b8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec95c9a7da002cc7f5b32cfb79f3aeb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0ed8dcfaccb1ed28ce63a80d44ea7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3e42d17d24ed0a5ab8d9bb0027d54499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84ee854c775baa039c8f895ff428b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00e3663873e0795db5f8234f3a16b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184baa2ffca9e2f6f86f1bea503e97ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be7bfcc2e1f932ee48025706d57f55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633f9caa6cddd34e70d9b2ee5ca1dd3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa793eb122c887933d4bef8355c91071505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b201b4fa264be2b6468bfc4e175781f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577d43c730d3300d1a91872a6178368507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2d22c7932614e2b969dbbf6742529508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b513f264c46d6c729dd99dccbc8569509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148772f04d697ae5563e12e17f028ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fa1e0586e6c6c9a2e1ab15371d302511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261ca226e8490befe136a07d1690837512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6b3118134ad837c3b41ce7ca8c072513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279d1115739c59a2582b34623a327ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3593a92791c2d6b1d6cd9c5976c92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc263c0d9bbb08b691ece1b26ffdc7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fc3508587937ff9c748e18a8a4951517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f38b03984194cae8dae5649bb86da0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccbbae8d3eff4e4cee5126239243fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a524ef61fd1f8e6d6fd52bef5afb386520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378f442c5ff9d16a8f3c76b574a1850521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5aeba1c4166f6a14f6c17312f2aec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a68d967c126f8a19f65a0931901375523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea90fac5c3de9782480b8201250a8f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bbcbb14bdfef8fe8e6658393cf811525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290d16ba07d38d3045184693d294243526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62129ce558aaff71d2ed9fb5e3da6369527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5654b2ecd655e88f10585df831b2da1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235721ca6d640a553771e2484eef7cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca08a89a67034235bed0b2866add7b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6602145fc3ba445898996ec5543d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3caccc6e26a186b099d8b0213a98d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6372740c6a91754295998a56398372533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e635e298a6841980fe461f8183a49534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1652dc08a2dcb097f32ba6efbe2af8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f1f8443861c985e62a84d7c7fae02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3f1159426e046feaf09e5087051e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e32260f12858fbc1a021402722e51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43870eca1e02af5d10fb8e89fa73a38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f548f7e282546c2ffffc9147ab865540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1b8bf7fcb0d34e569e4693691b973541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d1771dd7da70e5730440c5a1a33f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bdd575526036cab37f2bd87f17109543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec946308203bec350cc2b90a064476544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ce34eced89f832d769ba0d44acd91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc58c4f65af9c4912ae83ba66ce1ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2b1b01dd2446cf0500dfb83a2efac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ebe94564ad52435b8f5413c05e33a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08583c4d39eb38108099468a1e0f671e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d069522f8138290fa7b5818c5e8a09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3b90fd992346554e11c9ed5be8367551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccdacf4e6ae98ef4c54ffaf56c5bda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c130aab41f0860536db3a51ace09b65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad63a4cee9617f68c9c8af4a8ec64a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f2f0faaec8d59d6efd0b53a7032da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c886f798c186e00e0c71c0e2d9bd53c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ae730da594d36165336064d1ceeaa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a2d41898d9f204af30aada9cc1b17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f3e948a3bcc1334f531939dda0f50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047195769dfab09ce050232d8d375d23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bb64e09fff931251989cc78bc0a54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332b7537c766f64a464e843cc5930f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f6b9462d34edf0755e810d9e77d3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07534ea2a5791a734cc5143a6716a88a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e6abe4ab58aa80070b1be8fd4acee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd4ec699eccc798334f1bd1168e3af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c1190a022662d25ae2acaa955fb2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cd28b968b8d72e07a8564e1b04726568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f89dde4827ea842e5f63027302eaa1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9bf0110ca4188ca9693047df236a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66934f8147061c5d439fc80e9caec1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e69ca277f34394b48fe4fb71fa216572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82203320f41d22d0287d33a5bb357e82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae681dc525898bcc2b985dea1eb1b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d3b789416e015abd87c94a1163a18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c070739256227907721241a3340e05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10be7daf3190b512d1ea93b833aff21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a9f251ba4be9278fb8bca74d43dcd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fedd7f5a6b02f65b9105804cfc6861579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9641c91cbddcda3e631f200b5cd8d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca997754da920fd00913debe5d2528a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c223c86374d741db888e219b46a83582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d92ddabbd8e2b667601a24204b2378583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711a266be9d1751955c30df4b29389a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fe038e108eba34240fa38718543c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec57211293ea9ebaa0b88d26ac71b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942eb2ed95ef5ef345b2b45f129e2cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe775808d944db57ba8aab8259801d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718abffe08af526e62b7b2c3d8a5d022589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b2670bd62715e534d0d16bb8cea70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb48828cf06e29c2aa7f40cd19e0156591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9f0400b957b8b4d6aac8faf9de6c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f21d84f929437c38c45511a30bfca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11499d31eb2fc26532bd25490c0e5a32594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653a2ac21a337db60ff1a521aa6fe31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e16e777765380dad4fa27544f6c0d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575dbd9bbca9af3ffdabd0ab135e3d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e9179106f6f3c031d121e1efe7d79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667079e2846fb5a18c7c9d9df700645e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd14824a6aa733ac4857897b4fd9544600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f8555557ffb1f35c48051a14c35f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9696a9a8022078ced1bbe99bb2e17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811396c1529651fca8f27203715d5c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513056262974abf29792d1d9f7c057a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff965ba1994d173efdcedf7f7018afe6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de097c9f081d422a687e0f342e0c1a06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1e17ad81a04c3df58106d10caddd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830fd1196279d568de6a78b8d7b9874608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c765c3e7cb228579c82b24d655b014609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecb59ddfa802f2e29a6aa972942864610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5857074ebb3b7a381275456e0f30b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aff0bf1a010f2ca928137fa43445e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cff77ad1cbcc7572beeb8613c1fb73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc5f274cf7bc7926c764089936d20d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edb2dadd1c110d9928ed547573c30c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31741141cfc8f8c2aec277507983f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e246957902134cf7f7f6bcf212c84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9e37e320474fffac641f81d626854618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de0eddf67f7dbdb365edab0b241ceb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6f8c74a77566020f813a7e025ad9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f71ebce2f90cdca0f24219921276ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddd137c996a90199f46c46a22fe24f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e199335227b68e1007bd88bc1cd2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75330a8d19bd48b2465f613daad8918b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd75e8b6e81d4080704b1bf5e1138f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e2759aa20f71a9cb3434ac5b74daf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635e09cfc48676b6a848234750fde1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d6ea2c7840849bd4f6cc71ab77717628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445ca33c840d077134331aec70af0da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15edb9a1f8a76523bac11586818152630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302623fe171ce9f0c60e5c991289b7a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349582e61cf7a0e219386e2fccc0b75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ee37aa0c9e59fc15346f5c9970fac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3b1915fe8d994d53720ced0d9068a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907779495a0f5ff9c15e69f47afa0f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78128a523d23c4483d73be8aa86329ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43289b33e8b7972e1652b203190a6868637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a227c0838684eb9853c7c1e11be35638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d8da2c895bd3b1ae1728083f69706639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518490c1fcac0208e6f04820bbb5fba4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8824a297301480453f5f93011586ec2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145a6a0e450b911d890807a08a7ddf3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a8f97191921c64363fa7ef0940c3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bc8f09ce39d0d513b269577c6dc75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060c4724c8be36770c56b9f51120fb3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8f811ded069038258caac6d60f23f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f89185e7733cb36d01881b7fd88958647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f347641252b837dca15478a5230fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4321a92469698da14efadcb7b62ac61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80dcc2015fb6b838935dcad4894295650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67cfd1a6b7362a175afac6e69b99f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc56abea9536cd1b35bb02be046b373652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f72a9caaa75c7cd3a547fa46e7056653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf5828337dfda782be074048412d93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e22a4db1f779cc556d44c2afa813a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11f6bb5b2a5b4a1b8ba50460842f53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9bee807a126a04a93442f29bf46b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276da399178608d4358da8a3cf69cfe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc644d9ad114b89b48e5cf48a493beb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d5224239a6c98f0bae1187c27009f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873952b3e7f2994424233ae2a1a8562661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15378c0dd452958fc8fea694b58e4e22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6b1b97ee7f708928f5825766932b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44639e26ede670fa1fe78e08c214d00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d04e19bd76784c2ba825887b7f786665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fb25a67a3e7cf586c239b12e5a4f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9781b9e66271f2380614928aca26be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff007b37a9b15d7115c33977088387b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44aee7ca34636a5f723d84f7b1b9d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982e98eaa04d52b858bf0d3d47cba8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573b7ab00422b5ec199fbe62fc85151671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cd2233f2b174c5a6bcaee6cd62df6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5c97cda03692d9ecd6e25f386df00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de3932531acfebcb3b3099078de681674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccd03e8b22920f970d65a36c30924a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24a587cbce51f5a3d8d92f164e3191676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a7cb266f7942af67f61120db677c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f586cb1730d6494bcc7d58b030abcf6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2fba4f788a7698308e0a87eaa8fff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a63af0823aca91c6a19781eaa11e0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede5cd188a5c0743222af97b6fbfb55681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4bb8c0a9001e402d71f959c38245f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac7f5de1f49d58341fd71f2daa6523683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21e921f8267d6499fc34646f40b37c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c2cc02ad8f45639136cfe6da527c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67f1e0fc80a13514f896070a22481a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33085ba88ad7bfee6cceecfb72644d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de6e19cbac7b4b42c87497217c618c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e6716ce50cbb0696bd1a4b8c44712689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae60abdfc1916db3a7adf08174c333690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74231b84558e225bf1d354124b7aee65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b179ee26b7be4684f257cb780c20fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b178abdff1a15f60c38055206f84e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f6f7809fc0bf6c947a2a372f370c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfc4eb35651592ed24cb45711682a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ac19f246c76d089575e79931b7b1a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba05daa01fa20aa1f5b25d0665dbfb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d70047813b0c6eb7b1b5ac5cf81a7c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdbf5a8fd04279b8951c64eeee233c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62421f90c968a33c049c7920dfd2aafa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b7a3fab21fb86d4e34109790f05a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ba48f39041a13cc25a198658f5596702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cee26d69659cd8940c2c3fbad7ec3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4023a6a675184bc25a6ae2033673d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c47af406e4b8bfa5af73508caed9bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1de04f5939b669b690f127e7932dbf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fa0f886b81d0aa2a431b67e07ac7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c657127a9a63e1659d03decd3ebbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1bc753bd2d28e9c740028b676c7f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a3f938cc7eab87f931144dae55335710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf4aac1192940a2a3030aa159de1be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14449342ac8db7e19b3e33ca1630c10712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82e59c02966514b24e1143e2a1f2f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4c0e80753b148674cf5a5e8cd96c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e047daf231e049f0509e2bd838020ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b68f02fdd0a949373aa4e9cbd87087716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5bd0e7e577cc5a95792b7e497dc09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f55130f834791ce0c27fa5b136429718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7332554f4a480c7ed51aeca354ebb09719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040c3ea4bc9fdad55fcbb736b7197e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffca69f1cfaa95ed7ddef5023077efd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceee0189d7cc55309b4e8d81c15f8a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cc94ee2777edc9ceccd6947185791723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8b2b9afabe8d681f30fa066b74f79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2de0fa49a8b16cb01585ba78374e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f972d30d2bc239e1f7fec5f55a3688726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232946d86515efb36af4742feb25b33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea3bd6baf40f43490990365acf7665728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b75169b67f61561e48419d9416b56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650c703491204a6b25d4a1c3706cf8c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86283ab2151a95dd4929bc90d291afc7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a17729770b79b9d504d8e79ab2e0ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0a157d3be5f798d2bf6dc0f4e3276733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4a53ad087882ebb44cdcc6271c58a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f23d099898fd0ec664c1fd947f1812735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38101e1942b0763513faf17ed86de495736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef701e17b2eaffa40c35780d0ba2975c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6d1f5f3228e8623c7ba940c984d79738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef68a3329ad1ae171ca69246ee6e92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef9200b0a9da9b362cad0b47e1ce09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b2e14ccfed4e8e50a6bcc8bedd9dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02f0cd3bc9cfc5c26c692660859ff0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32a3572c818c9c68096f04788e670f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541236f53c4ae625c8b75ffc2e1aaae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c202629c8f4327f014d770d2a4a00f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ad9525aa2631f1d9e60594e6bca95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec189ca3184c8912627c8eed04d4290b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf05ad43dcb530eb8a543bf496b492748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36d539db43b7c5f240a628f2145518749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d23aa46e5df08900d6eca00c01171750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4de15663f7cf8a7c0e051b01a6be57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d93fd67ae14459d18fac703800f10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81371cbfdb69cc8239aa700752b1d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d39f356a427ac677581186c82a7ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5644a3c65eec8ba2d9ecd52252e1a02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c53c314a832e31d1038718ae6e16c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dc617dc75ef0ddf4e78f338a92b5f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b355e38e5f244e03acf416ca76f7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb589eb58765ea4e614836ea7bd5b9ef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30e63945818823bcc47dc490b16ae91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faee301f77d094a6018b2ea07bbe0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b750788ce3a6c796f362ecef06e7923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02fa646386b2f3dc3db21448cdf5cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0519c1b4a5eeb10dcd97b75b879065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77615d509df47326269e93b875df71d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad4106b933e169fa75cf7d0a532ec07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85443f88c924466a6de69fca60306ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94582317950523005478b9840660c7239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8899c8b93392cb5ef7a8ebe166a77a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d62158c1caab5c67319af233c1e9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e006c7df65848ee8af5993eb1dbba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73ba09dc0687b4036a052e0f53be0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de840a71d17cdd5d7924e6f0ac019af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589da19194d4a920f93c5a3ef21967f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691f3aaafda35c51828ccc91d77ef8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b3caaee11d639abf168b28233458c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e613280ea3e6626ab9702449e990b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f63fa07046f392c565643d7f3304d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607608d12a47dfb39719cdb0b60374420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e03ea01dd47d701ff979091f6f51221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66477f66911a62028291fe609592be122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198f882035e07ac55de5a0157c328ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324a196a92032e21da91155b8b8f91024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c28bb975a2adac11d834b7d630348625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb9136111735e00ef55bbf4ff7b8c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fd34eb1b25b3b9514e519943d3a1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50dc2a620e545017aaf4490d95799e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb127b95f025ba3770637c9fb68c1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92151b866babac24f0a2d53e60a4e72b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f402ed6a64a0cb61db6c2667a40798131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707739361b164daecd23a05e59163cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36dabdc393d6509bb1bf85ad84b35533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099f9d7b8f721a7af5c364fbfb21a7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a304202d990e2c0635492de7d12a0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4e8a3b6c73965a39a35028c1210bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b644ab2847e484fc570fbd81e32d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24069aa79a574fc54a9d897deaa645a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be7d034d91ec0f2d2694c734a4f08439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09edfc0cb8c14d1696ad62381f3a69840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b713647a594dd9bf5912903a56f84341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089ce8f777a8f40b2259b152387b4ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aad3c6f348904041c1a09f35b981643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f1f4081ffe41e4665ab6073fb31b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258931124ee9181629b89ecb4ba974e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29137119c873e96e25697317b91389ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f054143797893a82092dab8a73ea347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424ec208d9fef544e25ef6ac7b943d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a7c44a9647aac0fc11c53afafcd3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d40d16264955badb83f670e7819cdb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf8dec34c46b78d243ff0d11a51ceb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca168c64692f481853b8911abfb84352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6ab00341d6c396af685cd9ac6e35653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7228c37d90bb6c226abd432cb3dc2c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e401b0aa8677bd45c19c0191cb4ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33367436aa588a4e7f08854909994e0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e8c522965e53a4a09d1df2b60f06257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d22788a9255544f02e584bcb3ef8cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8044b95712e0cfc7947d77bcae5882c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7404f4c864f531f0b732d897770176c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ec507663829f08c7e2a1deb54223661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9ba49322cc07120949d81ef68153e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d40bb0553b1dab3c9f19af0269101f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377227ca153d1be68847589f8251bf6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72aaf5168c75718c1715a700c3e265f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fd981ecb78aee1130b93afbc5636a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77cbbec2dd816adc7743d3f1b520e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ab1b17e3fd2520a666830f49704f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491b6572df55495fc91ed5833a75d1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164218b730e83ac4fee9bf4abea991cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fa54e843b5f5e7915989dd53086e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62f982cc4adf0cf0e7e5069d0cd1f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc4ab0b906ec068d06e9d178cf1ea973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce524cd43d1782b76030305ee63e4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df68b9aa568f4e5733b728c0b5cd3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02a6625dff83cd66e9bed0f81a0afa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecedc9cc9f80622ab51b3a3f791b70677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d2166c39504d8f9ae9cd9fae2ccd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b702da7f4b3695ce5ae77e3ae5c1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b03b30d63e4d56460fba3072626fdc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b8c6110cb2309aa1158227eecf70f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e70b5298ffaf3ba9d481b275a411982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16750d45d30bbddfe4c37422a6bde883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a018555fa6d6476066ce20cff4596784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ee9ff3f0eea3c3819fc77de77860d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50547faea88995d7950d2216d2c6fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b9451b0b43b5fb5a7f6b958bc81b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114b6be2f1f37447c74eda78c7556f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05144973f302a40308527bb2ccc599a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737f11f29195d289a4c87994c3220a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3e426b79d75357ce7134c082e622791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45925f3ae3cd23217ece2bb732fe0d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aea692001f5b53780fc37fb30133e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ff85c77240d21977bfa189836517e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d5028b6b6efb0d25252b0c68c582a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8529d42b8d9448385f6b7313469724596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d7fec91a5929f89e2db92db3c54cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfaffb1cfccac521f95a5ca08b906698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950637c8c481a5e40a5d1b8f6866dad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379236a935b37ca23ea025142d646db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2e75f98890e88a62362d6a312a0fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c852fda5a524fe0c9f84a911f7e92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00048c577b50b75b27ad84febbcb9374103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791babe00b2270752c9fd5ca5745943104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89c300e6a8e77bcf9da5ec940bf4ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68c4d7dd0cff3f6b2564eca5de218a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93f84945338d69ec9236284bd45467107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d9889b13679165985af8d22694689108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cc9f7486d356630bd59747ad4c7a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265158cb37388ded31c2324647d468e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016818a70252c5af044deb76d9b6bcb5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd09d9109bd5f72bf57aa5e6a9420d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005adcb9cfd60e9a2437b67091b86170113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de24d6019e794efe391a5ebd9f65c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfc085bf910b37b47be1aa2040869e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8bdbf0ea67a005f6e0c67dce0c9be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef67c13e086931edb26ec6f4a7afb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e89f22ecfc043f8e81da8954d3b954118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223932ffd9da0dd3d8dbf377fdf733c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c86b8a9a2c9955183a9e53e53e9de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c7677ea12319980c97cd4d1f39f09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75b443870ea355b95e90ccb0366c16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f5e6165f1b7dbe3f7051ea4219ca8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0b1a88658d9dc57e59191a7596c7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a767181f31f89becc28e5fb79de533125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee81d77252d1c28876cea02519923f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056c6370f450339dd703394566dfdd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8b6f9a3c510db3d608d1dcd3ab727128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2fe438ede23b3164930b051cda829129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06079aa037d748bd5476b33a69d00005130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faf3f0a09606141ac61145b2124c11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f95a0c557804ad9889ed897598e6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5f50a583ea0ceb47d37ac47373802133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7daaa945fca21c851a809e5829d88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cbe9e4474f1c4845988ff49d0669a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48039c04cb634d8b4aa2e917693046136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0399a5c9d68ea3d243dbccbf9317d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c60d38e63d6e55d82371a988c49ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16f199b48f1c902ebfef17babc04ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3513afa0c0f1f8e7740439b4eb546f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919d686057be3c93a927cbff857e581141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51161245cfa70cce9bbfafaa96118d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafcc6a7487208896452db68df9ef75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a41c9324910cddfdd503c90e869d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae082bea6547cbd103b475930862d20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54e7448f1a43928c8047a7e2457f18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a354d051f9bc57386c8ea2133552f98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3dad85fdc1e17bf6fbfcdf65946c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc891e647d99adb7ad0cc44c6804ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1c1785fa6304f6c1cd824a9b23738150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e16448cccd56a7f4678d0c8200382151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3bc46eb0c745010932b14fe04dbb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa278f343bc90b6cdc366afa64a3ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaec3687c2148f3c6ab15dc93cd208154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ccc038d38cca6ce9ba8f5017ac53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086be2ed344d8607e637b67ab51edd83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668168b9e8483a356178e5721ac0fedd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efffcea346bd1a8c82256127e81fc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce84a8b081fdd92c0db0ac8a882482159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1f98efd3d7e786821bfb8fb08ce92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45604d4eca7d314119e497ad38f04c2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd96a451002789dfd5b6f7580e1fcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d65b66ed3f44d81be196d4e31db2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88eedfb416970b730a7ab6024b39ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483917f0d465a8c157b44fbd18010f03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f0943771f9e7cf458716a94aded6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f030a759b21beb1d72cb2f2646e3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2bf52bb32b8e4daa16c3568e55965168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e3afbba265b0ff3eddb2bedfad286169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafa3babac8aaf3a6d89a5ce23d3cb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dca9edcaee48f5e0f9fcde9bce59f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a86a7a471af2e3ebd36514cf245a55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313cd98191fbb7861ab8fe7642ae883173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790348e30b8c70c8c5386fac08c435a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca7132590f4ac449544a3abcea5023175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86306c2a8d5baf8335b511b32c78a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b701f2c899c34672521f40c77943c69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc951fe0e03cc518966ca0a7500b3f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6d872c4f4050b91136b01c08f1e50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7a1ca23a583da1e7eca392569c047180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b1e39ab6f96ec119334ef6b3dfeb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea2b0a1ee42cfc2731b4771bb7d8e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f0e904e14c3a47efd368e6e2c6aa0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d2bda21d0353b79507d705fe29c93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb7c781d9ce7d330598bee41148324185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9b34b40a2bf2332408ecef29dee4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326636e84ec209957edad7f19ac847a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beedd471951a92ae33cc563b08e31a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b203e71b649ca8ba5d04833724b9abc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac44b52fd0b80107e103ada7a678563190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523639a8d738f43bd45ab463cd388ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576ca461b58285ea2a34b6e82847081192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11f2559f5497947244990e3ceb0298193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5133ceb5f0df282be5a7477f866baf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bce6d3e57cac3e24df15232d6aa574195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92727771dacbf64634dc03c24a92fb7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112707a7b8c68dbbc4afc18f5fa7e766197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6439ffba81d6a12afc81df0c3e663198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6511abf30f08e919729318202bd93b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ad32133ff748e4772466bc027eb54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91637ebff7a760938fc6fce71e15d71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d1260faa434771fd50c12775edd7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a9e87f87c6ade0186b80b13b0380d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958631b56632eab9ee63134308e8f56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d3b3c9f34c2466f2922d0ea48626c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b27faad3d474dcf587f1918b951aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0346191d3adbafde6b6aacb5d1e4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f00266b79dad8e6c57e1836348f075208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57410e7b8f78299dff496e221af8ed10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5ff30895c5226b99f36e4e74b0f86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45230aaf6bfba44350c2330817a0a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390199f125500d029c6d47201abeb237212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcbb7667fbc4adf215ad2533ae7d43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8833f4bb4f24a30242d1980a94d503214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69009f5230c3063d364981cbf2a1e0ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7549ec06e4db4efaaceea23862eccde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6636eaa5c2d4279df31335393f1c67c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e1f4ef3bf13b2484d9c7e56c99f6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bd6d573e59dadc942a6f535282228219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418849c4cf5061d60ef07a02f85514fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474e84957cf299fdd8af2704dae81b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc91677fb44fa23bb7d86fbcfdb9d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec1dae482b434ef9f22294c45c93dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b264b4b99d69d3996d8fabeb91932224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd7c07c2506e77d8cc6dd16013d5ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eb03562e2872b2a44920fd85d98ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68599778c6824e0f120e935e58574a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e014cce695c1abf525e5c8fb91376c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe63424ae9af547bf0aed9af6f1d41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bae5fbb5e890cc9e8e1219481842a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5a3baac80ef3f79951b4234932ace231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335fa45c9a1e6953f1cca70b06e51ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403665a04ac0f2bb6a2174b34567798233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464bee59a0be80b9292e8671ae26853234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d507bb58c8e65f2dcfecc9f2e77af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe692a0ccfb3c67367f086f055858c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985d4524908c740b8594f858dcc15f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615499b7e3b0acd2fb095e652fe744b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaca724be427fe577879a5045713af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72443b63dd5ec91852ff5d271151657a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f4c04a885cd64bd66d9b2d5c9c9da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f932eaaabe983138a0cc6231e94ebf2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832cf401781141a7005aeee73efcc0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42fc729e12fd518bdfd353a7774cf0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807e83a6e98bf8ebd3f0771812eb195245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38bae21f8e823a9401211063d57869246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2070a8a078ca87bad3936d993a2d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8350e556f90806d71f22321ca0a5e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4b61141e6c6661ba29b302924f74e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9606060dfae5b65c2f74d7bceb683250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d09846a699f2a016432b773d52022251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a022ed902fa2f03f2a00efe110ca63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6878fe9d939d093eb30d484c6e61da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6bcfbca7fe29801801ff92c420514254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb4908ec346579b95087ddb8afa832255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf1856f916dfcb9a43da72ddfceca2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3de0081f1656353ff2fdf6088d158257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a35fac0f7660982ea4145462b94daa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585671c7d5f83a4103bd0e28a670c6d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238b76d418c5c5d5f1ce9c02e9c4a11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2587de165b3673eb9f9a6cf8f8a66261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdb683e13620d851f90c7c1adf580d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105c735093722163ccad5435f71f224263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8a804358c285e57e884c8b151c812264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eb4be130925e2819c14a0361eb21e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97b0c87bc266d5f3d747eaa1f90fba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adaf4cb081b808dd24b16a729ccbeb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24add1b4eb0e82750afb02149b04825268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9fe85a4feb1d5c61ba489c6858c8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f76569174979c190177a0cea17e3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c57f9e3d686ebb090e80b30f83b89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76861ac1ab0881000d6bbd728258f584272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3227902d2ec0a094b571ac418fc745e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702bd5bea6cae2f81428fd26a32ae49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2330748e54a9cd126f8becc73db0dfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0989d25c6e4402d77bd231d55f14367276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d90d9a57cff4441b314c893d501e09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e074c0bf887e30dfcbfe2cef8c654278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe24669cbd66394f9bef665c5adf27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd7d2f5202081e702d6723cc1f9a5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ac27966101dc11489c4cf3e04d4f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24485d124de60e5a40c841b270e232282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4d0dc4e6dd963cf595adf49887387283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dd649ffcef47d2330f7589aa26c05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b6b2174d881b9a821b48b0ad5c158285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bb976e0a199a9805ab47231f719e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff41b00e7b85c5501d986c9632b2ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdedfbdf5275190a012d68b731723f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f02431d08c6d5dee34e89c097ebb62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703610a666d2af91b765dcd8faf724c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04886c9f6ce36ab7412eb9240e8abbda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cd096dc54519fd3afc86d642da42b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070e328f6eb40ac46e97731510508ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d25979dc3d11d63a568075341259fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96464211ff8baabf06841aa1b961cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16728794e5a7e14d781adf42404abc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78cc43dca7d1e3c0ffe9cf15f548c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e73ced8febea971a9b104583459342298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718bcaddc6eb0e527f82ee3a1faa5e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c424fd3d82e3bd31cd38d5107f72c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb81dcedd2d11fb51d5257f3f20645301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e73fdede67b85dfb68c3603add1d1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362f9f4f91ae71b6189bdd881c26111303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea524672e8cd5256fa57218a130cea5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856bf4a63941abad0ebfd6e20692406305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408081c6b78470251573c7e0e2239f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642eaef157ddc8acb647f4e054eea16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939860ab6c88a17348f8970118b5bdd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8dcea008de6554213a45641fba6e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a2adb537561b46276e1dccc1c263f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d212a2495a2409f5a6a3239e4380e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de93ceaf1a4837449a91fe6c1e3a087312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41994abdf6da03d39fc13db7c4f13d67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a7363150cc3d871c55f9ff8382466314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a78c8beb532d28e340cf1bae55ba92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eabf351a77666b91bcb07cc54d5349316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedaec40b9132a9bff29483c9129d9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce95986b0b121a8c35eeb4bb266b26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40362645887a33c09a34d9283663f855319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c15823ffe5f7114908b119b635756b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3753422212a4410b3d1fee26fdde6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053108d0984f469151c329fe3327fcb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135531b3dcb0b90923197dfdd88f3d12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae53b38b176680aa84a4dbdb25949ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da981141e0a738b5acd3d153953db156325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3c4dc2970aff5fd1bfccf3fd5cd39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e7b5cca9e661b50275182f8236439327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2492bc333f94e30d79bd1f9f1143ce8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbe3cdb4a58089cbfcd45f7f48bf6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d7fc48b362a8198feff0c99f515b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c10e6e09722141de1e5c5481158be8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aeecd61d18e3b26fbcbadfc965c204332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9743cc2a2a914e9320267cc67a232f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11d26f2fb2854fa74cb3a3d1861346334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefde8dd61a8e85bd9b23e8d9d8224c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835087aa35e2fcc98649a216baa79c40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e55981bab5a3e433c7381ec6e64503337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11caa36413fa364da931b64b1700aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b39ac0a6db427937e987f9467bd92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c5186c490c62014e09012cf784aa5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d1329c4798328159936610cb9e43f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1431affc5287eb3c24bdb41abcbe7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2c465ead1b4b2999b4e2f55bb0a64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f64f3115f8525a096a80b177cea23c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c288abd79c09efa645ee73ff344c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ff4eac27f0f9f42516bd7961ee28c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bbb5dd639f5a911c1c466cb66af02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204c6b6cfff18863b6acf2bcf1d3283348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ca7309052d6d2ab103fe0e532ba62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba863efed8389813c027c202bf9e9dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5673febe6ce43106aa4e9ab16740b75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3166b17576439ed696b9eee9e792e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a61af3fe0b248dc4ee8fbd848d13a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9148b7e9e3190eec08d106995848e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf026f2d83412e4c14d8bd3a4f28b16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6e2d8071452ad578b4819f5531d32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2c1ebd6a8609359d53d1ffe0ff42c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cec6481f97c7895469588f099f0ca0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223801340b41c08ba16646a175700d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f3bc3fc500046711c1d3126253f6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15f53ba8ae8b382d81c50c5bea7c26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b32cab762adada3ed5714a2110c3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf24b9db6275b49a252a83a446050f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63b1d2eba2e83c96282cf470044e20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763b818e316617797c817b0cebf370d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93e3b780a72b6819d396f388382080366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dd09f5c121686902827f2da85b218367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5275638de423338662ae7646b52424368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0727b4bd570cd94858b558ee7a6cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad67a720655149e2647a604b9d4ec9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f27d7188917f18340ca5b36516aee1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748a36f695ff2f15585feeac50c8770372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bbacb6ae654c441c575ae98a1bb6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0bdce1a9793940e25343489e8b9bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d04b8e3ba7063900a513432626765375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442298ea3e95f4c8f1afacede9642aec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dad35b9104de965fac49a6e6d3fbd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054bb4bfa2b05fb17ad503910ac08ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2469f2d4b7b4faf2d2fa2a92b40cfe9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a268371eabab05e0ea7b06bd46a36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd15c112896c8652bd3d9fd75e29922381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322ba3855490a0fc0ffb4f0f72d2c72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f57e9ac47e319f47a8a0ead7aac0fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367d37fce61979e959c7a0ea672d0da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4a0965eb4a9e3f3dbc741519dea00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c2cccc53de6744fb170f8311cd9f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbf54f7f7d161f837da1f8bc0f8ce1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5d4e7cfb4d78e5c6e2b5efbbafce7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3ae0e35870a2d13a5129a3b1935b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f47909dd7f60411fe2c0ac9a8448c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ca8d13f3aa21359227b034610bef6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc54070f6343484657d1f90c054893392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d8078ef8a3459a0308d23b29562eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12611bf91f078436f54a370178c3bf3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59dbce63f66da9616772fbffdef61d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76458456ea781a824baa26037796f394396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be532a050f3a15f6fa4dcf87e2944c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3afe5cf560cbd62e08ac36ac69957398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f585999b75fc43cd5a744395fe5effb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730b9381348e5fa75795bdb4ccd9f7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aba24b01c7ed82685515ef88c916f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5928a62f52d088bdd1da4164754bb80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbbf21a6666c11511d46e1f68276be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6050356ccbbf3daa4c677b5d8e05b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477e93745c9c331421f8d5099bc008c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cdc2fb5247dcdf259a0edc5c677aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925ccbedb4b99b3f8dc7719c5cefe4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af610ae29f6afcfceb93908fa8fe243408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983c1feae6285b293e6a5bb7df76681409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc507d68edd808e61142ecbb4dfcc94e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3cf55a25c31ed83436706f2d8af6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f882b21ed444ce7546826c929c10ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9240250f6f74cec5a40d6a99d993f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d21e0af6547cef688a2d10fd43ba2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6612e9971c511dadd4c3ee43200060e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ca27705851db7f0cd367199fe9f65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c33d16dddf711bbc262662292a8ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd4cebfea08c2ab6dbf3349178c138418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7248c71c74551bb3d2f36039930d0f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311ba3323f87a3ed700a667355fe882420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4683c59df35d401548d5e808f6b75e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bb256872b04b2d4834363356b3730422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c420edb7a4f4d336706de87d9f04e8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cb7c787e8acd843142ea20f0279dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579e03db32035782f88c5bba0fbf306425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26bcea62d875ef268d1a6a1ed81631426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afaa31d9e31868f2c45c6d0685b093427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51626824c587816418fc7ed40f7eeeb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd2eefa464bfbdfe211a74bd5d626a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ae71c49256f256b6b1acbd33a727b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5409d2c8214b846434953926ee91e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250ba78bb84e4c839cf672bbddc4f12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4930d772ed16b3e1a2025900cdf20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1798649ed18630c25effb05249d54d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7d1b044ad4bf1cdd8b12b4dd59d72435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4095e4942bd19787931a04deb8630436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfbd0425fde4d8acb441f4c4a85308437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003285129225e924796d112044961c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40d03b1da9376af28b3c599f5389e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3748283bc66bfeddf18f95f3337d3e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f9f979a14a4ef6afaf2d79e37a188441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921b0fcb08aa0ea3aa936b046a8b933442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82af629d1d62b44f16a8938d2dccb84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e7cc0ef1d7bd8e4142e9c70548c67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc659b5ba2775f3eadcd2816b667b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d9cea63a9685af9b5536405f20050446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32649974c329b0ee6ea8bd7eaad557c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f06780e55f7ef7af0455b02414d559448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebe497269fefd2bacefe15aaea8e4d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9288ef63299cd4dedd7637358bcdee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb9d9974a7e86cb1d460a9a8eb1537451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f30536190d45d87fde760716398830452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6a5f936228971c0e03d3c6214ce34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ded02832ac1baf04279d4fbfc6475454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370947463d158b1a5ad82e8cdf33250455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fdf2bc7a65a57de671e8a8a945be6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa49d53bec954dae63e923c461ef29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a198fa381c38126ef034838a3c1bc98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d117c7fdd1eddbbce102e86da6fc17459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a2ab57feded8a24594372c51b2af7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71f3dc9bb5f8d33e383843d8db1bb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913bf503fec37df1a701cf76018cbd9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deb5dab1c63ca9e5690497454d427c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdcb8f20eb27db76868f43f94e1067464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6ddf7ef83fca29b4d9390e2ec433c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25bc3a44ed7b35223eab07a47b50b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315da06c49e9a152a9e560f64bca48f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0390fc730eb8056b9901fda234ff4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab542ce98d36671941bb8589c3b00ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d180f94a6155d1550bf44aadf763c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5b6a69474bd4b49e516717a98575c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481714d1558d3b90d132119a6a6128ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878ea5f56269ae944ed59da7c5a25be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979d8a5b64c1d04cc8e24a2ca350890474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e604af7c8b2d3e3db31ea5187478ee8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d6bc7f1e5c447058b2b4b225e6879476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dc521c2504658921474e8f1159eb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bbd644c599730733b7ef364d35d25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0453b4685c1e4e844d9695b84fe44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb103cd45c1de2dcdd648a14f132432e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ae57ff595e984c28073c65c098b0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34088b065379edcd056a272c00d06c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ba66ef3cd16719e52071e04a86e3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df34fb6b50c3f18f54fcda23eb7271484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4d05f625edbc43b6a89f9f8bd7dfb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d016a57dedc9ed56b322b3ca0f7288486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df46b9d95d1f47414015f5062abf7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066c08426a624eee1c4d6416cd1db6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c962bdf64d58790939744d7f10f7387489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f9a95d4ddc1e8a4ec3b9642015b21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b8b499fe5adfa16ca5f910914c991491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf446be81bd13e9c23a2205e22bdcb5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad005a53060e61fdc7d172d165eb15493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103253084e5f15dc7c7a96821785efdb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd677721d22e6af214c1c1acb874d11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27926c24346f2b07e06630498f95a544496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61820bd00db0220a3100eea0d6681734497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc02734a2da9c5b1361444b3a5cc200498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9282c6fd641ca084cbabcadf2d9206499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042958bb2949856da3502db46be6e057500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2e6716058327f5c0b9dac255a3539501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d5ebfa73477781a99224625501722502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170457ec925efe4b20ca58340950236503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21c6aab4e2ffc45bf360c349236f9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ba5092fef037bbd338cd844e27bb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485de5f134353b2c3c0a1043908ad328506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3061c090e9a82e3b000f01b87e6d6f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6688993f41d5738168d91bb09104e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c149716e340b38362a8b2842c04bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc1e3e5edfcc2b15c0cb1792ab9418510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2334f34c6d49f0743271e09c922bb4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d9b19f09718c08dd2d6f7d5332a5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f00963e1579039add69743c8117f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eef9b4b2f8c1bdd11ffec07c3d1918514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a665de11888f6075647ad28d68e4864515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab8b7bd2aa6e571b7ff55d5d697c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf28a0fa608f0680e97974810dba2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f223e0e944a9576209f1a15a5c6999518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e79daf70b03e1ae8d18fda9401b69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0778e0d8cf68e48844993b4cb7e4b4c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174403486b003c838b6e53234ac60600521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827e53bde6c842ebc2240f30537f809522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b5f646bbdc8a1e18114a7e1757540523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb621b6424b6a66b5a1858a086734b46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73897d1a013f2e0910594236ef49f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bb965833bc00ace9199ff18715e17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9e0bfde6ba90b5c978dac2563fb0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fb3fe0bfb49409df0c2d58efcc0ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d844ef005d3ffbd7bf4ad8c5e04408529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df25c1465fade020f1e85fc7aad49e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c9ee0b0db5df73b781c50dd2c1227531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e484e8ff39373cd8b43da9b6404561532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1faa32d2be84d7bdf47ab548636272533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1a732b1e1b53ad7a1251446b83c2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36edf5ed46eeade927d9c5a474dcdf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bb809928bea4f675bc12e1b31d23b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6fa7892c14962269906afe3dc6f8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f1781313ef445a079970368656e2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c9a3719cf16f627ee7d04e29545a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b559a69c0f0553c46c8ce927c1abb53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3160dbd5613e5079cc2e06354387b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32396ceef2597211554b7bb490d62855542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8585ab4a7b19e0750238870bb1a0b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099e2e06e37a851b03f84e583379500544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563e69ec7055661581fd3d81a268dac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28e18379f1671e2b51a14ea3e12ff6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9099fe4c6b8d38496a62eaa6a0e88e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0030e60ab8d3c6820985991ab646fd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fcd125e5858b0d7c51aa2d20691f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b83f198aadae93c46e5da7c9ecbe79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2381770bb104950c1937460ee306d73551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac0abdb2eca2df6757bddb8c798733552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec6870c58580a706c19728e30676a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a660a9f411fc6d41f2692d8a815baef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81f126d9053f756e2c39426e7c8cdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb55aaef9bf86dce36cb91fa7232fe0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be63e72a72ed2ad2cab79852c769a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ae813e803d85b536a0333a39c4d86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47849020fb83b89f0c45a457cff6d48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f706a95106825a5493e2b315103123f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad577af9ab6a89312d8d98e81b6ce127561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1611ed4c81073cd6e11fab14a94313562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41270cdeab2b41a7436d58fad4ed60d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4bc3cc9644adfd0cbd80e10e64d71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382a726d4ed8bafda0874efdcaa3b3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4c0fc179710fadf27d7a1499a6b9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df15b485f661124e3440f4a9d6d833567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a58ea712d0844520ed420d8416a03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd847030496fa34bad804aed07dc37e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274d0b29c283edc9b742107e7864b10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4d3e8cb57513d7f3bbf3bcaf257fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346d4bda970a3de4ba80d46bd08dae8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e27411edf28fedb87c6acc4e86023573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8921b0a61cc94b6bd1cdc4d0451f8aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6fa4ffb26b32ed4d7dade0eda61ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22dae17583af1376047adfc633633e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f02c9a5c9378648e8d0ff87c388086577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72a059e88be4e4e76aef86b57dc7e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5236e9a33cb4d47063bee53573cd7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dc37bbb58eb2d1388468038026d4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3563eceb761bc48c38a2e3f549a3f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ede9392e97d8fc621d622f72d64af7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145ef165e662144c9bc00610b118bda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828f9f5fff3d97d91ae0af76f4e1010584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564861b8f10536e3fc09773a45c79e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297f0e091c5a7cad762791755983f29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad05ffb14a83e8b32a39d88380b2ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce70cb568259c277cbe5d9f6b64f577588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ea45433e284cb8740ed50e01c9b36589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b05f5fdf6b987c57b0ee6589b873a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88910d937ea629196b8a3b54420f5787591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460204c515a9c8cc9ee8b91c918603b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36f233bd4a3f58d829548eebb63c5b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd29f53dba3691cf6f0b0406065c7f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891dab2ea1fc6c446efab5bb27ceb84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348a6405d5d768ad9d75f19a68c2533596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632ce4cad6d93f290fbe40dc4cff77f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4eaf689423b7ebd98ee925ab7def1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9370d7894a3128750f0382fe31f6ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9f1a8a3e463da0a33abc4226af4a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a5eb44800a2a580bd85b7cc4c09c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72bbdac5f1e273581f12ca25bc78c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0510fe3f8640709d6f40705e4111729603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ac82dbe6bde40dda908861d262ca9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93621952c77d6922ca18087d6893c87605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854405ad29b58cccbe7b75b1bac96791606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1796a52e3e6babc19acdbe8b28ee0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d496c4ad18f8a04205f22af767e09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e825d4685b7e6052f09e07e0141f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e5cd2bef7ec468446121ec6d93efa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f732d02ce1fbdb1359f1a6a9cf136611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f93465d27e32fe81256a2ac8a0da26612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462660c1fed09211cd07bd93539e968613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13a59ace49044837b513b55e18579f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a0087811fd24ce31e4f444654f25a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51e0bd4b0c992b807c60a3df6579a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a21e07080e28bdf759f93f342baee1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462755b22eaebb2416ff761bbb630540618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88105f87731bddd11508f3fad0711cb2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d696c8b48d8f1439917977084ac7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488410f67dec24a1827063a8953936fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5613528342e183e1821e9ed130a5f6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e4819ed1052c2fd910d4db76d32ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af6de2c89fd5b2585c123107ac5d27624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d77c59a4c7b3b6fc42473ee5bd13e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423e7f5b1e48d7845a0208b63d5461d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bd9ffe7724cd006ccab91b8b266ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02565a1dfa706088c026266411d5c8b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b115452f8b0ceba233d7fbec046f568629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb78526e59c482e83ee1b51983506d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5204f963db5c0e6cf890555004511631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0d4c0b004a3e3b1ee31503e54a3f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe2a27bfa33a3dbc3f35f9fc3ed063633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579b5bbe0e258a8354ac7bee8898ef7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a16162648d083ffc4f216e6b993e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0a0b7e42cc1fe1f9529c4f1a88da4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa90803af8f4e801a0f3ac499f0ed6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4b7a48e1d7703f2b7dc8adeabeb98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ff2058f4b38c72c3bfa462408fd5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa137c542f25f1ae2a47e8d2aaeee8d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988f5860fbcbc76cd1c1cca18fabfb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73ec6c23e948eb85a660617de1e5e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f535c9a7909991ee1b14cefa2d6e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc1f92dbd3ff0dc18bf9d8a1dfc2f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcfe456e50ffd13c6a8d37e7bb5889645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e76cb8958093ff69ffd92db833909646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ae7bb387b289d8dcdd1a3c68a3bba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634c8b6de4c5c4fa79517d5d6218209648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b74ff5eee9cfc2eae3dad07a65e5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638180d23ef97a88d4096c7c598a2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef89081eaeade3a91549b79ace74fd5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582d990c6252d72ecd7f1b2b348daca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb09511d8a9424f37af1dd4cc309f15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a6baedc285857f0da3fe6505fd899654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1491739274e8d8be01b2ddc6495391655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d358b452a1eb4ed378e48dbbb80d02b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28cf58559661ca975c8c3375e5e0b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6f5a61f4a95ef1902eec3b8d4e921658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae332afbbcd5d3001af056a361b6a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24402b83ce15100d468b242b0a7041b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eca395b96a41b8e5bb4f63037b06e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fc6aea6dc209d41d76faf4f15d3a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e344195262f68b2f50007bc8831ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8b4430d457b374938262318ee2ae7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab11c092adec13f92f555959047b39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a2b50ffe1cb186bd64501f79c59f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d842d35b1d990ce1cf2106d3a9a82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1204c721d2ef0b45920eff60764a04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0bd92b9eff842314868c4af7da1eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f5f23b9b0cc3deeeee659bb528735670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2718f10bb2cd8bcc8edb527c13487671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512a42b84a63ffa1c2e6d4fe4078d0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea423e9adc158b9cc74ef4297a92bae3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b167c338ea87e57d0e51e98532eda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5aa8df11691b333eaf0ca763db4bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ec8d644278b308a8a074019762f46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037451210a848ef9dbf190bdd77a9b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf07ce27ef389a76e8eb562b324bb3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db61085c26ea2812873a2228f3cd17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba96164ba828fc3ac75dc58585615a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fa07977aca32cdaf753bc22ad4d5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7813d5bf2faed55cfa06ec14477cb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1132cd7e97cef97de02e896a74a06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240afddddaa5f377355c8df6e7bf1bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968d27ff63a213d7ef467d015ba5676685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b9bebc4aa9b885bd29df83b06383e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f790dd1c7f80466081f795e5100dff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fa84efaa92e97d403fc158dc3555f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3582460afa58415fd3193cfa9c4a163689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41ddffcbff320165f02f27c70c561f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358f26dcdd671c5071fbdea8efddf46691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a174f586a15eae078340976c4b8d24692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e35b10645925ae0bb3dd4763357dea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47280bf26ab3465a9911120fea9a62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c062d5fd403bd52072de81699a55438695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8b8397f15dd88ada15f70d282be79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd692cbae876a6f783999bf61df786ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7501b528c32c83b864574d040ae1580698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360662a73a09945bce5b4b0cbbc6de7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc2f7e25db8a3a269c9d4a22d246c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceae40ffcb9e70c05823a921a1bc86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7467ae801de62ed0784ce5628ffa9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6e04d7532e4d40b2709521126815f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6df8b92a7fc374535e0615bfe0a6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287d6d1b71b9d0c2d9a1311e458de76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c779f0c0d9f397d3d27edeed10cfe22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c2c5f443a183b32b45911551415dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f29b137c632f0b822ee391ce2a817708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f7d08e449f4088409662f566cbfdc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46e5f6a921d379cfac16e50b26e4c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466f1baab22e22aa29f0e800cf68aae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c88316c618cd9ee27085188726faf8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700e9586d1d57154fd4b79329c2953a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5674ad82c636d19eec92ec95a9dd9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0b107c63ff59da4d4742edd6b9836715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f955acad41911536acd872fd80d0c1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529b5d17eee4718c5ebb36ca66acfc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6539b3fea4a9a7b290b57b2031c87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583e694e5e9e1eee782e97ac8a0de1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03039ef74b91443b77f2ffba266560db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e3f4e38f2941c87bd001bb67d1476721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff70bfc9e950c0c4c6686d12afc3ade722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f650a9ece9f84d62180ac2dd63aaef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63860d56dd8786193737321c80d7860f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904424f0f85da1d8858601761a9b9f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240ec242d1374002a2ec815e57e7e4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd045b3a5034fd66f969f1b2b0b7ad0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693cbdaed59839fa36f08459af65327728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21f1df26587d45906b4650c6032a0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14342079ba310aff19f312db38fff6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcec64819a0bc250f0fae6dabb5328731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e7599c5927b38fcdab34f76d8e5b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9e4193c79e24a6afe6f32bd5105a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3f00accca578e31449855e5cf388b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e24fb38cb4e5c8509138a1fdc819a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ee51617b739958c177688b56314ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185706b881180f89f47e75196043133c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac54961a965284e337ae4d610088c23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24f5204cdde9a0d1fd517b8d09f929739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec784e0003ba2d2462c147826fcef993740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b0f67544d1f55423b5950f9ed5ef1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859965baa77adaa56e445a87f97b5d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf5f796527eee3a2c29288a6c3bf41743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db49938fddbcdf147beb553eb863b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766a9df6fae04c178adbcc4315ddc40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe7322382986f9ba1977456309b3dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d9dbe78bee8647901cf099c5cf6ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7941fa12089923a7d6ffa4a2b42c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c4f431ab36ea493e3e872dfdf4fe0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce352a74d4dd2f771f24d33994737a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1578661573521a3f371a9ffe548a98e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7be6077d9dc8752ef08634c1e62d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3102f720171db99ad1e1e9fa59827e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13891f5a53cae0d6aff1fd539ba4fe5c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188443d589d4eab91c31899e97c0735755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7115b260ebc8dbec84fffff9a46cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc5d1c38dc2b1c9b206646b0d664d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59d6bcfc5c0d0251aff064df2c5242758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac4c0da97d06f129652d916a31cf8b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>