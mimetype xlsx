--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71abd7313c4efe6083b2ad1fcdca0001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f29d9e2f3c3d615645df6d06801a0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8a0002c8857a75f277cdc6255e3e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e4ed06c63f1cf541b03d9ea449d804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082c466240a91aa8148c1fe9c68129e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1109c894733adbef8973ff8146b2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89d88c159508ce6b0d1eb26cc05f337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738140e7a5138caa6cc4a13d92e1d988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5ef8f308b5e7993df9a3ad37906169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8c2d5a78698e96de875ef99b878ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e80019d10b1ad962d9a62e385e1c5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007f6a6b8a3821241e1f4e5e23fb9d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80285d2debc85da8d8d7e74cf102a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71616568e718dd95935ef832adefff4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28ca4e5bbbeff8a03bdb0a70ff47ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0b47f4ae0c7eb94c1a428fddb267416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf523bcd74b6240e110d6af8872559ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06951a59509ccb84427c9c4b96095a3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe674f517656df7242e5088ff185c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d943782920eb124f0892b5d86c1d57820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9342fe07955baca5a60e89f8096425421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd1ccd6a9f3d1ca61c24fa621961f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f17c4883c9986e93013a69fef97c6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed58dd174aef3ca015a6afbd2d0c4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92892ee34bca923a56d49cc9e8109f7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9bbb920c087e267bf11e7499cf8e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24accc1e255bd868c08436085f50d6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df4caaeb2550b61b7500ca19893c0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975f5a0579edf03265746b0fcd858f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b070ae6785849efe2b2083276520bc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b73c3d336fc447596c5298f0dfbea531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d281bc6703e989a7d3f582e80881432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc45cb874ad9cdde96185ec801ef2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5859d02c3c223fe28beac56be6096334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d51e1af11b7eed987fcc3dd11e1ad835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd68d38338bdddf30b9b2818e61cb9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f7b68aa4d50f494adcfdceb22209c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbfaf5a26fd75d5ec9747d8586f38338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00b3ad918d53da706471a3003d876e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b7313400019f77c1edfe192aec7f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d181160ef716b1764cdf87ff8276741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3dbd367a58f11151ceca7a890554b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3272428971f9eb8dd0299e3ebca28be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1e24b0c13bfd4cba88b4b77b0ce1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c6ff330b33778267d9c7b4ea061a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fda025fbb63decb94e7140ab802d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce027f697a72b595a5fed309983b2bb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07204268c9b8b8a8f9bbd0ea35997cf548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc2e7ac74c8f6e3b14f8811d2b5b5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05c91931cc90a3b0e89e1edab9310f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db5a7cdeac945007afc506e491614551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c5662ac8b32f1ba9502dbb424292752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f6b8a0eb6523943c206c9ca773b6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4b1035e2df8f2b95f261517bc9ff054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c9a5269de72edd0b6c565421c396255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02422434a0d24d0b64079578d9838756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd61851c773c5075354ae51770e6cef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c3eee218e480c1898f0490f15a5ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4cef73675adc69e1dff38c6b2404e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aca2ba8bbae48273f54d16676aac360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c210924f70ff3cc3ec5a3de9860e0d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e73e28974b35027a50b71a91b426162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bd4d3350c51a7dcd8ec06fa85b67e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3565222c98f902d8e819f7cba741164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1357551e5a78a636fe7427420908965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17bb370e1b898eb346952855400c2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8920927845dc1f834570bae63217c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded295ebe1c3f456d04867ba2f7412d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d62ff579456620df2b872d2d30a1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722bd273c00d87e9e657758d4164a4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dea6bec085cbb8d35b436122a617871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02f3824b03fedfac519086c00b019272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82607204c1c555813eae9476cee3ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143e9eb1444842e4ecbb28dd8338ea974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47042652d06f6013ac7a2d50402b95b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc307a8710949e9eafada67ade154676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60caf052edeb0b451570ae79f14993a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0eccda7b9ac5a7114b1ccf39b444478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d58278f0c019d118c2290a3ce2aece79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843ee0e8f71063e096d3f75509effe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32b3b17ea4d5733d40cc703d92c55881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873571a7b8f34b0cc410a7b6307d5d7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad08186818491db857af2119e0e5fc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999838f1fd01af7e2e22a6d40259240e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae6583889a65a0767003bb96b9cdaf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e5ddf1a406fe6b1d88b4d3180fcf586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20150b9f3d05c6f4242ff39b3ac0fe5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6365f932a169014113f71d0b615b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a5b1082dbfa2c6fc5ca6ffa46dd8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9b04e78574b4f22d61ba49cec0ac590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cbbef5e4e4ec09e36f9315969c1cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3831c18a135aedfd822e4570c0852da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba043cb6a6321f872247835994ed3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed3d128efad176bb1bd15f769ee31694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05f1952f0262e28324ca69bfc79eba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4903984f4c5c02b97acd75cfafd9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c6225a85cec48fd49717d3adc6beb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502991f28ee43b22a59a8e4bb4fa3f5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea50926ce71a0b740496ccf06292ad999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97694d2c7262ac81d51cd45746cebd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4944469fb2805a744a253ae5efd668101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1cf34cfca6ad33d152ddbf2a8a941102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bd2ce12152cb9872d2baed1151ef4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea4f5c866d4463bbf4b21787acacd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdd00313d135d86b33da14d5b5cea8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980f116c0d1cb0a33cdbc0eb6cd417c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca88d06e138ad66f747fbb7761b414107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1c7be002775849ee31a0d82906bca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e0c9708bf05ebb3d0a08d5db63ff1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5f708238fd9a467fbe3bb04cc2915110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d999ef1e6ab626c8d99e78b81802a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93b41210cb58fdca37d962a60be6f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a65189bd1024dc49be22739649fca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8465bfe571344ab4056dfef44c6e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4e0e7364e4bdbf4073288988abba9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa697322782f53d124c8cbfada62a21b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e2f276492a4463435c6ab3b029c67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec66b8b3cfc579ed24cd7b3c431f23f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e8566cd7b39f3e7d74b3f5ba74e10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b045c88cc3dcb5d626df993ecced64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4360b411dae035722dfa83229080214121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed451498a9a92485ad548563b049eb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce54b0ab5172de8680a8b6345ce32ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded5450b3ecf96be430db10fac1f88d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba508907c59d483af903e22530fcd75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba75c05a8faf6e0404ca745145a1b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a5c9f68fb3fa2118a944ca2dbf7b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec322caf61032481353a09e85aebe2a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c385e5eccc3023d90222147ac940f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e05bb45fa329e8675128ab78560b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0202fad18023887bb58614cba56501131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a678d00bda0dd87ac193943d5cf5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44080993a2b5c445cbf5b4481474c2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94915c6443ba3529ac5f492164f0caf6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa9db55f3c3d6708580bf26c387735135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99229b7f965a3bcc7f521dfb72520473136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cea1fe4335568a92b8e2df6f8537ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79697c07ae8faae90ef06bc6feb1e0a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a41a066336e211158a6dd58602ccc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02a4357a8835b08c2084e3d6cd23c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b79378c11e1b1cf61c76be7a46d3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0e055faf104d0d1275ced33bce1bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f21803b283c7111847f6701df8cd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb5fa0e47c2ee5a983ba7af7ce1437144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0437cf3df181f2fed905b7724d8bc2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861d91e54834abcb8d88eb2783f88fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7d4910faad7ef80bf00b8c15f41a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66c2476454359e92c521ef72faa6f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3ca8f9b8e510a41427c461b838b15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37893e6825a47aa5e9b60d6cb32afa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeaba57037371b428d86aaf16c0b75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d65c0e2729ee6526a307e73b0be5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a4dee6d15691c8c3e6c38dec31508153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75514d847193f8f4a4c07cd9645bc037154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da786d2192b0a60218b2e37398f9753155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba4a5fefb8fb3e5684ff7ab029e91b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cea626f0ae1b5bd41009c5b765e08a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaf99c78957925e379576c04e494f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65232f3bfe3e23ba0c4ea4a56cb903a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b05feddb637214ad0e8df53228507160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad4a2e6dab0baf3398626e664b52a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82825308f0680215ff3c3a89c2159c37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976095f9a3e5d4b07023489a75ce4ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f52b4f8a52d2aac948d35def62f38c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f33c617ae4e015997f4ea08a6eaaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad5918529d302e35575ae6574e64e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61100be8d86cac3b590f4f9003caa73b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58528a02b8866e6c5c111ea31d23f139168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479e45d43461de816dc097bfb6efa6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d316ca1b313c5355914e6539bd5f822170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95027a65f84c27f4496a749578f56df1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac6b8c5ab9dae55852c49c2dee229a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125eb6dd7481b896a79302fa16f957ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c605465309c893cfcce5612d7666e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fbc33648effca07c70315fac4e140175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb3f48362c1fd2437341cfcaad16f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d15ff5cd0bf3dafee2bd7011e6fd53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5884b847ff08b571250e5563f897ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8995073903949b73719511973c0ef66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73397a61269277d6822b105cde04faf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434ef1e3b1df8cee6b2b9d18cb40c62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2469eeb8cc3536d55ec3ac80cc12a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38eeb656282b226cfd60b7e467e7d81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9f9861f50ac174a3a13ab8913c461184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259e11502e500a3e8764b2c5e268829185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3912f53a6ac00c235c7646f29b208c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feaf0bff1d9fbc0359fdf0cb020ccd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bb95281e4d858a48ca54a6b3b3321188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1c2e2b902ca9880d1f6c6d64468f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57314317d0c4ed2a75d96eecf8bf38e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc4cb7906e331c362f78138407e1b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291739c8d770a01a446a9bea62bfa22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581839be55710574009de86bab62684d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137191bb9de3e4da9ea9519e057170f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4458f6df5dc409fb5ba9baf3b847d7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443216890f951d8e0c3e3a75d9b2d05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbbc7f3d3ef452d8827d8905b3c0f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23a710aa96c2ec4ae5b0b582a2f870198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead4a96e15383b227ae8dc3ab1e05f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb029e59d2c94ae205c385c1ceede34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e34560c646b0c9379dcd8759f88677201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07838631f4cde27574ea4ddfefc4086e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2e9445cc871df0f0379e36b969a28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26c5046f0ec80c5cab4cab1246b798204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455a172cd0e3a7df10ad1db42280350205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae967b94db44b7fb54968a7d077336206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d134d6f54bc0a474e93af34c92d761d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d957853140bd0efce110b82a640728c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa8f83644ecdd8b46d01bc356898af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae0edb2454ba0a1b3b9b63436e5bd5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b44c8deffdf615ad508d42b822090211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a58e4acf1dd30f483b036b289f960212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75505c61548c18b57b376faca4d1f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e2c11f43c797e6d15c617bbf01762214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe8a57493af552cc6a71a020e075ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb97700ed70aec87078d492502ef0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87266c9ac7c616741e86a444901e6d84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc9cf94e2a591768a938ccd0a3d361218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc4688979beee75f354fadfef7a999219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8d385207fd75dc1187594f026f9db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb8baf195e6eeffdb8b9656d931cfd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c7af546126b19e8609bfeb684d54d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324e349c21d3d233f6b116e179f4710223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460ccd5919f113fd5b5b524e52cd399224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cff24173ef81f91f47335b79751b14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd97d49688e552158aeff609dfa1587226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41021ade211150727cbe8998501b0f6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49776240398cda57a1302103eb44d9fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac75af84d630a805c09fc2f2227e49b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf7139a49279d6fad8648277ccfcb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a810a2ea584123df0b985239bd48580231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0adc7b8385fc63985de1813e4394e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c37937cd34027d9e948664ada7a800233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc664dfa8f2f751c6b982a7c33e0c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf875149883c92b031b414f4239c6b49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56e0ec32d0c5e614621f42947d80e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3c9acabd0af26c437d567f3abcbd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930f150f4f0a050751f33e40fca4b3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff41e48385e60c7cc812b2ec690e59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ae15de135557f18877d7f6b5b26e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d0fe59e076c305eeb3f947c913b3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bc47293553710cbbd7053044972fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71803a66bef53fff9ec2fbb43d744d1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5b11163a5fcefa990fe92cce449b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94529d640ed121e19b52c214f9aabfa6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e674055815de828c73aa697e4923a4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff9d9edf906c9a037e87e7885eb511247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34fd06eacd695baee1d0b2c1fc1e51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409f1fa798cc4c6b8f1c538cf424f90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b27343237f28f3bd58d21ee70bf88b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974afe549c3c1efb59198c5c68880c86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d20ba089fd13fe1d8819ce11886a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec2d032744e7b297b96088b13136ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b6ab17905053e37257642f572b98a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ec5667e65fb09d1beeedbebcbd55f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2299787ad58a99cfc86da844bcbf065256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7864e60f50e76a97d47b49ed5799f95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd99fc3dda77e49f7e4fd5fa1e6e65f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0f69028c3bb136809154ac1eb8a0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fc4ddf436c821086535f917685c1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bea95c8422516f6b14c9f3d75cdb16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5990da831db3c891c86a2ba115a95e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e41595465626f013f466f84345858a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe3c7c2578c67d6a93f628fbc3a9ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afb51ea7ca0cd86da9193ac86addcc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21f82c18ac2e5d96357812c96fb4ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e0e5339a462237044070f1290cca8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614c6090fdb053734e607d8fe881353268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6623f7d4f7a3a360c8b995c79959f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3af3e75ca0dad7281f49705a9cda0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42b26e87d486bb3cd0e5c55a327087271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93a045d24bf08d5bf374b2d688037c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039ee7a00c4a94537a541f272cda3a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25519e04113cc803ef2df0574834bdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ac63e034f9feb71b47a6271875a2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b4c77444d10bd87f51e7403122b0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0ebdf39a474bb564af8f95aebdab7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b18dedf8974df98c8548e57c71eb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df19e2579e15feef3ee33790056d9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1e2b8805d36f79fba5546d2662af2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0d7cd555b6630ad5c12eff6183e87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c832caa2fc938d2f1ba989885df983282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317155c1311cdd821f993791351aed95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbffdb717044c89db24f6dde38cea7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23813ca4d375c17d6fa2dcf07c581b8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fbeb2e6714d2dad39ab0faaa986da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bea7737dd1e85d91a0637bcf6d6c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81d633e64e267c948f186c077fe40b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270acf43b031353b3f8b2048e9ca165289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deb18e8123ebc32e072504a2fe9328290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714ab5e7a03d171fa908f7827fbbd01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635e743436e50cce6a59f8bbc98e729292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5154711b29e8f81692a8a36e50b9a6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4811d5e784679bd1395678e774b7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ba597a3f6923ecfd49ad9d15b899a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18bf7494f3fbbc3c067c4e174621b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd237f9865a171f5918e389daaf529297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7929b7eeefcb367134b671724f97e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b457db68f12ac701d2acd57073803c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1874363b362c29fca92183f29f5d41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afbf39a3ae54977037aa743d718b64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0018322bebe4ac56e8587b7f768c8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f460edb29d292d83f08bd6758aa123303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126aa13442b5626aa14fbac6847d178304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1f480b0d5f229996d949db14ac11e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b680cfb3f539089fd0652a1b2ef685306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10816118c454255248dc3acc064cf663307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e6a01221056e938abb70fc07e660a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7095b8fb9aa2f6750fea3f1cd1c0b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd371124fafc6eb86b7aca3920e3970310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9bf8ef50fffabd2b9c9ba83ab7a46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9bdf3f1efa51f897f57d80d18b906312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb4792ea2292d8293cd422a6ce6488313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5ac4164b83f94328985b7bcd3f6fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaa538b96f51af5babf5ff37d86fc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21b9652770e4809fb77e4525ce6cc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8634c73466206cd55bb119bf823a432317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ed06dbaff2502729a25423e94681318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb0aeab549636f3b5c84fe8a3abd33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0ec8731ca3b28d90272a9019cca4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b0d115c54435c98b044defb743c01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e828d51fec4fcacf56f463898a4a17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653572c677fc7b0b014b4c06c73ac89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60dbfff6f1021942680ea4308c8ea8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f890fd128fb392cec4b191be2d0eb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0f73a1e3d7d923d5a436c77f895cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbcd5753d6275ff58eac6d15221b69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99ff76d9265d0dbb8b683f7fe52948328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c009b9486ba0b2c843b69950a09756329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71897321c222611084f4034b0b82591c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941565538452bff81e94ce8b9e328921331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85d385b33c53157f7d982fb3f749b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25468e6d9d114e4e40aa2dace5fa47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d0ad90644cb03c69146dac28b681f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9feed894f545e1bc7b189538900d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a601d78278515afa01dadd983e9e7c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e5d018744d3cbd8379283d77b4274337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eb649791c7e7e3efbae56fc5f34a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc50e9f1efdcf557fbd3cec1b4c1215339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aa751c39abe66af2a3c67b9b0a1c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13efb39ad2123c46b547838d7014c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86907f3a817922232962c08d33b3aae4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60485e09eacf72acb1fd0dd019cba049343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecff1af4e503c2f29c656ae75d59e41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da0d320c030201f4575571bb240f0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228842d173e4a3464149ffdeb2aab768346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d8e06144a83cadeceed35e5f07558347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d53d38a15fa2aa3408f89bda2e006348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07207db36c65de1597ac28d9946d07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee91ee1de6255535fb99ec18ab37938350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae19200d1f711a7c7c1110096d13f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1f2043b7e8606e012dec4ed7cf3fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3e15273da530e1b3c08270be550e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a61288acee4e1e3ca080a8f0d5e54a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9ba6394c675d17309279f8d4343da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf2ae9c9f647372b34313e1b9ec79d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7848c0640fc344840192b9809d2dd4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae013d14effeffd53db7fc003ea90ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f15cdf2b286a74b4ae540390d7debb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703101f3c5115833e659b5965391b38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc8fc3beba69c500737bc8269afaaa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a7ba00f2bba47ed762c258e3b06d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64331f86305faadcffa1de97db4ce6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3074a4825ea7e60a63f31f5fc1151364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea117d38023419fe9bae536153df4cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054e01044a1edbba89e0bd549a1f83b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e14fb76b669b6c6163d577ae38f7f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe700a7c3bc8e826712df2d98a5906368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb41024e8a6fee8fb5db70c42e040fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8a39f709a5ffc0aeb8d15fa5bc6e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2236dfcccebdb75f0c434eb90f2a19a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326176130964ec66454cbd23e638aba4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039a8565bf09742df3004ad732f6ee9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08d57695783cd5b72e0ceb54fb18cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dce1f5cafcb2ee243b9f9ddaa50dcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb477164b3035851dfd092f8b7522b7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d09d7f21d3bec368b9762db8b25c7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef18abf8bf194ce8c0ab0fd39b7089378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21b07beb88de39a241f602560a81af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea6c9f3ec1460736fa46f64c60d087380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db93886d5b420a30e3c3ad936507a76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f9c86c9a9a881a922ddf0cd4ff7d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c0ea368b06df6f6784189636e911a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ce7d8951c548df08a803f39b8c3a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba73403032dcf859086c2275e42165385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744d4e66b0c7975a6fe65dcb886b1e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bef563da2d4a29f518eeb1f18d2d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b679ff7bb7dd858775cce28f01bd83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda50f09b694c47150104df2e5d2362b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4769e2286f57b785c07fee2e4be7fd2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a39eb7c64fb680454b2023ecd0e9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6532cac16c96078e8ac39fc1b4b6cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beb94ef3dfb036f29d2a9da3d6c67c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754ecdf0b11ae0d9f913144279cefa3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06f1db4b40725eb8fcd3bade18f484395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ace3468fbf204d6d0f7fd3cae0a9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828fb4202fc81b5950d16b9642c6b0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32399bccaef80e37b3a0e078ff9b746f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a0a981b653db4fff29c42d8eb0484399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe6a90207423f9bed76cf6e215623d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1031e8289ae4fe00d975d0bc276790401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38a2308a8a6e232c339811bba4aa91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c18ce35661509b3a109ca471aa338f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea782bcfdb4070e187d1a9a06f9243a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23eb843eee84c955cf2ce313ee8045405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59092acddcfac836ed484a91e19be7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1445cd5ba0728c9cdbcbbfbb9a099b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef81799d9a42a964ae938282bd74665408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c1fa6b9c72b6725535a2500030721409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01058e1831ea41dcf996de441b89c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1856c3df1cf2b128a59e0b0d91b16ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b23101d8e2e77be63e7982e9c0b4af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34fdcf30d8922a227686ad19341035413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711eaf4134fee152dbe4cd30b20e5b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074dd70e5e2af728e982d47b5043ab7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127c472fd3559c7d2d86c954f370251416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36bf4961f35928174c11095d75cd53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bee83a497c72851f57d8f4fc39a553418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386a1289ca489889576c4781395d3d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc777948759b0817a0b641c21f482dcb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81493b90dfe4a9181b9c0e296172731421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc9a6d92dc13df48fb77b3d4704ff4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d504ee97bd222e7c7ec712924ec4c80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d02fc4dc6b9c463b8269b99aac8fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af69b89b0879a00f3810a4d9b5df8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386b375ec91e87e1538fe60798d0c07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e251e6befc87d802d60d43689e70b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c62fd9c97dfa42301d56aa8ab6d70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f44f910b9a485bc08ab01013f734d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82fe15952ab68b16407fda134e3d57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624bf440f0e86ba81bed1c28cc0d932431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99912b9a00c0b764da45eace203a614e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180224b02baa4861a63e725faecc01f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8331cb5b2c93def31fca7ddf776ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0585cba7ec1ea7b93853806f4b1f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb83ad969c3e6c87978417a86270ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4d98c3d707777e7ed059b5e64c494437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcec2d9c589d1452a08e4029fbb422c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3edb9a83f38852f529f94daeddfb05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535d0c2b3dff1811ee10e96d6f1c759440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265c99efb125e9ff87578f680f1bf39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638ca09d920177c0b0c27cc8b5f3f51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598ed5623b3c60c43ceb60731da7f75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2438aba332dd39f6935febc0eda65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aff439a6f3e489d0a3adf9d0f5d530445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a8e298b5f054c874b8d0ab5e0b1cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bdbdadd757d4a33da1e92f2df8f17447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1db6d28d93f3e15577011494751125448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a067a238b70796921fb688ad62a0975449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07009023e50b810fedc9bcf4d58d6bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c96ac9bb143e3a5e8fe2f2eaaf40dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ef41a075ffed5015fe64c35cf20ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eff1cdc4ef589262a001bd0d446a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e7e6bdd06566560ee73a459b4b995454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2149456a5dda5830fc9ecd07c66e9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18548eea80b574955484bf8860ff0c78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a12547d966d850c750b00d8b47753e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addbe5a2c8d65ce6cd18e5662836602458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4563cd5a3c66d2817d5e937cd86190b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3126d84418c2f268b2030e3b94ea38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191655dcd399bd3545103614a5049602461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03d3355f0520df469339ca56db97ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb1fcc2938f3ef8a348496588e8005463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c3bd4582af066f91c9a470e298370464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701694410333ca363ffd2861b2ca6be2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da0969a28e1ab0b212420d7755dd30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd58d3303ed5ca93d7f9e17cea7f3b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb18030b1ea4d5aa8c0eb8e4d02951468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdb3907012e496db27e79e8d3ce797469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805fcb0c5f48e089062c7ff0cfb4512470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175b669ac74972da0b03bdcef4d1c79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f06b76bd326c7b602735aec5a9d33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122d191b73aafda00729e50a2713e9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc0bb4adb975e80f13d303c1cc05b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4659df29d7de7b5701f0a4e9122b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183955f27d4fb71bc9666409b123dcda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1fdf845b479b6b1915a0ad4e6b7a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4b639e6b86e980ca2211e5f9520c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1de2bd977339c353c8f16dcd040fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612680d79fab113f1af293fe7471a99a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64277d683bec37da89cb123001b471481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ef77709409688ae9b174be7e0d4ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbd47205d9e5b4786bba28f667658b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e2effcf2c23dc3cc18a953f422e97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a8d3be5dfbc8cacf34540d018f6f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d8e3abf204c3da4eb99dd2f9b8b7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275c8d4630c106ff517a76478408514487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ad41f2bff1eb0dd6b23ba8dec1474488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945d29368e185b9edd300ee93fbc54c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4b939537fc17eb39372f9e3f28fbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a70e6bd75bee009ec8f8167e1ae99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881f91d68a83814709149298978b236492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeefdbfbf8d41840ce79756c0f22e39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35a4d4cb502c29fb5614d72dd0eed3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7cc1723d50d4a7083b23fed8af24b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307596252ee8288a95fe55df91004784496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e99b37d403b7733f52ee3268b9ab32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8387ab3586c76db1ec262da9846e535498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae065f7e43d1906c442885908ef1a3ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217133db55bca8c4c9a88a12fd0d83ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8b6bb30ec052ae13c3bb7d287a14f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852d7855ac9d70063d8593df5ac3bce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d99459376bcf5354c1fafa2f3a6a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561113314a3836d8539fb917f1178c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c689e5af631c6468618499d9bde50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f8c734253d262b38b0768cc05a97c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b526b07e776788d0ec59cc0d851152507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70e5d68e5573568dcf052b69316d9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897382b8c0846c09fc5ea2ffb296c2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955ac56720a927158d099c3b661e66e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e90b5d3491bd0bd80dee11262c32f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab48ee28d0561e76133f41e61a95bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be31a8c0c2f0f508c0a741f25a96be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635a40785916cf39821897cb8d8a37f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41332fbb90b49d7485ca6d4bf2fed138515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791619114faea2169d74955b706cfea1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf10a20fefa94ac9aff6eee0964bfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b54f102a3e96866537e9d356a9f82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3153122bd0966c101ee227597db93e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642bb273334acb4f153b91cdc414597520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f18bdb79620ea306f70aa87ed52a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9439d26d694e351e67a6d59b84a6fc6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18d022ff3dbc7e93b1440c265a1a91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08185aa05eacd4ed59db3f4965aec5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98fafac86f1a0489cc912d7f2058f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5937ad6a336e6aa867948ec122b675d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fee88beeb620b9028cec89a543848f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24f092273ac1d6ee6826c6a513f446528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd716381b67660dbf8d7f4dc91703d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02497c8f975ebb08b57414ec81ce8e0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47e841a34c034d16b95e00d5e8953d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4a8233e9352ad5023bac6686fcd90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9a9dcffe5416d16bd01766566235a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f66cca653a22c794ff59057625b0f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3a0cd21152dd38d599dad693021a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635ac77a43cd5e056ee0027200c9cab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910ff3ffb09a3396f90bcf6f48f5620537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81807fbb05842a639b852a7f4981a91f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f602519ac9ff5a6053d856af0a4d906539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594a06d261cda3f9c53626c018f866a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91e9a2f453372560a2443261ed68e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e397969630d74394d5d5c5358bba7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f8f75227084aac6ff7bf3a53b6097543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e169850c94d3c0035ffe38d077fc749544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d05f49418f54220e26e2e3d3bbfd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7098946ab648a66b6b0b04afd97d45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e139f2d650ac7ba4948d880a55e9ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8e6537235b173e4b3f3d593a0800d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7862418b75c67c0812e23e84dd37cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eb3c02146acc1c6e1171a9e1977cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8a3ead2ed1e1ca4348fd38321ccce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4fb043b7f96597c96f611fa478981552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481579a83c094052294bad394f31402553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257cf47bc18046ee950a34e8e1d966b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1818161d15da368ce5f3851f060eae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21be93b465e76c04167b0ed6964645556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c2ea138cc026ed5f93eff2f187d9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776d003c953e24908a9d59189612275558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e50d18971a74f1eb59332692e76dc9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b43f3d510110b2dae192b481ef2872560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca600e450e9281cbb85600f6d9db34fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc66e7fc3d4a3b4815dd8179877281562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294aa70598bc6152b39d7841329373c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a64650cb100bc394fb265f9ff4bcdf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a950e8c59dbcb490622288fa08d4e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed74082b6bf5ecec376e428b69ca6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27869593216cd67250bbc12cbfa2c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cccb7f53788ebe91b97fe0bc75a19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5189bc97fc7d2b0589e3d1a6577587569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50452a38311dcef66413a070df48f4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb42eea2758fbb8ab9ca94b7648dee8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3092013e7bbdebb320e8bbaf7abc959572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551fba3743166a42c831f6a84bba6cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4856644507afc63ae3050897a689f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da259f3eae2be8eb3f16b9be65273d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a8bfbda0bfbbf3edf53b1998174b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6532f8d7636295a5f1493b140656106577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cb4cea8b5262f56c1f9281bb2e385578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e243bd0b33f50bc3b091893c3a24a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a72306faacde367ff1e04fe4a2062580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf9a3e573a1a5710b43a9b09d4072d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c53131381b580bf029f53fd23fe56582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce07609fdb81c13757257e8e3355096583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf544594b064de068965fbb2190925e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee07a36d644abbd75299f5aad7a7590585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cd612f499c382c0aca0836ba5c705586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b333303f87dd0b0f2ddf576c2b8a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5a3f3cd3b1b152d69d882e74bff5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb43133d1ad7ae948b9c0a4679ae0c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb56402a8e86ea51e1a307f1568d32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5024b39bdb2be7433aa685cbd7b09591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd4d4edc8042ae39a16211209d1fc5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb017c579fa8876a7cacccd8c022e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b94a816e8a9a49b17f10173f4b0bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed3d6388ce964723e689e59edd42a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07961b14f73e77113047672b849997dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75a795e102059e15bebc46ebbc7470597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcd0768425baa00894efee6949b1ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe90d9e5f51b34cb7f8bccf80de7a2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8603995440517783c9399cba94aa7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc40113f3b53c8595439068b81263ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590aaf897f46b1dc6a3c13eb3fed774602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df4f8848e3dc352a361ab5a68303c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016c0250800b4f0459e851cb63bdc5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423908d34d3a6bd328515432aa155e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c1d6e87746c0fcc1e410fc2afc63d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8167eadb2b806251ae80a497c650363607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5a832900bdc4054e6b07b02286608608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d849fa148226b64577f3ba3a487fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fc23818a1f7c1fe0122b3ba303fd1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca440848b1440e1ae3dd50d788d7c28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d973026d5a3d6b4b791a1ca9f718a00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c2ad0f64c8f07c5e20a9988cfd12c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a71f865c9aa001436b3b604ce83f58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b5a217a1398d74f93102c965895f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1b28a0262d42ecbe90a0c0844a111616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c717ffccc1c2c9b573f3de9ceab8917617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeab0af3e0b73247122642cd5d7725618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dcc3a74716bf3a2ab422431ea3f63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7b17153e306d7f816d0962c03917f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378048b4764fae491e38c749035bf61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a251670a93d2f40c81553193725b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dabb650515f565cc7086558686912623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192298c2891ad8c7f95c5067c85119ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81dcfcf2848abc0eb64eabe9847aee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f894039bcfd291a9343400b4619ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be10b7c93d4ca9651d03f258f7f51dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5f109716659f03f1f555205ff0dbf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78002f755ef860cdd7565708bf95e79f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211054f51f2406eed899c0cf5f53245c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a641ca74eeb794d36786aa6c32e2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d85affb2539b363a07aef752cba1d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe8a46c32a91f0847426335d903561633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e546377c7b7aa827aa4802697dda8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fa6034cd0eded6af8a3aa5f464ad4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba28bd457f1f945b1ff7af53f53b20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d21204724b5995e48a2432596093e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2b86e41fcd533b556a035217b7a30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66786cbd32075ca61d6538e92a63d5c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db189e875fb4c6c61bb419522a9a47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369f03875ce80532cb4ffa91b3a7670641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d64afbafc7398f41f9da5b7f120450642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755bd555870656f88374e23275c4ff6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2ef5b7fd9eb766cf309044baef966644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1360055ba3e42997276a5041e705ef8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5e3c3063d826d85d429d076c81a99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896f1f64c562769918583c5c9867271647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893e8db515a9525fc58dba7778ab997648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a446a44ff2e88eea04d0decb89f330649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d000c38cee73b72e25f5fea39375f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a756209dd4f4e3ae59a1bc06859e7b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaced87f3ce4be79a9df7c5a938a2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd42bb7033ae789b9b795079b8665c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58d770275d0814e684375002397f65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b17dad141c40bb0422b06e40dbaaec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803bbe1f850eb50966408087f8345cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bba67a2f5e2f463d7e2fde30176826657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7948cd3943c35bb4a27640fdb1d22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe323b4bad8f134815baaba8bec555659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69469a54439c784ff9060699f9bf190e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ad1827f85bcad69850478f17f5df4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899b07d29967440ada4c69e587a927d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798ea851a3acb652db3edf94863cb11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9a5be1ef237e6231a7f701f90e0a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac81026085c8dcb16e814380bf4ea98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b69641979dd54e504bef01ca064db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af69662e50b69962ce090fc506c4103667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251041239648ae7815366546f8ed20f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b33e2f2df778bc4391b3e5471c413d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69159ef4a9850ce8276e5d7466ba70d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9eaa24d2d05afa1e103ab596a41f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06448f3be6b4c420347c24b1b34f1de9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec0444f5e239abb6aaec1067fe3957673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e504cc71b6eddf615f7c90bdfd7c6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c76fd64450c7a12f3013bfb3115ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37af6f4629c96b54e024ac174db3a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7ffd2215afda2a8294beb0d8203a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58933a51286e1eeb9df0ca7a60689d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70727b8887fd4e7a67ba836435bea694679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76f22194bf12803579372a02bc2082680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e90b54a634ae1c2d50a8705f4b30ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6f7f92c5b989a1fb34c56a8712c97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60d7621c3b93e6c1ade479109c7abf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2790a76cf13ffa057ec73f9ec90546b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea749df5e51b461041b6454b03618f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a32b23ebc8efa4cc1d40d635ace69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578245d1c31ac318cc810b3ca9dc478687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073db339be49d0bb99d3a197f051c08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64588d1be3596b271c1da293048755e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131cfd100fd25851342eb0271db408d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027ac3632854000ca7c4b6d7d01584c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c895dcab8fa5682a522913f68a97ef8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7016aa701993045f991b048ee80e1e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2ca661c2d522f07e9be14a7953102694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae3e83a9ad5e7175c0030b9db812d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae99ba8f7f196715a3a748529ba935696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2402ac77c089fa73efe5e93ffa5584697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed4fc3e24c37a21375be30329dc9a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af01b242f3c6dbb04bf0a4abf5ff46699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0de6bf7daf0819e06d7f8bf3c63150700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7f9b2395a98ddc1d26603dd043d4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb312ad941007bcaf6e697c7fe938c4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521194ceb7597192935591ee645bf42d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9b7e0c1883e42fa5874d027a74833704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11a2ad0b8696d8b7c9ac7b6c2bb73b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d969344f451770de619030d9d95be0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45efd3b0c827096c13c5f2eb183e34707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42502ffd086f22eb291111adb13e7c19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ab79b3ef1bf0c37e963058ca2d61d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0772e16fe578dde411c8e9aecacad8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3989e1207d32f3a850e64723d3da49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c8ea5c883e6724c177c267b87a000712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325d3cf1b46d20ae4c21a4f50c3fad2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19bce1244c0b310659a0380027b1d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e80480dbe7d80b74bbb98d0484a76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509c2f7250130b6bed88a513259e55a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adcbfc010569fc641746be95fa22db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3de269d2e0ec7b549a6d10c26759a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8631f397c1225c64d213ff9b9cdc16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55b5a709cdebb388eb9174ac8ce4c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ea2a03ecdc9a8727c809c042546a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a53e1807f94533c9373e793c3de37a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0d8c9b76dbdd3618894fbc2b8e8d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf38c2c6e79ae997fbc4b47c4d457d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2276e087a888ec1aad3e5609f22d2d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4da129558c34fbbc823cf03691df9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb622458834c4199ab0812db16ae0bfb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8ab96b5428f010b46c943a8d46125728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426a63d6ac86a0d24465cdb65c8b671729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa52b27645654f1bf88dc9c0c466d4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0bfe10d84b72b44e239925621dab9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799070f537f01a273cc9ea2c59835e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3190b537db5f6ebe8ef0f5d7d7a77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be525ef2ff71ffcf055bae37fcad14b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a090568510fd35d004d5c0db6b996d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb812d7b5a3b38181b915ee1618293e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671c9b48ea0a165faf23487971d46b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ae7db71d7767ecddbae5216b63bb1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b61c2b7d8094bb2adced17f684097739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c903f36324e49c3525884acb2dbbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6e70b34bc25892a9655afa588cce4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2996f1a5b409be97629080eae7857742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9147343e8a949e8b213717a5b02b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a7785b2bd98a4399a4d74ac911189744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030afe62d5eea740f69fab759fb0b65c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c03b7709e76b245b5803f1b8f6562746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b736f1139f4395264e8c072f110ef33747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e9e4312c50f5d46b1dded3c038404748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749b5f8518904a29ac206caeee8e74f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa23bfe3a29ea5ba63ea6021277756750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4288fc74286cb4b784351e11b20ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a468b69732667e0b091583f46f7b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc678a20bb00bf533ae88bddd2944a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef7d90d3aab1434876aebb899bbc34754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c386bfd21c07613dbbfb80796fc39dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8188fdf8e2dbb959e8d08165288da9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c2591196614054bf157648c5c37a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22155fc1ec1c92b288a017cafda4b4b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392eef00b1e4f08806e99f4ae673661759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21048deac6b3d54785294d9716a0591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc15b5ef9015c1295677679e2baff072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda9475a41d9d5689760dcfacdda5483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e6d31e738b8206c2418d23e8b8dd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c94537cc9f6cfa9c00d9a5703b08485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db9c3c7c137d7a3b2d16accdf4dbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278d7260b6ac8a7e9614db11510a7877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170e90806762603c52962e7ce08d5b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a37e4eef2c1b8b7b717f0efd16f539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547aa786115ad159397ec2c3cffc27c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1fe1c47250d551a619394e4be853511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912595a786bb21f6855c095448b735d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c534a0e78aa783346b6df7ab65ae713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2cd8b6a712193630bf70c8d9be2b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14334175e07801054cc79fb49a66aba315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e63703e671d0f915497941acf10fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a936251fea4461b69bd8db7b60bcf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b830cefa2aa0ebebd3c77a888860818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93bb0e5e6a2f34f64ca760ed941e9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98963d7c28f73764b84a3e2cec7cb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ded3e26e0dd42efdb83ffeafe27c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6d17b08d14433b934f3c7ba4f8fb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618ca5ea7ee14f3392011b4a4fc88cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6fdf99742df2cdb9b28d45d99755e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87724e06db53dbac19c5cb68b519ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627c7cacd9e9394515e3bb70a4abadf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cdda2aa062100e847b86162dfb4b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4891aa0b9d22b2a641bb1263c7f626b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8a728dc5de318007aa7a02c080c8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ea85e454f359768179867b7612f1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936ed5176f21a4d0b1c9efbf691de7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd7ae262bb683cbfd5deaf50f6a3bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc255c2305484cc47488a55671b433f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9bf12d0810eb0b5dd669256fdf4d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a1394193065356c3ed65e7fb0c45b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927a3dd4898f92390ec8ce5acb873d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713b339f8302edcf25802006521e5a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350ba0633fa19b2bbd4f3a696f38cf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d541ccd121ae8fe19429ece3162d1c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5b9b9d8a59197e7ef49dfb020563540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f9342b1cea58a3e414cda7b9d881041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd860584f63a91177b1cefbd674fa1d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29daf0b282319bbbe250eb1a958828a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaafadae4da6c089642b93a9a96624a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f7cc3b10131b88c1b706a5941b12845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7030142d7b6ca92a9928dc58168c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba503f2cf889c7294d5b21e4b8a2f6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc161dca177b22c1ac56776ce398d88248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cb071cbe2e6ec2b2eecec8904c4b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8628edd3f1541d4854a2e6d7e0c334d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56144b16ca3aeefab7909342f64c538851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37700dd700c294fde4964895b5b20cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f0aee97831242f37dca52489eba1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947e3fefb814d5c39f1431c446e40cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2db89105ffe4f1ccbe26b659f66ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d757f7fd579b5c749717313eb2d13bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d0f9ce8c88530da628a54fb0701ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aaa4745fee457d924629633a5446c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a1720649d89fc6f7364d68d5dddcb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3eba67a7716e4d1a71b4dfe9f059a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7cf62657d9c1c22339f281af3ca1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd92489b325bde80f30ff658580a1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fed88298aa052c2b2f9ce56cf859763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22153f0ef25b3852405cf93d4aa3fe364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770ceda87edb87b3574c39c9c8ed5ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e814edd67783bb6b2a73972f87a8d7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473441fee15da7e0504762d414cfeae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc8d96575166893884c3dd68a7778168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45bd46a603da4ef6ed0da41759921a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94b64acd9019b1e49bc6ea308cffc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67d85daad7b9a414825454b460b7ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3de81ebe66b163b3b70e9078cca75b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212954e548909de2d8953fa51c771e3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6887c469c91bbfd6428854fe858676774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31987f61953d8db4473e0c32815a9b9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0ba369966efb524c7ac5eb23bf11376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87772d111837990dc048dc4ad53cd5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693c117eaf57e96e745f03886113f7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b7ced51b842c845ac50c279efcfe079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8574d4422af6a54c0a8cd92aa35f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52916e130e7dff3650c7db50eb8c54181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd504a54054fa60a22d83c492a4b5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eea2d8fbd1566f9a45b860a9b90fda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427644d2b628c6820c163ef7b32e231184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27342946b38ca449eee2f80fba6aa78b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90b0215f7d1f1cf18ab50941e85b4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352efab7944b67774dd24cb392b55f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890bbd7ddfc4deb7381f5da26e3b0b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddd4c33b0162fa1327a8ffdf97d4f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d42aa47c57fb9338e0af2870b6879f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c3a5c2f635e05bbcf8b1d4347c05091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355eec24555bdd9d0dbec11b24a67f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ffb2d1ae0f1591dd1675b2c6ed5e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c611ccbe4fd19231b4f4970436df8f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118a7fa9c382cbc2e8b5addcf02d11495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405773df9cf045cfeb6115fa50ab8d6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ec7e6e0efecf9074c8b05d58e7ea097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc397c4590d1b2b0bad0e673eaf077198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a8c24af7e98dcdbedf6267f3a384799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dd0a0767ea0bcee69f6a9b025a683100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d14a4338f1a131f85e041e3248301c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c70c6f3eb479d58a1565e5ace768102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba98147d45286e9f5fcbaa01cc3488103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ae9523d4e1e63a8e81b29b14b2522104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2f96397f8d2379c3c0879d2adf7f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374b84d4a7cb5293feb80cdcd52b40e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de70131ef9a624b75220a34f2628089107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40980f9d719ba956566e91f274d595f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce117c4b99787f7914be4667a001e1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e939d9d0446ecd43b1faee6ebdc12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215af24e739f8a3015062c94137cd47b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5edceb7de69ea4724a4d1d391d534112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99f72d29759de4c42bd2c5da7912ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07773d0c59c1058b33cf2fb73b2262114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d522acbcb04da54f5802d41250b33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129224ba391dafa406c6de8c6be1e11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4025b70ff23266a6c7fa277a71f4a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0ba6828803f9da929dee43c42c2c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d37e3e0954a4222d678f54e378e1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66040c1c8350a7681ee37505924984120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a725908cea0a0717c1e4505f04666d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59134e815ad7b3df3cac950ce24233a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118deb75a660875dfdf1c0fd06a0c834123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee0897e1655126d9dee23ccf3d9805124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b08b13a603bd84a702a9ee69eca75d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148669ada365b06bad8457901e461f43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41afc9e849892016dcda050931e9cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c008078faa7a92f2bbd4b067639dba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fa9fc8516b92dbe4aee90e18ff1ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60db8b423eaf89398b5d418bd7c0a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afbd0663126bf1c8f518590bf139d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a825555d878c00a746ee0772737a3ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ce9a2f33937055bae8ab41c524a10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805e0be39f95d82fb4b25aed6feb5c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5384b46d9491e5ac6b951bfd1d5ab1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0b2a0341272f0990c8eda0a65d32a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcfe567477f4caca1091ec835afeff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d735c70cadb34724d1b8c4fc465fb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cae496e1fd54c70a1f5e12129c554139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c13d7bed82687ff36a1b935523a1bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47861ae6cf5069649fddeb21f0d84253141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580772d01d7bec6dca6733d9d5f15557142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f3d37a26915ec8621aa788f802bc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e2b214ba3a05e80e93c35d363b302144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922bd910c158c8323141c7565afcca9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3582fb30df50d9c7ee13f3fb646b5e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87913563ee63dbd2bd75c7cf6760649147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a30c2e3dafb2868d5177f1e1138b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b524668e6147e61b5c3b6525032579149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fbbbbd36bde4f0d9acd798a7def70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0fb0bc68527b2806595b77e4b2bb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f92d27c8a6a8b231528a05503fa43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf2ca82d27528e5ec3d16f322e25ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59072840dd9c2dc2e6fafe94abab43e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20599e37ec018dacf27a754afffc20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9072b70b7431349ec08000402e6e417156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad71d5a12acf3728ab391eb81c1d6ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64767fa83c00e9f5c82383c9a2eb7d01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc0edb598e0617234ef5be7dfd94af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2805d1557786a59c9955aebc9fc9335160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb392e7df4a0708a2766a67f98d1391161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72720a1521a3d05c913e797544c8dd59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b6744cf1d9e5ec1ae10dcb0c2c5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ab2feb8424f7692b33ab44b263376164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2424b90169f600dc8665276139ccefe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff463e1cd08a58e411f65b5b75f9709166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205410a14ca3892f0f0bfc51471623a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7188cc78b5e6a3e8393faea1f06fe6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea3fa3ee22d81a07461eae08fab0a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bce9cea649c73c2224667655f41a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d6db15f6bebfd0749adfc1405a31d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607a79b1b294c2b1a0161ed04327640172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9195f0058ea5d8bb13644a4057af4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2f4bd569990b13f2952da183e987a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528e618ca1e3262af27fa8e58b0c447175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf516fe81011fcb0f1a9e9d981b8b2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26641c588a455122fc3c298e1429050d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec13672883346cae3e63212aa410577178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80900b898e7aa278dff348c270dfd302179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6a0012d4899a3efcf1ce5f9c21202180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e760467d2d8bc06c462b7ad2a0afa14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e300827b14fc8ff6e66307247ee66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a5325da252a2e752f3ac6eb5bc14b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01f2b74d1067720d97d3fcc1dd1593184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfb96517a630c5f1de6066f7af2199185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac27935fa3547f27f193accfc1c5d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255561230d5ad2bc84d18e62213262d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777fafc7b97ee68c1adfd3d7d0446a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b4e5be72f53ad64122e9a39f60717189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e663fe535f1c9642f8b278d35984324190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f592632e142b542f7fcd4aecea63a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7209800d038808284aa56923cc289192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aadaa4491a8fb8e35594fe98532d78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a385428f0fd7bc7538adef3a78412194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28575faac47872061d6b666829d263195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc163b4540720fc3a477bc21e8a533f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f267401336da5eada1dd67e2f8bc14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af68e682c564d321ff9d2fa664a2b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e3134c270d33e86a177f9f9131bda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddddbc9d76da58a13aa864d1b5d684200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936534ee57d71d1912ac403aa017a20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92105ffc69616e0933056d1d6387981202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc399f91141a41e9b1babaa4ae46c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce6dfa6ee1e8e896b4256bc90bea1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9a51bdcc46991c3daa8b3c1d78add205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43303112d00bb0117d8fbb5e587603e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8ad8e95f89e667b99e67fb0458e97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2f7c09b54244525c22bbf95cec99b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698dec38c209b4a2a68d14f7ba23cd3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e9bb6ac1f5923de68bdd520d43475210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5be4cbf314d79441feda216c2e41c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6023e2647468fc955a18934d7a5137212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3718aca6eb2606ff55c087870cd5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c54c84ed8bf2f3d31bcadacb97078b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42114bd3d8da915a5705a99c79c29c04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3479460fc613216eb463ee070eca04b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ba564505ac0b6946d0b5e3a06f58a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd36aa0e903682483f66370ce8a427c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd7fe6b186eeca823c6ee39746d296219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16302353aaa2d4f0c127216a8c38e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e98bf2bdc03fe67e23e0e652c59228221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2627baeaa9a63445a098420a63e6ad6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173507f90f585b0e87bd47c16e50dd89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a874ef39bff3e400311b9e407da61da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51611befba7f6749b06b7f525b610d32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46654a23c1e40df7eb4e39036c52fe1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236f60fb94ae7799b5ca0da7afe822a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c241643daa48d52b68a26149bc98c39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9737c0e2aff0ae9f0940004f06830c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926a4eb52eabdada71d82f31ae304b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5982068e977af6fc34bd9207bf6f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39412abe3e212a51a2fef4903121a411232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f63f34a5aaed6cb58bfd6563fd71b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a8584b9e6c9640e4dde33ad697547234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6890801026a251d7838cda747bd957235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8b4c89953d2ef9a3d54048a73fb3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29ea2d7390831f1215559706001706237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824753ce9b242bfd0d5760e4d24e0de8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da69be043e254d6921a88292525f42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc48e6c188652f982f5ff8f776831f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395f0b01f731c81e4a7d264384d7e69241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21f95b0cf9a236060928bc80b290cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197987b957a2b1f32f82d28b81c8015c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749237668df35e332cfcd9c869b4f13d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa534f61d24c69c3dfd5f8641a251158245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d1c2241aad065a74b495fce6e8a26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0513da9f01f790082efa9ea29d981ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2391d8c4f24737cb8302908ea5a59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef22270ddd6df9585c062b6a548e88e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44586193542a7bbcb782cc42c9bf3c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d572dc998c9ec498938c81fd2a51d23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e618968d1af14d7348ede91702848eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae8ae1c12ba9ee133e4b4a1a9c0d3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125506ba8e8fa37e256a9242dfff018254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce084ee6b83a3a89bf3c43081da9fc8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d344aa6d67b75374f93053ea2060a5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0829297e095cb7d125c9d0c248f0f1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472fad14d8a7d7200f24238114bc922258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b69799a962b6790a097815347be74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ce9792cecf555f724a5784bf990ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83866e678c046558d414b2d963d28161261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653ff7d05527d4fd78710d86dfff68a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de804266918ddd8517b308dff85373e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ff43980bd7dfb90faf8fea15af276264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a63dcbac415febfb6e7f16ddd7f078265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b5361e53ee81b5b03705445a06717266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494e4735d270afdb397cf4cc58b79a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f5430038d5413200e9db15ed88a67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e0eb465901b272861f175797d602c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a11dc46d69274de6f6b5bf59931d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadc41ee3819cc687a010ba0c32eb2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581859a72e984b4502897bcf2d6fd6dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e666d3ecde49f588001521372577d0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909bd7e3d0da9f4193ed02968a966ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da3a9d101222185cc1dc533ca0b931275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13f56959ca9d048eda56abc9b03255276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781020e18eeadea4d8a56c61d6e5e98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea627bbf861ef14335f8b20c4013ab4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feec10fa6347942b3ab08dd8a405f5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240e7948fdd8d4c94b04f15b50da4b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc8d1684a364302a937737e4bfa1d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93e239f84f14bb107263138120a8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedbf92eb134b823d0daab16a36e8ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766ebb3391aee03467220ec21a68c63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8b53b1fec7447b2a749a33cbe61c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6368dc8367f3c010e537eee5a813b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf97facc98986882719c379f132bb34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814355cb655b8ddf3963521f22e5e7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd4a059351ad877541be142a329eab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78040074cf6ce1cca896450668a65c0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bafe5f436f6ff9bd6899c5a8bd23a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789c22128b8749162c3610b94dd9bfc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c7c06d8124f969a03fcf198296b3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fef6f3d83374af3d918e3308f55d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd7222fe96c31d457e6a4558b4c3da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fccc6cff4c227b5e8cef23aa4eefec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550f80338278230e616c242ec3d2af7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a1dc1808981bacb39551fb3c3837e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238cef9e0b6193ceff26a77a9995afc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf234d01de39f154cf1199304d649d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bdbe6e221e09e7218d1df1746ea3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ff880966f477d35e6069003f10e11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd521bfaca746f19b47b288a45a5281b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db41f6ff0609cb3f80b19ea09b03a82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d36dd6c0f61b0a3a898b5ffc94aba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b654cf000e1da4efc87b6d04785b61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8a4b9bc4e86acc9df82709989695d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355974914d63e2c69544463131cb237308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab097594a2f0d3b534fd3e6193e733309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883248bbe5921a1ed714550cdfb8988310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af0efce58087cc83f7d4d64aefed59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ab902a1553f724461b3a3bbc936c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557821dfb3980349ff4dc51c506c579313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835019aa1f6ff31711995378aa1a13b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b4c570c6c8a7af7bb44cce637d227315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cc8db5bbc4e6a9750f009c8c36ec8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c76c17cadfe4911f458d704c2ade7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0079ef503b917bbbc4a98ccbe659c26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bbc761c7885bafdb968bba55c0454319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6894dbacf5460d906fe027a8777451320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb7ac1b6f097c0edeb0a26ace571a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a853af3140c37d2800442cb08aaab1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7f46bb013d22aa4ad5c1f169f4ba3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cb97278df4f996c5dcf7f6a43fb67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ba220db7e8ac1334f30056bf8ef27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab2246cc3c0588d3fc5f3ad21f6403326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edb170a9cfbf0b1a532237e952b5c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1216d8b356372c31040714f2203d8a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b870b7bd302c8a9625da4b01d244ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7400cfaa296e46c59cca41696fff1b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d1a73cf6aaea701629b16b10dfbbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acda04e439a8d3b4adbf406b16e40f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3ef6c1ae05a1c4b7f5a1aabf2175a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d6160dbd52fa30ec2b15c055d6012334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33889a484deba2f7d24e7a8260f3d67e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354818ca9cf10783ed473463479c755336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ffbf0cfddfe7fe5d401d8eaecc4a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e11455e055ba62c559cff6e4eed0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b08b6d27c399d2dca1999403da71d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3671afd7efd2ef65ed55a6ec32025b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357240482ff3bdca4dc63ba8c2e11a9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4228bd56f4aa3ac8aa15f27caaff96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d43daee548d5aa9a10557ace1903a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7d64779b37f5987f64e125c2a4480344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95528171e974c83730459ce8220d69ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ef320b605a868f1a72f70af08c1c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c39d62bbaef5b6d71fd5fa84efadd2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d8d7f8c71493e16c7ccdeb45c709a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31f0b86b420a1ee4550850dad0a1a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff585305c5f4929e89bd03ee5b1869350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe658db2ef4a2229c4c478726b3fde351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25778b6c0e3eeb3a4c0c5897eea424bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05019cbc04acfe3fcc27c90e5e31a620353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1984c77e90c1a93775dc4eff14b5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb516c2c03e82fcd571ce3e4fa454810355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e3229999b8213740a86aae9ac830f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f63088b5fdee33ffab29c9caddd1e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9283ea8909924a8cd0d9bd2336f66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40dd2b0a68f48d7a4cf057c9530e87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b28e8c95df99f83fc58499899b582360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7286d7f6d228bf1314dc1225dde192c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2ae462bc75f45097ddad1f9158cb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a5632b8c4575ecff73c7a05c8bab4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8032a91c4acb1f780597c7c970a364364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00106cf1e45ffb5ea8aafd8b4e662b61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7efde87ff64842b3b69dc1da6d9dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f880d56dec4abc23a8ed563262515367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b934954564bfc0384d02188c7a440e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf797c91ec292e5e2004ea30d72ced49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa341eea0155dfc4f333e4376664554370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e028e7560cd06af88442d4dbb7ddd18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b70fc8c75dbd834bde2c452a0fbc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf65757526910a1009d1571150f9b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeab70fe136cfbba4d26e42a49e2090374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf39d438b9872f79b064aa70b15025375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a6230cf3c42bdfdf4587e42b4ca2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893449e3d13f1c9de9f8cb966ef7a9dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e025f94187a12597f2e22f8f22421378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d771e9e5459d64a73b2268848be2a8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7db926f58fde79a6acb2ecec17e79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7fad92b8566db04ee938f319b8495381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc041a6f9849498abeffc9cfa8aced382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214f18ed9e7f2d2660825373bc51bba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a730800fb43e4e0a0a75971424180e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c44f0b45c7f058c3acf390e8ef2af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b940cabc1755adac170bbf6fef90558386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8c15d4f1ce2efbcf3a97a36b65221387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a435886574ddabded76b6b36a3f7b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3830f47b510e69cfc87a3d3b14f83de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493bd152dc3a7ab8bc1a4f68be3974b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220901d93e374c5a969d0d16f2334189391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e3f5120116f7117a3c9222bd8b03a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b5e0637a081190b16cd6da905271a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10908f1d57a2fe2a561c5a33f2dc5661394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d0a7c3d8fce8b9b61d7e1d1da983b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc337a4bfe2922088b4b8e4b600e86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4640790b4527a397ce9ab2d39e4d51e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb430b47aea401502f64897e80331609398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96186a2e34bcf91a16ae3d4faf5cf176399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2833b96ce9597f925a7b381a8db970400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c36a8b6a18b487155a6889994ff6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944932c0769f6d98c9751165c7ca1ccc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abac43e34e1a0518b659dc30f77abb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cc57f17a5a6b903e842dd192eb8b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19064f9aaea2f2b6d4139cce999783ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508805869c47dc657c5f19d93a20f1ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12984457bf46cd47319ad610e2109a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38108db23860ba922870fc8250c2c71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638ce0017406aff82fcb03b3969e558409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97debaada4288a7609e048a7c6c0df0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f8cac7d66d5b1705016c4182b4935411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b874024ab16633a68da19e850a6b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfef735463c537ba4f9693b0e771a88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86723b0f94b73686af7f4bbf1ea7e6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bfe106b665e6c20c1dd05210bd5ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75988ccc06ce877eeac898753f4bd8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200b6d179113bb4da5e021389b369d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1babccbe82b781acccec1ddc6df87a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ddf20e339ea0e8b3f68eaefdd3ab4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eb42013e9fdd1e6a99608ca9a5338420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61366fb6f23b02eac57603478c4d579d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404060dbe76ae38baf5362380a78060422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54696cd71087e0f3fbe84b3f6a8706e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3f606b74342f38d4a0d7fb951af4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cbbb3e49dde85f7544fdbf87819af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5470e7240b4254af6afd0255d2be7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356da925f3e2c766148c9afa979da71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c1486c3f8abcefc9978c7559458ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d88ed1d51b20e4be5c6fb117081e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0dcea5196ec4bbd307ff93357e63c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b4fcec7f85e6c1e5e56f1428678de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b282654d532393d41b82a5527bc589432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae9e54de08982b5be9dcd603e423fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7e8ba4e613a014bf99554effe8b14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71daa57d3a0c251c5d199aa717f007435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5b5ae395726d011f47b2d3ea22801436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443d8ec2e9d3b04e5b241d3ba77ac41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed414e4dce5846a5161188c5556d9c78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd4e4f59e6d94d857790bcc623013b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50c9f7f6023c5db2ced01b843f69ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0526ac71ebefb8363d66ffc27e33e09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878900c6ae4d5028a882cb4a3b40c56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fb481a651b97465034f35cb492c14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73955e347ae4edd9bdbcb8b852ffdb16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59989f7515481ccc8d502071be06f93445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cce15e4da44706954c7d4d72e85d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d5ca4318074e368cb5fa129cb7826447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb455e2d0e409a1251a88169fde836448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5ebb92ff9128d5dc68f0fc1a9b963449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d176997534d2507b06c7d86403d8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc07e4a8abfa973a0c7c3852020399451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844d05e665457e0bcbbfcd38facf5ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88301a0aa71be94f3fa06399c48a3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12e7bb4789b5050b4e4fb2d73e4c20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c399b7d6bd807d56556dc1caefa7db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5699bd75a6a968a8cc0fb253c41f85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565c6daba104870fc78a9b02f28a2c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3c4b3e02fa2955944e64b5d23390b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9cf2ffb03e7bec5adcff421987c6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25101fbf4563d8681d43a4942cd862cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe908a08e108d53a02394c696832ebce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4607b90ba32893133beb4d5c5ad7e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049e1d81de2d8f7dba847222922d87f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb14a938faa0779aa5f5d1d387341f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595f97cc66d349f1b8a11de07ad1f9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef0be813f3d6926ed8551d78245d25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063987b5883ee73c20f7dacc939c018d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719f6b15244b7046881af79f6baa7bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521f16ab6ec760f0a075bd743dbff3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6902a008d80f581c2f7f3eb18b5d2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e2305a7530900a2a9833823eca06c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb8adac6d785728d1ea4bc774e18db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dabd659019155ab1724f7e9b6caee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8888cc6820cd2cdc8126f0cc5421a98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278d384fecddff70e53d737c6f7d8c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815d3902a27042774e202dc8fbcb71a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844c9580e063a068a5b45d2f47141a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb230e4f3f198e98a206d89ef3e6e3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82600de659de3bd0e0ad98140338f0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c66f62bfee0343c1d612aaefb896cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2a4128102e6af917535cb162976ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f1f520b0b1224a1da6a1154c1b346482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b60a436fed84be4e285ea0c5ddcd2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedff26e473fd5e56fc3ead7b1eec4cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71bcffe5c7e70c4fd8cfc82d1ff506485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e18695dee1dfd682dae408db96afe8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59b5156c8886e63c2fcf28e1a7c41c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e1b65a7f75c0022f6dc634d68648488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce5765da925f64891e28174f4f1350489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82318da57e89935409afd2bd325d510490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0af9d1a88f3e93e3fc90d58497a2cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f16ab01c93c330195bb15124f9242d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dad6cf67285a358b5d39001da6f9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a1bdfe3fbe8c416bcee153f270d0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87378026742e5609bcb9bae143a247f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6bdb4aed79eee831ad67bc22fbe9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fe4b05e7a7767081598fa3bc1e76b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9408a51f68b03af25e81b7a52b5ec2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d55b2bc0105c217f94589a289f94f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9331ba31d8f091691f99dbe4823cf5c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c62c728e6b325503c00848b5445ff6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2516b1d52f3bcc5e87206475bee9944502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304ae71ea71a2c8680da285c0640058503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b70c9bc49fc190501b51898e76ed4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5ed44be9ee69eaaa2af9685692a14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf40899e9f5cdba619ab0c45056517506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075844e0a73645d4cad243963bf64f72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac01978f908af0537c56176c300a64f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304abbce59594e28bb74480a97c92dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06620d609c0cd7dc576b2073d68199510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed8bd8587edcf2e1bc0f7d4c5f5e25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877528a28ef070008f2bd0d51e668c42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcce2c91dd1aa7c7ece458af552106d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d0b743182c4fcc86b1182f99781e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1abb1b57c4b908fafeedc9dbb01e5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e686ebbbd793604475d98f1aea5e0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b5fdf4071ad7ec050b3df1fac612b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41057bf443af953637c85eeed4bc79c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b81acf35946e1a5104df189f75a04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3eca005fe707bded00c6d005abd18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115393185615c65f9262cabade8fbbc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da07794a7810676cd32b66b79a15c8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f3a74083c1769fd991883c7c46f58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d789602b979003b5edfd994aa8f33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc0a7fcfee2f0ca5e07b4c21fb3590525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1e572519402b7e030df68d58f1f73526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ee1ad2b129488dc62f1a76a11adb2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af759d10e76fcc9300231f0aa97b60f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb476ccd6261db1672c00c520d4b70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79088ecff4a79e4ececdbf7a35833b21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea197db2ea1c814ea1d902962987619531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91190c97f5b320cee8e3695a1f2dafd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf79a6890a16213d4561983799e8487533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8637078124d19c0ea7102c9ab97e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fdd369dec1c57f2ec45e23808edbb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2de9edfae4903a9e0085be7dce5775536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50750cbebb87eb849e1af97249be09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780402afdc2b83793cb293e4eb134efa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53530ba3a860accac63c4f6df318bcf6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed395f2b3b65bc002034dc52d11af4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84918cf50deedb1741b6e69b006a4fae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa27f494a4f3b4bd80d865e818f35b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d60443881f8a86c9283725d297ee0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93534649e1f2a467946bc7ddf75c045b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f55e0c15ea840e3bc0447ea1beaa42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aab96327c9a81098713b799f67a739546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49a99804bc8b8e18e2fec2525fccbd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb774d559bfaf7518edf8a00e497c328548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c9ac1001dc674c9c443d9fe09c13b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379dc544ef12b0fb8c98bf27943f75a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5d169739654f3fd49656901023bb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce1591937b165e1b3175ac2604f1ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43d1a6d3b8b73407da7aaa7d87f61b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce82c3148e763d3c68cf512c71d4bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f19222ac1c3a41340a263134a66c99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a706f2cfc18e5c068d07e996fb956e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07338c5e09a9134e8642fd9b598b423557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f2b09cbed851afed725db1cb3fe81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323151fad89a58336e57e795b4aeef0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38316dd8e61e95596a32038a16118b7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c05e93f2e576608b9bb6e4ce83bc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec2d7116f96e1c77a7c9f1cc6b9091562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b811cfb85fd1d281c8da61723c9338b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2cf28f0877a5100c2bc6a40b18923564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1df0a2a118643ff8a0bbc40e376112565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b286025689694646c4d964705bed151566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24341319eb8bca5c06776e26b71fd4de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c77f2f82ec010432723e6ecc1de865568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66110012e310f0039ec9a18172fd4f8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c721ffcdb6699d758c6569a8a2b2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324aed236b3b50e4c8ba5369ab758e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9673534d4e4c2001fc17fe6245b05e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bdc1787f8053ac87977e2f5e1085b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ca59f3ec43a815c570200b1d7b873574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e2af312882f8d3bf34e2bc51339df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ddba4404655f1b99d94c776265108576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b49482fe227e407696c166e019bbf7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46718d89df4856f61284ba967715dfb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcde11869a2d669b79e3237c834931f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005feebb03f709ee106cf62d3fce306580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ae49634fb8150940ba3feda7c859c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306ff72bad15a1d9447056e6ad16b73582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a07f79bbaf7ea656cffab822c45644583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a018954615d611f172eb5815f4e34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c5096a16228f1e3b654ae74241a3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba8147f034f866cf2baef087d02f3b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed775a5115ea1afd924b93d7e68840587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a491ee3c07d0eb8d70b4812bd38bfdb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08f828085ca8ba53c9ae1fd40fb05d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aedfb775d739cfb0ccb080bae3d0fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95a4f6118c93cea44fbf656dd8ce7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096ead3c5c3f93985966566b7d682c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc912b75865e4e2e6d36a90f73301134593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d51081937ca80658cbd02af16de0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50934f78c094b71720c5e3c6be2e58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707b9a168869f036ee3de4940ed967e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40f9a2d82f12e9499db04f8d019b52597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad3fcbb040631cf280aa85db613fee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fca7f0cb951f2941bdcdddd5cf6c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6b0657a15a3a7ae9bedfa698a157a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5535017ab52c57fecaba5f9930229601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59426fd774d8e383011d49a37216ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e8ed95eec2be464602f88763be7eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac1a3c0a32426b2f019beffc25769d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60bc77161f9ace25b75258bd1da8e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963814596fb3b69b6eb4d394675887f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa750385c8497b88882a0e4c1ffb7f99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2f1dc70ab890d7cd9cdf32961c96c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263de804f97981efcc5c9b7e6218527609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85779fefd64e205be0e418325612de42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf30b9d6f4b8b93d89d34caa293e698611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15f5a835bd8dc9d1d4c50546f97f75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e9e0c9893512d3f9a4e6a10b7ec16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756d6109b245b8881c150ab5dd49cd2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c63680eb054b9e57d52e886b58ad2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4701e62348585b76d03a1264af861e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276cb134fdb3e2950b1fbec18ca1539617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820474881aa795195c066143127ca64618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4a1dc3066ab02fc2dbf91709023e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4358026d4df0b477a1eae162bad34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a633c620509ac45e8d5a972aa5ad75a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1978cb928dd62192b6062c0410373c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a39c4145852257f6796d652745215623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4fbca22ae83bdd2b9d9b3bd9bbd0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31498d498715677e0b3dfa023772f74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f5160f36b258a3e432872d789efaa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e544c0a33778f7acceb70c87213228627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b780f12eaf426b98d07442611ad9e93628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8b7e07db029d6ae587df9b61cfd0f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f9a4d44103ab702cb0eaa9d7c2f24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba723f42660002be34cf62bb67d3fb3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4001788161384e33da50a004625c6f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257e834afe71fcc210dd92d3e85a207633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aa61994d221482d4244bb04392fd4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe3947e7a8e5cf5181848f0bb52b05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bda447ced836278f85148fe3058609636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c88551b552a694b8dfb729d0cf785d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a98b44dd366facdbca05d27fce0e4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3133fafa8d135b5322418d352636e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff280146779b6542832a137ac1c7d2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e121af43a700fdcf467ea7a620a5c34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26679f9f31a0f1ecf19b97dcd42504fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923654fb54a9efa2ba386c07280b1820643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7973e65cb0214985e1af704cd7d515644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefa48e039cbdf9e1604714f028bfe7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb11fa5ac17bdd01ae0a7b43d313ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eff733f291dee0d35c4698f1ff039647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682acb123e2d1dadc67407d8898ad583648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebf4df805b1bd47cb59f1cf4c871a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602bf4334695dd8d14dfa87e664c9ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588f666def09dbebbd329f58a3411ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef37f7404fb76f8d59aff7fca31d3cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb107049a3d9ce9669805f3cab57e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a09b5c9ef12fb524c743d6be89be4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905d041e8fb1f6f0f92c40ef620d2d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b90b60429dcc062b19e852efae49a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8ee8cac01c42309c994c3d5cacd57657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497ece4b8af0970cfce54ae9d373ab8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667c0d7cb5fb7dca9d6d079f54a3a00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b6cebb50c502c8de5d281992b147b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2c1a4d85dd5119c83e42fd906467f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983d7bc1aeb96999ebb1f222e052746662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf8721c644aa70a0922a07010c3269663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ce57a666b887d1fbf2948b28eb319664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc85a694441e4d6963fa62f7ccfa073665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acc7dee496d18287ba3b3b3f0c2097666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df79ae8b14e48915c66c426c075ea9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b572e3cda392fa295640e42e8ca3bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a36521eb7861dd610641d345d619d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c990c5b64baf2489195d291aa4a9231670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7e64965b047f97156e8b3bac1a31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fa4ec6e72e288de44083422e6dfb2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef26b8d5d39608949f7f8aee9f5e65a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55d67d358e7d5d5d3cb316680e2954674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfd57a994e0d10441fd4064e05ce82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cb24dc0f3824914ae751211fe8dec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c67f04276b078615e15ecbd31333d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e9fd68ba0d10111cb575a5f28450a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953c0b9fead16b03480e07f42408712679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3edaa52cc5c810820254ef4a2c2574680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c8a0d05c08b24a99c3b9699b319dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ffffacbeb618a66e612a2abdf7ea3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc8b888cbd2996926a6133b24cfeb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c887c9f8521e2b387c32d5f2051a5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6af92fbfbfe852c4665a25bfc32a78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d3e4485d02e5d5ad12b99294f6336686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140b3213a1545da5b7ede55c1fbc056687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad10270c283017376bc0bbb77429aed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a451c1bec37f74e272bc5348f7a0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fcb60f630d028f188e7ac956a3b20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea163b738e99b098d295424f3c0c3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b85bb47c026efbe5d01aff11cda1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff190b58ddc4f844423e8be8458c472693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba108b9c27770971c6b391ead55849cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4f52699eae1c71bd44da1b8b30b18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b1669d15195c42cf5099d43293fb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf2143bd8203cd15d53fc96eaaf63b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d066439662ba31a94dfecd3fa87fad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bb7cd6b0a06a6d870105f7122554f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014198f23a4aea3bd892be7076085b6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bc75489eec0c159bba6341ffac276701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3248bb0a614cfd9d4f72d2822265a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ba3854e137edbd984225bc332f183703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f6d348b8bbd48261f2cad18528b02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f671f8dc4496e31ba8bd776527985c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcf742ee84aad9517d15a581913dec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3c9dcc1e36a4ba8dfadec84c3fd15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc4a6046a94c8f38d3f49c593eea69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed66962fb275ff2f160c0813d65bec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee48521f644aaf6599e383eb97c2ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee4bb17df4bfe45343bda2771f2704711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93e95963943c9e81f4eefce026bd33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a6bf2f055ca023e63ac2489a46f44713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c99a670d7e9c88956bd71fab5d0560714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c6860984b1098e90d363bfea49989715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe448a10070ce3027a37bae3acdd3cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115241d15144f1978e56ffb29b864a55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d556af63744082691acfffff666128f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfd7fbf6cdbab8ad4663417e2aff93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85836548a2e8b91e71a87401491fcd48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e2fadbe794842e554fa2e318bd871721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79b7f0635d360a93ba9d61e77cfaa1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea87f1a14a4193160cc3c98f58a7b49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc955d2cac4c98e9f96ac4907b07b94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2d1cce59f201dc41c2a6cbdd9673e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7533ed0fae6ac8a315aa7b8b5ec9361726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebfc9333034759b11d20ddec5acc1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8ef927a20393d428dc6a0a2d06abb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e965e5e2253f4ce5de4283e526ff5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afacda5f12b11d2a63a4999fa149557730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cd38444db66b64c4053acf612b49c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f689403f936a19d558fbdd47dcfbda732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab60a13d5020ac38c3a59bc0d3caa87733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952183aecf7ad5c3dcf1e55d81bc710734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb957a283de334becf5eeb14f30eb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04b9e6174ff8a5b086f206296c07d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4527a2e5c582a48c7a129f81bf565c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417a0a3aeb77ed70e02d121304f98a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce91532b04384c0d560b193f32a27ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96884f8c5731eed1413e0295f9cb14bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2a426c5862f6039f4e1d554f1a693741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effeb3555670850c1bf517ea9aada9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0822571cfe6fa597051d498b3a192c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfdb9f7aee74407dd6f79ef60616fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce5974ce9682ab1861b1f3bd6f84e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71accc4c1f928ce0e8edced9de8baa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204750b68d322428f80f9dc7beb68703747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e102a9f9da3f0dea5998b58e1c2aa5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81c266ad8416b9e6774be3312705c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325c50cf7a87029b11b6293293363e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbf97b15184c311a4d71d2a83593e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ce4b6d83477c02f9dc06445cbb68e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e1e9e4b805f90637136f89200b450753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261ba1282a2cbf85dd0cab938074446754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3cda9c32d9fdf1568f2799947f538755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112f1c01eb233b760f445849c24726f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1a1591ecae9cf86b65d9ba57e16e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e526d1e40cc9b2dbdf4229523fbfe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435d55b926cc25f2c729b9a11a47a9d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>