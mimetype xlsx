--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dd1b64f027c37ace82576cf37842e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1a11f606e2ddb85a7f1ed6125bcfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67ccf70b5b37a88c52a45d8754fdea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aff34b6724463c45770a1204173d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f019e1806baa0e786cee4afc03c8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7108a485367ac48d7d4c3a6041179d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59275df3089c571be6be65ce36d3ef7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20064e4c94946f6ae0e86063f76810718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f40723ff7d285f64cf26daaffc5549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce651c8a1e0ef4a0e30910492f8e197f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009baf9a9bf71925b1ff8f59b083f98d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52144c90a0427f7c17be18c085ef024e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e15f1419d8dddb5c1adb9e3d0af16113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae7cff72aece0cfa524a47c953cf8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472a3dfdccebe482be17b3ef9c6ea8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db953c64628703025c914b94bf15ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3645b8021bda89f7fda133147f2b7b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845452f89b1250a4a7d7d12db8398cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab597d7bd10de07fb5847b45bf5562ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3b92745d5aef6a710a03cce67f69c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759249f14304d193151a7a492db05edb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123b55e239da2bf1a51241402e2161422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dc582b782e590b22bea7a57f210a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df2a26afef7d5c21c9308b4cdaba3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a6d3d9f6c806030010ce417c73fef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c0657d04217a706ae0700d642ca0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e718c530c2b86c5162e033252a368da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb812baf2bd295d7e9bb5c286c4f1c4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eae28727a546a046cb7d20744ca65c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a886f18e4d4ba0f225a59f6fab8c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633d81f3c8e5533db51aa5fe232050631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08f35c91f4e80260ea41d69499a01c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2bd1183de4a7ba7a4e7ca5b152c5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8d8c0ce1bc6a60462f3854e357c6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2860d6b78c1679182b6d934a517ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dcfa06f9abe7a05f2a52fa236d35136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66e6bc94020611dfa903fc357be8b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18485ce2277bbfd33b7af818b64f543338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8888ecf4361e30e4f06d33e183289d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97903e0c32ca2953dbab0c987f4ac7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11f638ee5dc2e51ca995808526ee8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94366dd7d456defdfe9dfccb1f58a5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf3d934ea1fce709d1c442f69684ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e0cf4bb9fc8aa415083feb31be13b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcca004ffd1b4510dcade0f1e446bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53f91a578ebf3922a2d9226e13c73646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e944f4333fdcc57b38f267155f00fcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc015e3b2b66c4294faa7b00b41b0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4bbdefd2973904c3cfd48bb49eda749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273188f42f95f9625e65214a5cab21c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be03a2249ab7d3de934663392b3aa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611d1b2cb7f2e70c07326f74eed403752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283daee01b364dc08aa37b9f74d3eaeb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8995a07ed8e5c25b3505253b3e68f6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cf748ebc02317b308a3126d9d5c5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27407edb82bcc06df4690f4705b14d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9dee0c1d4f53e25c95936eee1bdbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c05e5fffc3947b884ca697a0ad85758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ef6c99808f65c68247918f27fe4d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949a9aed256883d8d8ff94262d56db660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eeee14ec5f25132a0c0fe6068d02561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d594f332ab32d3b8269bfb2e5cf0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727acbc3d542a45ab24c24c76f608aba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb02451d7bfb5a78a226ad612f398b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eb1c0f9aab95ec296b15a812b1c3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e34dcea86394bd48e2006f4983f34e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79261d0a0824734fe012911c0e57533467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922a773d93e91f498bd730647684dd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a28b323644161194a6170df2d6b89269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c3abde35cc2cff1ddb105d182ff2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520f14b595218e70fb5d956e8f74bdb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593acd6db02ee7809d97d4b75cc9d5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf53e8769922d8030deda14b94b625d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eedde5cb2182223682d71cc6d401a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a66159b86d4d015b34a075421ba7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b17a3003a4988df13a79de6fe4e7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee39c29ae9735c7af026838bf614e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b2930f6637375cb8f788aa07da41978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1e88553b8e459b7434e76e41ff6e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc24a9d4b7e0869e787adb3ee8667080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778c53e99a3acdb0175cb85ceedbf4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422e3f3cb2b04f4056ed12c07600ca482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914e791ceae6fe46d0ba93f19bfd03883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4218c2c74cf71fb5e19d4629400f01c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895bc97c34d2bc7a28fcf3676e7933c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479f90c8c365bb872176cc86dfb6b1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb591d546c913e5def8f8a3b97178e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ca7cefaecf60aa30e93c2b07dc03b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25f667f366d30620e5dc58dc33c35989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1e5cdc302af8c1b99cb4d9bd3304190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9c6076e0bc981cc97a3b43bb5e50791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c70c0b43253df421d21c441c91d33192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c8a5847d15a4d64516a920f0b3ea093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da089f637c705ebda3cc144bdbff7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb065bb941abb300962bff45cc30320695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35c3ab39ba2e52a0cf5bc4953642cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc366f6e9861fef740993abd73438acc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9848c87b8debbc77ac062508ed6eb7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8c1f27fc742437e0407d9a6a5963c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99845eabd6dc99d42d6222ae0098b767100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2ad70d247b50ae85d280704030bea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b6c81463a8564c2916fe59ce78c4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597d3797cc5733a39d260b876ac836b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89a931e8b3ba9b490ddb772b2824a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b23a1d43a30ccb170e1caec5b85e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b4df052c7bcb47c5bbf48e5fa90fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a62891081df1c07b52fd0c062db1c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b53b744a372e8654a9ecb7d1cc674108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef86a96adf2aa8e1b1923ce02b4119109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae857a27abde81d959bc917f25fd7bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102265fb8f59971987331a0e0498b34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2905e99642ced3b74d3e91999ae8edf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2615912411933ad00dbc1280ccea9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cff22c907c9f0ff555250886c49a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bad339c45657ed1291d76114ee674e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2430482a3b6cecf3a380d519213564116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62d9393d2b5274d57d740999418ff6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e51bea7c2022b7b89dab5eb2f79321118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d91382c92412b6b49b58d074255ca6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de78a2da5a17b71e0274bf6d6a5f7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f77b29a120ae2ee4984166b1c50c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633333d276fe5990b1a60c4dc8d4aea4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a2817fac93d1ec2ee8ffbebe65f2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0c5cab81360aed997cbcb246652f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec285fcfefee3e8a583991f44b5e30b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b175363b263f6deb3eb1ae3a402df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578f8bc1ff3fec13c1a7d75a2116f1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24f1b290223f9bee6d59cb9926505e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5cc6e8446d45812edd08697ec5865129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0756d1c02bebeddeebf1479b57a14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d1c876790d9a72ed20db9ccef32a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2f54553c98d9f015341b5ed3de1bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c788e47713a605483338914eac2d53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd052969bc3f78d934639421850ae6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a760f2fe045947d178f95315c99af5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20186b21ff90538ddec965b6fd22ae2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8a24c244925809d3813543b5abd7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afd50ede3a311d01c60ac314d41002138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab6108c31f6131db7d84dff44e82d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ee4c6b45959e6ca1ffc2f897912de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb75ed7c2300ab9fd5f0ecd6501f8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a28dadba3d49ed36818750506aa8b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7cfa433a33e84196a524eb3ea8268143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62b3e370d4c0d9f5c55af937d422f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd201a820c12deb9db800f2c12e5da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b173846339fb0ee244f9b9e3c497ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d6789af78c87a77f34041365f83a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd72ac77c34ecfbf892e54f3de36254148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a79ac67259fe6fe61b73016699c955149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3786a7123d221987ca9e60d29abdcb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495d01bbaf366931f352976acc2d63e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598c2d00c27e1909b8f571a25de7e81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e3d7fc272377c338a13d0c40ec285153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260e19c28bc49a90a4fa7d9947aadb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bca00b5eb696dc8a8dbce6c1737d93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358bbb522e7634e3265bc6359ec3278156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8753cf5707107e4fd5897b737de52f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c780467ec2a2428256ed9692d447dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f9365a951af8222f657bb110ed552159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd2009ff102c8b3e38d3b7358ff3d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc3c5084577742268f7f03c3208c50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be6e2be2ee34a8574be3bfa5aa01d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471db34cf452083eb4e42621f719eab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2af4f0194791249252bdaa43ede218164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc18e8d080bc32e0f5d25d31eea4437165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc9404ada1ee123a66387dc885de53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0508ec815ed96832d6a9db8feafc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4793127cb242584ff6830ef9279b5aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d45e316d9a25baf54597c4bcbac6e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3438ce6ceba8429e3e9f48b1ba25bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b98e46d419c14770bac78de6b678a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e9dbcb2245188b5ca7266503b1d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ffafb490b0ac3f8152c41b4450108173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8cb4f1d1cc5b168ef3e5a8eb936ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb971e56131020e5aa1254df6efa3f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36403ee02afa298f82111c11a7a3b56b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e80ea85fc237d4f7c333b9e32cd6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0963eecf901ca2c5336243d51deece1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84512bf4aebec5b27883b1466275479d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a139cfea3e206faa6b2090bb2bdbae7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f13e55f13c93201fd29ce1f95a68c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf208121bc7a831d5fbcb40b01c7a995182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252fd847e30ffc18aa392e2cbabebbf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df8d781ec0c978a1114b27bb1256e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a84fb3f2199b1920705674ebd60544185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3049f1be0b9dfcbacd784929a4137a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac54a8972e088ccf2365e1875ed1e04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedaeae0549061e09967c1dca681886188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06a270f236a187a270a03bfab47032189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f35bf59362b53c690751659ea2404190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a01485f15ddf4ccca885c6100ee1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e5fc2070e60684f1a8849fbf68d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da596c158baa4e58bb48d27e08826bed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350091d4551d1c9fab783c9650eada3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc7b46aeac3a58bdcae583d49bacd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f7ae1c87918c8dcaae52317ad5518196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227138beb8c02c02394aaddc2d032a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9ea50d12879d82a99229e1944e10a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09f9924d4fca5e27af3a21dadd5751199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9663a362753225401993b331a0ce581200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22e326b977bacaa15db35eb410206d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be3bda2ca28cdc863d6dac40b3e492202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb923f29d6d6f3502fa0b1c6959bc481203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc77b9aa0bc6d700699c6c0b02ebd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693986e5dd0fb5179ed9cb7399e6cfef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff6dae44cfe4307bd0c6a44dd0577b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb36ea72124446f86baf2f8d07666c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd782e83ccb656818127802a20432208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f9d0e18f3587bd8e433f5a5e621ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b22d293eccff71e0414362ebba8808210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58bc36c841a89b3d5cd424613a5c36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092e20d9a791ca4495974118471c9df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d72036a6818d0a9ef94ecf22ce763c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a81145836fcd488bb276dfe819a99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8d0ac837093a53c02926f4397e9c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d8baef97ec62a96ea14b239c46b13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43a3ab6ffa2e67251ef24e608782a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c966bb85e888a2d5fd16e31d27aafca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1a6f5368c1ef645d531ced9b7e2ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb5d870438572b08cf33034440a23c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42362e27d54aaa82c409ea588bd5863221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a59225c0bd175ea19ebffcc33fedb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab33bae2b118f692c4492560e38115223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0ea672900e6fe864275dee4abc1ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6f032e7f225336e74028591a88f9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed710923a6d5e485ebaa283ba8c0ef1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b54d6956070e0ef998dea69bcff6bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f1a2bedce8f570aacd17084c274b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6b8c47a1fab5932d935bad126576b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37f74dd53f3abaf67eac0ac2e11ebe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40335a7294d61b04d236a24321c6fbd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd8b7e53185fc3edb5f8c810a09295232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdd190d4801d065ea10f69f8d476b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fd23b49fb540bdaa9287bd6827723234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1765c575fde19616cd18e0c0987b016235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb736a9e302dfa273a1b2829b6db8e91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa69ee72dfc7d394e3bcac5e0ab97cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a98797255df81991920228d889106238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa795be71a0c835768466e17065043239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc049f2b376e0225125a980bc74d422240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3d320d2b170a052c62d471193b347241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b290f30716e17b76eb739af3e2be1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05435d1455226adb84070392f5cc6c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154d3d566bb3873ee69f9bb5d3a0a5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f988d30eb69fdb6912ec2ae79e3552245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd7b9dbada7a4afad7f2e4ac318e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c0359f3e464906bf60e336507ac12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d4e203a601579bb984e869504d43f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b985041df9f12cc2c7aa332d11f8b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948e36d51d142ac783c5e4170bc1329250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44f4a81547ee4e0cbf27c699509817251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87740849e60a39e35c991a7d189c318252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1e110a5f40b51cd0e21a4198efeba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9a927d694e7a55c5d08614da3fda3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8254ff0f611f99c7987943b1edb82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc538e7aa7544d3f215d80354f1e8eb7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30310613064eeef5a480794506e99d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7823db52aa47b0304d7d9af57206d7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4670cf3e7ad31adf22cc7127cc2f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4049323c95c1c44a6e64de2f766773260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dfc51caacad4918d5ba67070b0cb5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c67309537d6b82e40cf7187bc590c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb5ff948c44ee8be04662a5ffdf42d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fda488d50602e1a330a6143ff1775d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b12f975230d78c7bbfb526a134721265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8c54fa6ac1a65ebd7cbf3e01a45c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ac08c5ac472624fb7d023bd1fc14e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab7323194cdea5ba0de9c8c6b733d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58150dac9f5161aa3a988707693ffa8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd42860ccf88b33c08f3eacd988e79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e6e28a5bbe2726cca53fc6519e75b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f8366ead7403001bf42a79d978d77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06394b8f1affa8881224fffea16d05e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667e7d3d71b23839e44ec0afa33216d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824a93023e79c1e8f072f466c8ecaf2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f3cba7d070c8a7b7c31724b088a83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeb2b448992f7f09f712ebc2e24d3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c24667ac781fb475ac1eafdd21a13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb16761e05fde768c8e5403a733c1a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ebf74b4a35c2928b9c7ebf232124a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5699876044f7275841185b056df1484281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32a64c0ac87ff9070cea83dbe038d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351a7d161261189cd8ee4b4c73f8e3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2263881268042321aa6983b994410c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472c5d5090a721f165e8da962681a5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa03fbed562f68647aea6393a8377bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e9e299898366ec829b40ec12588c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177a3ec782cbb55a3eebdc15fcfa5bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c004e8e2192b18c5faf6b6e1ce5dfab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0298b736bdfb47b6c52b702e7059a97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c0dafa0e356baf05d62ebbc43a82c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c8b0744f90a4790869d9b9601fe1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760224963385ffad35a7240727b01f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d7887b34ae9b72748be4301ee9b06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aca93960211380eff65a65365c4d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56bef3337532c77fa872c05f07c179296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96af5aafc43c9da843415265de729b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78772eb90204c7e5dc43b11f8255871e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72dcd824fd14d35af74122b46da177299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7c46bc3b0f21061628e9103de62cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d25d5ccc2fc5feed30995d4448d5c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39cce0ef82782ed57e6458d3aa18e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3da28db5329f451a2a3069714c543303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1ec1d207e68879edbc589fd14089d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d224348ef67bfaf65318f96e838076305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a23658c7b43333199f877af4758952306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccfedec2c4af4ad84484654d51cb3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed67cd453aaf23e264f57c1f3241a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2e9e0d2fbccd4c38fb6406703a6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2c891d862158210dc9d053c5a401b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775a59dfa493a8f540dbbde6147c718311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6631cd4832140b3665cd9d5da782c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1799ea4cf133b4e3f2856fb87a1a4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3689457ab1f73401decf1403a49cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f729800e4e75e96f8e7c81782b023315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511539ab945b6acb8848770879979d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773b4a094bc857315fa276ee0031e55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c821fa85124646cda45f6fcdb3663f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d5beb8722da5c533fe31bba36f3d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc3b403bf08d72ad35c2c7ba0d6420320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a26d01dc6e76d9095866b45398a7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eaca1c9a0250f316e1228a86fa31b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ee184a8675d4a5741d858bb02c8b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e6c1f545dfdf5e581ef53bb044277324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d1b4a97f23bafce2a95c8e416489d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b686d452a8e28750781db2afe7ca6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0931e1958145501cbd9b863acc5d93327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3757aa4099eb089e12680f774d6bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feee4c563ade910a330004a4c8c61e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9020cda7d75667f20e64a71ee3cadb8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d5ecb511011b2bb2771be9aece489331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32731da943010d56d76b949966da19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bd1dd63b8bda2b516a14e7244b4ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a93ea36fba6a62e1d5f970c56f9a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a2abdc896233f1ceb4d5b724b5cdf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c23267cf5e20622883ba4d29abee2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5275eb21cb4350d153d7cedb394b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ae081c7bb9601885106e1441ea4d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5cdd648ad3313b7d2c18abbd923a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345ab8639428291282a99d04e06e6a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad7954897cca1cd6dfa946ac89208f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dde662cd84b2f2bc01689fb83c825b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d9867e247b2e121e6a997225002a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5394745a1f8e90b29b178fd71aa0a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421cd1d419aa4b9e470885d13be0a39345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecf7a5437c3bb3da5e0dbf420a1eca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898d6bda84e163d63d3ab98e35e3fe8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e77fe7dced4149f9c4c8b16c79f264348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547c88dd000a1ec2784d382c000ff86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b2cbe2415bd0a272f14709c55850b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31465ed81014dd2099e5f1f46f088328351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8e9202962b78781ce8e01f4a4c16b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a9004709396eac97536f34e03a8d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133153fcc4d10fc7ed7490cc7a28ebbf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f88fc77245482dc67072cc3c57219355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d17407bc2314e7e4aa5f67363a48c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6b5252f3cb597ac04ad920605fea8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e5beec63df84fc95a4cb43707f352358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517153a0e63ad329c0de2c79ee78fc4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968d464a4e3bd4972b33df4998bd96a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085518e5887b48af1db02b712208adf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e02432495d6588f8503a9cfab08782362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8217f7a6cb4af1d2ff8962199e9e87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9f839eb0f83a661ef9afdec9532c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ae4bc23efa9d1e1a89ea6f082d8f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d58ffe3703cdfde3cce71b621e48e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105328356953b74691383056e380c87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970503d3c968179f4939ebae8d4e50e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb88238601a8c0a26bdc73bc703dcc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ee38874282a7982be64b84ff2153d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ab35be99578bf4837412a88d26269371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb90d2eeeb5488e2b54bde8fabceeda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa6a62be5d8a41a53126df4cfaff5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6777e3e0163add7212548661091ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e352efe2ced3f62ede108d2926bc402375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fed6163d2b788321a731a751bf143376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce34666414e8b0f70ac8435870291c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3e653c3bfe7601db304d9b3351b94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7703d86c9f8d679a3349103859af2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bddb90763892cbacdfd41d278211e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc04847c1d77da4bd7fcf0c1d78a8af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3d95408b5d0302fed3020bc66986f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd42926a7100361863acf70837c9fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754432622a56c923d2e2019f2648e1dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60895fb734bcbc3268ab3c203e0a13a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a48232ba4491f9c83ae2daef6406eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00075023c94fed24947d2c5f884cc537387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae00abed0eba9ef0227df4605db254a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4084e4a669292697fc873c5491c7c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e48614bf5cbb36c0882546dba7f1a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f771110807167479f272e6790896916391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c68debe865a347e82fa54225cf0f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5c8e1ff64989e7b974780647da18e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630713568476aa01a2253b3cb5241a3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff04f950268db09cddf4bdacf4efb3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf3e58a184169ad94975c517e05e84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37063c0fe1df5cc411af624e23dcc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45986b405c99343856c28f2332a1dd62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f09d89027aed2d8f4813be819c6a35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35034e19c1c6b114e242d6e3e4e0551f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca4ee2439fbe8898d505b1f42184c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461ee1bc34c3d6e5617e81bf433fbb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9383ae76fec22a1296b409204d1d597403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c44eec2182c8f056fc0b756a08145404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac1dfcf1a626be520dc891a344eda2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43856a78aaa5a049a85e170f1279153a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f572450dcd3114d03fbb9206ecb86d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ebbd5a2a6f147e63db4f49e8a05e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798f27ddf89974e0a4d89e57bac8284409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14e36b6503b213501adcfc7894f38f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9ccc60353fa458361dc7ee587a620411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c0284670a8bcf5de294e95d89d7a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a7de120384d25522ddb7ef3200f12413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651229ca4577f313df644d8925aa4c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a80cb8ae212fb9a6fb648559d95878415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ddc2c4b82ddbacfb053e0a71542e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a53862ee3e00f6e1b4047c8df687e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d759b4c2120a7d9ca076f397728ae7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1f8a51443371c701d9e6201c83e9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad277e94ae77549e245367533837e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a271bf3d30b61aaff1c81cd185490d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86c7a1b6bc279ade389b7ae7f4c451422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d8c6a348c47efc5559a397a79eea2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f17640bd0ceea1c18813ed71da6b10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487e92a51cbd24ba7a67ceaf085b1d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4857bc8b333f27ee93ee1cdfa5d241426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfceae1744f13c685c414d877ffcc3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9b725bd04f166a3116ad8a601e56b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858b90e2605374f96cb035cc7113bdf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfd292d10467499b9d5185aa23fa19430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc9b363ff620e28278cf55bb3904ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bf8f9d7669d42cc42f329a66eacf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e05d20306651b20344040727111afb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda93e9df4ce1f8b0edfb6e98aeafcf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfeb46a4f34a071883e9aec8295760435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8fee9181664caf488ed5b2e90cb39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799da5b52c6412dc278a7eebf07fd6b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20ee55b9e1c8da8d972aaec11429b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fc8eff46dab6334fc997fd6c3ea68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1d93534f22da80e5607fc461fdcb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424df530f68c6df57eb7f8611f24937b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df631b83623fc506ee819a0eef9f8e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333dcc8aef7f5003c6d83d911a89a02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1b61c9e4401214ca910211fc5c01f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d33934e8d1323616d8855ae913f8c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1084af03a97e9bc5c0c6443bbb068446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db05432a5cc8e1d07b5eaf370f457447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347e72bea6cfaf9076ce1f1e5bd6a91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cebb81a2fc69a187d8a9a17c3ed8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7c37bcb2592f42370f017952be4ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a295e66b150727b68bfed33785a42d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0820bee98412a21bf04a7372e18578452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45895fcaeacbb05afa3a699c8663b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411b97dd4b22a3579886faee959038d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54444e490bf26a747859a6b32f69c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaa9316387df0e7361ec4a989b25a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bdc998b5764a259ce8d12cdcc4666457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d8db2a28fda517053626c1d2c3f01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a91d65d2aba7d499a2ba77f9473d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b786e8d03ef978941a5cf6e2ac57082460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba145ee2aadafc89fcf7f9dbc437f73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada06940409bd1b30f03911be372ffe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81452e5310a21a25c9d37f14606ece8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807207ea56f7d9d4f6a81e6d983a2915464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715698ef478954018b4846c2a5bdfb54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b3076a1913140b772fcfbfa8468ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b681ecc12740f56fe5e4fe4fc1530467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a3da4b94cc6d4522ffb6cdf8a1b31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b61001053773787cedc7fc78591552469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732124c8fab77e4932dfc11ccb34cd05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cc2ee51a010ba92b4db6f337862f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86b9757b51f982fa697dc83a498457472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206cf013c671de661947ac2197a9e21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea624b0c98f1005b14dbb564930ed6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271834a300191f3d8e946f4f2947a36475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e4fca3e21ab27ee14628a3f367418476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702f105ec0ef7e644210da6cbd0f2a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff985f39a3c3876fbdc7f5ea0bbd135a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeb3848fb3fd652372a9f046737e72479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4c967f449188e6bc92e67667d547f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2387d8acc18057688c2e32cb86fdca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1eff1841d40d5c466c83c4c4e130d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f9eb7d3083b8db355d6628821e328483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe186b2236912ad4e4b717a0505f444484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67b47527958da1b84830df803665cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c947b54cf837338a7acbdef239090486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc972e5c0950e39321b801a8218593c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec90aa4ba0ebd7db5ded1242c66e72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b60b73c5011c5b77a3d2a79301b05489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10577174d0ffdf9ae91078b0e469222490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94443d07eba854db4294505b4894fc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fce76affff49f82200234b3ac8127492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdea378f3a06e0e1298e51de7edffa7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81866d718946ced023a99377fe4b7e15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6640f5e726b409fd11b390c6ce479495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc940d20129293cd817348518e76b8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd40fc3bb098bd0f3ca3a7e586c56c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b8a98c66869c4288fce3d43600a02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284a34c7de7baba37a95fcc5cb22e39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbd2ff07fcb1ecf05206a5ed46d612500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354e4c7e8f493f3174369326007b710501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf59cfcc3b23fa171c1c1fe7cce734502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0650f1ddd9ae2a1a980ef038175dd47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3b461cb2897daee273ec2ea4fa608504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db7976f5716caf62d545012423363f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacfb2af76bdc7144d22b25b65cb693506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b184c8c243facc0905dd9df1a70a60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fc3563fdcbef7e21f815ba8d4694e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6a54453a76c0ef92bcf59e9922baa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003ca1b19ca8e12b41f641d293058eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb43cb5d12d36e932b70167e8e5b6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9973cc300b5f3eb599f81e7fc55c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a2576f2f04735cdd551789cbdf54b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d873f024ece70c520431da1ff19b0d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321ac4881d00c2f114c2ec0264683f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93ee9cbad342007411a712b8d22d3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519deb677ad45c429247ac7a086e2d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e07d262eb0db9cc3dccad1de2950e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bbf84d98aecd1f13362a11770270f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36462439207e031024e44a7b0490d6ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdc34a3247d7fd44ddd3c968255730521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e20779d6b7bb28965a91162168cea9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4b4231af074910dad904a2e186c8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101f02284ba675b02288ba0a595cd70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd1d747146eb36729a33de17feebea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0fc6d26afb0c3c21ac30091ec1d87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44346bb0b08c3ff8dae354585b6ef421527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7583d772ce9baa63a8d4323eafa7fd6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914190e1ce5d6f99493bec3136b43e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614abed27b3dbdb3f4050d1fa5b2c2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c99c66fe9b28abf719ec4d2fba612531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e918ac7dee7944fca873b8a7ac3726532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c77cfcbc880f3471aa0f6c3eeccd4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f13f5e6603f4398d03ae26554c043c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a51b225819d8ac3481dd15d8cbdeb0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df450da9fdc5d0c0650e28b4ad3e4213536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceb6eeea9278edb933c9c2d5785b64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f0fea790d7cc4e7a10c6e2c5b83fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d63acf4f3d6b9f704dd9c3444ef190539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c621a8e8ff1ac8713b35d6ed7bb92d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6428007d03ef8397ccd537caefc11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04900585f80ea30c1a94c3ff3df71abe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e096a79f619b8d3bbfb41ec5c32ac2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db5916554f03eab0a2a38b4a624a0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd9ea744229f64b9d9730040793af7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e626155000486b0b88ff9de9dc479546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618298f49bbd8ec33ff5d35a09a070a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d5b2148145468a542e9a6b7b781be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fd30950ae409ebe76e839d0d2549b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522698d9c89df9abd48333169ef992b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7313da7cb28d329f616a871c949970551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c8b0aa97b60ccc97126cbde2f5066552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee8f11ffcf87a83a1cb172c460a58f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54d25a9d430ec4808676ddde86e165554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767866b3a188b1f3c1ed3e6586cfb6f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478b29df3417e052eb308c679bd7f24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754da39a00baa267c58e1234811770e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e830d1256f257bf9df10b97dc19d66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44006095547a44107c364984335d97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819118442e8a70ccee7495c929a9e40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0836af6bbe7074a259a2f78158ba05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b193969ff4e020315e13cc9f7eb08bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f335fea404cbc654067050ee253bd8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04174cf3ca2f566f14f9deeed82673db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4ce3359c16e112bbfd38740e75566565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284aefcb700ab8f288d378cb3157570566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaf6610255e72df8131cb1b79c0422567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11f28d26061848fe48190cd1d4853e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf27d2106d11173f8aa190981de68d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc954acbde1a52469e15bd3c1e42181570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfa96b57e0d4dfd528f36aa7b2f4b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfedc79d9094d0042183810ce313b29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f8e166ec62c96f75a2fe106e3b21e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16420eac05befa0a92491962a748dca6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f8009293c80ce435783df2f0aa3bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b1a5c93e0c36cc989d3df96d4fd4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31e5a8f25db364f39dc1e5a9a07e90577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed3a78346cabaca9a0ddb508ee9297578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5fb9a87be4b5abffa7099beaa83b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daca8d46161376c2af06c1061d78047580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee76bc7ac87d2afbc28e50a9114a37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84a692247f9fb9e393ed18c1bbea50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a066acbee73a53c3449a469b71410b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2d9fa84fa6e59a4e17256344c5dde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8134837fe091dc6156283e541708b48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2485e749c763493d4cb15c3fa840ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4b6590d1f000bbb5d3b5dcc4d038c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a9037d58fa4f32f68e8225083227c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba9a1bb6bf7601ed624521b04dba83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662626492523b649ad4d0be574ef2e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150e771ad2a8c361073d97633ba41a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d3615715c9671b868a91878863a5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b660b42e931c38cfd64e73c7c31250593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d98cd875ec4a4877de7b65ed78439594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574eca755a59690ae6c77e5ce8444f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffa5cc46fbc0f8047fb4f2d67a772d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749b3f581a18ea49c51d432ef0f51d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b3d32d75e92acc006515969c336ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ff87a2ff1a3e319dc0cf1a73d19df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df04915b91fa6e1eaa305ac2c33770600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40610885f031a082d1b54070b3ee8e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58beff9b1707590c4f725d33442f07e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df690fb8a54295e1b3aee3f6acbc2a20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f160bbe722eb46f146db45c4ae2f028604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e2c105efdeb53cdf05dd5a6527209605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261226097c1dc58be0c83a1650595b8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4513bdc5ce918af82c13248e7a1b96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304aa4acbb78e88df23c9d2608189c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0af5cdbb27103e08508d0b610eff97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920effd6d13bad0ea730c8cc4d26d29b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd879b3460930973ea765d2f8ac16abf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230242dd48f976007e0b2faa69adbb61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bb27d78ca9d1c43a13d229cf0d0ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a761c92569070997dce05f319576ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6401a34deeb2c7d2ae75841567b428b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d977ba1c7da41803be7701aac301b09616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa39195d37b929ecf7a381a0d23bc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5143de6c6ef4c08bd24beb1b3a53d54618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dfdf26cabb7ce1020d3306756589f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd1ecd99f52f639df048f28ef36abe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c7ff7abb603ad4a9be9f0237ed986621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e38323d0b733c4ec2d5d0d1bc462f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1564904d4c79abc19fd9a510579dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ac9c4f0c03c6bf9fee0f887140e1e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29994d55a1ab145360f3ea59928634bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58d0fa056d222f435cd8efd65ba59c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899ac169adbfed8a5ced4766ee9da32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b36c60f16f50d3358365eca48f2529628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2dfe7244115db9fa817fbfea302e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b184764539796b88eb7f565a53177c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c240e37f5bcb808148a54aee60584631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75203024711b34bfeb8ef5a6cf9275d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74b15c13d3caa1a41a9c81e3a70fe5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efcceab5a4cb9c8f5ba6244e5a4bdc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b0b96cbaca16488a840e0b87f12cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c88444ec97cf30a61c5d24936b8a58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eda8626441db2ea1b440ff3172e33b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c7b9b4889336ff05e4fb437b17e9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbf46d095994a775e85c35b23c397c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6987f4989859f299108b4757591b06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86129452d73b6faaa16debafb0e8db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b52990feb23b96445b306b52becc57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c168c21ee3c147f305dc8d87783b28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8d8c064b9a7063dbeb7f742c41b4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc8632752bc4de65fb3f782ae30690645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a9d87da6b8e2edf554e63f80c27cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0ce73ac92982c25e23e3ec10462fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfa3be175333dcaa4a6116eea9dc16648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98dceac3f8142773711cb4494fa7c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8066d5f8135b6953434670e4d146f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f8ee654ffc346433538fbed1d21eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3140cb1ad5a7fd3d4a9ea691eee63e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9821532e2dc618faff3ab17c177703a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8062ea59428789998d0ecaacc2a0a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7790d19ed00ecec8e9aef379321e7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ee803daae4daa11796b91b0246817656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f613101ccc9bd62d3813978884a25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c7d4721821071a1b8b6a8401f7502658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150d8257f6803f91f6153577d34f219659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90029dec16037d179f3d9afb2dc4d59e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd5fc89b02a98a65d32c856129a486661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44bf52158ebe43fc3b69c3ff14191b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aba1e65bc7a762b12c9390a4ded60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b4094d8d512525aeda33d735d3175664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f854abc3bc23b144ffd0615bc523d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4085678751a345ec258a97eef4b03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703d2eba28a2cdc4f8db2b41b789f7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c0d16340577731115ec840b8714d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80688c892e42de14e58ae48ff25ee980669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf41cf9a82eed1d4fbd16e743fe840c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36848acbe8d4ed5d824bfc192067efc7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe1702d52e52d1b0f79bed1f18578d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440434ed503affeb2c220fba9580e80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7dfb325bace2bf4158ec514760fe4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d241b85a61791297d43ce4dc9642dda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ea4a1c28c0099cb09a13b9a6f623c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77a0cb2e936312300f70b4c369c37a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11cff5413205222adb35884e366402678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936f7be20f58c14b1e229069be1cc76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df71cf1d778369e4afc1089ec72a57680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb6df217740680479f2d02248df465681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a6815e4091961d0f396bd35ca5c79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d7ace3b911a2e9e69392bb8a336e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bca869a924fd9907713690b193676684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a88300ef1b9f74ff6b15a8995eab1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faae8ee729bb152650a7f48df355c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b17561a74a3d08e136ab201a4ebfb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9e66c1d21f3eae796718354eebbb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777157ed04b13467de5cbd7594cafc8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b17504af8d45f99e82b24d018f753c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa4bf1f4379f2cfbbe59a59a2fa8b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac265b6a40373dc27e6d13aa7f30649a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b80bb65c246b7e0c06d6116db517d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279b620800f36f4ce2f2d92031ac2ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821610a40ef253311bf89db31afd34c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e693eee2ec437008d0b5a52e4f500696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12884a3a38c64b6e54a379feeb154843697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17e02c413644556c5deb6f5e9c3edd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74e9712e0a11b5876f7ac37fe29c84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b363f20b7f0c1ab976881246775ce2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5562292a6506d0067895688f8b6fab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fba87374ebca6fb52fcfc77ed49d32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e702bad951ee1492eef6760ceedb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2eadcb0ef60de8627550d93bdb886704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb197d4d6dd8b9c31ec516747cd0a3e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1b0573025f0779163158ca74dd847706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee383088f860e5a3df4bddead28a85707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34b2ff7b9f562181fcac198918ea30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3456b8e1393d2b333c1306e823428f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f6927cca00aaf1e44cf02a851f8cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a56148455218d507b4a8e8d82a2d4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230686cd91fae33315e3c4a436b858d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1965663bdfda6d24d106a77030b235a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bea01b5eb51a6bb9d127a1e56135dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacffd9a7310d209aa460b1c87238963715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947272e05e020c1be3478a75a7431e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cc60fab6fb9b80ffb951331ef50dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1b78c2d3452cacef5c83e07c24e9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a028f5d5225ad5b2d3397105fbe42c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655e9e55363aed5eb2ded680f39b0d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac035537cef934427de34e1aa7cc0f8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0098aa29098ea5737b6575b5ca5c01d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432242d4ac8f3af633b312a010baf65723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eaafe15c985c129d9f4c9b9e55e5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fc0a094dbca092703053046e20e91725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a0222a14fb4543d1a7b60afb64962726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a8dac61d72760a15cc761db7b4cf3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5207390abc195681d04ae7a6cea41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148d1a85ac644ef8c233101c6bbccdd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2348f184e6b71552a0e92323ab5160b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67468b4005fc843e2a9a9be009fc9363731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766ff8aeb360aadb7b9e7fb590de969732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39effb870aacd032e96c0ff219fd839c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab3de3c9848e91101934d1e5e6e20f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a89c6b764a01545e4b8d22bf446e17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea9aabf8e07b4432948d03eab3d437736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbe01335379bfdf98d03ecf534baf8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b494ef271fae56a4e61d3732e97ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0c86bdd981ff6f426238b3f1234e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d14e32c5061547a61431f99e29221740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53253dc4edd1452a101af4b2cd30010d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772c72970cfcc61f65b8b29020c6325742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2449a220c46d266debf00b8e036b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db1a281c0952f28711f51157aafacb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f6d88fd9cdd5bb85268d55c78e259745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad5a0f4fa8f06ba4ef8f0f37710377746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345538f2022ccafe71cc53d91d22d9d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f3d4d800786c23215022b168e1ad4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ee7c68039e832215293181c0741c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a15f3eda6a4f76437471a1b251de7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4b5d2a1aa3e0113fc6546c92a921e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58300859b1b33821ba2c0d5c7104879f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0744ea7b02617a209596fa51a2307ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2888389b907b3ac1da3a0db596380e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4678cb71266451aa062ea29032f89f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069dc4363224f6cde34d08a01140d1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790b7d05a70852e1f128cd05221a40b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72289460a0d47e4dae23ec30ba9d1b51758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ed20eea9c4eb2d89cc4cfb788bb5f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182c646df8951a6786155b6399688271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c4c394c25fc7c5d3c985004daefde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62988d518bd8d5a5a32c38bf373352183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1073571cb2e9163310c433e1cac297d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35f9a788caa34eaa8d5826fedf11945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026ac95b2257e5e4530128f166a17646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee005208c3773b37ecc7c3f2480e4027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c405511690df7a60488ea8d55f72ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fbe8d99b05421ee33c729b30c0caf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd8df0b48c218a45d5ecc6fd3dd70d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eea4d785d9233cda694e21d849c1d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6a485e211da9eba040e9beed3e5f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857298a2fe87124bd2230c8f60efb52c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395b96819c6d49bad22fedd7e86e07a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f487951e7657aee7e154db355c2257315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4cf992a459dc3bbe14f7e7b2d2e3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608116dc6779a88a90eba0d02c9c17f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032b8e2636941092beceeb77206ad0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa5bef1681239758608f13ff34fc0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe72c764a9362135679f46844037e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69a2044c26292b50188adfdc6da28a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c6418f430a329880ac42e3d40b35b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740405df019ddaffa0a6cb499e929dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343323ab7093b9d41b943f01bace5f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711634fd19f09bc705657cc4a26053cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3fcdda8a598d52211408d16ba5fcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb57cb3428d2f97736b9aa100bb5e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca21b320e5d668e8aca2db47266071028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eb49d758090aa6bf811f0569a58dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f9552b3b332c62284d22a1681adf230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aa4d2131c37f4cdbb7b880399fa0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dfce0822d38c4d783941480fbc7ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1b48a9d995e92fae547185468507f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b004389ed77f2b98f9f59b5bf464134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cac81ebfa2d41f8684e4b058d7afd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5693b02a47f41aa9c4f3f9a00a2ed436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898acd806a66c6b6fe6abfaaa7b884a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0636935f07c254f74d1b696878ccf6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c79fc696c261a95360b9f0a69f768539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6445518239fbdb2a357e8cf3b55b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1e6de9afd141d5982f0850f6d6d9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbecc4f39c541bd34cffd85920aa4ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eb8a10923e10bf8d083f0a543354e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935ee4b44c3f7f0da6b708b4718247844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2965ffb0bc8891b9380238c8eb11145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042504f7811f21f9d12fdb3110c9bacd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522bb12cd95a62638e0beb84041997947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac392a1db75726d6040ddedb2e34c0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac03abeae59d0e86abba9f9dd60bd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de903b846f08aed60fcbe42147b270450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d0e0765dcce1f89e0f0770305754951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb714cb38c64b5fcceb28aecbd585c3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f380d5d82dd7cb325e0487503c6a8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1f14a38d451a66998fc9e48aedc2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ead6b944e3ad011b40266d7dd26bc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9fb33d3f0e7c3bbbb0180c4b3ca8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d451827775f5959f1dc3d81fc549f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527c0e63d02feec9b9b13b2a6ccdc9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612fcd5562a2254a605c61776888bb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340850d29bcf743cfb81acd862d3a54e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f6b1688d912bc62085d1026ff502661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea3c3bfc24f24b46b4f9c926af381062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b8aae83c98d5b09573ac137068d0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915d4b099191dd2ecf128a01b3529e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293c2b212424f3d59a3039fec3251dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2228e7aa850340570821455efb4cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef562250480a15d237b52a33a36358c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd28e8a10f40a193e5b4dcbae8550c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aacf028d7ea7a4ba68909e9ba30f8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dedcacad2cd5a5d63361e4a6af97870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f5284a4be8f54fbd56a7963bdbbcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c5b93be9daa1ad0376528695e145772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dcf9a2f57c013c3d037ffbbdf3a8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658aaf612740d84f411c1bcbc0b57a2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39015518317a47e0a5d6b5422da35fc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e4295241851758424fe9a46523ea476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7abd8de6dff29433cef535ca0f819f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44394c379502431e35ad641c3b0b7c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f6121fa9142c60eb56e0747cee96079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ccdf446f013274c9e706f359c71ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad2fc26f6d670c93d2ddff696f92cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65249ae346e09f2ea0243f3365cd5ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb3971129acd39d4594ca9106f924f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9c5eaf5302174fe5c58b1f9bf777184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dfd6a9db60b02464943ffe3ba5e8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21cf3c0ff1e59351e6867c5bea19bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf26205e691a649e9e3d2f273fa0dd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0d204f8d528f4101632c040ab0aa188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf426061527b79e8fbb0fd39d7052889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bbe51f9e6b8a14bb9c3457745605f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8703c243fd9bb8782450a381e026891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b585a68f6e3992a48016802e6003492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560ac5e33cfe1faba0bf60f903c3e2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b4f88217f371c7cd0662b6ad6c18794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49a49cb7a8d07e8a5769245bc9d71595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b261c0c6212a433dfd05bcdb6ed6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7103695c7776b833f02b10fb07f13097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63442a1610b3a1ddbcc686d8500a562998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16320a4105105ec3e79419dbac0c964099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb482f6e3d6fda0aef069baea66052100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc211cbd870434aa892f4667dd72bae0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efed27a8cd4816e95b1fcd9a324f31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed52f2940f9ae0f30ca8cb7c3bd6c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597b5b8533f030c26e925696f39fb64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3952437d8021051bac51a65e491625105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b98364f92348c395c0fff01acfb1b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc671f1e17afef82db9afd07d6dd50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ebcddcbe8d0b221794c9499039e75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef020e5a8243f8d3b00cd303af96e93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271effbf74967e040ee78cdd5988e60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ee848bd548c3374363cc674052d8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64fba6a0ab27426cf31fb7c04c9e3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951de23d8c0e0b4c83329acbcc5fb55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025472d6268424d468d9e0c0962c606114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ca147ca76ad8fac77fec9f4d7f02f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d18ce0d3fb91a64d11c44db1719862116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95145edf5a49864c79c77fbad18054ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22df85bd6885cb091bc476a98efe6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b18cd52c14b9891156748ee197eda4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1848b4f44cf217357736dd7439a06c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e2a6f989a72740927d141d781be14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb17d5a9e8459a171b34113161772cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633049310011bce01438cf5d37716e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9552a85b3b68b8b9e6fe8deb0babc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae36122c72b1a985bfaa142f8465fa2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29935c325104d94f06e20fe2e75ebbd8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edbd78ce3ba483e2d7f7d274c546d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49df9f7b1239fc6c8ba2e2b28e5c309128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987e8f1cba078010eeb0faf2d7e9fb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da014610b1219bbef762a68a257d2f90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de13a70471cc88d3a84e68a5a42f736131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df222a77347468a87320e7b02bc16f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c10f37bcee7530251408624515c942133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0048fc302a8a3a47e59b291535510c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eec7ae7d4b5832416e5f70e615795f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c973c9144141331d3f7b4053aa9fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf28d4c8baf84a86b635243166eac3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0f1273e35e715e260fccfdc004ee5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef702d4595ef77d66956cb3d0b9081139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088aa965b15f03748d6956fd7274881140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740c781c003e4f8c2c017accc49797f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c536cfa28711fe2a22c12d7e79f0e4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830dde12199c22f3a4d7c0338f46158143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732da9467b30b86f9862090e96db254144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc771f8742627ff9dfd2b402dc9cb47c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8f7357eae5f9563666cc9be62d0ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb277eed9a4e9b54afa48be5cb834c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac64e3376c1b873fbefb30410876eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722d06fa7afa9cddd774a815ca6ea41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749993601be9d78b0781aee3978bc8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598554f8d3ca91d5b231a8ea307e07a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f18c0c80a9f69e543b70fdb7123a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b252d4e19dd1915ae04a1a08da33b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa5f6b8b40579f699ac42c883e89da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c453e38acaf3672838e71fa2405a3ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ecb841b658d24844653cd8460f431156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42f3f9b5ffafb8319203512979ef67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f26f15038645f16009e4395db432d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141ec75249cea02352ce21479cd18ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44d76b67e9dfc598f07a0fdbf9b0ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7300d140dd01f751ec8cf11fef4f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c577149a55e5440f0773a0cdd161744162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca7ed49c1d26d89ea7e4fb9f5e0f6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0f0a2c5e40c3e6088694f1ecd1717164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfa1d6ff3a5a6e9b89cc51e2a47b57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3f0aee3863ece093f4fb958a9ad1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bda921afa89fac502213542b186d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2512ab0818d224bd71ccaf6cd32acb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b05333893683cf006e6804a8cd7aa3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c62bea5d7569f313c1f688b476f13a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19745a75648050214f1a4c290232cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6008337c14d8c38fd5da1ea2522fda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc127dd9a4fee02a566cfe1deed7d92a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e718b0bcc95dbd49e1673f0736c233174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abd32bb373b9e5e817123baeac0861175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524efb0d257e8b29ddd99039b1a1056d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333cb7b6d0a69ec3654af58a74af5eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa0bd904452f38c06d0f59e84055fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a36582ba1c504c868eaf69a4c8283a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46ea788b3b32f1e4a6b4f08b08a7c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a909cd65b46487b57291aef1db937181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aba70fd1cf927d267829fc1a9b9356182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ec74bca1450fd7b4686178fe6edf9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23028c4065c3ac939446b60fd84d54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24d2f3d50f01c59a9f3967aebaf408185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d45c3db52e273013eaa605d4355dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f349743c9ba4b63c549d4b1f6020d59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac458cb25f224116f876bed1daec1b91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd0f7b1d243749fe1093ce0e64742b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb4ddf5e6060f653fe143adca6eea6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea8529c42918e994a41cd75b6cb058191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f73411a8abe41ee2f7831331f018d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f0be68a5a1ec4f5500e9044387c7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af719a0dad6ec10daed05ec4506d91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578ded20a93928f239587d01c9909d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cc1a5e001707f84324d1cc152c232196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510664d51ee8719af198a3ac42270ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc61b28a3e066552d98f0007556a40f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2491a042e451917333961518cdcb451199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa95012f5fcfb288b9f9dce5bbaaeb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e036a1ddbbf1e2de73a089a93f019201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6e6f44c91ba5cf77486a2288c3710202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f732434353497a7a2d1cae677ea5887203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61531c56500b4d37c2f1b799c3c7dc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32543136867922e81ee1dc239cbd4d37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a8c9df24ef894209e73ca7fb6e0d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87902b09bbfefd5ca68f2e7ef9f3db8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f8b265dbcfcf516f834e255c7f3ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752770535bb7544c279a7605fab51a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db016092dd94bbb7db8665d4148c93b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779d37c37ff035aec1ec3fac1ebd569211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981709b1175151e0c47c0393996a1f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a0227c89834674b13bf680198caa3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6ea9e84a97eb04c88a5ca21aebb8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086885088a167a4a2de3f516ac5cf6f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561268b84451be98f61c0f811d73eac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ea47fb22ae2e1fa34e6900a7ce077217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079efa446b114267b531bce3aa6b79d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d472bc3ac1e0ea7625fe820877cc0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458a4866ec1cd22c819697973b6e153220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e759aafb58bacdcb11026f23d7e99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dddbc629395cc39688be8361dc3c32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47d5d8e9924b4a5b8aa78cd2e70572223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b18c7fe0f865c24916ed2ac0548a60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71655cede275f4fc567b2a40530368c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0159fc8b3c3e33be035636096563e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b8f4288ed541d9be07bd12db077d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b38311792fd01c30aabd4926507247228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e944b0e5e5437bb35f8c5627ae6a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e265cbdfa656d9dca24c5ca67e82ba5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4902ca9e633a5d9b0fe2a6058e2ab2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd245b2410e66de6af9524fd849814232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0eabea636cf54700288d1f9e56f3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50708a58b0f05bd05867f2e6dfa91743234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147850781dddc832c040e1a4334fbacb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb6386d744fbd98d20ad8710067685236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca6fd62ce3accaa2152a727977f8b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98675187dfcf6696cee8933c19cce7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7a52d768adba6b1ce4579397314c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e125a5d0da50c8a55069fdf560a731240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6301336e16173efa4aa07449120e14241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18afd67ad905fcbf43f5cbb528e197242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c880d916d07ad5818dadc3c8a3a73f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555f23562c54db6b60656570b21a42c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b188177a25d049746a84c32b40222245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3fc96d2a2b4cba4c00f151971bdb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc259955e2ff6493466e0f03b85f60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457ea76313ddf377a131307421c4b67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7fafc405c32a40da421841c10fe0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7418050cc49f5163b6af658af959e81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbdd546ca631a87f39c70ce3686a95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b976da9bbb44bf0635fa688608baa9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b6501efa037fff0dd1bdfce7c39e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec73596495e98560df49e345b13e801254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b5b6d331db88faea12f474e728980255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c83255a16e52034948d83f06d29359256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456652cd15389d5e85fb777b24439581257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaba12e344f1482a9aaa750b898f110258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d90b31f71b2d55f42a4bd9e584346259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5487e84eed87817b6cbb2bf48115e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc0fc4cf6875535c2b213081290ae9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73abebeb79262c978ae2b196d4e9ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661f2e065c6dfa4c719a0e0491aca70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e7c02ceb7b927377e4a07cd2c6044264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfd1ed7058e371a77a8fcf77493907265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30664eb8f24cb572070381a0c243103d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4270ec371e1369473b8dc7e611b8c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ed86457c7d211a2c1e4d6dd6ac8f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d927c5bc6f42f981d09bb8d746c87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55431de6743346a65a96d88f7d0832b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c4ad633c4603738c87ed46d20adf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d17145250212c8221e34b994ced41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbebf84bab5147352d32c933b6df2af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab13b9f1d995944c494316930a0781274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768733ffcd96c368563f896fd1e4069d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2a60051cb0ab3d764173d12a3758e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb8286083bc4eb08d455b2721d9cc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3217b795c26b1dc0deac6d7ae3dbecb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d507b84ded275d941762e4a2b44e0f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc924408f9e7cd77becb42702f645a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd63983a13a546b4e07913c8b201e9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77a057c56cb7480b490ac9355b8c17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa51ab786d141c3451db7d282af9ceb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9e9b134f6057fac47a675f7049979284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fa07af76c55c5a75203aa9ed35a84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595eebfa4ad667f4b2a67217b040401286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faed500f1b0cae335c6a2efc7c3991287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b87bac83cc30da0eaef3a3b584608288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15039b0f4032bb77bd9d699b02fcb4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b4b06a281031713d530efb78c8a10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a128982b86c934557df3256a70e251b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a072e0247945a5ac46f457a444b86e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b0ca8f659e837e97d4160da48f1d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b87e19e01f2799d1bf1f4699b2779c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34249e49115c01a240c46f00ae410ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf2c5c0c65b10e0c45b31829c03057296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522b5f0fd8dcfee6216da91857ca371297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d52b7bd4327d74f065b3f677cce598298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688de972b876e67643aa320a20e516ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5226cc7c394fa7f61aa65a67b48a6dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7031aa9052fe9203f6161236a4689d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d48a0cd825c7236773c7ac120e31e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c588f3ff2c228146a1f783defa8af54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c786564dad1a35dbcd16f86af053d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05771c3287d77a351c8840307837e088305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a1223901e90f3a953c5c1969b8e3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afaaba5d5c671a78f2433f36c123d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3ea2ec7d6149b74ff9d9b96978712308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc9f11acf5ef05623f393be7a85079309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7fb10b1e3cc35a5ab552ff2f1792e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56856e689ffc2ac83a5873688bff7c56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09c9688e6fb6be0347dc2131d0e1d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8c32a841b616eab6c0c8f323a030f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f3a1caf7e9409ee456a86418e9edc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641e7d2f0b55288888fc93a972fd81d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05496d250b91bd307e67fd4a87190659316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50765339e0474527b2386c219ddfc3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdd53509d6439275a3ee7a486df1ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0e03173275cf78a4ed2f2afb48072319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ba1d0573874654ac41e9b964e54e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37be7fd51690efe1f8e4a6f9212f0f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c75f9ba6bddf14b8280ed1664fb6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d0cfe347649639f8a7a61a080ec51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813e46e4a06c716212e8aa35c97e517324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696fed913a51a5ed0c7b5ebe3973e4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed13e556c2cd6eb167531cd4e1edc1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db59c8734b55d1905e2f70ffa8346a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5e6b1d01798635a7ef9cc272a86fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adf8501945f5d4cfb2d47b144d7b86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326cea3913379c48602df3a33dc9e0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250116097da20f63e8da2b0dc2cd8e9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e518de99fe1aa71d91c5df38b35b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32620023bbd7f0df79fe66f0ca13074333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7913c4cf54f011e304da361921ceba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc585d153d6d16aff807f08e43af46b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec778c7e40f330fbd536ed8dc96f67f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ddcd76137ac6c419d8fc7f86fb277337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d0f1f6e423d39184ce732b53ee1fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740be6a5aa9ed6530121a2f7f1a9d25e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe06525e4776bf732c1835b00ed4c21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cd4eb552a064fd0e7ab6bdfbcbe05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15769045b541cd213bc408e8d1c41ba8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d27e1f8866671f94defd8dc6b846d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb76eb1d1879200c74557709552a85d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8afe380814bd950a319e43b67b51b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a8daa812e58d2d5ae1071399812d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4c83c6828528d7e9f05a987c6964f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bee4d573a97e0662c9d2361ea6f9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a79d6fda8ff5e6f914e57463bcdd71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851a73247f316d1cf49da556038642b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0fa12059baa7dff65e391ae1415ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd17ead979e9e947ddf88eafcf2ac7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa855fc75e3a1cf82c82af5fc7eb0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8795cec1f5c4e2bc3adc967132e3c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3137fd42e821fa7a2ace701c5cfb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062a3781ce4de54411d43d11acb4c04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4006bfb36340c7cc80f616b4ca4c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f983bdcf7664b305c7c34c59d3f1d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54ece521c97a6b8b080e08eb777acf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f43221b90ff3c00458e71aa42cf15e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db55451378eb9c5d3ce97c9d0b72547361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6fce5ada244fd04777f570721a287362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5b2a511e11ce5d50c403a460fea6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fe63c3744dc012c8cb7e4dd01f646364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d68877b2006b020f7a3437b095a828365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26fe43cf5d36b5e06b0b42566df0dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c35f3bda7d06d699707db43bdf54d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e568d5af76d0f3806ea238da63cc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f6abc18c462ee5aa3fb53469028e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9fefd3579afe4c71770bc083033bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b0d8f7a56dd00368bc4ad0159160f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd96a7f790215b6af78667fde5d4d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f41fb4bc2ec4b30cb6a1b5b645d87b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494f3328c2518eeef1cce5bac81eb1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0688123f586a8b6f25a4c96daeac0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ae215a8b49d03443c34fec403e9b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05c9cd5fc89cdbaac7b8e9123ed2d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d657b2d81b660ce213eeef3216656fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97936ac38d1ef1e3e060884737951b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dcad60fae5beaf1d60044e5b732ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b593725d449eb2827c8070b0e62ed5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a6d590c2ff6f6d132250a243d5fa6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd9054ae3457f808e48ea6e402b2c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed864ea3ec5e0f73352344852dfeb2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324f6c4730ac96097de5a46d1fc46ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e710f13715b2ad4f8d823a5d6762386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8c55662b06f12975865f915455526387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b5b97ce956520cac9ee5141123866388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a51bfe686587fe4a4a84b2548a3a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc20ca3a8f8da6e2abcd1482487c89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f24cce351889194464a1fbd97116ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf333536171f5ca15164fc3262c220392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707406be5fe5d6d547c0a9d567e766c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b452673d93f3b9219290a9bd7d57768394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b7134cb7875f86ad08675c13d4a78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e75043c1ae8844a28b1033a61f8f06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0dd56ef66d900527c1cff00caf2e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219f87f7b2d2d52760713a71cb4da73398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa64991063c8c322607c95cc66f638399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d094d3daeaf2069a6a40cf8b0ff59400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de23d45bedb721ad7f2fcadfc82c747401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881b66b9155c6e6ab64c6a3fb14c717402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98b223364d462de9e1533ad7244c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2b3fff3d61f0999527ff36fc6a1b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d26bb238f89b542a179886c002a537405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbd910d6661c04b5e0b6968a1881bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d61bf27ce6ceae8e0edc33f943f7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfde529c59ada57ef2130a35065bcf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357de00a3613fa12e002010f9e6bdd41409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451010e2bda9d85cc4fe1fd5d06cc22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f8acdc38ade1ac0a303909dd8ffab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdc42481098e67bb08101c09815b5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf22c10c268081f68330b6529230bca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6b9a6bb037ea6fac799ea45b614b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d51bb5f8ddfb4fc0e2ddbabfb77062415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e92cc4ed4572792637b026ad81904416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964315173089d45c8e6197f6d4cb0a2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f507f243598cd9cc6241b1ada9218418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c3a6cafed8f21473aaecfe0a7e3e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a39189215d5d379d0f6449d1df6117420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563359df0e196ec2e34a20335561ecc2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b201782fbde68cd3a7456246abecb0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1aab265598a0c5cce6991157d308a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbff5bbc63633073028d004ea1ca41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e65f83f1d3443e19615cdd76ebca92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48936333f1e889cbecb81346eba8d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d9b1c81db6049569314b6e55a8479427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1ca7a2abcee38f26a812dd1ce5ad2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32def486913ca662de1bca41da4459c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a7625f7f26922782f47626a63d7d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b355178cdb84956ae79f189db58151431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32a1b5f919b6574bd53e904807b8ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15313830db0764842b5860828a976de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a973e7f7d8bc6a370dbd6aecbc2dc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d64f109decd906a9aa92e1fd22d4ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c507a1144aa54397a07cbc3dfec164d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2d0175f1d94d6357ed9cc3a6b1093437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5020e3d3cf9eea13d810bf938afc8da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add8da45395f3aa5c8af961755a6158439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3c734262f75dd66d44be0877df5eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb313e8ce9c4b328d600647a35fff0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a60ca617917c7c622a9b042f1f4566442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca0e7b6aa4b505726604a6518310b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5835fb7123be53c7b07523f1f5aed8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6015bf9dcb36ca3dd171b679e0339d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9bac5aef0e881e1e8c659e6f84abb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561948bd6ad67dd7291fc4a130fa8114447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b009667cbcdfddb62e617e0fef087448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56610ebf3939b3649dcd58032ce215f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7eb301e23a372bff335425905cc18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed1c9da9f491ffab02264cd23f6fb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b826a07b8494a86a49b5d3b3f1173452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac506cf5dbf5ab22003dbfcaaff40819453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7c718063c53d2670b74a63f7e4166454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab81bdcfd4912b85aafe3d2f83fbcc4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81c9c205e1c95255b1287144d55a06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0560de33d5c2fbd1b9aea7a2462942457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b47ca95bd680415ea9ba9567aa65d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01eea83c6fd9116ca8a687624c97b9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66bf51b3d95ad2830c420bbb6405c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3dd3083dd9740adad9848c13e2676461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b72c9c4ed8d1c353038d72cbcd091462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41397358c699ebc3c4173c08a36350fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782c6548a60749e06d10b4b88e34a1e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7c145a2bc70c58fe1ffdc1f5fcf8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f538550d39ab4387afefd2c9732bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692939af5e36b0683c8e37ddc7fefb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d4714310e0291e5cdeaa7fa577787468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bded7dee0f0f1588bccb3f2893f1a94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc8d8d283ef78b7e47551eec10bb2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0b6913a7a17964fb74a77455b869e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571becab9ca03d9c54cfb0274124de0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ff60bced4f9b51897934351de397a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47808e5adc0d4833af7c7eb4fe7aec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f97ce76f9eb399e433a8853c42fc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc807d5fa31eb34c29854fdf19a1a84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c489f001d0169b006b83d424216352477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731efd6f8fa88b27442aa6b0c732dd4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face63803a33faf0a9d178d17870cd28479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370cedc1b81831140cf4ab8286520ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f0665129e781c3010c5f047499375481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1fc650298157fce4f6f8813773897482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44353c870360e2df0ab55f47ad3d6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffca44e0436065fe0a595990d499e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dff2fa53b3e9a3f67d1e0b97a9c29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca8fc05f24f83b9fe9a6e8ca870584486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5452cd58daede5684a8de944078181d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740d9fc40ce23278f798c73a31f5661488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e3c894ea1d79ad5a8e2ef5b333a5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab4e88b87e6e04c1af03cc8d750a55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bfe906810b8dcd83de95ec2e3def1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225512de857b4c3056f35e028ff7f72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5ac76d3663a79cec0ff9653f4feb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3682a3d07c7cd53f208210f7f7cda4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb9d0da9afaa862437cebcc3499e2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab85a72ecab5af836757467adff73d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880e31cc359ddd6a422ffe8398e42bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c85be3aecbb090cb93efadc73ece23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33e4f894eeee9840a19a694a6cd926499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f58485a7b113ec4472970ac5088274500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff65b240423caa9068758468fb9bfd6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4acd457c65edd54ed10586ff5d87b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cbb13fe3847bcc94eb2ccf8c52ec5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6454bd19db89928cc8ffff6acd0f631504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca17473e9a7bd7cd768d8b4f3dc8f0f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bbe74f86109883685c8ca5355e241506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd6c8b9ec62dad057392954b3a477d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdbb4d5823424dd07bbf1008ec1919508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af34efbddbee50b9fc5ec4195e6de0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcb02e35311dece4123c8209e42a72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132424d4cbc84b9902e53bc389623e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060a89a41b548847fa45909331d3360512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144c031f7d4fcc117a183dda69c9ea7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145beee507297540a11fd8ddea126fa2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f66774e411e0a629c236647a8155c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246328e963aeb2edc0c07e79bfbbd55f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518af60e308fd73e56be1d74ad172d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d373bbd27c453e2f5d0e5fb441cb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e284d5bf542667e42e40e52ed90482519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916bb0511d723dda2750923291e8915520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d30e4ce03582745370a7b3c2f1a83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367f0422033a586a62ab90c765b63a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876c29bc5a76df1141318e98056a442523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2bab5f8a6557b53bbc69af2cf753d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef57313b71703b1e31ccac0ae7d0e3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331be435c790bfb8930448ca32236ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb4f2574850abc8d9833a6d5f642a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696b4225ae143a0362ff470e07f5d0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804fd078860fa721804fddab9499a1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1d82114d6d73f998ea5fa916c7d86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573176fe0742eee84ead582b80f7fcdb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1a96fed4bf3fe2f4e4a5f16b05fab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2ce450e09b9a1a691d07676941703533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ea153b2e202b70fab79dae459aef9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7b1df84b3f7bf95cec78dc2d6b09d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594088df052eea6015ae692cde153f73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dc7eafd9f4efcb9a0153a8765a578537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b7ed0f06d4d33d0d9d89b85c9573e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343bbf4c4385cf8a598cb13987cf633539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902062198b840f58b0cc1c42f4b0180c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb0a95dd23a1a336f6be3260285479541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a119b4e5389b1ac377d5701eaa564a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259167798e173ecfadeb60b17345b8f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de92ac6b174ca38b298f5a36d72133e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203ab90886cab8c06bd6c5cb3cbd267545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237c9a139c4b1a64155b442417b61d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f13e290481433e5349b013035805db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94797f8d860c23789d589f020fbd33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2abaaa448ea24be985dd3966af33f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43caa466877c52f4996cf11da4ab478550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7afdb5291631d4f75744c7e4456ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c7130812f58250d48e893211156a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc440e6c9464473ba3f2b23534006c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53973ccd893e74c24ed26c1eb10f76b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444861fff61d646528931d04a94cab20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2590954b6ed3b7f8933694028a7044556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e063c7336211feb73de7075757f5f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105394746f607dd69c7fbb0deba87e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b1b3eb9476b52baf32268225b2dec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6f6865bb50a42f5d7be541d4aca84560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f5ec1906a5edbc8149449f427bd71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981d98e4374e83677e6843f2840bc8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f24f3880ef07baab80d8cf1683b4e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79efeb89327b7c21d392280dee3e5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c965017357223f3b25065e9692c34bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfb39adb9489f2dff387b7beabafde566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7b5d84e5c698a59b2b78b8f0746ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b924df6917c256e8ae1227a6ac11ea0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c876ab006be16ced16ce5a098749b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316392eb73931fa10e0931c7937b0880570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5f66a1c465de08ab5998e57334e61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c4073207b4d05a762d1e27f5a0eda572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c3917cf985920b6051bd37963545e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f60b1183f566af6156f79b3cdfdb8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed15edecdf6fb3dee0366368c3e3ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fe8081328f2628c49ecef3ae98e64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aced8e67ae95fe77c4bbf6b70252977577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487619a6e6c72807e479b79d5c8a1e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6afddfda92ca1723135485f575c9df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccab219dba6bce8285460aed5925bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3879f5f97e5c9de9ef0ce392a2518c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c78df4ee4429b9eb106c80da0c4a1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c501c7aabdba386820f86882db9d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257e2ff38508d73e564c7f5beda7c19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca681b6d8be062f87671489f8a378b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cc2f4cd149ebb3f931f4e8b26731d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2396830d4016c43d6d6f092bcc9f06d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63885d5db526e87ddd2678298222278588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665c8e25217541c5815b7ab288ae637589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd255508e3f7a64ebadc37b300e7805e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230d0cc689132229e621e7f7670a620591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8078b3ae6eff85c4f02a0b206bfc9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734d8e9c20739e9bb47d31c453b218c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b56b6c7aa11720849442e6538f7e34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41118d839f49a5c0cd0b18c8e8972425595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945dd33256006133b2e44ab21a71165596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16671de479f94125cff97116aec7af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d5ba6a97a668fd1e702d1241936b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857f1e119c33c80597efbdb24cf2f4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889848434de90b3fec05c7aa88603471600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dfab571ebbf3eb8e0804f64e010a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb67f1cb2c6ea87acc044f6fe9a505c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad33a41274968d0c745fcd940f1efa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804926417533c510fbca5dfe646d92c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a83bf413c843183115d69a8f9b39d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1beef04abbb529bab8381d9f2ccbf1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8c2568236539337ed7a830f75c7f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c49202fdfc27f336ef5be4785a39f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca32523742546385f5ca33539f0d702609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3f59dd949cadaf63edf800c0c9b22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063920d3fdf9ab55b0617f0b5ccadca2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb1b662e42c24fe5f061edc8f29938612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a9696fbb417da3fb83c331a5e9796613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef93fbbefa85412ccf32d7d360bcb3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88ab00a6821af35d35580f44c161bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc7846fbbc7d7e3d67057a3e097a4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9402c776d6a95e1ca565a79e41ab8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671b18938df1f608166617b57aa2e9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c864f7732730d2f338fe6e55a03666d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e7b9dc6c171bd792428fa2511afbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b50e033ebfcad76d3de81575b070cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bd46e41d9fad2e1d4c0a2189f4e4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8bfc6698381811ec2d145d5d8be80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01842c2fb8a33bb821f0fe0eb3b8323624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef5440810b4947a233d8986ed938d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40e8c1f86f70fa71099a32fe2ccec7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ee30addfb70c9d12d5212a4a073a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e690db3f3d4e24f28cf729987475ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c4ad10c20131356ae3c009c15f730629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc28d36062a26f1f6b639659bc133e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166820c4526d0ff608404d74b97fb53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a50ee1a63329e5440e968f4b762642632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3afe774e1160d93b3365ebd71dd1fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb741c28e5a9a29d028e528eafaa1d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1af76d4bab9ba76d7e05f758c1d238635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4710d46ede5eac9f8c13742ad1f78f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc507df15daa31197eee2b9a25960e52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae00f18ac2207d8844c3ec9ccb45076638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acbeae6da9d4590492d715f83961d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83281f393ae8353a706aff2335a4fcd6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb851088d75f9286d3602ed404527d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a998b2c673ef8135cedd1f005b8a20f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fdd638be32df6689e4996b23ec8f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d67cf642370453acc6fc847cdd3acf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e200b51f24efab69f1290f04428fe97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa865c4fa569e59f5b44611ea69f73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ed7160a041cffa36c149de07611db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb67aadf6d2e0322b3ba8ee139f0c6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca13dbd9e2a8fa60847df0288b089b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e9e3d1cf50a2d2cebc1283baf8d61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6248a1a203a15779a619ed06d69fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb5991237a89a2d4bad8593480240f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498d8339f8a54a9f2691d5acdf7bf6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adac22134ca80ac751989b5196e78e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d37fbc85837671685eb407062036bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78c2c1b7944969a5f4dcbf859f2daf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f268b7be942c4b4872ccb1d2fab347657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc4c07c83a5f570e0b73b6262ea855658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63fe32940ebb8f1d1e5f5b56c344b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fec2098827758c558328a548631be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb206e48eead4e2fd629631d1ff414661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19382732b7eee3ce85f9334e7651858a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3247df22b02bbffc25b8f80032fb4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902271b0371c1b503e8bbf59ca6be760664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3574be88403f265c343ea3b9fe7e9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db83a7255aaa5d0810af8a54b0b368666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241cb44faabd930be9662a6b86b394a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b47275635df9ac27f2c74b09fba3f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd720d41d583706e08ae9538d0b77b75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc17675d81fc76ea7238c0d501a7645670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb434330de1c0febd3d217b62ecaba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1822ea51e716fc21c07fd02856a4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965a266b54975c7a06ccc2ee4f493b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717fa1d8e6a04c360d49e86f4fceb9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756d58f470efca7dc8e367b3e68afa7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56f4e8d97c8149ae42b973e601c1b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedd85e11882f60dbe448bec030c1d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91426656f8891324137a8b9f54ff368b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979387f500ea8d660e01828ea7691f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3fde58b4e3ccb3e46f70268b5116d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa80536820e021a272d20488b13757681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711f986a69bb7ad8643ee085ea11476682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80953498ba08125571ab5db5e105c8fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f53dafa89e5c07402536a2ef7f05e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a715ca710419681e2d9c49e48e0efaf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f58acc7efeb9c8b818c8e95d74ff11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497d531008be5675a77bc5a13a5b552687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbdc8bbdd9fa709d94839842abe2c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ca0b8f6da97343ee6d06665200a51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e90b66870547441848022cf22e5fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d349b37ab95847e1b3b7b2a3769cf2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb873594f96e46c2459f58190548db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7e0510f9e59dc85f54e126e9a8c6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec849cd60730b9bd8401bbfcb29b1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba04ed8a22f8a756b36a7dc06fd44c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b9cb3d06fb01e29f6148c64a42c93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1789027efe2e9bc7cf725e83b9def697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4ec9c4c528017da3bd720336ccac1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19372901d57f11b9c066f1960322c5fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed48c3edfb44c3379e06df0cf5003d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c09b3592969996e8dc9c99064edc95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe53e1dab391a42abe6ad2eed53d351702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9034152a813b51886a417447a5dd1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ebbb869085cd8f593466fa3abe7ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333162e3338b78981af508f94b2cd825705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649121d60151c74d273d4b6d1f967fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171ae98e4cb2408999523af19903af8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170bdddc4f677822655b2f63ef201a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0854337ff17068e44758244912fc42a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcc5c803aaadab059e98b9a936988b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a9335a1464f8517de0573513a72be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf997148f9ea5c0c1c1b03bc3e2dd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789997453fc5b1e8ed5177be78e405b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ce06d2d3fd69c2424ac54383a6d5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ef80a24ff6e16261b532690a23ab2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403ef0f54c3ee00dba8876fb948e3fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb31bd48d8cf33a23d04fc1f002351717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b853ae3d6989073175ec25d3d33db9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc808d45009608dfa39399718d4f3325719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9fbc9f3f5181c846dfc82373953d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c33df45ea201d303f1ba99afe0d06e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06811cd23288d9bca31903ec996d7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610eb1a6e8c84c23e99d0f5f30f0c60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a7f27341604532078d7dbdac9f1f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5f82f08043d4b61f659de1428f20a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9e7af784f624c4025f580ae92842d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977697c65004b4e82baa73c56ef47c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160daa6e57051f0f375439ef3c809a31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed1ca906638830d6e1fcf937837e83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4acf324b69b2f09c581cc998b8485f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15364c7de2813a1f6e4e1d42206bd85731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63e409b25c85e722d6f99847ca05a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62e59a5c633c2f2e3ee1c2152bacd5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519484374aa97609db2e258e626bede734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db605e59ae5afa0169adcf8e7a91661735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9801a24ccd72eec3800daf017e8402736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295009bf0a056a46c0157855b6e47ac6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81383cdcb11769995a0f82ffa6c106cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeff44f7525d04e16c2019e873be38d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5aaf7fbe90cb4a3d09cd53e892ff9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb49675934c331745db07ad67c93e7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc383a57c1ed776310ff41422c4d99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dccb91937da2c759930ccabfa406f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287df0220c95cdc97e40511524da119744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83f3adc41d31c60e75159b40ae931d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46f4be03fe8dcdba699a0b14fe3078746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbd64287e96e16da2b83b7b152cd86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04688180a3f0405c1340ba0df0f947a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bd940c501c51fba51cac68f064ffb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80023c5bcca84e685003e5308cd69ee5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3a5c40449ecb25af55a4b0bfc33d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb684b71e96e574d547ea54435bd54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b38ca16472ba19411ccbda577670cb753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>