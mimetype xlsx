--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649835f68240f54706e93149eacf96e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ab64bfb890eab055c3df59bb265072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d17a0a7a49f4d75e2be3d185e703563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96105569bb8dd09858d7110562b75a7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6d3adc4dff7c6e909440e42316f245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9133dffbe6bec97e5148d83120ea846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d009e695aed675681a37a8ff2ef5107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f4154bb352cf8272e0c0104ca32d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496e6a959a42be48cdb903d452768ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8743f77bd2fa91e861e138abde1cf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71740e04a3361d4e09e2b3f880379e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3687fd3a4afbd7cc6f0e77ec121940c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaaf3c7f85cc51722a22d42b08819713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82d6ff7e7a3fc8ae2b3cf380c26e1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0993146b2e172f7704d122e425f6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340903582698aee1eda70fe2e76f0ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44586bacd64014932f5c520e4594c2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34250286857c428c680557d70b88748f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dbca0e71b0f3e79c4b073800403ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6e6dcce94a84822f20262cc82a5d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b46d02c794cb621cea54003751432a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73097a93f9a04dd43708ecc2a0c3b2f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cbd92c73453ea127849d1f253bec623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ad9574a4dd1babbe4258e33fd34e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a81f8c910ff12c5a8099567068b4df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c17b4888d712d8b69ccb4a1f693e6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a28fd8705695247eec3e648a6823927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bba3d1e0a199e9ae019e95e6aae0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e62e277cac2cca54e71a0fc95048cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bbb969f1e700bd1b60f27b5ac3ab030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd2f42bd6d798d37cb94b3a8b8bc2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab13e8b4ac4220fddd1b22fa433e69632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6783d921594ea3856d605779ffc5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6a8b1731ac87ddf91368dd0d9073134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad9040a0a0d0f316936181b0f3db835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd367fe3caaf1b0fdfd9ef11a800b84236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b584ba6fa3f7600af9adf830964e4ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b3d0d2f11de7bb4a53e41f6e1ca5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595fb1cc4b709e6d5f09b4240790b4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb88b5c79c76a82a2b9c4f9d82889340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7280778b8f9e961381d175cdb7fd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa999bcea4e40ec03958dfb460806a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6eaefcea6f5bf240516d57522f34743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b285b98fb6d14a642df2e092930c1d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1af25974624b64ee568e92d079cf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938bf1f17a94fa128b67c23910f4cbd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64b02e9fe13995b45e146a0c1c875047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722ef316124455fcc9952d36e7c040d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd0aee956427cd54ef1e85aca7699a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c79a5a9a954a2a1a017bdfb94c170250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf41bec9c998039a057801e23d3762451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b273fe9962209a9ca34259366a69fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a937726c47614121fb3b5adc40345753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cf0b40a327d32da4eb98ed5240dea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0fd0ef66efd86fae04074ae33ec6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27c2d06d3d70fe5f211a08b5bb8ddc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167954ccd8f006261e24e23d26da94d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d2f34abc4f52a99a7517f33c2ac1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6f4ac8bbb3f8b7422215c64585bc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0fa3554be500d4c02ddc9cc6ea66e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808aa2c7e9283cf952dc07d77510b69561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83103e15e6c58270cd593e4a6c17c05d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ba46b4ecc2f8931e986fe033a499063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bed181287f23dc92889a5f6f1107b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc10a4dfd13d21ffa7179da526d43965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c226fd8727b222082f8641adb3bd6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc064b396f48c1a273257104e682bef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723416c6aab227700d5d035244096f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c03ebee51ee66dd042f44acb9789c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68992f18aa0b06a6c49a9342db09fbb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94788b7bc6e13a06533734b00851146971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096297840d7e9c9537adabe1cc2bd1bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec47c9f386fb07dbf0e5f9563d279573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ba665e50545426d10a10e17dd6b4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc275e370b7deb8d4ad08beb036ed575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8acd0483f1f19d1b87240f8a75d28c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8383f6b685728e7974701489c8d050577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c6e2ee02020394786c66d7f4cc7e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaa44d3cc68d9aa1cbf034a26ee86c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2cc53d8fd2bffd1a632df1d78170a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ef504a7e435c9bed3d4dcf679f90081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5f2ca108b6d8c5775c6688b60160a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475009fdff232a21a4a8c8949eb740983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36dc0dba6054586338ddf350807b8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62068500c6274797c0370c295a64966d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f43d08a1b4c13577a85e17362a109b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770196e943cf7e5df895d9629ff429887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b18e2e2bb8b73d9743dd5546f2983788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1aa0859d5ece437b51288050a40ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3d5b5d3e25071939b1382a9947bc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70bdcb8e5299494815eed9cdd2781091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee5e6c6ffd906e7744090e61fec04592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f17d80f2089c855a824d510d24b6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a4f71e063b74a53031ebb90612f2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3bfcaa98a71ae547743e773f4940695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8467901da5e2f155fd7b56e19c648d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cedc444832260e80a813ab870eaff997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c91bba00654c461022326ccc509e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fcf7efa59c51d759c70a8811922c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a128355562a7622c48869c53863069100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e233eeef9f2a4559f95f8c1e8253629101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f742946f9d1d313365459102e41670102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79603465c489f09e3b97b115db5f150a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28d9f88316f9b54fb9bf327a45b931104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553239ef5c16236056a772196db054d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a767b2440086aab5079db0e9d4ba35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d24372b92ba9431fd3b266970951e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3930120ca1aa7bc9e1c3fad215085108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d0058a6586b7655c7fb1a7ca5f117109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b66b04db60d28e197afdbe8613b1b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c416f371186a78e803c9624a6d81f1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f8591399631ea6c669a5342787f86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48425414d6b7173bf1921d0c9406ca0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c725329ec430a5691d614c2eb45c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9387ccd45815415e5705daff79448115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc5dde34c6d6f70d312e25082b7058116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a07aac67bc2612c40728fdbc54f6b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eee21b6b7d8478ec55012ec6924f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a259974e1b068d26384bc7e5b714034119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151997851982adae1f371cff3978cdc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41c87a40048b4a719789c264c6ffae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d8c3258a368cc68aac4db1c7361d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca1edaeb0becb174fe234b5627939e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14fdbd31c0df1e5f663d60652a50f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d151ad19e616de2e13a11e8b7d9c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf057424795dc4f205d72b66bf410e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488318a8deef2f052bb8c6a17bd472d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c927876b317f87aca9e11b0f059d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97868eaacf26a5514401d205c68904f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d3fa1576f5fd916070e77ebc9f7c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a955086f3c89dfb816c74dd2ff01f9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154d6902f686520e1cb61da60551ad4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c148e705e9aff2ac83b42ae1cb0da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0d78f0d12ae2df41ca1b3fdee7120134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dd36110030b483c362e945ae253d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76094980df96b387e51e69a990591437136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0df15a90413bf5f6691ee844f8565137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9386faaaf25816e5867266c005db5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2c1069f1339c0a717dbabe5983122139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c677d003a89bb5de0bd8ac1e626c9a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63ef3202b563052440de1387b66fbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195919457ca8bf2c149336ed4b2c566e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cabc52b9955fed0fd71a5ce13498b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c86a2e83a9541775a9bbb9462b946144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77c2bceac5baf3c65e63254e9183cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afd1e2c3c3657c81d88c658cf407b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75dfe461b8a6d65fb8d48246b163c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad66a3b97b2b58e38c8466ec4f8f04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934414a63bd0d0b12437a2e9fa175e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126546ee294f285178b65a5668bef85b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86146ffd784efb762cea66c781a25e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d570fe79721649d933e4459cf47cfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8808e239d5807579c9cd2534f03968153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084efc7a9adbbb966f2d124c64424504154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b4244efe77aa83c50df1cc06432d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724f28132f2016a533aac16922927f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25746467e355c620f1f3e657b69ce639157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f77dc02bff2cbec26b799d40fac63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0784e6bfbcf17493bf25848823b930159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc7be2d8b2030aba9860844d5bdeca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720cf7a21da0392410d2085b19412c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610c273ae099edb2aea262c5121a4fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d2399222fd1afb85c9a7154d12bab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073815cb8f648b67d7775ff55ecda3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8062d57e0acf7584ee0db72f34039165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b6b4076b387d78ef0e55fbdab07f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a71fa8b7b5c2d3d9cd1f1463742c3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96e76e17b56ac51c6b2fad3c77a0be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a635ededa3dff99bd861365263c713169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1aec369bb524647a3cc4396439f2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97473a057075fde73855bb74803c0666171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c562d2cc3848b698aa01c6f18ca5db3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae01a5f929ff13a1bb5450c74bade1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77774eefa7f1a7190f2c793d65ae3ed8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333fa57cf4e62114187542fd55092a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16351f3c24ea5dd9d4fba565fbe971176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc4ca70f8425ee8aa08e1b0f7b1409177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa8b84d820ea8a7f47f35716cdd2a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1799f4a2cdfa23ec657d177dd7ab7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c590952bfc3ec6718410a7c14fbab1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fd9b006398184075f147045647a16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff5bdd11ea97fda48f2e0277d54a36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a9fd44dca46fae8718db695d724b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d022ebd68ea20c26cb800461c17008184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8ff29f3644c4a224bb1ba063744c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0185c5f0ef55a4ec5cfe09e550805186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7916cc6539e36813b9acefee4f0f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8382103b0439db36b2618871156bd1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbb92a4055fb889dfc7cb77d1b18fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8ffd6314cf83b79e2706f0c6f2873190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca22bc5a1042591d289d04bee927d8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8a742f162a98c022fd61dc622a981192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae4f4f1cccd34b96464852bb065f60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf81677cfefb34743154238d284467194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6119053d3237978ed11e74466d7ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5717764cb8238ee49fc600ecd51de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34af77735a8e187b5d36cc1650dfcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e19acd2b4bdb38d27645f0a6b7b05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde701311d849ee88606a54c7ce72f02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecc2ed4cca29098196e095ef67012e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3fe9adef44a05c0b9528ce21729c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899dd12a198594c91e33794be07b5dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeed679a400aefd6d92be6020380af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8d2b0ed2fcdded25f4ec120e29df7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190a02a51ab245d63eea9db8c80e7f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976848fc9c19e970d78101eef39d2b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26bb6161e407a7fcd28273a51e7131207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cb8e722c45c7c8e916845fd31802e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdee0ef76a4155ff41863a761d8c90e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5d9b217cc11916ae6e5608fe2728e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40559446ac872db4c860fe6dc3cf4a4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e446b82f558c788937f675675c345212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f51317e59c6d6f8c2c23c76271276213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb591a690d1ad33cf334a36606bd31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e60b07909d21f4cde294b87956df6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154dc58a0872143ce7e9484c9b9c27d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4b3d223f0e82747db54094c170e7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7880d4a49c2acb56200b5fa0293b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c48566b2b9964679569c86e0f3803219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d8fd9a5f4644344931a1f3811a9f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565d23f36d2a904feb418fded959b78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72d55864cb5ff82d45e191a440b5f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bd45cc28f7c2f6d64dd6bd5f222f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bfecd52606f0833f3eebcb22ccd08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76971ade07f361a67a268de19045a6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936fab2f802e5dadbee28993cbdfd80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f8c69504be1c9bb59b4ab9ad2bcde227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ede8bdbf7caf739d12f3bb75b4f9f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18db5c4d7bba264c3b347bb6d860995229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1f7c32c4a00cc7f84a0a5d7eeb691230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83879374db3c69ef08e181a7f418a13a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dab8dd0ac99306f30195a622120f76232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa48874e5060ee50cbdd251843f8cd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc555b24ec634cd63b9e76084bbe7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aa457f4b06723215056b821b2bfbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dc02c671c5fc866e81b75e59af693236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf087a3db0c820757eb66580975a539237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee0f30711872c9d538052d64972083238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb01aacaed7fbcf4245aefdf1386cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26db383a1c0eda144b6e65c361e02f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455135ab8e647f89b8abb0332020b541241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b58d10402ec2c635df9d677407298f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603d38d0c512c1796a5f1520cf6d2e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fce9dc0a56033f09eec44194495a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa3d965f2f21f0b25ff4b4cd89da00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68f8878c936f01c600ec6b011c733a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea12125ce932abc08bacea80d3ff9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f712cae69de034626d4ac216466b52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d44480927898e1e0804d7f0279478249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00603734822f7523fcfc02565893fffd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd6c586fad30953d62d78323d1030d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c6a1db60165dbbab7187e3ef9d869252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68def87d862143c8c1c75ba0303a667a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51085f259b63cf8446f554100f9fae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e740c784b6e757377e36c3c80f945cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bea73bf916d85111c3dc3b46be6d95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a6b342ce49bfad82e4418a1d4f88e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28e37dc1f49566fb71b680691d6e31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70a07c6d1bdad43b4bac46e5ee030e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e0a09970c0de28ecaaf199b84317f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ee121ef273b5b0c7a0bdac04aa5aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dfb881197ce81967a75f8ec29cb31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55c42bd8ae4f5a98eed502122a5072263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad064ccc767746773aa70008c7248f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1736c29f5fe5802edd9052eddf6389b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdb3bf0947146a0b96c02b63e596fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd65c420f198241ae081fffd0706b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa453b962d36dc2e030424fa32f7dd1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f279d3b75d34fa60a19779813d4745c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e68e19ce04d670a92a3741503c7bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d681796f7ed5df50158b790bd8cce85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f5d08e23a4e84234687119e0df3ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95491d36a4846dd67bdc50744da56b0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e032fc5e1efc4bc39808916186b967274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72ae9dc27e1dee777cbc2482b961c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebec8d94401f15aa9bb077883abc696276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc86424d2fb1e77fd0157c8e14a23f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e702feb0c600068f5c882607c3a9ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75636d82b0ec6425b95ac274d4b6b10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa61626bfa10037e32518e9c3ae689280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d2a5e526c1419c223bd245728f36f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aab9b0820114444d92c6feafe3e98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dbd7cd283af10c4c19c901d6cd930283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05b6ebd0a2974a245e49e0c89607c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0288f909384776bed2a98394c30f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb9175c462bec9f4daad206f815866286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521a21eeb2d908f0e6e90f5249de0d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74bd16cf3d8ed7592d34d32fabc298288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c274854962751ca9fd8b2b8e3c77730289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aebfde019f9eecc14a620ef59be5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9aafda7bb34acc9c1536415fdde00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0200d6c87193b7551344137ff705c9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3921fb2173aa204fb1f3045450f77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4deef6fdaac0b16ff91cfc7f8ece88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732d60756a617092a932824b162ded2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4657bec1f401988f6b3c0df79dc4d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453c9f43cb58e5a6bc7fc6f9752479c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4fd1a291c178fcc5b0a5807320f27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae78d11a328dc1ae28b964fee4a5b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f12e8b85666601e51a3aea73e3e650300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88b57cfeb1d12a25033f5e998266ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c161414dc692663a2cea5fbf6a55b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d0e72eff9e949afbb293000ff7f6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8715a5aea183435f7a6d66d4a2ca4dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8af724cd999513c7aacdd3e5e567e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038b324319fc96038de459630779ab1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fefa7f6512034134a8a5429df54fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd115ee0f26833ff249e622416262bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150154675da530c5c8fd47f59314195d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59442d53480ddbb0fc3b0f045f1ea5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33200416c23d7ee4481d170d5120b924311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66903ce50329d67b51d7114290061f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286682039cf68a57724236882873b620313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbf257fd09bfe91f6c1bd1732cd136314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487acdf76858f27eaad078301fc68e34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97bf52f94a3188fce23f35fb79a851316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74996e5046466d17722243e104300d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1019e59044121494c03fec784be96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b73f768322793187a3bac9daa456319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cd190077a559ae093f978a284318f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30dc891aa4cf9091987750010be79f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f5375df8f2ddcd633249aa72bbe3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b5757bfdbfcbdfbcebbeba9b34804323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42816f8cd49d97e8fab93d542d8fd8c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3df2d5613cf2383966537aa45e436d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf65b9e6e3de3569e992af254ce8cef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928747e967d8a54626ce8c0b8b6a503327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96c171a732c5c5943bb649efbf934b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67af9a7861492968016c267f658075f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75af28e58d87e5f0f938a40947ad124330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69debeab6a98166f83f7f63d2270150331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc0313164b97deb94e0bf166e3d80e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4d55345bb0d388940f74a0a4ae671333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893950eb40a457fd2a502b986cccd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280cb38023890541588611e0355b9de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1888641f705c7abca982d88fb962fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75568448ebb2700b71c5099b04eb5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2228933c564d648f02e75ad39343785338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c09cd9df014b8542c5a84903e1aec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff633a677c430b051ebdbb73a5d8106c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8086552ddf44e713667d2a8b702dbae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b54db157754792939ec029c7062037342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d81b5ed27e87a23c2076fddd7ed84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceaa51f0f314a0b9088c6bd7fd2240344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22987640ecbe41b0d9f6190b23068069345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525237f8f80b2c87722a1dfe460dc9ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ed2b9760375db853d2378a211d07a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdefc62533fced5a70c05c439620bc7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3110fd97980cdd179cd8454b715d9f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f3d1fc41e83a42313f9b42bccd5fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000e4915d3b4f4310c401c5318ceb8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f409abb7fe45dfb5952aedd9a782e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83abac15148c43ecd06797fa20f8a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79e53b05a61921770c427fe74fb00e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd144a51c4b508e2782bbff9d6eba3e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40768512d4e7a481b9e16699e940ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15a9238c19e44b6cdf5bb1ff19d987357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e630c32dcdbd71acd2d571b837ea4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d56db9a8dc3e5f3ef35d24986ae1e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d4aefc7012488b3c2d3bc421ae5b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d3c8c35da04112f64abbaf6c4cc49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de5458479b0a7bdd695593db1fb4a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b926c27a53c2f210b4864b56a9de18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e22e2c917ce587c8169ebd6d850080364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c3278685b9c3505cd1af26655afa7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60822c7db00d7181db114082f9003b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37dbc29abaa6e10625855699477516367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d052f2aff894c87381bf0b4a6c28863368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed62dbc25c7225c4a4eab7b60d70a8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa76fa7b7af4f930df0081765c81fce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6e46f1970453ddba44763e0fae17a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52cd9bf0fe0758be194288b572f711372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7cbc8737db841cc194a801176ce18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181428b6ecb085599cc5426c7d05b52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff93acd52ff61c96851c78e9e7799ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0a06db9460ad945e0421c224889a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1471a05dbd7f72b524093a71fb0992377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9832ba833107c3fe0f7861e9164d5a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795ebf3772988b9b70788715122d7f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fc98cc895574249e6daed180ebb51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec4c876b312f3d555c434f78892f01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a46e9ef8ff20733011d3ea21db317382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1259e27abecb8be7bf91e6220a0936383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566bd981d8b5f348839f41ec7b0d58b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82b283a4683e64c3c18733fd3fa3c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9ce3bf9f99e0de942bf3889219491386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf47f74f0a2b45a08dcec8dd6eede7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43aecfe133f5063228920fbc8a2603388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a6dcfa62efe29d5f581aaf9e2d621389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66433f8a5c05a7daa6812c8400a181390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713cf4d639badf0d68cf6aaa994f949391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341817fc5e06312d0105ab74f7334a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0e92069ec3c1b8ae5120b97fde9bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f778b0a3282899514318607f2c841e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d1522209a71b053cc319b40a9b0fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3a3021aa9d90a5b0937b53fc82a8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cf3721e06639bef889a29422b03b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73c634242a8fbeadf9dd89afa771a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e940c52d33278b144f5130feb432f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce4fa16fb91c41d999a9c856843fc1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e964f96d1e67d04054ba320bd7f9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cea16f37ea3b3f76f283804798455402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4b23156924f1062c55624437b41ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b89fd66ba11229f3812b7ba5c42cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2626463000bbe7b3c70521590b157f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc1de18e7d143352739ff8f05a06d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b952f08281ceef3630c1d81bf2859407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90515825cdababdc5d58ec318325231408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3003959d7875a3c4c70abdbbcfbb8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e2850c55edf06849c1631f64928ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b12bed8e641050f144787ced5d51cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cac1e8e99a09f1bc25b59e43220ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0b0cfc8fc121be3716faf1233ab29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7972d0cfccae1cfa8eb3f965498b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfb47a49bc634d84a61e84deebaf48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09256b36f83c653b71c22d444bcf26f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec62ff32c6940249525ebd20ab0035417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21c6e17284f0b3b39b2057faf3fa26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c672a47f6387c13aeecbbc1e9f385419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0715aa23448f6339b790a5f646b9e91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c91bc3e8898d830eb49c5f0dee7721421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf56156938ed10b52ba092e769b1d79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02547cb431bcf7156a0bba2bfe9a983c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e55de9c55d5326df35b0bed6f079424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e544929a1a0b4f2d3c8aebd3e8451425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6293cbefc584da0002b9f02357f23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6ca3649530406f5590079d1a575b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443b1cd2237a23b0e3c86d30d0701e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278925ba63a0687d029aaf5f327fe80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe74fecb111cbe62840070aeadfef5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6780e70cf7385f2d5ebd3e9c308eedf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9256f184f71e6ab6db26a92cba1d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0c6281fa0338c807b95090394fcfe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568bd83b76f62600e2c33c3f21b078d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854b42438b1cc688519c8be4510dc15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4406ea4b51d87d514ee9ad8a192eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de5c22845dc26fb9e28a522f3c969c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13592c4b083994e6220edb412a784e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a9860f50341aef2947122c72b2a06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d7fb93a0477eacc27404aa18fdbba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d36b7945e2f509e1aa2a817108077441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649618ab9e79e35ec01d25d28934a7e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0486571ac9985d69af94548cc170613443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472d47728b0a90d486912e000419c7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6702f47e60f38517a69c1d18ac96cd1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9f7adcde34675d01a267aa140fbc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53512c3db4420c6501780fd1b00172f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b3c832f6a9b42e96e2e479f3151d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d20249bb1e3fd60d73173fb851956449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08864480a13639ba8c4c04104e5fdff1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a2dd056fab9a9d42cee3407eb3d10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fa828453bf6ac84520644a7af8b07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bf4f3158358b515b0bf1c004ab125453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21684bf6e207d19c68a42e2849bcaefe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e050e9129cc98b6186979b2db08230c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245c67baac5e4cb3a579e3c1b871809456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4d1efacf9893eb4cbbd5bf0610b4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5125f63efc6b8d1a99d43f764d087458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73b57ee8cc779f027d9e86e9c346b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f315060477e113b22157221ca37b56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957645bd12e13d4658d236f66596078461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f8c3d79afc6b5df7ea91df3ad0e01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e45fe1dad5105d9d2a900ee2f32adb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11547dc53fcf228c2be5fa9c29b59256464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810563f7589f19df7c800c3d7d58224465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faabe2ebcf57ad59c59a7691103669c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e8e0285001c6f6040199acbb5dfd5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b46e563c6964f8877a1ae64ca305e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876733ab815edf9476fbe30af13a0535469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f3677735ecb97419d01a61c1f533f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c47353c8576becf2106ef7ee679f51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56661e3ff79bea662f3254928ba02dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a8541072f591b6171483bcca61550473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b513e53407797c394eaf93568aad6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79cc93d796847e5ed4780368969d22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8acc9e1d882e504d896f3c224fec53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c3f08b139a1a124a5ae821957334d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f4d5e629ddbc2cd0f40f4f20bb8f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb622076f6c00a3d1f676a66774268479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae09944cdeda578bdc8014b90ec942c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429d9fbd7b1af50984e5a15b457adc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336c2269e7ebab7c43cdaaaf3cca69b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2f859d8e48bc064fb3bb2cffcd84c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf319534e5dc4969f72587c339795c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a1b47418159e2b825aaa63789d43c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500ff224b6388b6a93d9aabf5a6a977486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7ed137ab584cff1f143243e667b2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428ee92fb3ed3b246c12def0ae00753488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef561081a0e66f08f93ff6f4085c7e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2b5e240a86eba20c128b72a778529490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dd348c6fcfb1edc6cd2faa8a6d941491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1cae2ddae384f7122043d3cdccaee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233e39442efac792cca08270accc9f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee041c270cfc9e60e3d5ee21271af5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c242802c8c15f94a803606d1a41f97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74587ed8459b3007d7668c46846cff4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15323a08936bcadbc73b6bea01a2f363497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12721d4cd49d8adc0ecca1f320937b16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3093501ed946e94e60a7086648200499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcb53852def305356463f7c2984e87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586269ad666f70bb5f7845ce7dc5fa59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbad9281c8e46915b6c12461870a1fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46449a4a827dd1b5055ee71c28ceb4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9974fdbfeb880754b958195d9d6add0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe71e8b29a5ae68200816c62889d8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2189f26954a26fb8e1547926e0bc93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256db60dc5660639d6a63232a912fdf6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33426870d8e8e658e6f1a7bbfe4e8533508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31a2260c107474f40fb92fae4d56c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b777ea254012f515d9f32db8f9a2a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94cd1a49df826d521f912af76a648e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cde98f4b33ecfc836a2d7b0badc59d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d664957d2ff0e7415e51905c7c8ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e9d167abfe1cc721473a4fa7502fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ec1984d7d868c059da02702361dfd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a14376eaa4d2a60528ca12e5d82a75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302188266191c024c030b9862075e12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670d7e23b7db945534cc5f844b9b58a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4062d76803696bbf51387c14f97d676519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6d98db2ef96ad1d3532ee30c1f556520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5abc3c291aa943fd4833137f9c08a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90dd1c2a748a90c6798a3a84ab8f33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7006bb9fb35d9ea2871cf5cf2557f03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470f3d2c63dfea07ec1aa23f6de186f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65f724cdc38fa5128220d3bcc801f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42162e43b1ee1a0486392d3ae0dbce5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71423382928a0511302758923b272e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da1f69b776f46d0118714f21c6468528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65c6934bf2dec302bf50628ab3a390529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4011f98258e165baaa5c7f5097c6f15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120d80625f1ab2df3c632277ba805bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb861c5879778a4519c2f8d227532d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcefa4ef1a2a7ebad88cde2ba4a147533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe196035d5b69a81d13530780f3eb5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d500f5178c6ea2bd2af52260fd36805535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01160d4c95930f80d92cc36b24c1a73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70069fb03cf11863e9ad0ec25287ed31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403317f97206db53b57452fbcb89ca13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e4f3102c871f93cfbcb212776ca6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802f3b9f401bf02c779b8c0443ee978540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142530f96d5aec70a0e17fbf8903cea5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcb6fea28cdd2a1511d9e1363c6a8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40cf5b4ab5bf33a4d12503d1a5a3d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ab214bb9bcd5fb961a5a47f9fb147544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa639c21b7f5a36487d440007ca5bc8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70367ba9e7c20f40902637a310f416546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9dce900a747b909aff8466af99eae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5884ae0384c40514123f0382fd04b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c78d9f490cf964378c54b95a12ea6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5d9eb104368650da5935c7b3948bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14cc83bfc75aa8406b697dc6ea75ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca40230c5a5f31e1f51d557796ac912552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d5c77653f17b30d9f6091727bdd1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2185b18a294f03398a3093ba189e20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d884e805850751df1b57716696765555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a006fc1766e74eac844b7b27f8b55c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd861ab8edd1a3eae1a490fb7538c772557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab615faf305ac68d5cdfc9a3a4c369a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc93b87f98c18f959e803e5b51468f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7efc771376be57de8472808912de0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10619df7049773df2b778d48a358080561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1b922163f429b4585f12ebf56a9a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334a2a8a8e1d75f48a813e7126fdae5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29498d053c5b9e5b2951e6b481f1e3d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e30e39c5d4d9ee76b3469afc21fcf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665be4ee0516169364032b4dd6ec315566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9bbbe4c2eb3e7fabc86923c0c52cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0fe4ded49cc9c24afd11096fa6d2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f41a1f739eccc7137ad2fa25fcb5cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3656b56ad6e8cd8e60a0e0a466d38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505636bb7f05c3c37942c7b76cc9edb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf68a83c717837fc67f54dc5b0a799572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68debea69fc42917b746a5f0f03c96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dec09dbebc5a74c11249c5ed3634eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70e54b6cf96c44884c0ea1f12d9b71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053211f32b7698315b4975f494a2e890576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efa14899a344dbbf329252ce30220f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a777f4d6dd808fc465bf4c2cdd164cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf22631ed21e62be34c95a12cf1a79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9e349cd93bec810b01fd9cb3acbc5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a485ae5aec5fa451c7e1238e6cd36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1a86dd08c65f2cf876ee235d7db0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a640a236ac3e68f484657b6a62adaa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d791c5f5951930f152a161baa46a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fd81cbdb63031f7416c13741da758585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356e607dbac98712c0eb2621e59c070586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579ef0360cd2beeead1d50a955c1864587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b16860dd6937b60928bec6865ec05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3d828aa6f05181198e5b1df86c7bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094644c3c9841a91e902d158b7cd705590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c066dcf49829dee67cb7ef0e3cb6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dacd74765fc815ac7ccdf785030003592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434624da1e096c94751f03338f8f1c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbf2a5005daec59b6184de67ef37c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb102d45e70fbebdaab4152817b874595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253da0e64737b1e4cc9bc9fa90545ed6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac59741eb307ebe0ff17373c44d473c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fcb927712b1b4597d1f7886d4ff76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d13e5a02ea912a3951aa2831be43d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae524b10df3b5d739219f180de9e1fcc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e595aae4c77883fd75773b7e136a6fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e676452856e3ecef14090ba9499b5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1d93dae33673d5248c1f539261e17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241390dd6c1cde270cbfd2b65756030604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100bcdb996780a7ef4a1a392af5acac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d4c7fee2d1a38a1086b38b277cf87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdd5a2d1c638fab33d0ca3ee84fe41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d281f7c01cb215af73d5e1a6cb52e46608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d06455e9b43b2ad47679cfcd2ea991609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1e1b477640eb8c459970e5cc7324e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94609e1955f209eddb39aa9b72ceff45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7526570ae055062036c412113766d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25501bb828fcc2f1e6b1da4a20bd5692613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e2b9b4d190c59934426ce7f245bed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4664055bbd444c05c0f716be62a84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777116ddb88e3943ad3f980036052d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a09615ecaf92e4dfc118ace64b76e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d709e1a7e5a422e67ce05c889f00a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0918aad1d9c19217af1400cb89a200619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890857e60654bce3d582b2f3e7dd50b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4a347ad7b58016fcb3b1d5868a179621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab73ddaee2c8b2554cfb323efbd683622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ac13cdb5336a8df5b540f88df0a4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807825f2ebe0e1d29d46215e818afb4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b095bb2822a2d0c2465befe9be60cdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427c1777fbe70576adfbe61f69abad3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23685e13ef5a5338030ba163a54a6bab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01859242f8adc2f256172a19e0edda1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8e1234a94695ce131dff23b6a2dd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844bc4b156c5793688797faca0b06ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614802f3ae41676e0bdec2c2f3eb179631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585ef9dbe81861b09bdccc2447d22f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553363d9e1a0a23043b8469726f474e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fc03c567501c14836d6c8992358fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e85a4db03410d68a2667d00c03d09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db027dba353b882d243d6e9f9e40183d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacee3a095683fcbeb02585f81476f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e50f7a80b4483dce25ee176d9632c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddea94c48980990e9d648b9cc3c9857639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939fbe361b1e86f7dd6d9ed0a6f2f37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd976abf9bc00f7d37f04da6edc54412641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31eeeb4b41cfac9ad09f74b972954e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9fa17317a56272a63476d36ac109c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719749a1d7a714fc428e99c955746873644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff42bef1d5315ef8908e1f4452e6ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68937a184cf4ab9f00f969282b6faed8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda9958cba221567a28fe4108ec8299647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7aa8850e527523024d5cd2dc2cd2e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9695a281e805210e9ca0f6d4114867c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39e03126df1e5aa632766e64df7c72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0269b55d065728fb9b632f9c4b7fb91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a528c29d7b7226b93e4607692335b15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b273692da35b72a77be74d8f4eadf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894c061e9948551b7caded7de342052654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fdb14bba785b2c070284a6bd0927f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fafef7d797d763836e3c720809103656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6571445ed8116e1db055e2438092a5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c4b50b9789532719dfe34f6209de5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bba6ff14dc4d42d1ca343357f2f38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade2cb407cdfa8b144ba9cc0435eadb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312cdef25f2b020f5b7329a7df64d70661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb336d7059150cda20b9bc7b840337662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c9478c2ed06a16e49072710710c9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa482bd7f4aab2e40c7fd49577a7a0b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85924321d99c34560cc659bffdd076f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2955fb5793f967a10186d2b95d398a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a052149485deda1975b0ce9d0d7251667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a64eaa87c76d226f536000349aea3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346481e9fc61620b1ecc6a84c185130669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5787d429d3121f3b3ad24ed2b331d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719f100eb98047836c9ce53a4b33705671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491fc57584e4328b77173471dd7ad3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259789840e4a35d55fb497115d5ac2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c41fb16f8c18b09f3a1f5d8a9db86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c0a51002f9c99bcf1d5ef856f1438675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdece1308ddb4588eb4f384da7b12341676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3c6a5d4b17b1d4bf24b460439a07f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4694957b32b38401c4f745c75b71f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d06874308d527919006c40fbdb70f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ac7197a4e7ca0e0012dccba0cf7ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54484609ea16f6428382374429658dbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f087a14c2d314431801b16c3d39158682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263aa61ac718fd9393f7523ea60bbeeb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d2cd807e3fcb362928d256db12b7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9227d21b0152af3538265b9b0c90f48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d9e343d02545aec83fdd68c221db4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dca297a5c3f088c4353258dd18401687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373cdc0ad6749f5b40393158853a96e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68e4cc950768fd0726358286cec6a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e03eb34411367b93bf06b8344d7a7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0d3222a643813ef45ebfaca1806ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bd1454e067742f29aa76cca3c7f3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08ca07d49c2bea2acb3333410b4b3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6bb5e76b10c3b8b3987a86ef5899f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64d327aeb37161a86c4accc9983e7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fac5586cd6b98860778da7c16d4d6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2e15e6743877a79bca541a131d2ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b0b2d9e1015b0f110f53eb4e92e0c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57db48dab7c8ef963d80790290d01bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b262fbf25f22e3eeef8adc2aafa95700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c75b75217c391fa5474ecbd880c6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4321a6ed104800f0327efcd8138c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b89152203e880e9df55a3cc37bb8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090ff399d211d9e932f751ae52e52bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8003d54b69581cb65a7d7870553786705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e109fa3f6b310f560d2124ed1a58ce7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179b018d068d00a5fb37bad23bd8061707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34c7c162d3a55c3e2c6b5b466102a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a485123bd810e97fe98e634181918b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167b053b8b55954024b68166f28fb2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8e76cb8569c626d540c234d6e1ab8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7605e679029250cc66bb1c3b27c91a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef06a15c5ca99bfe61bcc74621b3e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b9e5bed61ac60bfb792061d32e81c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74818c0d5c6b4a844befb7714052a93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b2f15c76a0bc6f46c7f4f07964dc9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc03c3b6950272ac978b3febbf3a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeb877fc075453bcbf01ca9c9b0fd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e857a37221909110066af4633ed03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f08882bda2f4741d3346fbb92fd3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16f1a42d46d38c222fd40019383090721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2972677fad056eb2a5e42af498b4ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00969dd5eddc0a0ff0ebe5f3fafd478723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ae4a0bcb82974788e56bfadf3d8a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4234c25939daf16c09cb3da63b9c2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bd19cad68e7938222b0692654300a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216543eadb29494da43697979c297cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a3f676d4a41bd1e946b729610fdea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc77f379e012f0873180564c0cd668729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b682d60152eaaac3261ffb062465f5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647d3237e468afe48979fa8b85526fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340c11f1ed114d2c7531da4cfcacc6a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e228369bbff2cd38a480180853e6060733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc591669e2f1e6c3b98c512fbf9719734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f8ad7cd58c22e9dc6473b13cdf443735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580a5a2a0cf2d40ef25f2f3ec96689b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8198bb5b3ad639d35ed4fb0fa7f89aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9257bb3a389fda1f7ac093473856f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387cc77e6920045b07fa82271ee6499739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b1c0c3cc4d0b22f352d6f5f23f3c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b7eb9644d901e00d2b907b721afbb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d4a87c5e6298fb4c5817b5d822077742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde25cf1f193e7023478d7749bdc190743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acb60931a88db4fc2fc6eef11b714d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cd5f5c882a45632ddd383f158207f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67fc253f1c55d72cccc232a0cee23a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4e4711e07b84dd94bb2ba47b0c96c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3aad6d97a5b0e2b79db8b6cb1bad7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5937d5addfd813870b7c743b6ed60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b468eabd434ca53fbd3f9fb9e593b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db67b922066e19c48a246cc032b878d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb201809f8fa2f0b5372baca960c8846752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556967e7ef72d1c0f88c0491c0d1b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadc52a972763a3c570739b5b21f503754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8da2dcac79f9f83d76e228480c5861755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3f6740f2a792f7f27715ee1a64166756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166940014b077121e2481255f4f829e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a37d5a6b14e372d58cc661727789a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999347fa4b8372245509a0f6c3c9118f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649158484f0e8044ffb8e8572335f16f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc15cf0e93f4fbc0b8df65b991cb3bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb7cd4f166144a1bb669b82b5eb97d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef721a088dfa63d83a0ab84f4b4cd5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948460ee7485cb154f764c379ca3ffc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43021dd2274d5b242abad060533a758e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8a08ad1cb7733ed48d5ee51916af67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29bced94f7f33cc8ed887d0b59ede58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cbcf3f50d4be5fab882dc8fedf8819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4262f9866dfa8d6682dea312f764e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02750f127070bb4bd68b3cff0fb929b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d933a919b1e4d36804da3eb99edf9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdae7c65c83e6523baf46dc524f8f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074036eb7b9233fd67f8979eb493668f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c5b107bc5f57c1988ce3644c10fbf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c64d94fc40b4a2ba96fcf93b6d8f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6cf33660dd3720b8257d7cd50200e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da390b40a8ce1642acab0d61f695c3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce5c61715c02db58e5cb02390c6ddd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56752699b138bb4ee37323b4a2ae7e7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b096edbd796ffe09f73a427189d80f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446d737e390c7c04c1f65b99f67b0c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297d306384ce1cc7bb1db70adfac11023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fb8929917b38f4e3c0288585bf1d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486960d3ef42493f54205ac272cb62925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e36384ac80c591c24bc2cab64f209d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b1b263d8114d5e50a36909aee361c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ddd2012eccdfc18c6afbbf6e4f4a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a256bd2d52acbf701c2fee8c6ee8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bb30b762c08de6606fe055a3827f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc102fd4428bb4da3a33dcffea2335631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9144636c180ad54d2b74caf0e8ef8f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c65dba368d2b02ba66d54d25a1f0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40758846cb981f8971ee4214c88d4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ad867734b99691e51c2aba497e12b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9887291f32f17751f972d90c80fff1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0659d264022feb4dfea06148fbb4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874ef09ffbe3ac292ba59d2098e7d5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa271bdd905f9e812126f092f5c56839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7ae8feb0aba877ae592acd1272e9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d10f4e5025e8c0f0a5838012dc8a2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe612e74128124cc382f80aa926bd02b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7a5508673679e67dea453be054f0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7b8c84a0aed9f497cfcbfacb009d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d79e9a6cc91c71a6ec7f81cfe5193045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec8351e06be133c354da7fa81add2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ebabb7314aa24e1232732b9d1e3df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04eecd7ab662d67c00e951201e3a4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a6395d45232314055cf74ed9d978449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08500032ac8b0dba667123228964f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e5926f511f7a66e7768e69f4b8bd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d117c1ab9a167c46b662f4fa21fcfb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3e0eb8bd77cbb885df070be34f2cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5c17eaa5560d115e1dfde2885d21d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11182ee1b08b7d1bff638661ef5349255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62827552a5fcb0fedda5c8f93015f3b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6c718e5ab2019b333538c5500cc4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b5994628d973a9d43feb9cb8d523558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193d4b376d7abaa92c29f409d9be5a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0413a799ec160b04859adbb27d0da960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf18edabac65e3374398c2310492c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10b0ac26e8ad93821f89706e2590a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d702c7b07a8f651fda2a046e6c7ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84ebd4af678242b3de9d034b8ec13664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf908423c75654e994c0b3e5b8e493465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc42c2905f65af3cd54cbe6ff7ab89566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d5f8bf76f7ef23021af39333495d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094689bc9eb247a9e59e2de5e43269ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f569c6bcf86b1803dc862f0c3713069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5653b95e7bfe0d909c68290cb677ad370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727991b13984d1c26bb495279d1ee771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bb280283673f2337ec2cb929a788d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c9cab2a2372e8a022834a318fd00773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67232a7074a2e6db04b64f3a7518943c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8e1203e05b68b1b81452aefc11a3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2de976dcb8d79722fc776156dd2ded76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa61de8c53ba837874f8a2610527177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0c764980f9a6483677feebc93505478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5695f09f94ff92cf88d7511e06b786a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe459d06e88e47b17ad80f237d14080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77acdc469f4868615ffe495f037f5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f0bd33b4d0d97adad90f39532498782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4c7267b00a5d4c2bf94a90e1aa04083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bb4acfbe0e6d3ae6868f90503306284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a301b70e1ba8cb70a3e9b05ba0b31c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa63e3942300c6c7210e16875f26d4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d451bf2c07da509087010fab5c895e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47a8293e465c65b25d7edf721349f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1260f42b788efe4b449727b98209af289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22569caeec149c8ed2703cac6b3e8f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3613cc1924ffefe63479818435966591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d51e5796d7f469a3b68cf423bc86b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db00b218d50ffe9e7ef5993115a495e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e176dab0caf90f65167cea21acca1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faab060308331a9c928fd24b9fab8c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779389af78a553beaa61b926145b16196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3ae3f320788baf19cc0d41c82adfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680f9b6d3d8f39c69ad8b14671b397d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddfe340b1830bcbd0cc3a9442e02ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103fa711877e67c69f75a25f0b7e19e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce161c78ff0bf15341e2f7ff93380a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f355bb21a0d3da56caeff9362f36616102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82655eae3332aa0c76b75191378a685103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0a728c675ab45c87a4aab0f326c31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68894cfe5d943e7f3cfb8af21ce97254105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923064087eb4f6ebb364e2e62d5ec04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5d4a8a15453bf10a85af1e5014d80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53a9eefcf853dea151e758adb8a6bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29809ebde31a288f7f1b59587a600a89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bea012da37645dad19758b456a7b3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104514f916f033fcb9b2e6f8a1cbf5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9c9812d50cf5ef8519776fd01212c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44090eeecf71e4b09d26f9d5ab35655c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc566546f96a2d9959a2606a137d137b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab917080e65cf09d5e4df4ffd7a76e27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d219fe303bcf75ffc396a17415d20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5340c779496032d01b1362c802c81b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4542f7f6e55162032de6c5ef03d38e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c72adf56e15cf425ce338d0d18acb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836866e49b694d2791174d54f18b4d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8469fd5a2d4057ec3d21d898413f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f045cc7a308949a3fde6a0985a69f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52642e1f33666055b5cdd23a6cbe42cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9713c89587f5f1f7dc769ab28f70f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d74a07ee092eeee9f899623ba4b91e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caee3c6e42727c463500f95bccf0108126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc978c44404a98f46afc58c25552131f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcec246b1cb218ba357d65619b603f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06394788238ddf90ad6db9eff6b8d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1d7e91770a1f106031c848db6db00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c598bd0689f429b1568e72299b99ca2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e140deb5109561d34ef6f10f26bbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70771320cf070791f9d97ea813634c2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9abfda0a2437e71bb76747f75dfc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf91fdae84866a01b0c6e51d45b423135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e74621d5fa26aafa9093dead362819136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87c4ae9def5a047cbe4390871545d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f92f01e0f82881563ad2249f292bdd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50706bffddea3c07c89aa0201729eb78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dafeed98a427994f2334297a70f9d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab9c7c169653ba2b5603a0b6ff2a54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1b25ba65f0e5b41abe39b1689f0ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ddabc660ec14ee8855c2be698d277143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57eafb820d51fde4a467478cad6f36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884c6184dac442619fe216ce42ffc07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b4c8fbbadca84c25f6978e6c66072146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ffb5e6b95c7bca674444a1df064bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba3aa42e3e35fb11c170124ebb52bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed883ecd96cfffe50dd791d91e434720149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d44f7871b31b7d87e6ced69be1390150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11bd3492624e3899572b93912e798c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0a6d62a6c42e9ab4cb0533bc1b2bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600e59032d6e08a856ae540e239ca88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506387d84cc13908f32e5968e072c0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d568d17fa8c3d9aad717e099cab0e3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de081a979b81775ba947aebbba9519156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cba9604b89f97c9a15dcf21c4d673f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdc0dca5a98d541fd89e9f00e7225d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f2f61db3fc5aea7d7acb5c987455f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5c7eb6594d12f9a61023e5a9613c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b729d37118e5e94b9641f0ada3fe37a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e133bd9f140184046e7307612952c75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d639a5b7f471036e804f159cfe5989163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e68ea4a22ac676b4cc1176e54b6c9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab242e3ec2ef6e09ece76be71c2ece7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c75f162f9d78804ac401385cbca084166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e6edad92b1c821b259e6a4be6260e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7295a9d120c03feaf31b2301a74fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0300fc65bcbc6e3f8839340928d1f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26fc174e65697bac2b84fcc092b7fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734cb6e5b3cd8bc15652bc1b13fedd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501a2e0a14fa38a752b5836bc9639d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef38778b5984e41b2af5de80a60bf4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c9052599eb53367d09d172f84b8d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec29d6c76d4d44ec5d78ef548826708175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551320f1b10b4b2f602559c3c7af3e97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d39bbe5f4ec8c30203821e819e9ea6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8478547ea28cab075c8d2cb9d3812c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b996beb670616de3bd44c7baf6e0929179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca10415206f19601700c942a8ffa1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3161a002c379f47fb1c5ff368ef51ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373ade6c182ff6f6e0c84215d30e9e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a09c1d040b66fd7499bc1cf0173812183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9f80da09c4ad29e265b26d121e401184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5b7a0aacea926940ffcc49abf5bc2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e8e7cca5c51496c9addb18a32b0c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6093879c0dbd239fea6770818f8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810650a48c9fa2eccc8fe9e3caf960b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fbe3fdb3370f4d60419615047669c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba72b6c973b8da8f72e49eff56b61e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba451773f8d9f8e1689d0a1502ed084191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537ea4f811b4907f865b04fd0ff97a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaccfeed607f89cfb19a7faf9f9845193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b1aa7ed76f6f9a78e4d72fa9d15b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97f4e623eb375b3f874ddd291f50bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04780f3a85766d44b7b4c7ef7900e52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b5109d3c02576983d510aaf3fce21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10bf7b1bf29d157f34e5ee1250fd1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ff40da390e9e33bd7d8bfdb9ef4d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538f0965193f831b9402616ab88462a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f12ba9bb50892860b6ae473e356cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ba8674951720dfe1c30b2cd4e44ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b174807f83be903b597f7205e863587203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cb8c7793e78338cdf3188696b08a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7944403ebaa61df7502b894d3354f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a89deb35aa01fa520bf5482b547dff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c2c6afdaebf57df92138e6c5ef1b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85d8dd750ca6ef4a84a826b05e9301208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85447c99669c87cc968fc6d4fb223d01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183f63494d374301864533c99b010c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f919dd081f8a7ae1d5db0c6c06a64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f74c9297ce3e35cb015ea10d2bafd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950656bbc431a16000b202da920a65c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891de7dfcd1df7dc5b168d5299d48f8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df0846201087175c23d1502cbcf645215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9761d8949d081fb4fdfee9545f661216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93db82207d3aceaeb2856986427126217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e83931408bc64d85d474ba6831f8a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d310ad0a5292e7d1bb1d96944a1b12d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23793129974d12188c826783798bf0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5b8081bc9c00fde69e01dae68add4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffa22d76eaa83346b79f5e0d89f9f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318e733bc3428f1ef512c4441daa041223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc95277fb85fac59cdc25afa9a6355f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661467ded9ec843a7576ea74ab854ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51a79deed4e2f14e9a5ecc6ed8b017226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a5be9afe58d63e884f7397fc47c8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a32e37e76ea3556ab17060d2512e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94b526e7fb6bb00064108a6c488157229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4105cbb82ea411100506bde98e504e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2955899494b35b0b998d09efb70049f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe2d538b7b2c5113272b309831e899232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68a971e69dc84eeba6745a0497c826233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbed20e1fddaf8bd0dda48d79a42db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ea6988ab85c561fb6baa79a6438aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa6389bdd284ebd9bc0276948a8930236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2705063660488ed6a0e73ee8dc6e70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13a308416ac5347d05860f3dcff4ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d92f4b94a84a57694463a8f93bc392239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fcfaaf0803937807a6689363f49b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1c06e34a0b49173545423a7468216241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7c84eb7a8c621057ba209790821d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0907b42685c56265f033b7b0c2c9c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb86868dcb4d08151d723229df3d0e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9249790a45da786a5f0764176d286245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c89f0bea5b78428901e48eb93a7b57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9f3026060f35f43d6b6e9d596f864247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b79785693b7022e1b56bc027ec365248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbf8f20f01baefbb3648f42baa4a0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8700853cccd8a12e21420e153cd299250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4625e98eeac16e5bda89e33c7e5c98c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08996a0f3171c40d9cf867249d57fbe9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20450d108e39174dd7268567f7038aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501712b83a97949d7a50e3ae19db702254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561fc07daecc81119690b0fb6b0b2a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb10c5820842db39365b9987bfba42a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f1f03185095729eda33db157a4fb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c54a9788512729a0d90f4915166708258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7ccecb2dbf2e0d3cb88a4f51d5556259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff14c248fa34fb6967507229dee5fee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b22fb30a6b7fbe17a289c2f525b83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09244517e1623e89c216da7d602d6912262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431bd05c0a112ca19186f381fb37617263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dfeb6621804b27b524f5e70d8a476264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27c6b83906e488fdf88d39becc4676265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022044554de8bf90eaf3d7fe001dfbb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974a7777e5949a7ffeeb6fb74aae8d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa72358427d8080389573423199f4fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df3c54d599620bbbfa383bd47ac9fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15896ada46d4ee8a8f843fe8e84b8a1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f795d143f57c13789d5d9bcc7b54fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088565d86707b0a641ff140e1618d97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa05ba480091c4bddbb6f0b57b8cf1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7e7d8bb41595c44f3b38eb735b686274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97144ab3149633bfb19cd38d1e3179fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39042063b3578ab11be3f55f9a7bfc89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff26cb5b23eea396d0c7e47975eeb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c229a5124a4e46b6f72eaeb9b6636278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68629fbca45bebe979b41f959d7356fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193d5497c34c42a877dddda611cc01a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12c8a2545d8f98e5dbc70f370ec719281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740bb1afbceb290870106b52228b407282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e59061aacb21ddf495e8a64a7d575283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d581bfa2a2685a07570e415f0beabdd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbecf0ea18848a25b6804c643b6ff42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b67537d3680ef6c03732298938524286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0096afb190bfb2604f76beb68b91aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae2f971c890f22452b08cbdba33f51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af120c1fd22a4cb7e4618a71bf5296289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b67048f353e00947bb46b86509fe5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a261ce4bf21ed52585cf5946373f59e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346b6ed20ce4bef5ca11a2739e8a198292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d8229ae15db9215a7b1938650ed22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646c2314efec0ddda33925abab3f7a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98a21e9d009caa3b5a8b0125b3f6c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559be78697c8539bfe41eb51c0dab5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e88f5cfd4804e0a5f936e66cf0f020297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f723a6de77420ff32095bc9fca6ae2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a598938e491c08c897cc043212c69b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c429026ec64498cd8d18c179e1275f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30f232248c82484c8edd87b6f3a488301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c42c8566821ce9c03104bdaa8d6ac1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecd72c57a1e23c4115a87e62c717ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd9bb91fe207cdc03ca6679b78989b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773caadc159779d92222509cc4d1f10f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2e156a948a20c404b070fe74debff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3b8716c210cb0185a605e72bae290307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a220d205a60637eecadde471d060f32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49417b2ec031f9ea59fb3218403b7ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e9937e573debb81baf72404385d1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ce2e1944ac7df8e6afeab99f9fa36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f0a98035b6fabaaa57cc6a8bb57e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5f7909f52d2211c8d1bac024612ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb3e5fc91ae2048c121d3971db459d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf716784c3649674c4d96bfb878e5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f28576edf0916de441a0cd7525ef11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37831f2c87d06fc54257fe0ea0529daf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f6a312cabcb78c16aa9c4ad014498318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13daf8720d862d9fdc1e2038426765319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9731c9237cd41081f07c7e3b0ea2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a43dace560fd4263d8f0e35bbaac0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163012974b3f186b22f4abbac41b046322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd9300138971ca44075a327f04c42b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1e7dbf74554162cf9da9d60e6c650324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479fbe967e246a1a57014ded27c453f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390603b10791b797983df80bdb31b1af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a57870032e610420c69ed0aa35681327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf4bfc1b5db2b4b142f5d175031027328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418f199a8cafd7dde601068655eec08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b38dad7621a2f23eb35368134855fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31be044bec54f12eb8a40c27587e0c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565b6f89450244f0342842dd95be350332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18768cf4adfd8550acb5433e030bc069333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b44d368ad428ff605f20d5c5c3fb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ae6c23508a10e17c180d96de0c424335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1e8cc92b63fdf02e5de5cce3d707b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90338db5b517fab5dc8af208ec17c936337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf25dd522989575da2d1235a5acf69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc511c0f100370e8324d4f23406f77a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73047ac90f4b057821fb3ecc0642fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7037af881252125ee9609bb5a298726341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638ff6000dd9e3ed49fcc472f67e5bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8b53dbfdd53f75a6f8bab097704fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bf840683bc611a3469879a190b2d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3959e673e49a8812a1c6e753f9185345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19958daab9a3c011f7462b61e8284f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094985b88f81bc0a2faec73c9ef2226347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294393e00f195f173bc9200af4a49380348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d3eb148f41cb3b57951b00beac7aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d756ef306d5940033742a1cb486233e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5450e6cbd749996b07208e65574a00c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caed65ac3f58841075393a2d5d10f86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a88ef06f1814ba7b9784459cdda5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfed2cd3134e51efc90b5ec6c1a9ed3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4985e109a4af38438c73a7df7276b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1bdc6e2ed35b8b02f20240b167c66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf51c4bf4d6f8df3136adf93e569d12357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015cdf3a4a0100eda99e71254632bfb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce620da5eabe3597a726b2c7f531149a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f3bde220c83f7a34fe2df958a74f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38191b2a8ee6440bdf606afa467b45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b8ccfd3e354c42b821dafea588ca2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a180b6e957c9925b89bc97b539184a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec4cf87a893bc3a32644725b6ba5e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbe518cc280f9885a3837ff4a2cf9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7fd518c847c308520b20f4f862060366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b830ce35e5c8545577ff49e85f87e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11efe5d0d502f8bfe13f915e0b81306368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546c57ea9a60b6768a7a50ff7d514fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23aae31c4820591550b7ecc5fe264f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08d7eede355b022c097bad31df9900371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1399812a55cc383620fe122352aaf3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa721949955be2986a0a097f556fd3d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc163ab1cd3395d51ab4709ec039f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffda031b72018120c0c403a8d834c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d737c2dbd9d048eb52962afb3f9904376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15c9766c6475fa923f8dca511d144f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d45f05f72b970bbd0b6ab3932ef709378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddd74684c7d8fd24779df9fa458e53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caceea8ccd01f45d1da94a69407213380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0b9fd376206d93d0b17f42b52ffc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ddba7a512c772db67a44a8cb5c8e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817978d85f0fe72bf8c7af9fe19e147383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa8851367cdefbefa9772563ac0d0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080c4c4b501d157df8815b881c3ea92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89884d73271a06046e1028e5ff7fe57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4acb1a12bb4cdf95aeaa4eb4d0e96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a95fbaffa58f49c8ca3f389973f7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8e6d1c13a6216149f2ad8f74e3cef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb703e83a5883286bcb274a1452ec62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922c0cbe93e7a8a3a7013d1ebd4191e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7aac0a174faa3eed3ccec7fb6c6ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8cb241d8ac956284fb01197d6dc7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f4f59657a2e91f89c65b148d5859c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8643bd7da750b29293de3b8641af243395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f986800250369cdff0ce6d7ef2620396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a808d3928480aebb07358aebc544b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7f86e8dc858f77487dd3bf364d4ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e888f2db5bc152a5e1e792281484aec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e5b2d9ae16f32619c80a41aa838c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceabfff66df8119f4e112b0216b16b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8a73639cf93f32698a5a2eccf8b52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2894485fe8b1da49853074c24844a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e32f1b8b506b27a1b1e79bca9e5ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1d8ab1ac5078f5399422e8f84065d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eae84b21f40b730fc9901fa40a470406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03e3aa0b36fef2695c33cc6e163373407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa4c37c9875a2e745e677fc87c5b50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe326a00f8d58011393f84a27eea0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d46f4ffcce9d8d94702bc8299fddff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e945806bd586e16183ae7ec7cc6138411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6bed8d7f46e35cef7c453ee411af8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc639d2278efeb8d4d3dbd9d404010413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32d0756dc6601b1c7b45b75dfa8c36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82290e90bd793a2bd1e70f2d78896ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a38b7bc7e9ebfd0b7c44f90d2b9c48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553b46509355f0a501cf661711d693e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ed0ffcfc9d473136ca80894997864418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806202f687098e73ab2e7016351b71c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e25c6315904c62e2dc7c332c4bbd0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b2406624fa02cffb572d058c8cdb8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df006cc1184136943280bff89ea93da4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d7fe24d51955e5fbbe750cbecd84c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977092ee595c11a9b84f1bc36bed6a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308e4bc6cb0f35df11f15d8fa245367425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba487129ca7465e7161949929e9eab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b35eae4e6ef4822cce66497b443b99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4def2e9c1edf2b4744853ba0a095739428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bab843bb0820d73aa5cd702a8c89d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7a34fe2ff97bbc920e9f469f4284c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367159b0b5c5c95e75198ca8d1aa778431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae953a3575f3583e0235d6a53ffa051432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d40ac5393f5e454adaea39698c6d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c610c855b85ba7e1be6f50bfa21978434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053c44651aa1015ba89f6d29ff0d864435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e28217cdfdbe5718989b461192685436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef0f0a34a3c5b54c15ad218f76eb90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f2df6a072dad3aa11cece33adf85e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf028ed08a56fa6919b0f4d673288233439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4759a17b06141921c2fde08239adf08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce11b5e9f2b7a78e5c7b76b4eff8c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedfafa886bb1e28ba85323431bd5a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087fa21d35acd044ffca1eab662b493443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019f063ed0c3761cf0496139c5a8d79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1711611846d5e4d4795f781ec7e90445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c3e77bbbfea779c79bdecdede912e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b124ec8e72469e3c98d9011a32637447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d55b1c3e05c42cb02c8a48d0f502c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7542ee14b76fa7b0c7f49ef31cf4280449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07ce5d0c5e1dd1664b1c3d7e7c201b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8329f8444f86ccf7a7ce3a5aac2643451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0663e03b08ade62b110fb2715b05ba6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9b37d34050fe0235c8153af6284d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5923933fd0e6937525504e1fc1b26b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438b6324613a766ade743412c92695a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03432a383d4c3b90dc0c3cc5a36d7fd6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08964b398917e4cde8919fba0e06cdbd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d58c73b4d707784a7aab302819e23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8925744280032e8eae62fb539dab2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cf2205cbd1226da08ba1bcfb33b74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741197c76a19ad9ee867fa68795dfa5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c0c3ee728ea97001c6c859830ebca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd397c785e7df182103605612a31a2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087af672b90c7f00759e6e5c6888d62e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ebd5a1da41da86acba193974799ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345ba91cc644f0d80a5f97bd23afa8d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c41604594cb99c8133b5ed634c86e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547e6314261435c879687444102c22b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7d0de8b105c56b50f6fb65a290b7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711f6899a5e75571753c11d2e42bb6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4ec14c24c97b1d5c8b0e537ea9628471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fd3238589a523c8ffb7c860d3611e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7019f6f7ce7833d3e195f6013b211fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc3b7c091a2718e91c7a8dec73e52f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8444fe5f37d1e9789ee721a2350ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8e6d221c344760d9b659c8d725b2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba27273eee485230e9e72047b30276c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717b639570f4e9d39f4117f265bfcd5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19119a762bc1212db3db734d7511a175479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd578051b25d8ff747551451c7447ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27ecd36aa2ad1a129e92937156fe73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0424bf0a8fa39e22f1724bf638d05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10e8438f012abcdf72fe90763ea094483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720fe5677755e8963f07f7a8109c551484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725a126e65d8ace328f1cfad2fbd9fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75417d0d53765679fc3e996c8da7bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8efe7a3ef7a9c23d702075d6ca500487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37576a48ce694c2cfe390c4f4ba29839488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7551f90ef3b805bedae6769abee37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5204de841b4c783b4dd5be38ee5b144490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb07f7217c39e924d5d13cc3f0240d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3d7b2352267be0a7a74a46dd4a236492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706d532ea29a8c009f6cc102152ce74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87afc804b14e330ee7ae65d0470c861494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0953c427bb1b7ef29be40dcc36b657495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803916ee95a5c0c438ab5c3f2783341496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604a7268237ad7a9f08d54e8f06597c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae50030603897885ac4e70128e5f0e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a85d1a031af6988ed0700c4c20a3ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b748831475dacc24eada6fc87841db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6160d33d6a94bf32e723dfc4efd39e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33617b92458969b76d1e89d826e9a86a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d8714376281d6d59a58e7c0560c54503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0ed147d6f80fee8722931821dbcca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a16104b8ec1f21303ce9023ef8d51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0ed8a71e687bc202f4d785ab59faf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed4e6305ac177398da6bcc73521254507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936637d5dc721cf744f701b991b7994508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d543abee760b68bb4ebc4b2bd9815509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18421e826731a28ddc83e34460d89fe7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6da29b684c4dd325328731163d5cce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d128e0e90da28e5e413de96c94abb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d62f0a8ed690d7b42156d675227956513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edb848660ac3acf257efefb9bc06f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b452da0c20a43ff3d7f0b1f84739d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621725c6c1e5d78cc35d83c89a18c2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d440c4ab87c54adb81e9085293a1bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d276006a1b28e405fe55ddb036f984518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1323920030bcd783852b9de458863a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f542c6a15b3e6bb08fe1abc762bfd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f6b98e37882a9ec6fc5ce2dcc4b61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110c53112b9bcacf29d56da1b99b9f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767f896c1b809101aa82dfb711952e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c73329db5499cab97282aac20d5b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbd14291dd325beeeca90be1b0f19e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dba2527134b2107aa712c5c8c1fe3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed81b9e88d3c0f65c903fed84fc1375527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9dab1f914dfd0c9022dd41a2f8f89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e1bf38ec6725554e922ff796d3bee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c2b8f1bf21b48665a3e1820582379530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1aa07a65d72c549b13ad07bcfea1f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8515c02ba7023d3d2c0fe1a55faac7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2286c2e6be0b49bdec60248f399b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cabe21e5879848d21d7c0e7f93d3f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf2445267c86edba4361739e43fee7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b6c9a20c5132b1c7ea5c5bf7ae968536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9e3e6dd6ca248a130c70250dae576537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e8c5e65631598fbbb45ff3f156e37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87754fc32e1b091aab8560eeffe412ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2039c54c997588680e21afbe9c9c3a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1210cc83e16054bb89558c0715a486541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe6907ecaee9fa763adf8446910293542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbc75bba60c0cb4592448ea13a3d02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c281e89c46d2d4e69a5304730c268c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e3c953117d2e93f353f42173b99d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ad5cce6689c94d0b8525952a0e6cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a09306b5e8246e1f1580c7cfc496d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319869493a12f30a60175370bc2a57ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa13aa28689e8f7f6b3cc83317eefe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283d00ef2a253beb036356590225d29550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b5a408ab935dbf6ec0f50896dcb76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41809bce2c5c89365980fcecd6b9e64f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701234d672b06d5f87019656a8f3970e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300faf6d71b26f659a194ae3caf520f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e1741eb2962a89166e045f881c404555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272448925af5ab3bc79d3af48a16748556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19add26528d62646e81dc49a05dbd3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc13891fd988514e1d9cca4c4063ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fab8032a18c59fc7e073c42eaf493559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d0842d870b10693acb2d759770cd6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4334c49ab22efaf88e44022d00767561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a891a6453fb46bd8cd9b7009815469562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3d6e723e8d5a0b76b12a7608d02fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a5ad57bbd519cc8a2a5f9017fc490564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aa7d118795ecc1c15b8a1b605844e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328228c72716128a4283fe8127344b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9b1ba8952cf0a26c34778d3327446567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e75a53a0ddd40ad135816eda56ad6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375370eb9ff799ffcc0f165cb1bc81d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c32c7dd6ebec50165d7426d884eea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ddb7bace90e18765aa619d0318dd9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116c0bea2ae823cebbf30f74f8836b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb0498dcbaffab4352ab6c57d5ae1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe2083eeaa86c7419526de528329bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce378b332ce3da63a606c3b18b4cd9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f27e23adca0b9fb1e76463017d74b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adaa5f7107f91d2ec555defdcc9073577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81459d788308d8a34ecc656a82fa3d18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30fb99a1dc203a72dc5443b35ee4e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95115bf02ba66e2d372dee280b8daa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83ba865192e7aa73a81091c6c10fac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3e0f44cb5fd1f13caaa7c5c59706b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc638b4f3c951dff435e8cf2b7042b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd273275ae6856ca17d4ee250265d5a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dc899435731058e5af5c124742292585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9c6271cc48afb73d15669062326a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3853cb812e4716c1299e0654539d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b81564abc57ad3b869da740370eda1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7b7be9178566c553de96c3da2abff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8af32b00bcf10385afc1965557a7db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343104f779e1d59579ee56d4f0f6ccd4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce688f435a2e9aa43298a9d7a810f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a9fe2aac90acb36474adad8473873593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6af558faf33ff8300f6d5108bf5d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632c11fb568fca2d1ddb30bfb0752da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff56fe12f83f8e06c036e7e1d40e0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0a4570f174f7ca56b226fb48da739597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61f0cffe531101b010d6a892527152598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80575dae836a6257806524cee46e64f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b635dab8304be0660bdadab42b180f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef32fd3d71e6d28a06fc6b8af691d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40c34450ac0d6f07b409c92fc2a0b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7092c11d0929752a2e60ffedd2d41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9be0bcb985a811e5ca4e8033f1216f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d35ab8742a50caefb987d940ffb5d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8ef7773bb5ca07a2f0b30202115c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a52a7b56a22e6f97797f3f9337e5ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796da12df4e49efca816d1956052262608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849ee186dd3628c39dbefbcc9196ef7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e903f39377c59ba49a8514fda7da2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6904fb2369952d5b4ce08b6885ee8a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dde7d21d47297b7fe26f878381cf0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0ca74dd01ef75edd5b412d6159275613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bdcd926220394f2bc941c5df6a308614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcefb298eda39c4d182bb6fb70c35d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502fc4108e8f1a3bfd7ba5bbedfb566616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e19bd9da3b89f3e849f2a2b6ac2857617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1557585ebc61986945eb3f36d449d0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccba25dddadf9e9abe09eb8d9e8d5b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbfe26048ba2c3c89f9739a17ec064620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65068b300fd92ff588ce997b51a93d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357e48027e7c58a73574e2d41c8bf0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1f4f59f44c50251193d69eb602810623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb277b9322ae88b23045c6898d9e6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9affcf5ff9d61f2720eba73e85dda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2638863738422841c56c7ea7b3c27e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b2c96c87c2ab9430a5f5bcd1beaac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273582b76422a2e77362caf3ec9a483628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97360edca04875ff17bc5010ac9a9d78629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd790a51df04e60cbc40dba5db5b7c9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c099da6d8268e9afbcd118c1c221f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb06384029a810a382a9f535decdae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d75f2a63f35b9887e8afebdf6bc961633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72428d25c0b1f94d0e815714174a3f50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f04f528c0d40ba0f3bd6aa25e9043635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e46762b222ace8edfb7a1b0d6be87a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803637839c04315380b31549a8087fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920e2518ed036ebe19fd6be5d5fbe02638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1796099d614894b0a91cc68db4ed874639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016421a8bf8243805aff76ed61c8bec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a0acbc8f84b1ad53b1f48933b8930641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d722054e3606dfd813e16d6c378a3a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd6ee24335867a39785dc968065c74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2911e280af837033e9bc3a6a1b4f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd70cb15473e67e85876fa52663edfe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66199952dd8838f31d990347084aa6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be518494357b277a099f70d39eb8ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdabb763bcdb3e5e9e140691c57dea1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e2546a5b081b13c8d45759da0b67f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf6117ebc0f8fcf798dd63e6acbcf1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff89d6e010e1f1d6b3dc5eb638d605651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4779642aec4335c9337dfd3007fef8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e6e26774e15dee319d71d9a9e6f35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d173c481074d5eafb30f5c5322ecc4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d93c2659dd4df0da2ee5f49c6c5f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ce945bb2905e83c69330f9428bfda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392df7672ccf3297384b66e92d02ea37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af1116a4c5d22817f5b7729f057782658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd668cf9f8cabcc9f76bff2b7c18da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97614a30d6140cf56994e0e25b9aced660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3548e34a9c8158bd78d136caa04ae35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9468b4b5e76e719e98d03f45b3a56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92277955e49072a8b88d96b2b938f20f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c421369b5daa17211b38427b3a415664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd84eff1f9a36cce49498b683025724665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3658589d588067b1bf130d2ef1a8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9081c86cf8b2ee18bfe444885cd88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454b9ea833297f295becbf2c54be6ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52e0e660ae73aa7136aeec564e1da5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1001ea583f923fc5f16e2ccd58014f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b463b2ebfd45ffebfcf7a6a5679b8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b398970c668e8bb5300364b93817f44672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a78eb27d3df29b261238dc904fb501673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570b5da1a3d1f02cc4079c2b3a678d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d742914963f44835d6dd77ae0bbdb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1b5678966e42cb1730f1a30be540f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6052d4d66324d567c4f38fbe904be61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccbe52b16845f9bf7c1f198e845285678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685727d9388b54c594ffb4a176563715679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169d745fce8d000c07087ffe54694a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be90d5133c10b0b01a42e14c02d918b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2227b4ed3295bf54d25e7394844a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85926e481497863d68424b84fc39fd8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef604fedb8e2a3cb7a0759313a177959684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4c78afdbea65e7f7de2ba55506d29685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78419d51f29c434fbf92572655d0df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf80b1e39ffa186854199de44b30ce2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb25238d12158ac8fa2e95ee7c8e0a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc379e0cb8b5114ba027d1a5c8b9f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a3403ce079c0f32761eb455ad4151690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c8db75e43575d599e3672124966b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc862ac138a068150888160d860ef872692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e04693019b000cec640f9df583db9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d48f926c079109a2bf9a4b037f5e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852ed2a935b2d5fb01ac0f7b75fb399695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988927302f0943a9a51dd0afec72eb2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43055de05c5c03f019fe1ce2cf3a69c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1018d14fc0557f860556762402d426a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fb1815968604eeac2d91f2febf17d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b61320371be508b8c5b240dd58058700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9587f51cd32606975f86c55b45327701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fbf3cfc66b8b301f8b17cc2d42331702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd7d787564da458739454292f19311703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b068f39eba4d2f8b3af83bd00104e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee374d1e77bde7825ad68c292344ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faf2f1c2cf1ac4bdf4e72bc24f4149706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb7cac71640f90559d097c6994da9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c473a6872acf28fcc97ada02bab8fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8e42de7221b2f81749eaf43ec85cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d4862bc5a18fe5497adf8d56f35c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aade656f0b4c7f3d31ff7b057dcc923711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd9454af534a6957102e9a61312a19712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f917d5f06f30554cb930f977ff7b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e66bbe306fba5c205f3a301d3061ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6ee2c4b8ecb21c47c311f04869fbc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fa68e5d2528d0443a1f49996c3d75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640be7b5cb775ca45dc4542e111e9b7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e0cbf90e0ae7f3672f6238e45f1d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed07ace9d27a3a8bffbe688ebbd9b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec363b6d5595dc36ecbca20a96ca8b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef6c41c284c1ef693b4cc48d8afca9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3de1415a796765d584780c07f0012722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b3748048e5954db4e792bbdbf32bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443dad968a6f1426f0401ac6ab66f57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1ff04fcb6684c130acf6ce8fc00a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e168706d0b7929d356749b982454bc2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3f966cd36362625b94e596ee51e78727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98ae3b4e5b3f66751441d3990a78cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85735a27a1ed62508923993116a3f8d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161af90ef61caed5156a6c845b345814730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8e033c513f5a81cc1ab438b485d47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59bc7cf03d34a909776a0675549977732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b7d1c1e7b758c106da7e028703942733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aeb81cbc1be0e72401a7d885aef65734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9595032780519b4e89c5e4644b23b2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8564d21ae0dfbee421412f047d1e7e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4403199c10fe49a7b758b4191fafca0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4b15671efc12805087661e7b32a7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5ae38b337d074df165b6155480710739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c33efb0f62ca01952700e28b0d4c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17029e372caa887ec3f25bfec941a2e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099840ea2ddf06b9914b6cdae18c50a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be586e1181419f894c052cd93e11f302743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f5abba2c50994aa9b9225a464e0e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc7d68aefd8985a5b01a20eded94e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3046cae96a22319bcba1f14cc6368746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ffa60edc047e7aef85f2c54863fc2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa0482b0f06cf74793692660b1f686748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d771bf5d45bb45a11dd0703b606a1f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95816d899f2f8938d1bd84a657f208e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d866893de78df8423c332dd64c773751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f299d1f1325348ee500ceb024ad3ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a21baaeafe9268301cc92f4cf0c16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53bb0802c05f03c13902f14110fe37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ef0120078801643b5b486e34027b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077cff053e2f9f688ca038208a326c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df618cf98ea21eb764be55ecbe895f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0cc6bd872213bb37e9ec9dec8c8c3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ebf421601f098f9368d9668903cd8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>