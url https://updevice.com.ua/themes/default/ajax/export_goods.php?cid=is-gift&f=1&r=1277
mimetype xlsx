--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd18dbcc556996d4cdc9f1e30cb4c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b684b4bc89b40209734ada0fd02dba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f4e3b1dbe7516ffcec3e2bd2a555a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb444f91ef7bb064d9e51c7e1a7ecf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97a7919d1a6707cce501170d5e32755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3ba56bcc77e2845e894f0c28dcc636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17de84b8ea913509058a31df72eddd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2802eea0b364e3e25bf332678265a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557edbec82735531dccfa4aeb107fdaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14a3b539f49e9ac383221de4adc5d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b2486f911272338edca9b4312f74811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9399c1fa754e22b19042c5cc97c84e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51d295bce7fbc9841eecb08604c4fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45cf1e83d7098de1d28aa8346a9c6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a3ff83b794758356b9c4efa332a2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7a5cb40470d6bd347d1e690d2777e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f4f4a11fbecb3865a6d3bf5b67a0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfc872e7be09767c9d8e42cc33f5ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2794b4c30e13570397101add3c9581b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e86624b8e847abafeb6943793272d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a78f1d3f9554a448200726d0201721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71174c4d64541cf83cca9b666217ef1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006db0c466bb88a82207f5d0d21af6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2630d0de3f4976ef91d947221d40a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62693140af18e6b5648323a644c3a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370e31bcdca7fa64a47a4997b9b7cc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e089d601cd3b07d6e1bcdfa4c03d29927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cb11d21307fc81159181f3eed9b7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5845319c1f38aacf8fcc72e8fe7fbed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926c5c2b0b586a10147e3cb8314271c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148130aae1908b0e279eb22b285c2e6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b2b822e98911d3f2c30a49bd1bf3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65286a62a36d20fc8b2d9b01a73637f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f183f5435b3819f08b5aee3c06c296834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8c99f6104a100e2076c3980dd645a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947c4ac84071d7175f6d6792f10d41336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904220b096f6df774f650f8ab4299ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22806f74cbb75db76e45fe2071cd4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaefe25178fe4e363047f559eaa595539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183e10fbadbb833130f78ac0a66021340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158a084c134ba141702963e6dde3b3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282a7f8ea7ef58f8b39c25811637b4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171b84e816efa2b0abd70222cf6efe743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b416e3b48826967d203b473ee3b0df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22258a031be36e379a57bae7707de68645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702a8a69c966e761326a916e1b1caee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9057bfe1222284cd51d4ba00e0c688c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364846d5613b40fef98382bc5aebafd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392fdc08ac80c5ccebbb7e16999d4fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca8124a1653db25e9e7520e2b7ae2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ac0d5e326ebc8dd6c5cc6751bdc5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58b27715d49b6a20bcba719b8eed0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1112d06ffc1e753b287fff657a7dfe353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0662c388bc3f9a220cf449dda73037854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf70e55d745d61db308da1fc01c2f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433f88b62ca4ede1d0c8aa88b25bd3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e188186911c85180dde858d1e4cb36757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73649d6d468c3484686abff5c55f8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b4b92adaaecac8a3f57a05c083a2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0226ca675a8e52d6f30d1eed36d52d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc530b074c9a9441e3e0d88e8194ecfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c045bf18759c496dbe938e6225d4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809f4a6429da230b75bcb19f2d5e88563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3734118f0a07398a4391e00c8099264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf443b7e4faa5dd748763874e4c829265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c16a7bb5fea86e25d1aad641795f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a4b4cbeaa270e2913a7ea746270b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60d5ba041fbd97c7c2fb1703fbeced68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc37b1f52145c85a55b7a80d327515a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e213f0a7d8c74aaa62483fb76d88e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162653112cfa3b8ad0f44909547d82fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007422b16a3e0d48c2dc2ffe30f09d8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01f3d1a584a55b39c6fc37109817df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a57b4a6e883a8fe4cc812ead4c36d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad7b4f999dfb29a9bf061df42bdbfb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eee282aa97dfecc0064cb99fd279d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2fc0552e1281fc606626c774d177977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0cad45861e2f0cfe6ffade303c9bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516798f62e4acf1086712071db45c7b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc723a05be4fa26f3b71713779c6c3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0824e8b1066df02cb275cb2318ce781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3b3be74e7117cb8534a3940e838d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88353ce356580f67a0307c54ccf8803483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a021d680293e2a18f69868d783e032184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a38dc7585ad0e928a4b243f933dda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba386f724ccaab90fea77978c6a7d0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ff6e498746565ef46eb858cb3af8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278be8cdc32156cbc6e99cdff4dbb5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547459e4dea30dd4a0e2bc24f2bcaae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911511d5d1127ae47476e64ad64ec85190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afcd0a7904783047c22c9a672b6b9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836ae1c69b8da91f4a49eb85118435f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6ceb70f00bb13d80ef19f2792780693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492beff85197dfda84e0784e0c84673694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c95bdbbf2be066238ad41748487ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d9858a5a0885621e6a8cd7ab39ac396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a64d2da9b6d49281177dc2db8488d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef933ac4414250de02087ecf9e6296c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5345394b3b3de51055b6aa061f2faf499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8db8e82f709f7f1dab21c86f08a18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48af5079d5397c6d90508ddc66a52a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88841acf9da0e98edb530324fdda45b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfab7ed119882cd8fb8bc9bc533bc54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33706bd8abf83d95734252ab8952bfd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b7e09b37a8e27045ca466be9563ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34224b5544d62755437fbe844b1330106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1fd9b7994d503cfecbdec4bf07e61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fd164ce5dcdac9ecd988ba1e49b98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc220d3e4a053a2d1576d948ae2a36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0a84106f0ed64060383ab5dbe2948110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8ab0b90631c39d2a0ff5634031e9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c916cad2c32092987fe1a2376260a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2e7db503976d241c08273415ec379113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384a3ba19ebd934b150646cbcd6a4a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54f919572154467646a8e067d2f5b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a995a63d96e1db290f83a66b7e758116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40741dc39924dadf1f4b4bc101717106117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbf374db9a04bdf6b6b22a3e208525118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd97a672dd6206be4348b470a71ef5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11dc1966499769f8c463df9b7e6b8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697786121d9c3b68f484e4bb2a104cb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084a466ef314c17739159d09bc83302122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229ba985edcc4bcee4f94a54c7a5b6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2250949af16c4688e52e165182a5462124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce278c687a2678be373ae60b2dfc1fdf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da9b06cb40dd3995b823f1e9a636ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56788b4e1e6a2ed313bef912e2c071e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2369fb618a31bcf710ecd7bcf1088128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4ef657796a0364ea57c908b0e5de5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab566195b72870820b786664ffb029130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64800d106cf7ed2e9133028c8be6a20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463164c8cc5462e28f30847ca08d01b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32880261bdc838b37270529fc3f2683133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe2d189887ac539a975694b1bb3a7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfdd4e4b5556d8201c7592f28e641b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63d2ffd7121f7477fbed782d5b1457136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e007d4665315f50f9cc2f10e19dbc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b330e9f370334302f754fff0e4d439c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd53288052c01510480e333746e7ac2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e3a3c8caa546b642c07b00284683f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607489de34aae0afcf106f86f6301b04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f807028fa33c3a3241a58a4de0fb626142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60ab1a14e1ff07b710f9d9ed0b5e39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34500fa5314c456d3c6e4dd4bf097e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8d33f8d2a49b83cfd19b335ebcc59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869ad136280ba647f8a8d42e3e72542146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23f7d34d42613f85f1c5431f2e4986147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac6354b57ad3697e6512865c4cca3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0c74073506b1acfc98a7ad8852f7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d14cfcffb246793989a7e1bdfe8780150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd1914c61a3a7515a424c4e0b9153a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b538c278cdc09c0964c5abcbb2a0a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009985e538475696d3487a756c4c28b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d5ad4e92309681519d470764912dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c5d44f1b4edd8da4b7128f30d3c12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00055125e2ef4f4c3bce3cb99bbb15c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4a7dc31d54d500871379601d81e3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bdeb38ccf1855fe97e230fbfc37a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ceebfb61fb691c1b69efaaba72b72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb478638dd9584bb9f2b66f38e5bb802160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4f9f4ffc69db8ff5177c5fb0e3148161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e0b1e9b8974dbcc0028fef31edf70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c598d6ebe34bf4894a5d0fa9a372d7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d366fd053bb817a7377e0bf673795a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85ddb12f9fe9436b5283fb21a448b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f481f8597346b46b4aaabd1a6451a85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4d9fc3c137608d56f0aecf5fc9285167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f88ce799e9c55a42f290e3c6cb599168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a0cf1fd713ad4f9195b1771881224169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a470d563a0e606cb2239c4fbace006170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea2e7a583748f0f4ce49e0eb07d7fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81449cdebca0ccaab1a3170b5678890172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978b12649752caa492bb2507ce28c49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd684d8c57ab6d863ac8df66055d85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7cb9a9b34e8046f91c088da2e0a1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2ecafe15d9550660adaabb4d4978f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e92a6477410e180199a38075a972b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9830fe9d1986480f8fc731c58005a89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cb45c11bb763f35f0286221732185179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293acb500f121c6ea12e99d36b36cb3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b20b407ad2aa955a23ca438cc553fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cef1dba015cd24554937d38cad65e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7772cd64aed69cfc33fb1853b88f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedebc44829253033b9236ec4a97f75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78886562d50b454962510d5fe71b8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2f37bb6bce2c03daeaa97d605b428186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa790ba5f74e02386b1ebf3f38e739187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e803662fe25e6031ccdc68c727f037188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d866e3e494083e6374bd752a14663189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d407f29f57a927b0397d99631fa90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb82cb9674a49908e889ee26c386d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18acfb4c2a11738bf84f8f32e4029cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3f196e548fe554850782deb2ff523193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f951d33fc2f73467be4ec4c03b115194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a38c4cc666d24b533db3cb65bdc4eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7f9168abfe51a6c31b85bc73c32e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fab3c997eb99b43115c9220594e5df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12977039d490cd93c3f93196466a44dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb42bc73ea8481f35ea850600025ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a335c1d2d97273e4ab070c026233dea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c08a5cce93a2ffc73c42f1cac6846201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c96289d757c59076b40b38293c38a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10058024edaa4b2b92f30b41621ae3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d5b76caa8d3290609617281732b6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff80722f8cee87f75d65e07ec756ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2731aa27d24bee5d7f79cb425dea1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a543dfa5e882e2447d91333e038b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacafda15b69f374292dd4bd846bdd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea948d5655ffe815fa52185930346bb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab8b822f41c19f20aec93a0de5398b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1877fd644de9cf06fa4e6dd745b0217211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304289e1f3edf417e0a22644b8d640ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d27b8ea6ad9a50289fdfcd3405fd2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f24f2f943d1560d5b68d46fa5273f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c16cd47edd16f7a005990772e5fc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940704f133e16e5aaa7602a38ad0069216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061a28bffd9482a62a2ef922548a3a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eef1adb5ca8ae38b408cd9a7350c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5578c27be6703b7f7b0d7ce979711219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40482a0f1d87896617066c55ab569192220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b261142ef5196cf520e51a7981fb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7efc63a700b460cc09778988e73a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93764956d228af1dd2d08563a7141413223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c33ac520c3e4e84127d6e63ae3d15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0468004ef2dce9b7f53cd49031ee78c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959927085a06defb8dccf5215194cd3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a673e684bc509db3b34855da984f295227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6e0a9a85a93fed8e56cfdcd5b2004228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2631d1573f56ca4edcd5eafd6e1ce3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e7752abf25335f3603702ff8038a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0576426b8d484aefabedca667dd83f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b3ea6eec5c745bc5312e023a84721232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff03888ca5bff7883e36c5db528eed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6df7ae77cac454240dfa9f563674b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfe0289067e688eccc3b259c0fea69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f63308c68c9afc6c29452a402c3691236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97c76a0390ce9b2d3a3a5b4e997924237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbdb50635e69fcc0ab55e399aa5e67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27297825e981ca5b41d8459a688625239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13441b29019788b4c2a15091c17ace16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90a6da22abc489c3f26568f0cbec4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da80a67736d0dbf5dad3ad9f89bc439242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d9ad4f6c48df4e3c9af856453b781243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d4736262cf4530f4363055cc7f00c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7884c6b21094a70c3d9ba819c543a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13121f9c127393f2bc2f9698390207246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c45f2b34162f5c3e01d1ae1c8366de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0925c856af1dc6c8d1bc1d99986244248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f754a8d7ab2f43e04c614bb9111ffdd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e453c1a34aa1623af89320b013a9d9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a5a42844ac56225a80e6b53df9399251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201bb349c2b7d26aac9dfcfdc93f88e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0d1fb1e76389734685acb0ab36909253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561b303f6c85b329fe864ff2a712370254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbb1a42602cec84980705e2d404f5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b508a6bbe61902ae0304ef219472f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b920050a70cf49bc9163be435b150257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610019e6c9007385d9c32ac460ba4d19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01082fdde96adba067ab6beb850543259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da32f798f52f3465a870735bcf2f2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3032fa8d89073cac5c3fcccba01c5a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82baa40739a9a2ca454d4001177bb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a310132b0221d4da610be79a63c53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a64a72eac7512cfd6e824b1047ab85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2465c1d101e859422a3a6fffd767a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3e592f8a8da1dcaa029f1ba7b7629266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347fe78af9607de394be2fa72ff7420267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a5d96bc23d385389627aea9e14804268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd5026c30005ad822e844366bcedce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69317d60c511efa9c94e322d5c4cbfc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61165afefe373a59c7f0f81c5ff61033271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cbc3022aee494e7c3d030467e99e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844396d88ddf55c1e4808817bde8df3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de4e8d30f5ad586e14f12847a7e98d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd73b078091565f42b1fabee909ab4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423e5dd696f5b30ed2e7df853186272276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823cfe1aa3ff4503f688e2ad1170884277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd121e12f9ea2d2141874fd8cd1af7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbbf27c920c7e5397813738dcdbd12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94301c2e2c908133b8e1e1701c4f6ecc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee142604913fc6ddab93d5f493dcef6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da4dce098b5dc7c0620610c1887387282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b633b9d6b43826a1f5bbaa2b18b9100283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1c9fc31a547973983c5467594a8f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545ffcaf1d038a39726d7e1bdce8314285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2ab378bc21de3ef34f98315b0cd42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a299cc637b7f734c60cabaaba7a48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee32e3bf8b81ef07987f9548889291288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a018b1aab592af8dbb96c4a763d6bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb262a281cc5f535f1bc3d7a7836b5fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562b39814c4b62e1030c58b140379b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1632041a7a032793fc330e54423aa4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45990f182b9d3fdd0ebe1a09d38d01db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88161a552ddd87d8a6fe77f6d5c1cb0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ec605f23ffa978b39841736781e7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8668fd44dd8ff492d47edc0bcbae4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46b0ce0e78768e5d3e1ef64e23ed5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900d013d8606c27445faf0b3e28db84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eef10a16efec4818312c5deb98328299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9749add2e763e092ae31babce3fad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d98310f3d968922299e8389affeff9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d40318b8881651fcac82547cfb188302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bcdf9633851d4da97d5bcbaa4a994303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02613f76ce83efc6e366a9269d07b64b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be8695b76d0b4795fd9afad4d23045305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99932517bb962470a7dd3600460491bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac804628b34f49501ea8a13c81ce651e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14486ca46a210f39f9ee3998a60d1da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170c396afdef467513c4f5776ceb184309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dba8d8d2cf26bce5e3f2c9930225d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189701c04b6220a4d1d4c2418bda613a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1da1f8ca26cdb31377898cdc265fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16008c68eb48f2e5516bbfff82309c2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291623e530063ae20abe580f8af61d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637204a032176186d2f34a2f41a7a36e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afce1cc961cc9eee49c3a6bc7735bcf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dafbcfc96531ce83271c25a349753317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2a7ecdfd357858d045573bfe969f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b3335169cd6d27f3a66b40a580094319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09804963f788d6a9fbe16f9b67d2fea7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8655b1364333df451e776dced77015f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd78efcf68af12497a51de8c51b6749322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca2274ca1bf69fe6a1ee54fa91f11e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef79ecd54c295f5e93efc940721b1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de9d0e1ce8240d4c3076654a255fc1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffb7588b0d1275d37d0bc592b03c17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3addd32a0d021ac1b47d7fcd84fdce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c46c1f38eee84e3258b5a0bbda26c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89804c5fb5d4552dffb0e50d69669a5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a6febd723f726b9576b3f41bbbafc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2646200cb33829b46e3e1008fe824a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99f3642ad76c60967251022e96875e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a084d03bc0fed86384a3e44820f6f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8bd84edea0b2db21fc60770c2db71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f29012b45567585acb2265e80aa2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabe915a82bd4fd25d55fdd0f669464336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125419897e592ecc3b63dbbcceaa8b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbadfc4174798f78c4fd233c759c3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ee52629764ceee6128821642172e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224d14727fc115b673a6e71dbc8c9fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94963645d5451b16b256d5b77099e6bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf4edb08267fe52e1458146f16cbe3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691084e1bd03df229543a521c57da251343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde340a5f86a4897bac78673ac73e7f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b812b00992490e598310040c762f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f2a4f4afd0eba45c6c165e658cea6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d2e1865524fbab8e2194280adf27d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd18198910452013d27b180428f2d1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cf4d31ca02933628cb80f21fb13af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214430ca86468290ee07fcf9593462f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba617842b8290ff0a81c244107e757b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc96d1dc2c8281adca2251aee089e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec39f9e457aea31fda72ee2957ef97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d40f04ac1afb836d196c66291ba40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7cb60780850ac053357c9e4d4dcb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce23c1fb5d2e2cf5b420f4b4f465cc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cc198c6cabe84b141f52aa6bcf32b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213080e002cbcb58865880efde3fa538358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab9fd1e8d0c50877f1571bc045bf96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303ab325a89ad0b064550b9c76c8e9b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097378320e3a3f4e2d1960f0b1049f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4b545f42c0a6d9c210b4f80d47b98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f138d83d54ebe7eadc7f5a32ca945e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacff90c79ee271d4cd4d77d95428f71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eb05193275588560e4ce3c7cf860a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee389355c6bc5514fb72b75bcb5db97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dcee12cde048ca7ec8aa1be11daed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5be3b51c8120e787f48dff21001dca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3819e748335a2c14f672d2f3ee8df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150da4d691f00ecc525c536a6c244d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f4e2edc74a9547db6d7d307c1195b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc86fa663ed7bbed8d29229357cb87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebad712dd10ee94f0d3601a06fc44e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a51e4fdb652132f584b683f825526374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c249311f8a0f958b8173b1dfac449de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcda4dba86924aaefd8501c6e59d95c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfe0487e9e67244df033e5be1a3e23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55db54b0f458976adb7360b195c6ff0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0eac6f4995aac4fac95d35f4ac8a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f2b819722ddf3dc045f8325086856380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cf7923e808964fbf5be30a6d3559d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58415fbcd3419bf26f93275cb0ef4c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e37afb1ba092a0f79b9cc8d4ef3711383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4574fe2728c21f8f0aa7f1b3f96faf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7581d07b628b8bb7df92d009bbfaa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543ca59d23e21536cb544f98fea2c67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfb18481d8b31a5686d11bf0817615387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c246eaaf48568e1a49d34ccebb1d38d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e120481d4affbc940379398ede7ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb95005cc58e737695b56eb3305a04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592a71cb616ce549a4092662a1507eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6759bd109842e423f3c32469ffb59d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2ac56fd4b156b6a1ee714d9cca43b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff8559b29b2bd2921308660ab32b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4799a8bf8698b7db043f4c3dd8c4a4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460a688cd73c12e0052ccb52cd3bcc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9682e8fd96e6161bef3a1785761cba1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b6021616b08b80ae634dc594643c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade72acde2118b16991915e8419f577d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054bf1fd1c90b975dcfb57ab7efb55b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dbcf5c8772f155b43ec8424a968fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2b004a0126335ca97b0a75fe6c4da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19a81248eec74428fd543e7df610fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b3b9cd525f53a6a966d08a17e91ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246522ea6cc308d819e6e3f11ad7d80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42ba872b19278db9e8920ce48aad6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477522e33dd3c0d5be1578a57463b1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da17b333f2d97c4c9813d5b455cb900408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921a7279fd2993b33bc93b94ba1e6b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67252dac6d1b009b616f0f9d6960f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ba9c8bdc20ccde91c921805f1e67f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f7d2adc4b7713e82ad9492f920cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2509ace1abdbcc43bb73622eb053d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f0299ca02d9f77f2cac5e6a68fd60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd565dd67bfa681e051b31899c016766415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7a4540147bcdfbf4af00e4fc29130416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa11407a12068ae87cdaa94c7130f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a902ec12fdebd32126655d5df75dd79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68783965e87257e02f9eeeea7a7ca671419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ce7aa491e47c20532e723d5521270420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454905268d47f492363a2252e76fcd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66717ed82b4e4f98a0efbe6f04f122aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbd9f2b9275b5f17416f3b66da2488423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b65ce3d603dcccd8a8784c9b08120424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5cef7aacba30b446b287d28fe5137425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25fb1d6cd45c31e2e7922de522b7a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a3b85d01f61a54c513157f21ea0c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a61076393e3c609f152e1b04ad774e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaaf8a5673f5d12c6212a4b9a61fb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688b2d1248ca174ccdcb5277d8cd2cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228641c6e8b2aec11b8a1eeabb3b56c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed76908e7e604b3ca5a944be49876d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0900389692ba97db0b565e2e5cb1f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4d80e2b5abc36906b1719691d2345434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e90d22273015e987483c54d669afe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f90b036ed4c1fea15758e3a9ea40f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d3e1acb4f52abace6dc5d69605339437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3f543f6df7880db7a1124b38faebc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41541421b5a576b0cfce0094cc1e21b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97310b35b254a764846e27e7ee1c3ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a67f399c343dc0d60e767d4ae4d90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d799182c8d1faa866b7127e5236f06d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e6bf41aec72e159efdf021eecf3ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef3290c66443a972cd42d5bf865a9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87211c62dedaaa0acfb19199a4b1086d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d282ae558c260c18925956e8d744a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207759473a647917a8f2e7438a7bca8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e9b1b5109d2cc02640a6518a90edb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5d7e63ece14f338740cf8cea959a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc251ad8e83dac49560792a492098fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be355c3fb3021d1ecad242bdc23d55a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0f811266e5d7de0dfe27540d51283452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e948d3154eb8a0d7287531eaf9671f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef474c436e40bd28b883ff7bfd56b820454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06546507352282142b63faf0246ca884455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b08eaea8d6934395b575b1580ebaaa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af7a38a7815343fe34d1c11557f5df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8e45ccdf2d0024fbf4c6942dad053458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70f3bc0cc9deaa30c22496c65cf403459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b819def2f9d75031253bdb3c133fe52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e81dad24fcec92f91fd6ca0a658a99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb89d72551d9645c83c54486ccd9904462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947384761d9e7021213af0c68fff05b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baa20e5bb05857a68c716b43571187464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556e6f2de4306fa89ddf380a1597ab3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f55273cb79966000f857e789d763e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f973318a7575201461bc443aa11cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d212055940ce6a070b87c1c4e02c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054d4c4ac7aa2fbfa1b672bd357bbef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78b7f8726ee73a026a42758877d80a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f76cb1c20ed59efc365acc743d8bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab2f15d3c240238f4cb6310e23f0af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b0fa802ea372b131314f46cd3d353473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481698942a7c7703763d9f7a2f31dff3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbab1f0717b1b68f6a07e40010c5260475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a7b7cb24ea08cc45c9a21eba5327c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085aba07722a27ee829128d68bf238c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07b73825b7b414a936b192884d9993478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4009675e37a64aa0cb3e9c7da7678479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c0241a59b1b7c6bbd27d6e10d6da2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8b3a27c3ea4e9a7964f5558b0f00f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf12d9ff635a3edc875386eec6f2ae9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e4f52a493bee719d03f334e492203483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c72c8498c246351db93fca7b8aa2b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53650b314df3caa2b88212e9b7e931f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b87e6572b056829505f6415ff9725486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c5cad85c619176c0f8766888e7a90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b48add348d3f4bb99364fd17813c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bc401ba258869b441f7437dd6ad37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e53d8e229f782837272de84d72f04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf6cda3c6de3ce82f2b515c1d8c8e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e0138d9fc6641c7f129b1ca62f0df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaa9434e3af87fac26a0ab5293754a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3128993c885f3712cd0a97ba7f5b7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6ca038ed50cabaff067698665cfbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6e192af7815f40d5e4062f0c754c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7706e1e0855fc4e73272bd6abc487497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badc551c6cc689f9d7d210d6a656d45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcede4b0d7af766bb6de280d5eaa2f0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dd0108bb74f369aca889a924a01b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b10dff5da70337db6ef20e698f64b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188b9033f3953e30c9e2d056c3948e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c404e0f6544ef6a9702c6f16e03c14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c19ad08013c86b39cd2a46d11f3f22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d571af9dfce47f9d4731645a0c62f33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5108c1b8afb57d3aafa527339af35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe52502a1716340015d31e4783e6acc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392448a32d65ae2b07b448115183c2fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7c4fc3fc07ddb9f4cd092cd7fbaac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d9fd262894d9005b5064a43b9dbce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db247ffa2d6a2f291772a2704a09b3b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadeafd1c97cd49e3e120b0e188ea6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2196c9dc82eff50fa8655484a6c75513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc715a4648ea138115986e25a50d73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52a0c5e29290030b3694d84ca14f62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d8ac05e7398d0a1dc628f0ca95a4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168829508ded0d9392a6c66e0ff227b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178843bdf2e00e96bc874b4d9ab5ca6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4c64778d27ea367151b2a2a09b6f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cb2323e8770a7440ba1b7f29dacb7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f6b4e59ec5f40c8b5acd5a10b846d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce420812b1840916df83c1a6e08766b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9defa273c36a6f7515c8a54f79694523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9323452c2a344831869dfa4700519524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34481db45e7778617a24f1596ae8aed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733234ad80f979c4d3afaf9899bfc5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfef5399750c9db011e5789eed4b45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f8873fff5cc2ba4d17778946d81d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca7c2dd969e2f0d940172bc3c19c74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04260b926156ffb3f8a32c52895ba4b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309dac47448a27afc9068d73c529573531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de24bad6dd3a540667e44aecf0ca45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ffa5b3e1afa23434f9e47c475965f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1684bcd54e4ef229156a818a42bcc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c12f7c6aa4c8bc71bfe350573e2a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d78b044a2cdfaa3d75e17bc2fc8a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924ff8c7b2e49ee5781f7c5479f0b86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c206105e05f314bf95fc96198db20f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbea3761919663198fb5698107a146539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be17c65980c21c0877e1c64ed40730f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605f5fc83d433e23a17c6a373ca7816541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc750908ab5fb7a0847151cc746ba7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38025d2290fb8248433db1708a677e00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4a10b7062302faa0f36393d85ccb5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71368ec87210995ff762e77cfaa6fdc9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de627a1f9eb2b1f71d1a65ccf54776546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb73f0557009efa4419a36096d7b78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9ce7f9ef331f8f7ad2cf207c78e2c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38b10d974997ed2af650fc62f76f3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710395b7d8467ae2d559404910eef9cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6d517e5333e04c3b566d0c491519d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286ea31e596d5ee64371120720b285e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0ce6b23075b851ee05dcebc62d94c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7b1f7cbd9dd0eced0ce729a6aa130554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ebb9c413117463429fa6e8c0e7749555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027fa1be19734b53784768b6a033da3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e000f7bae5e3ff0584eda3ae36ad1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6e782b1cdcef28293452d62d903ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f375dc1baba3231d2752d626ecd4fa5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd067156f34bf2e02242abbbc24e25f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab615d9c1cb6902bb9afbd3ae1c8344561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3579c7d3338a51a38b05a30bd17a0f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6764450f804899394685173d85d595563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16989826a9e6f54ad068f9e6aab6ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7056bc7bbbe4cb1bbacecfdaa0c4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08dfddb02ef4a94a57cd7ded66b559566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988390e639e123511fd181899f4e515a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93094d199091123b4fc2a0843387af1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee119cd4b9228e29863b5e5c8dd89462569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740f1d18fd3bfdfe63d460611f1736e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967376bef1c870ea3c03ad38f9b3de6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa0927180c02a178e88639f3bf531a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbefe3086959aac3f43ecab174a11d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db304495b1dfd3ac5b4f884c4738ffc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6595d58ea366059344a6698d9e43b6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a33bdc984afbdf1163019649cf29fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9a2259017c1a11bbb9dd39e1d0139577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e38f31303843e4d3084bf5487ef553578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82852fc6ad3d2c861c28bf518743df17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7312a42be9e12ef3f476522f3867010580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4414558cff29ea883443e121145b8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09f132c4ef13097d1b71c516e6a939582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba71235d73d83720edbefc58f93b2f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc5a3a94618209daeaf73daeaf5904584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27be372a6167ff04ec054b784019e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84727c0d54c8aecc07ef9519a4cb23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde949dcc7415a6d094f628f14519e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eebe0e40c6821e5829fde1a72ead2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5aece41149c51f82cf7d18d954e11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ed866cc21e51fa460edeb2e0965d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a432af30259904f93cf438974f4c62f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ec3c6c33d65f84afd405599c88401592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde40096854b69f81ea9d3aa375d3887593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000f2f288f6d46769c63d1b3f7d73cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a717f736559f968c1a4047b1173eec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac49ef366b7e93fcbf920f78eac3f9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f392a9dc8e4460672f1ba4093ddc9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24797d2816e517fc39e1e439fc519244598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9132ad961a5b00e8c73e25a72b33d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a30179ee62de4347c35a198fea3c9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a9fb8b57fc2afaaa5f23e26395b1b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd15b3c703b69eb8fb3de7b3da9b2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64571fa83d53b1d3a89a44c8e7a521de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505491e4258130f1b9b9f95faa74d94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d669f23631dbc53cb3a1cc6ddd2c6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76da3c242ed1c56a2d730c3cf259f7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d26484c96197a1972b0af42ead784607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812b501bc99279a39eeb518b14fc338608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22817eb373d5d2332f47e8c7dacc53a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1eebf2b11ac27d36cb1ba61121b33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236db5e713f904d62786879fa99bade611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c077b1393ad89a40f47dc12f8ca2c50612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f6ff5b200afe1b5247a942847ae2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df5617b0736d450f89decab04d6de6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10e7cd07722985206c57d0ae1d0d4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f4d5b995130c4fcba75568aaade99616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd009ef146d9337d72fdcba4c0ca23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1e127452e997306ea62626478ff84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c700817d4c788eb95c4a2fe75cc773619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b606d9ec89cf2e7faaadac101063e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04313f6d452436a6ff083f83f483a2e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7790b50c801ad40d9dd6c92ea940829622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71427581c210bc436622d783cb166f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c69b6b2407fa663aa90be9394ca76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0998547d65d216f49ba2309c1664ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43f335ec0355c8fd53af0223a54779626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9920036cf5fee3a315c229f98314e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bddb8bd9510f50096dcb4debfccf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e40f9f9c6694757affeb99978edba9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5878e27bccce75a3f00487a815a574630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5a12d89d5db6ad5e4482935ec3ad4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db61222ccfb757e913956775159175632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f3e24e739bf5328679c283225a17d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dcfafc8076141a2e06e163c3e8e56634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5d5c0d4ea61c664e79ef2d6cbe051635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49abda7ec8486fd174a56b6fb650305636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3ae3e4bb90488ba696bf815ee8f5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d0325af9da11793484bf2aac82cec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b938660c71c77cc5a6f7147970548c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5af2a5def804888b4889db462e7de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eb6c37bdb0c23ff35eadc44135c28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceb3c1da1c81323c33f86aba435f08642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada26761b4bdcaa37937e451d71bfdef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef375d2f2ec689c6ffc9ba4cccd1c7d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6554696acb44bafc79352a76acd5b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb0d583c27d13f7fe9279ca3f8e9ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5303fbd5931f86eff8142b0e102b51d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225e90617b1a16ad40014297246aa1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713055cfbbf4a58c24b651849c0a3ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6c1986a8eb1e52a360e9a6c6ad89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882650647e2b7f0aaccdb6f772bc9c3c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6934176abf5199f51ee1766f353f04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d14ee7dfc9a1c46e31014166d18c36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb95d3cc46140af573b7077229689bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653af9a0b3127b058a49dcbd7d25a4a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b01241cbc5dfc5da322cd9b2e52d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280390d1f2e4573ae044417e5c86e32657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece16fd77eb3812e02c16059e1f48ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019295ff0a38890558624f45c4cb04e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f7e585ef516cdc24bf62ffc849342660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf0da7ad1fda8b2031e981c853450b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecf25f68258b7114963fbca1c0876a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb2048d7c5626fbdcf61469bda3598663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518506f851d6dce7c61eb1a607b77ad4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee8370c3e81c361c6064dcc4bf06dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2642102dde7ebb1d6b71b10e90adf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90e3aef5bd25de8d696ace5d4f1c6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0d8e84764d31da2ff1ef9d6f562f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7409e1d44c0c41359ae135a4cf492b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c6b7251ce8b43ce135a00bfab8e52670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed3db3781e0f9d5d639704dcd0821d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959a70dcddca568d7ea6176c1aa9061672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dd8ac4ff9dd3c0413137f4cb6ee09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a764c1dfd869e33c59d34417329e5df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e6b6e6efb0f1b7521baba415102a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0ea194a3b089733ff6da0a5536bdc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef8253c8da40df0975dd187cb7d9ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7e3c518295f03bd83b2ceaddfc158678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288aa83e2eaf11b83796740524e958a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d15332f2f673758734bdbf27ee103680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872c0263e93d7d1add2c25d7961eef1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96149ad4fb4ca9f9e9b0639c8b2af9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb8e8144e7c4966a4e4e89aa12f74e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819e798b4585bcd553d6419eb30fc5c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412f835fa71ef0e25b14362f3da97cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4086e4563584d1ba43400c00936ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da35c0af3d8a7c2911ef0a313883b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106d2e0c1433b0388c9878a985d9feb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2dd289cf85d33857b5990dbed10e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f54f6a15a6756f7e8282f60ab4c3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c11f0b0cfcb11937e3be34b6ce633a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f191a0344317ac7e9d5bc98b4a5be4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ac413d2227187a8cf710d2dca1adc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe24f9d6148bc0e9d64bd84e18af20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c88dc02171435f36d800a7d444aa8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edad05ca87bf8adaff1adcc98c3e4be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0cac47aeafd556874724379ad1cd4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cd3ffc15db42969a31d47fa1ba856698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76623c303de92c9c084ff306c04201699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb9d671394f11cea478a924a31f238700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb62ab64315807dfc6d5953b69875b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3007e6f84e33bf8b0bbc4a2a699ed7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342da1e63bd027dd46f0bfe504c63b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bea97e6b4be7155f938fe8e98bbe2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193de5d368a40449e772718be202525705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81138beb4b6776623216eb97b011244f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644a93d44010eb6998a48e8484c3a08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b586760228fd01c1433717616e5004e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231c5d02a2112f312133afa9d1c893f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49a297eadec4865e9741e69ade9f00710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70b67a91104c2e74009b1ada48a2cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8ec661c3c6af62b318d037094793d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b345d19d66181d6ac7157dfc7b5dfb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eeaab82ea583b41c73ef7908021e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff78732617e823a7ec1484e4ecc664715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ffe615564d6dba68be93a75e0db98716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e181639249f77f12e96b7dcee6f8bf4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b75efab6ebdbc3deb662e6963d448d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a86359f9621a94bac884689d68273e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80a241e1344ba1d19be9d8c575f9a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9d9146eecb08f6a17c41c94756ae4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ee5bc3d90d7654a1857c147f52731722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e22be78ea5e17dc2d23a96791e1ccf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20bfd16af39115d27d3d45c72335fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce90f898891bc9484c9b97296973790725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed3e0f2e500548de0ba24f4545683c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45efbc92ab5597dc8d937c0d23a6fd9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951a8b359b43a0cfb59b4802a21186a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458c1b03efe8967e884990367859ed8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb592172aa5f373fe6bda36b9516bf1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe03e29ecb59c64571b4119ef27acd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386ba3e2cf5eaab7a90ef028663db01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8a06333d84ffb3a77de6d73f61479733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d1ca16c3a38ff1345bef705ea332a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792632b83aff840af8fec16ebd50ed61735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd55bbd00839350349d01f53cdc5a13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520db29159d9983bb054ade111f81ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678984672104e55c00539d8048d2c54738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4080eecd39106518765b73796ce2605739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203c7294f377015c0d43b44c969f8fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958c1cc9e2452b5d3ea7df3ac0b8baf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfb43065fb4e6e98a9ab1847fbaa82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7e4281346982c216193059ce510af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9942a54bf1394cd2706afc1bacbe4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df4897bbf50e1d6a79c7d04915b1d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef109f71ede2918fb787b63fc196820746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a220cb148c76477411c32d4f38749e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d4d0ccf1efc309f39b1b00b14bd15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1d79e7b2d6c8ea23f5ced6342d674749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a70bd8e8ae848d1b983febb1b753b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64d594ce690e4f7523e51545820e1c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c385f62a3ae7fc58b6bb602e2c0471752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7338ac0ae67d308b0237e61d411b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c965df883ff6d779b8e616c27b41e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17515cf9a90d57bfa18d817a1f45c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d92710e9079fc205bf0e9a8ba1ac3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc324593b5b57dba2f4db7ae66ad8bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548e24d2438d7b612ffe9b67e70df47758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacaf1d360f27afc9f11ac013b098b4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced44c8b7723f72727a709bf5751ea071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde98c0a7cbcffda3d7aeb342e9dfa342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414558f83cfd5fea968b044793bf4893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be32f059d6e4d450bf14d3a798bcae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933934282d87c36ca65db10d0ba9d5a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0164090593769dd60709180bbadfba26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c680b107734aa19b16d6566dffdbbde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316329d1708d29acebe1c60826181bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385105a3426422a77093be058feeaa629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0331872fb4fff602731122d53b15110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb32f521318caafee70f2868e234f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0fb991894fc7432970fbd93402e9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fce5d398039ebaf045afc90b3961c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14fe1b3ef4c84a144a3c7983447dea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f30405503ebaf5d5140e56392b1f9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a05717dc67dc545c0bc41921caad2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85479f57e5e5eeaebd081617a43b3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f1546a04ac8169349a84f0034530b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161df0c52378d8f18dc23cbfbcabb50419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9733e47a0d3b813c71e31ffd64cd9a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f467ae97710ba8b15060e9b0c8c0d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03150c8ded13b6dc7efbf1211c65599322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad4d5d998ab158b9249a79e3ab7bad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf27088754615bb1f0509056fc19ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eff26e06229061f156ab21f0069f6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03141e0a719622af4210cce5ef77bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c32318c51cba9a9a496b57948e4c6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8c204a1fee69596e0eb1bec1776ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a59c056fcf87a6dc08d0ac50df908c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc689c312d0847126cb0926de3eae2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557704f648d355f9d82c7997d18e5fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e705fe141532eb6dfe6dc052632da432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8497cc2f7623a6e95d446497bf45d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800f750c0a0b4fe153b6e605687d94a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cd6373fdb28339d5def866599519535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d073deb2916e0d02f0de1db33107f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553ebf4cc57e073ba70c26e73dd34db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038ad109b3a071c1afc17961c54bb4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15668675a63ad76c6c66586ade4c4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c45a8267fc3c9265079f74827d964f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85a7be07b345e8a6ee73414a814c6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee7925a6e3a42002a4c174c7e69ca142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d522ce17605b4e28433d7776cc9315643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97426356d5aca62e4e710e815cd0a91944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908986aee2ce4830943cf53a5227645045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac6d9bd43d4f0612e8984b7c68405b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3a78e7dd297d8a90ef1ed1e51870147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f62dcf3d52b0019a69f48e1a73f92848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906078d9031f706e3bcef5dbc4afcfb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7567df53ff3fb341935b5b62c568da050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95032539774fb2bb931d730ef5502c5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c218d5f3503caf0764861fbc8f40452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8825716abb8592730ad3a0b51b83a6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824045dcc41c82d8568deb01afb404b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9a6ec6956b6adbd50d109d12e656655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5261ebb45bcd03483fffa12fecb62556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c996f80051aee04a242afe3b5200357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48833cb393d95a921b13be3d0fe9e0de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a638317bf9c180297c0d63d22aecc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278157aa231c7060a3f7951358b2e36a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e045936e78eb30b9835201441aaf4ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fe2d9498f2dd642eca5e8437677d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d032e082ce618b3bb1ba1b64fdf905e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273653b3433a47843d0da4e34cb3025f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf3fb89d7e787fdce63ded4ef655e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065c817b6cddfcc61a2cc44f8f3dc2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4916355076a1a2da107cb067e070067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844ac5aa1bef7d06056f6f2487f631268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8a1cc4fca6ba28182abc0095a3c4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820ff29bb4b592370ff0b433f9b7d1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bac3d203c078ec4a2e1ecd0db1492f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b6aa4ca815655c9e0e0024e7e29bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fb7c22a870b0136ab873159e99ef573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0d3889b2bcb113dd6d6dabe62017574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3487dc51294735de1e38a02059aff3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200bdd459d7771ec1bb047031764aa576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3e517120c90c72a0848381bfd0e3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162424f1290e3516d92c4da3af73db278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df672a6152be167101d9db8f3e745979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a782558a2fa82089df3c682a3877680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3bf0b6181491c26f519ffd1f6a7b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadcaca6a9f4ab2a6d6e8edf0bf19b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d41cd51a5ab99a5e11178c740914f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ba30824226e9c0b4e3e3bfba4de0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234192eabc59fe4e2ba456d974feeb2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753d120c205c82aea5a53c5a56c456786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae81e60cf05784904434c1c9f11de987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc34051a39af071e97c958806d594d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68178ed9b38d877d975aeb9d8e29b81f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbf7325e3946c74124ed3a7f18f76290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d873bc22090866d90e51edc4d0d3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be079cc2c590640339c3d60762497e6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc18cc06f396cefb5261c6a1dfaa4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c86572208371c9c1b8af76f42fbd2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f77471f263a1854dd3c05cd6cc9ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c941d39222cf1ded1c85deb10c3cdd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3dddff7fd84cf660eae69f3955d2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d82617be40f891ee0cc7f376c24f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ace2a3e52ded3c4cd3a414cb3481699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13969dca28bcc93676be382f91018afa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113923ec24120fe96dc4bd9764ce296f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00607efc96275e87be92b011e7913537102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afeabb5a70aa59642f4fb6261558392103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdeb797a4e98f39c071655bd903c8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db705f49b0ce75960f648268d12b2660105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee82178f23cdd43544c050c29ed9ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca329413c11c27e4239490d2f43910107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96907cb12f5cd494441de6af96c7868b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f1b0a298cfbe7c307458c1f70e596109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff8f8fa58202b25aaaf8b94f535b7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b92e14df2652c73fa0dd385b8f64f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc62e15d69242198589fc2eca4ece3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c474fc6d373d4c517d4e1a8016d81cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f9e36898587c80c071e452b710367114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74062f14dc79d40ab945407e2429efd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e58eae75f0c1c1f75168063b05882c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26948daf6e7207f53ac95f76ff8a8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355f707ea5762af4f739157616fbc72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54653743ac685353c7e7f2a69a3ed0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aecb5f21bde1c90032451e902ffd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba765ffdd8d9c519ec7f799d85a544fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464b750b88bcefa6c6aa587cbc35f87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb5e034045bcc762fa03d8c0ff03a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6bf601b149a9512c4be9894f4f47a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e70f0c9c620f81b5ae16b00e18c9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9ec2f077df77bc5c4ad363e902af8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e178321e34dce6bedcc6883ffef808127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fae021a6d94ac1385d373e654a6d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b6159994bac90044175646a3a5a8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061fdc72d81e3dd05b75d4fca43c476130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff08726cc0a1336bd7e15e7638438c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934f378e9d9218d9b95b14e4141a031132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29876b4c6503e8f87c5275910cd706ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829b092347ee14ae5ae750a6b6f7f98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360216d8fedbd1e12e56365cc00a4de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b3179781425181a92c54eada21f91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78725608f997c1d5fa30831db886bafe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc26ee3e8211d84325e3684e44e840138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e67dd289139b7384ce277a5a9308c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e118643aa1bbb631873f9f2c008161140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c5720740828ba7bcf3e0263f2c2c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd2721e6989bd03c6d48a2c4be4314142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6398de930ed01184332508cfa16ee8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3aae3358b827378f50b7b8fdfc57f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70889c3207a4b99a4a7f7dbfe750fb2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236e0f5b3c4fa812b9fb6d41bb31896146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5d3a3f35b13238c6ec0112ae37299147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d14d75bdc0082c91af31b4ff8df76b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bb187cbac8750befb22945166379e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c85c10298078b9f7358c8e5c13b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9b24dbbfbdd669fe804d49a1a53ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03556ba015229a461bd0444d4bec242152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae04fbe1983a5388f4f7883e320b97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d81242de109fc7b97e9133c4a0c81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202c7727ef1affe0267907dee8a4dfb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c796179ef4c786933e79a03be65d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346b308c5c740a277a4ede42d2fcba7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbb2fb7d7a6caee4190d17f98828ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af307db81e13575c31016c8cfbbe8646159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b160ff509708fd8882fb4515606204a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9026e7564cb3bafff7c2f3d46dbe2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9681d9e7b821a53175f24f7310a964162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834b12e6228d232e0699605c8f239ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637887b25827182871214f52a868b02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a14cc9a318f18b68c104809c4b7716165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849301659653309f7358dc2be2907d84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2e976c83206223fbea5a87b75f0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481f7b0b316fa83679326d9c20ab0e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e85d13343f8c2ab33b7f287207539d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2179feb2589b4c683ef483e7beb851170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbea0fbbdd61b959baafdd15d967293171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e29ef12c82b584950246016b089bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cf1a59f7823510e60b99f94c963df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f5952d72e453a210f34cd2b9d0d6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737fdc6519b964c3840ad8b386e5dac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932b8ed68b7fb41e61f13c09966ec32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc4b78b4e22055c2fabe804e492cd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79684dbd00e7062a7412754b57f77c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e9c90c389fb4f81e5945d7f048882179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e46c5f6a134abfece96371dabd7469180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b34b62991d99724fae8e889676f9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a0c710b3e9e00acdb36b5beb11f07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203439620b3c392424439aa8be4a713183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe45b926530cbe1421e5c96ee7c51f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f1e93003c6ca336445686f68b0e14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49067af7f5b38d51011441215bb499be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcdafb33aec3189042dafa34b5f90c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56658a2a7022f654e6a032c78f74bbf6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cf7821241dc6657831d7060cad261189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc35fc7e3952b63e2bdfdb50ca59fdd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f8050a3e0ff5c5c790ad2a1a05c80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9bcc6a431526dd106d4c683a923bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e310536c4142b36dcb54bfddbd2503193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f068ad048f4e41f5e2465c785af313194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17085ada66449412e38da81744c01117195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4aa48f0c0077ac9671c7b68958670196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec72d7d970644dd62303a98f2387b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57974fe28fe945b3f9a870bec835fa8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875179474472145a5e7e53227b767a04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d72aa6a9758a1f2eecbad1dfc99ec6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067880bca23161973c7df56f87b31a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339f635adc97541c6d81b04c24b7f14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efd863d925ad1e0da1f4e41c4dbd80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61562d4e3c24a7e99083eae4a25c0044204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004507c0aff53ca41e7894f9b0c987b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0baf0090e0ff220a66cb31c317d2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b74911389205e3ded97f026e1a2d3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0bc43f5420e3d82b14658f252370e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55006e3339b8b0f91d14d9c6c7fab03a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b40c9103fcc5c317bf6e8bc96b1057210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0f0500c31dd8a347018863a2e3a84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4732dbfbf3aecc516825a9eddc47d55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9310b5d2b864c5d46b04928c5447e5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da544c0d7569e75fe0a604ad37d70fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543989ff0914d41e413fa2967c6c29f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0b5cb5b4440b75a7109b504687b0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89c68b2c0758bc0d4a32406f6f5384217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e90b92e83fe8a04e35d264cf09f8e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86903531e211a03befa050385f849013219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed137def03bde8bb9ca6e1a0479ffe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729684190cb017bd7f058dff4f12c556221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7235bcafe8a385ea73f4fa230a8b2fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3b2bd0e200ec2417a5ee09128b64a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dc306699fd4ef0125b17f190a9165224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c9e2deaee76c8192372bfcbd47e4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db5556011732f984e3f93ba288807226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a172e45f03a5828172ba7530f3b01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989de0c68d8193f33c78931203c73ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95a962f62f331752165957687ff7e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efd1de1521bf7464e56f65022d768a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1413fd46edfca90d3ba96f7cbee723d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b6183333d5461b5f867bc52fa20b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1c06bcdcc0f2539fc823f48912575233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab2e43412a28cf6b34cb8a020928f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c7bd3abed3653b7c8088f0ae96374235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3c04575f150b67dae52b93d21c3fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e3877348c8c218ada70a4f8f5b2ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d8117a0b59c0bdb8cc65109849d26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00794983d5ad90fa31b00035612c504239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae63a7f127b5127cc9ee6f53f414332240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee69288440e219c2a0c96bd1b87ee3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48189579e561402e32b932541cb635d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bb300275dc0419c09b98287f1d42e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b502a1cd859d2a0c8bf42a9c9bd40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665475b92846f8ef695df1431623561e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ad7249be8ed65dbf99535a6b0dcae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12b2bc9b1e39f26e9fec3e8c34bff1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a3318932c222a8e905450ccf31366248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934a140d0c249a41cb4f2c525ab385e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1afc1c60b2254a5ffc80e6f07e1672250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a8008e5155b9d66a80194bcf52e34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c32f2f17e2bd669f7eeb85aba2c1e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad390e819580f1b6513e9778d3aec24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9fd9cb3ad214b22286e47b57cc775254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9e7b69b61dec01f611c7d4d8ade11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc7b8a728321f5d28c19aba7ecbc9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52cfdcb4f34e1c3dad0b79b34e3242257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e245b5d80465ddf59d3ad81c63738d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8263e5163be647fc2ce2e4be449bf2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb45a7c0c77bb9e78f39daf5a68ed67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d532c7aeb6bbd0032dc3786b26a8b52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4be51632ac92d4be2a407057917a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816576ea874252a180cdddd92ab743e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedca10288a4b9e1d926aff321b73ccb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07c0628fe7e186431556a70e4cd3f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6842cd70b2a39b9aada1997987c4dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8e47d3b54b6981572dfcab937695c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d0a3562a7f54206fd69032ec63837268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2114053528849bf018bc9b26b5fd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8c3cd1c17ae35500248f425487756270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830282578e61199797a95f847f42007d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3620ddb39176f82692cf374e89ccfbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff5fc2d30ee84a3f87ebb629899867273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad711bc13c9cc48c75b185caed4a4af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfcaf2d9f488a3b2f5599c8ee51645275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72143aa92a7c50eceed66a6fd8bf7db6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79d91980b3301c6c8ea8b20b7ce61d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342df4faddd23f0a85097ab48262e54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841260e1d63822428f8a2616424d6c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d1acc50dac268a90579f35fa35b6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5747ce8e592dfe8879a556d3a48d09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312ea7c97cd1699641de23861697546282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee5e1f534fd1faa7521a4303fd0f0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6b5590b8a7147f3bc382c9eb0fe7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51758c3705403c5cbbdf41881961b4aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1fe8e2ead74ea446f94df057b54ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55239f9885de1735cc5386cbe394911c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989cd3c17e2e6b4f8a5bd6eca64ef5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2288a647470f78932d9612ccabf83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f86e5960827e802851fb843f1e08e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9439e9333f24e4a4d46405bba5b34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c71b9768229facb52de9c9a97ecd0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d65251691879baeed7027f1d69f9a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6e9fbd8b63a95118f47eef947c489294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54375bd8ea73bf105228e7b2d7e349cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3959aca82bc3edf99e1043596b370e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db302943449544a809e6e9f455833d06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5ef39ab22a5e1165ee7db048d8c0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1579c83d31944d9326ebffd25c931299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293402fd82a3fd3d4cc9782ba38c00b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145ca5a62e45e07dd9e17ce0fd0de43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fe30156bb8912e6b5f6b031736ffa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc760d8fe74b2d40390c9c47a0e5609c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3802fc5f0672d083ff2cf5f75a9cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1b46ca994a348eec10384a2a0e257305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d765e6e226b5d7b216fa7375aa268306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef335393a4a3f955ea0fa2d1a23e07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f276e2feab0dd6f6a68be62c623c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639f16170d7da47b7aec3591e098512309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca12b2dc0ffac73b7a4be381eae99e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733bed5b67d77055c5aa6cb27c2ac64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace5e20bf6f8c15162c7b40e9562b29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148284b7a5a387bbdbcee1721a21a6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef66c33bb35f2de899e2ea78ac87ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8c008d4671b3fe07125021501f7b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7444446a3129138cde9600d063e67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ba0ffc08426edc004cb1a9a39fae5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346a8287730123201e82ddcec9aeba4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab6fb5b95b847a6329211ead7961d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b601f5eb7cd7f03d08c881b1e808136320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eef452e83305ca6aefadc71f956ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea803f895c9349d12c416c6e25d3482322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cde4a88ded081819419a83ae4168b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc40413e0b10d4acaf0f50135bf3f4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59532ddcf81a092680975cc73f8656c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fca61301d8ccafdf5c2995488601c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08370e0de0d4435cbf3aa932dbd4d511327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c066b776d8820ab64dd05f2643aa8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64210fbca96dcc6de68e788b276be867329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2896a2fc353cb498db9c172b475c0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58238c69d07d8441e138f21df556c621331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb06f295ea645923d4fb96a3595691b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb2f909bc8f1a009818fe2fbaadc0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e626c337b45ce9688298b423937fa6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef61713e9b440e10862b05bfea27544335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661a784fa3621763a1a88945ecce5be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8a58b9a5cc2a43555d296468e9319337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8788068b181f17da3be8934d85929e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aaeba9c3f3aa174fabe850f4c55dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bec4308a785dfcfdcfaeaa6bedcab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766c4719a80ba1dcca8df556e3e2058341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25e9077a157b8078752b251114d1fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c0de20f3feb83bc28f3fe6985d95a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314ed16b83243df0f0c8b176f4db809344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b11ec1641a31140a6a935f18872ecf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1ac408b010733d1673448b6ebfc47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c12f321dac153af122e3cf83cdcf88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55383dcced2051aede1d5c9a4c41d879348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30ceda2f7426af347ef76777e39e04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17180e0bcc9410f23af71a2644790bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867808ff8c5b7cacc0f5e5d89ead0ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a4aeb898848bc574696498c27dd72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe64f3844c1f67d88ebeaab7f268cf3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224dfe593ac98242d527ebf1ab8e9b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70289d41045211c820bc4c902d9e4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a6bb891993d926c4dc129613bb191356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491d80b6f65e1d39540c94a46b6e410357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de1972f2fc8646cec4d24a7e9cebc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f3c5000af3be95b52fd24e9fd7ad3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7257a9f22e0dc871c421c780d8026d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81e9f4780c21de72cce6861218c120361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086900cbed63280a918661d06e1d3f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f3fb8aa89aa201f1c69e44bd3ff82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5927ccbb35c0aa2417d12c521cc39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba566ca9a5b86c7f81df194fe0e72194365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eddb1081dbfdba87ac86d73abfbf97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a627a5bbbe117381c9081713f3e99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c30342e44f97646a0670b5aa583af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9e9b02276220dc6a769180e54bf57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2462139ad3fcc1fce93c543d5371cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9c5eb4d87f8ac61e941f7b12798c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b6158fffc07ecf2b66c06dd32bd20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ec032e0e839ae4ddd2075d2805ff1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e794513edc51d23a8c4b89ca82474d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e565be2339729dc0a41f8c9d4098ba1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929a973383d62462822b37d05fef20e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67851bb824000669f0e36898567839377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df64d10057f350a3b0d0b342e843e7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41edd3cecb59ee16401f1b8f48433a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859743cebe5db59b98e0cf9832414763380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a63ef984902aff803439851a494687381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2356504aa2696e824de0eb6b6fc44d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c214b761062b50194198c05165d6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fddde13a4583681daa95e4dda44e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd607a192e2679bdd229e7df4a8e97ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadba7bb7e6c0196ebd7512dc8622402386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b5f79fb00532f990c8110a2ba8e50387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1a8dc6cee97897f2870742eefe7c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa0bb5be4474697f5ff84d766616a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69618ff5c3d1b53114e72f5f79f47f1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2f912b25cb412787ac8066430e1e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d3588ae301c450df5cdddf2e70835392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5e39cb9824b72eca896d84915c149393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a91e828f75a30da372ee494bbfe1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d2eb5af5b544bcd96e64982d685a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8078bcbdd1e92ceea0a1d33eeae0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7dfaf3a31ce9ecd8c09c6e3d3786d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb92b33f386b91323f7fac2640c50c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d549f8d79fdf62634d562413d35c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba986e7bb62edab034fccdc7088a42400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb45528dc543ce4b25f712887e2a4ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef3e94f1e45d0399501c51285d5317402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f8d0851bf5ae697bf4f0face44d50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cc76c9699641ed8ad509c79001eea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7490e1a57290dd2f9e4cac94b195fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f70aec4d868154187b681246e65078406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319bd7b7becd21d952daeff47b2494e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae47982456d0a7c6eaf68d60c36ed5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0bcc69adcaed5c5fc3d47a893fddc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee6469423377076242d04611c1c3c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa7fe6e415e481a36ed19f083e7949411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec2f5cb2215846a73a350d7811a378412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461a0c532b884c8dcbf14cf6f1a35b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3cddb026686271b35ba38052da883414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745310096d3f6d7a0e4632c2ae79c62a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b56857a6d5d361ff3a1f512d90ed3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe98274f2d0b6843826ccd8f79f734417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927439a75c1dce6237fa2b6206a61b5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a21651327ffc93ae06b88606aa2b51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6443423bebb24e7141dcdd3f35f0a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b56fd821480ec5fe40c5752fc712de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c304817ee65f4e9adde6014a8c4aca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1c2f09dbcfe798ffbdfe7999e6f69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3f78d8fd4a57cea926c78ba9df46c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8529272723735f05bea13e1a31ea5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d12e06cdd6e86a16b87cb60139bc63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a6f43a334e200a7873bdbcef0575a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfc15baeb3d8c42c8fa73602b4d168428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa575772205b7d25cb3e84d2c6b0a1d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584dbd851226dc8d17da2ec13735068430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a2836b03fefae845f9e33cbb3f91b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf5bdf322f9a6a601927f7d8e8da06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506d81bdb38937bc14f61b6fe2535a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ebedccceb4a0badb1fe17254b50f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bab3d6f2176aa611279bbf65b3f6d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922489283b8a5c6362b557e09042a1f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f90e11ec4473fe6b30ab80f4bbbb20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e3cddcf851df64a1f571ab0054463438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142b2eede0decd8e7d7f5c696aaa5a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f51698430385281e9d429acdd6496440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aabf8da5feac716401365d27384902441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15973d13847e5238564b8e015cb80769442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08005c0d065a205fa6fb72ccad30edd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083685b534d5b3df096b0d647b6b72a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54bc0bb8c4a83ee051d7290f716d4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ee76410dd2a965d78c533750d767c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ef6b8fdf9131d780706027717ae2a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5228c89ae3a4e0282da09a94fe41d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd4bea23e8250c3d617c1293b8724d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651d32a279c6c53cf7d46a40cee6355450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a339e1f21e397da0a2ab3cabb4f0f57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b2b6509830783ea41c0870108dd1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b47b160a9f2d65d6b98f447bd7fa42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26a275fbff21d2318b8cd84d6d41ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bc78bedcab5acf76cd22f45b6f1db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abf00b318b385f522af8a10ae64503456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cab442e39ddf64156f6bd94939f86b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27119894a7ab6aebc6d41499f5c71010458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982ea41a6c7c5fa780c58651a0daabb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16323ef03897865bef179aabd93e7c63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804bc20c14d8e5b4b89a30f247e84fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75165f79b748c77ca55c23cab5f97aed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f580e786f4b7bc299cd29980859ddf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794420a86fb48ecb51fe62f3612e1cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e0e342ac4b5dfca808966efefd311465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b042432e22e6c2c9e05371be02a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696844591bff72946ae01030900f9ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248daa9c4b43cf9419e91e5d399c0e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d263e4900221b899b14172cb5f7d689469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc741464806007c46e6bb1d6366e71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb793d330e55bf1fa4abea22f1f984471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1d83e19aa597b591c5c0623ddcb6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50435493b9841b91c1b15ec1879de38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8750d824188de5d74113958eebde2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecea5514de12b1b145a5765a892e377475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7668b8cf3cb6b45023278d503559403476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f9f95826d194756c2c6ea2bab337e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e8d2a58bcaed7af3ac7f1fdae02c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879ce88a8a3177dc8835291fa85780b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017391db472fcafed33ac23da590dabd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39fb4328abc9399a09a5db0566e84d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dabee93c44ee84dac20f200ea52356482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efcf7cba5dd8e96d76df27e0c83591483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4656bf2354b5253d4213a78f1f1e1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc49f7f65c75a7b92daf69355f9671485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06d76c30e497d003113811aa55ed21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f30dacf73a9c5bafc74e53f43286f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f3fdc56663581087f18cc731fe06e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d9a85c7d7547f3c386df6f92f8145489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20114845d7720b21d8157b54685c9d77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f371427510a435331eab3c48ac75b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50506fb3a408f3eb70931c19e4a667492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b14df64d57e7bdf22803990bd6cef1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d771617d1248e3dc378e7af80fe01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37781bcb897df5b1367acdd711da13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63984d04ad71c1e583e612bb13210109496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31480e6dcd4063bbbfd5a6d614ee010e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10897df82523add7df1c1ef16fbeea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3bd159a8614945d9d57e0e9112b64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cef6adfa65f40ca49d7ad7fe96433500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644f52584380fff0b0850b98a836afc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d9ccb8e0b696b398ee8ae03a15f06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1becd419659ed65111679d5276d06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32cda26ea061fe8703cae13e07f317504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e207e4daba5968b97fd35a100df95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89087188a8693e75231636a55a6e6ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcbac0b43c4d14e8717c384487fca0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1934098f5ca329e36cff468ee27ae0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82850751f90158e17ed5ffbfb184928d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4c614d41e8b7ff70accfb4a979748510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aed77facaf66a83aebb8d267f826e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31788beaa60521124383ff9894ec5d34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2592fbdd691378e5a022f647f1644d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bcafd1da92fe6f46c837d224991d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb533fdba3f58246d9459f92d6e9525f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17b761d0c35c5dec27c8181cd2b490516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03817cf2d819119887fb307b36ace07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdd3bcc24c846737cbcb86ca0b96f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c097071f20e4956007bc513acb2a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58799aa8d037423634866dee99d1d4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb626264ff3ba02c616d1deb5ee1aa88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4278752700b659c2545ebd996d10b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109a307eff597876f6cec39809faa01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3c8e13917ad9229b4a8589089de7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaab3e9fbcd629ea2d183f33448b93e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7839c6eb42646da3fce2c4e48fd7d43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d794131ec3cabaa5a40c0b56f4860527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da68dfa179b4fa0c468969f18dfa244528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978e4228f02f72511afdec233429b75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34694b33305cb2d831ca70659433f90e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f0dfd87178ef73c704ec3106c0be3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a46b42ffdfb0c58d78057ee09bd6a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ebfd8c8b90b74f74440044dfc1869533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53034a012edef7edc7c65b92e36813bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3f3c15047b265f364e6f9375997d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f3b917d1396d35c5ac299cc662303536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22069c753a688984d8668f536d1266537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15180e7156d7162e7b2b6f7a449edf0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa103629b3e8b722c6b90815a83ea22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f2ea61b169fffebfef38bcf38563d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39548222cc6da6792d6379ff4c7f4aa7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d14dd8266f3a490cca4d37d64cba57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60143665410d4833244b81c3dde7fc69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa587b7bc12ed46d96e0de23efdbd3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7ebff41acb466540198e972991672545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3117c32d20a9df825e58580077ffba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92e17b924784bb3a8c962c4dfc85a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d6eb7d88c41019f9bdfb807d55cd4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cd607b95122225f1e61eeb299d7de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f48107f8beddcaf2fc856e30a233e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef431a0644ba7cbf3840c08572258ba9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928588032c20a1be83724cbd9753a4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0b33b8927d921bd205b61044d78e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569440341a7ff8728d141db2e08b4e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f04950d90c4676865a73060fd3428555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22bb82bec76b96a80d915017537dd0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4976c72bf59812526a02b87e89494e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab271047cf1aedcd4e2474fc384322558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51972c139b506e8ecb3257939fc2086559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324e925530f3f859f299a34d848fb47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5047093cb400e56ead4e00d92a687f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d595605f02e6f6585d3edb0cd98d69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c80d2901bdcc98c7b673a5bd7ffaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747b5c274e8f2bbccfa5e25d608fc8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c514892a19226655b7a17e947af0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84485f54d50c56bc0a57878b0ef47ea9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52882a3809b930cf83ba1117b11433567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78e31505759f2f66b9a26a23091361568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3c75f4774d7ba7f9050c1c0661057569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efe2dbe5e12d948bfe3e14550a4846570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec7e2dff4e814107d90257daddf07d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9557aa9d950cb3d20e7f8fb54c3ca5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583dd39bffe7f3c937ef626449c6ab9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cff0f89b2257dab3a6f5aaa38fe9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2771006c803a588b8cfe81af3ad13da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856e5886cf7ec95211468a65f64788e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc58d27f12a5dbfce3210892909a42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a9f504e19203fdd0b268fa178b195578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03566d8b15724ade4143fe5898d2201579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb3b5a4430c7c198282230f89544f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6d0b53ff4c1bde2436fc5cb4c77ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccfcef8e4b95e3526e6f2d7f0851cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c026e3643ba510d26bd475aa5381ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f673cd7fba4d21b8d36ff37e689cf3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47c79e97c2c1a31a4efdba2206ade8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf66ef165ac102bec002000a4fe497586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04443d9badf72635f08daf8d6ad5359587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7fecb48a3f586cb98bcfaeda4998f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cde2cb22ad2f6d26021a50ce330df0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa656c681b526b467d51a52ecfd10b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176b5940454e32bc30c51d919d7d00e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635b534b654de8f935fc2e6f2604c25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b562f7737022370b4f0d1eaef6d1609593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d612ff798810a1d575fd68e2245a4a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21547f3476f4d01de22b2f5728ccc83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ace58ea8b2a696a99ba233f55f0fcc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeea14d570a7b239ccaf064b1adf24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0e47506c2c1d4cefff56eab35a10d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf592a35f206e3fd6e581b12867279599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f5884e5a00ee3c999c0d08208fa36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82309fa227c172de4d2a5866de476f5d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285de463b906155ee41800d63f0fd12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf453d9631a3d3f6d59001815565228603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35329a4df2b2bfe7b8ebaf706c5ab025604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadc55073f2c4d82dfa1b9268fffc99605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d150c4c9e5279a60bb6c50bfdbed9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe99263b47d7e3e6b8b41fb46102233607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37452f1a18ec479ae940fafcca99ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc332d9a878c28f8dfd884b96d70044f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfedb500786d408ea2e228e44ed5525610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc274751f8b2c2eb4f120f80649f2df1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9ba177ba6d63f9d06f91b166aef44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90997cb5d40a119435e9ee97830928613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d6d22771c3980f2d370ff432c3508614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101321d4210cadc32c17dc97dbe52424615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a9f63412ea113561d678671e8c5fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149abda82c264f70201933c5617e9ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf07de3b8450f07049fcb59250b84e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c5cf60782acd2abc878c2c0b35e7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9cd9499a5f5b96111434d5cd4122d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eb78e5f954820b417656ec587f226621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7348ec6f2abb9c7ce978c947f159bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf700c0cff7837dd5c938751dd254a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b61ca86eda849385faa3148761f7b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feac80baa7295adf1b5096b584be35a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a10de841f24cf4d1973d4115fb2188626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe35811ea36ac4e63034281468b93a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad923a2752b963a198a02d324084cecc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e7f77d5ba78986c733adc2c3b7464629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de099efd914c5ab320359d4327cfd79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeff4868ec7a245cb53eb6e18cba3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49682e966ffe2d92a0f194c1db7b50c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c390fb13c6ba723ca141a4b18f96b5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fd582ce45a0a0f64a71ea3255ebeb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabd541d029a577066d79628a38bbe1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e50178b27723fb2742a1c48faaa63636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af69adbe0d40f5d8316344a821ebf5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c8ff6e6ef540b1ac98349c18c5080638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15067a36b0e815ade8d95277125cc8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be119b86b4cbd0239cb7c6006841c9c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341e9231dfe8e733bc79265370268e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5fad31fc0983e9239bd3960dca8c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace00cca66bc4bb6e03364157512a72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7167bfdac6be4d893e878c6bbb4ade644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448dcf20154813375e5562c7504d115645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dcd8c07b312919b62b84e4bbede04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7d75863af08d7018fba7619b06acc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b25a13e08aadc1f832a06f8b3d7d66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4101bd3567072eca7a3ac8e5f1cef7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391934028a8afeeed8f0d44328c803b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d1e0a9d12cfb46d7cfd5530a1a1d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a43df24cacc81606182f30887ba25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccb1f529f1702851c069f3a8f1d26d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560fea77bc0b6eb53f2682e5ed55233654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423520248800657f5107c7e121529d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094c0ef97999c5070c68f63a3df092d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb158c5a7971fb09f7e03a1635499b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0746065d5aae83316c8129e1cf7d09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cc7654c5799085c0f1b070caa1b57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed0abb79261af1b847e317a3628df9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40551cfbc48ec5c93fad22fd5968ac27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d5d08f87ea869332523c1394ed938662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c38d0d0e06274b4880b4dd5abfd761663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b352493abb7c0537bf096782cfbef7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c430ea2e0a47715e8f6fb05cc9bd95d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65345063f21bd4ea6421126a822f625b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2c648bffe86fa7db3af9cb8d58d92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c24740ccad4c608e7d91297e2ec62e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e53894d368633ee46e1893ac8e9e29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4f6effd73d21c517d558c59b515fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c1efdd128695359349f00f3a9967c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6bfe146bc2f50a0dd04734a6710af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6943d28f5d20d6dabfabaf2200c847673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf108f3f8396876d987f6ea3f07cc3fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a476460f1055f2afe8815b6bc94bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166974360ccfb4642a2159a84cdfb250676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd9f52cde696aa76b4e2e4d6713571677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6efa30d1a3278de27da58ff3b259f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538022bc1283e66f8fa4f3f07a0359c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde45774fa5374d3c3436155e8e7440c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a78d5e111392c2ffa9429c7c02d1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc1defc29c30deab3bf09f504c0c25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633f9bbd3fb0ccd3b8b23401ca79db7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfe9ea2c32f8745f2fc4c7f33901a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873ed8371b5d4e2595bf19d204c0e5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d0d6734bbeb6d85f60cfdeff90452686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc6fe200b9367cb7713bc15a784067687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d24c8bf8535a238a27cf574c7f5e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9c048ed3b7f6518a4259edcde121c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61deb6f73f1293865e0f2becb2f1b39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3430bf22c3b1ed385ca1c0841f304691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4d7008379c2c3daaea6933a361e35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cd4e038268b3ff560963a1a9ee5d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78fc681f5baaa524f351bb7bb9ac6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ead2723e8f9145a6ff6ce5fed704d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6da7318c5724014fce79d6f38c0129696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d3cb95e98085f85058205c471f132697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77762f256445f08e9ad3dc6e3ae8c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2591cd72371f8b56ba6b1272599be83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df09d43142a6a17b2260875f770b5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0beb5ad0785fa71325bb153d06ec2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d22a6d76e2630bce1ba9004439c96e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8cb8e3cecef55728dbc85d65c50d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536e05a81a3139403315fea25945e1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ba65a59b7486b5f32f31e589204e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e37769d47df438cb27e52427b61146706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e538b54110d2f20a6378702a8da4316707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f872e29370cfb474287be64cce933a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff47ed3c7b7eff79eec21d131bc8f37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41b0367f3a769aed10811be9c35977710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385715450bcb15553a4ce6d88aa94abf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd315224a87cd624a658ae4e86eb57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49226a59fb910e7ce02c11a812ffe8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165edb58dee8f3a2129e329cc952b56e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d033b670c57af6f92aca8367cc967e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948ea955ded2f88c6adbe473fff6e0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b085bb1c5bf61cec4d2ec2ffdea5f49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50639eda99257cc04e2841da3f42d236718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4630895f3c74d5f178f7f833185ca3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4187d68dd4cd42bf244fc89b5fab6c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7436fcfd20837441242e73fba63b5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f302af95930899f63e3156edf0ccb4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53db59b46a31de9645f3af6025d2de6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc14fd8265d83efdee3e0daa1725c85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a828c50f83fd26ec30bb859dd3785725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6a2ee5bc3ccbe3dcd9199694e7211726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7161c92b56dfd4641738daeee5cee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4c0465cb664a21c8c13dc16f75453728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2e4ed02b33f46cb838946a17238a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1810c6de78de062afbd5febc60a2981730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26fc8fcb771ca4f74913345fec0b09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d89f598d45521e537e60d6989ab61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae92d19ecd6a20ee841417f19e75c54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4bf5659d2c174f4013e543c6f68e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786e2cf8f12e3deeb3a30f2e2f4daf6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1d98f97a174cf741bb3fdff1e2bb0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9522b0aba6e237fa7a6ce2f470554737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5f95cc8f68c396d8843909961a0c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de35828f66e4222273be455c8dff6b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ea5f889a0a9583a8b15b6deac6d2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a09506fc7b5ab4225ace4a0b46291741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134761488b16c23975761cc3291b55f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fb38512ea5ca7a71b1d00c1196c4c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c3341781212bc98d8495ce63b5a76744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520164382acfca5dec4417a45b839d20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79a56e1f6b6bea93a5e30dbd5764ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab3ba5c16baed3bd2f99f76812c9b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4db4f01ee66496b07110d15ea4a172748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334d8f83060c34f308502cf8cb51672749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ce098fc24ba878a50a3f1e2bc916d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481ec3fd927c4bcef26548c80f5c10c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71278af585839b51699856d84b8894e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8b8a296cd17fa3be2d01ff644497d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0dec2016a76eac9a9ead3b066c550754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55b540e6a03d509787d99af6f7e120755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508edf8ad9e71a5279fd29b1c026643c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03530d542418a1f922cb538ef20e27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e1c02bec2e310bed18f5b6b3d1dab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844712ae82f51d12f169870c637ca7b1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>