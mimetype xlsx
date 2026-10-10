--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beef3f899fdcf3f15a8e6f1cb109ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ee006c1da44d7a99990c6ac11be4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46685fab6137924458cf74cb3c048d543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c588145b0cc01f0ebd68dab19f99494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525deadf4926b00d6948a69b1a46d2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb05e3c643fbbd8ae3f370f68a45e146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4b816be9d362f35aab7e4c335fee37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99418453bf857225026dd79d7862311f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e303877e2fa1fcd0903aa2e5e20c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666605d07b8bddff3432379fbff309ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93597ae4c7214458de2611daf26d834211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c3e709c73b07f582c8021fb58a2a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58342ef2cb5c3db721ca037fabb7139f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67978e71e9124550c95aebba0ab6b0dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936353134f3518f7baf83e44c5a370c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38895da2219ce57b286a8d786dc844fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd94a1f96523b55acd0455fa484745b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c40f3f815b439cae2a8e4cea17f5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df0870e0df23faad1c86e0eff3bc0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f607d1d87e00bb5f5806e8b0746f32920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7588cb9df7e119f90ab7f72a4f187321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68350b6086d2bacbb58dd2d6d931d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebb792c7356e9af58a2d43e5b1b7d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabdf5b7f9b53eec11c3c4728f465f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effc92035abc663d7614c7e51c9057825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62658afd9ca8e27d2537dcebea489c4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98275ee299171c49449ed68e4ee468627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29983164ae6ac8babcebaa05b181796028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0f1c5fd8aa647ddcfdba965144a2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f961222d058e086fae953ec3cfe5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f9a0d7fbb07120abf787ad9f1013131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe64dc71dffb30bb7109076d64310132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb31b94ea45c4a50f1e82ab17cd02633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87aed2a2d69ff577e8ade16aec66a2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a9df7531056e1a59a27bc19c8347135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e6bb3f5a7eea319c65b8372ece83d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82a8d178cfa3bb8c4a590b05420f2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79b4fd4e352e0732ee72c3872c1c3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87795edce32cd33bcc37df68b103a5bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aade30ac9edaa763370e57824a65640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af58c46f958c8e6b80ca7427117e0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe237624f62c575fb9cfe0d50832dec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a4ba5fb0cf9a47f200917dc1fd2a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef31f377be62db5a2ab4b21602cafd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b128d7e3347159c7e3bed7c5587c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d78af587f07e605ce64be503a9b46b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee45bbf6d5d5b3ed889aa18ed4d0d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0de3841214b50f5fe84ddcdb9dea548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f8e682eb30991d1888d80163ea17c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc27ef9092f87b30cf572bc36b0f69d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12014652043e387c16df4a5c37d9f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0ff9b9e71933852e307f5bbe4349d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34390d34a9fd24479127fecef98d112153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebe8b85d47ab28d00336282298486d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4162fb94c14bc54c962519eeddb38c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b223e709854fc828c966fe446c4343156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee208082c9d35688aa13b673a0bf615357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b115c097bfe92415cda68c02fd986458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935f7157eaf9d6a13f9d7260224c97b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dfc81dbd666835e9a9df24b2551e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e75f22f914dd92a2410b397340b49661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557811f008adbf84337f5007d0ad71862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7903d07d5cde207a243eff02caf1fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28808da34d22ca04acbd9612a9a818ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b1e47588a3856e8d4bbf02542c7e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d56a26c93902ef2f70461699546fc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bbc0af358dbdefcd7c9c0871f80b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42659ff6c2b1243cbfd8821b799e847c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446d5a58ad4f7a941f5bdc6a028463a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791f15c9b8189e69c9351645fa7204570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea80433843c971f661c384e270dee971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53926f82b2dfa4040605d950502b534072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c131dad7e7b0df6f3c2b177ea95d6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5706fb8a31c66cdf91c7ee0da68bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f26e282ea20d7586f6746ca35ff3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcca7042bbe8ed70eb593c03a5434776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce6d17a0dd537dcc4c446d868142c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f0c78155c32081ec62d38d3df458d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e26809ed7e783bd6b210381a2332a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fcf2f65a6ebd4fb6deec89d8e355a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bec806db17b37a44d6d644e5f3f0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61a13e2b5586b16c56c2aacd76d40082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f3e52dbef1eb6e019e2de562d831083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce08b6263a92f9bcf533dbae0ab88f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feece1ccdbd9487d61a9a11ebe421ac485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa6883883188edf666f5c2b6e48b0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b12c377e14518c94544076435713e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e7c2d3268e7b9a33e93bd6e904e3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5a07c850c9dc2fbd43b9eeb36452489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111e0de6499270d02f67a0eb48159d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5f1908657d2647fae758686704cef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b78cb74e7755b11bcb2beb2fe1179f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fdfc6090ca1b028632640ee0ee1a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591929867fe16f34cccf021064d8f7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d22189aebfc25a6093be89540d606895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d825dc834d91c39e91f3e51f8f855f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158236890f6970a91e0916b968c4bf3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6650253b5399f5e21fc527c93b976a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d8f394fdea2f54ff42849e1225ee399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052360f827a3a1217c16faee9275e25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd6b297b6651d4e3eeb62f85bf1664101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724f60037616570454ec7d80e072232102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc282d08cac1f84584b2b7342e4da1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dad3f47d5c08f205c27cfc5080160104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608739d707209bda2362bbd0a8cce39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2680cc36a79545ddb3baa8ebcbb129106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b28df13df9e52f625678b753d51a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c32f20b68db9158f6b3a2af7fe844108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c40a50af9b06114dcd3b10225688dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca53e9611b383782ff9aa933e3a1fc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a4cd1f8cb44a342602db5f5921d5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1377649ac93964f96f5021109c094ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e89490ad6523198b00f2106f548af0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b385348295c6fc2e9c787a338ba2eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d10d3b90100332821f9cd677a62114115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1be9fecbc31f2683ce0aafe55f8bc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86917dfd009f6092c644f9184619c2b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d42c177bb146c8c69a3405b7ecd17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c071752025967d3e587470a65a522a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093cd14fa05d9340b0d7e4b9c890aaf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f0c0b0fdae2903243e7070623db49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3017fb0be8db9bdc67af3ae38f4037122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3431808f034769f256cbaafa8db872123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6ee3c95d6d341b58c60e1485c8ffc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be47f5dd0711bbfae82c634ed17816125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eea24cff0f97f89db9619edfade832126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbbe22772fa5b732d4f51ac8f3c73f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c545aadd6c3fe15f03922a2c4561cda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed8e8e9705e0707675df2ae813e533129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d723317da1b7ff1f1869429df24cf57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebac364128ced4c77d7689750917235131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75584241ef97276707dfdb72bb0413b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab30b178d69fe18b0cde549e11f441133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2f2f18f7a752bb975c70fd4c2464b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f0097a28dccac9a45d6d8e6066c48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f092b6483d918c74d63999eaf8285ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c88a8373c3f2cbf1268aaba7fef02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dad3cff9d93fbcd506f20545df581138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbec55ca0e0ceb067aa2ceb6a5e0031139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea3c055f065b16522ab222f050943f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe25201bbb364ea36ffee6a2f36f340141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e840347f173d21f492d830be0afec1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab86c175b116b9f7404ea535cbe4796143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cf26f520fbad7672c1e0b571a6089144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426b81d7c6020e3990008be2d604d32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297c35836824cdee034a442c677fcc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e255ab0a74ee84ff4dacc4d9c00a6e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b669feeaf819892f88e8d9c388255a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c6153598a96f25bbc438f603f9213149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b362f4927a60667f4ae4a2675576bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d05b8cb5524fa86105a7d59ac65da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399664ec0355e3f7105bde0d096b4dc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bd64a5884695ad3a74d8aeae57161153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dab5a862ee6d1a741108786b01f9d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87747f9df201ef78c3c399d29982983d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7e32013d4934481887583452bbfc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c334592c98d51530bfd06700b70053157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918af8086a6e479fe12fab94158ee6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30832db76460119191745b3c024c6e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715ffc6cd87e2ce362bce660fd52b86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198f69f4502c2219ddc00c3689b5e03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8455622a2b564159e6d11d073f841162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b79ede7cf40fb90266b53fa6360e93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ab93cd2798d15d19f2ecc41157a06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469acb44a55b1eb8a190077beb4ed829165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc36176af2315d663ccd6e40d1e7101166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704a38f882aba56ec26118281de7d3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eed88448c46c4b7f34e73028aabd6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4f45ec31c89fb651164a83abec137169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0445c84cf462f0184689aa65c099d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cd8974f4c4e5ac1b1470f5b779220171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e739a68d9bae3470e1e16deba25efd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdac1727dd6b1a70d4b18dcddde14c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336f87a25f22638503639f48c30f3b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d5b6be0e2ab78d2b8631b32b1d5f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376855d67bc41878723800a3e8d1b6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b93aa62f37c7dfa6a29c469ffaaa8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6398c3ca224409817667df353af4368178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8bf770c787678e9de17d4649f7303179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342d8830902c0e9b3d6e40cf59cf922180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a11e318e27e9ef2512ae9bdc45324181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efbc55561a90c1686df89173ae532b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc181cbda8199e258e050c815f7174183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6775532b18b7ac2c98788a04e88d64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf6997eca08af3420c7a418459cfc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915bf38811ff0525fec10ad5943ebba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68b295a9e39327bf9f5889cb73a35a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f35312c111b95ee81e3715ddd5058188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1121023a5472af0cd55c146c6902aec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49d2df4dfdbf4d5d55ae21228feb26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c1c62dc1f26aef88ff1adf137dc56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d254b28e028ff04e41c2ac91e70f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dbc7a4c31386e8bac8de464d7335d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc265ddc648eae2afa4ee1824818b91d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa877c6dcce4624d5229d74c3bbb21e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a0a3f2d895567cae7e23f13f39b58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39308bbac737b454bbcb7b6276c63ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5520fe611b7ef19d8713fb2a72d0a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f73bc6065b485568a749e7e5da4098199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b594190fc863d6d111886a0c1e4c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf812b395ddefb22b619dbea963ed5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d3d1d2afc1139cb55e0ff8688be50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57449949ce40d90ca7356b69e5fdad2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4230b26ad453a69c157ca01e9ecb024204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e891fd7c39d43873a782c630c3b952205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b353a53d088d0cd3911d8e4c694be4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7c4ebeb1a75ddaa9b43fc7b6f7497207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc7bbfc5c1dc33579ead8ab7f7bcb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e08cc773e9082f0e64714dc41e6b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01fa89092ab6bda4738b25e9c3f981210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053f95ef3c77a81b6dc2e5d99334a7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ce335f9f2864a7e63bce40d16ae89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104666d8cc9db6036d8ec9776154bc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df0271205cc11520869f13fbf297a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a5c30fff09ef8baa0c0924fbfec8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2c876346fc289f789db39e189b133216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c702f5199a8a5829afe547c11a643a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfc74947c853880ddd75be7005a624218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c9a18629e955bfc45ec6709862ce3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac90b5adbf797a4b0b54f16862c620220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcc51b42000332a2a28fa6d1800b61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623485fe4786e2bcd9d7ed09b97199c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a375e56134a30e033500938606e2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f76d5a5ba1d014ef995aa96327d763224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef35172b8c5735ac6175c697d057d75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51796fde4d9c6de31c8f5240bbb8535a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5e943d660e31defd21732dc1ad691227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11295c8f0ba2073656921c40d7065096228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6263be2868c9e5176fa775fb9cc6702229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40d1f0d028c05a1577d017896f1c65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde68f66ffe76cf340f82975f53f268231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bc87bdc5d9e4e154c50c21f5587e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb446c902ca4c48c33c198eb1300757233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12779389c81147d74bc61942b07bff8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c439e657f21d3d566865679dc0f37e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95796387537731dc5170c1bcc1b9950236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f24be06615f80f63c143eaeb912ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5136226795b3b41a812f68a51069a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9d7567b6503564ff384bb7907a518239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d3c6a6fa7185cf9f91af504c97b1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15372c27bdb4f3f6f725a4f39a2d2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77739c3b115cef4820e658b030048b23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d53a880685e128ae6bebaffe64d320243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd81ba222e12a8b661595d374574c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d3af31edd7239d99f71abf6a40505245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a30ec3b2c990518ed04341b092836246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368057c0e5f81cf8ce063a716d977394247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8d9a308ac10fc9726ca48b5ed9ee4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9fce6eba60d70411b1c737f508199249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6acf64eea7ff9ae60c97a0e7c92004250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84031910084bd352f120ac225871fcf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b37d14b35226e82981ab72f7571995252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5691978449ee02e5cfba82d253e6e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58fbf80edd3240a1db90e341cc1055254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf11f735105ea584456bb30ee463597255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f178eabcc042cae24630967dcd633256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21999a29f8d659cada57802b52fcaab8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9a08cff536a66c0068fb51e44ad16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fc10cd658fa253477b1545bf9224c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139b6f2850a5c9adc117e1d1db768b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4c031eac79cc9c70a865b485d0366261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e08767294e57e8522abb6dcc045903262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf5cf9d2831a1a3dda145a8cb3d3f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5b1145eacec5b2f53e912236b2926264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15806a1e7cacc2df142b847534a84102265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d81eda27bc1b422d6d80b5485b8099266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359aef8f20a1aefb0fae60c346149ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7702a48687093d1dc47dbaa6d505056268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fd2c769933776e64076e5d646e21d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de74051ac75d899d34be178f3a6af8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051f6cc0e65d3ac28a6e19686009004271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b55f7e591c8eb0fa759122c8de584272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebd9b4033f5546ed1b92ee4f33b98f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34f703fd540176a313e7afa5a18595274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92d6cbd3160ff7979a7fb7976213a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d1cd1829c364e7bbfde820d6e2971276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afe64169e00cf3a8c31e4268a9d286277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ecc194ab4f4cd691107a8f9d77927278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46514b5968deec1cd05330b79a43949279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e543d6677a506ce0d5d5197389a33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9987082a193fb44c87e602f0874a93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa11d859f05b999a649c0d1eed98240282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f6bde4ccfdbe227e8e9083492ca81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8fc5809b36334b0f431bff684fba0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0843cf15907de7f73eb3de552b023285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb587414b08dd446a473f033b5f441286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2df6876407571193f1d1a6d108c4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d28b7daba721dcae5e665f8c5384e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b131b3ea807042e87ad6e592267f3a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27789836e47f187959a5069e8a6517c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d878fa1cce1e27883d7d02fe30c216291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aa30394e995fcd4825ce8be1e30f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc65c95a946c2f06ddf5ac95eacde7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66733fab657422e73a6d6033630215f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf785237a62bdc5c91b39b11db1c027d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c64df602098f9f40bcf8474c8fc25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fadc72d544277c0e625ab00d57e8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bb18c066953536b53eaeab8fae702298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9127cbd83fdc1065c90a4a87c7f86e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34035107aa15239cbb5eae29d580e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f619aad0f0e93279ad97d3417a5578d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59068f75a0fa1d6d6210bba35026fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec5ea4adb68e7492871fe429b5f4a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee51a51da68e837065df107cc4bd7d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c657ed91ae6b9df7e2c2c382635049305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b6eb2dd2bdd77a46368ec12041146306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d049a7c74a8ba52d06c4cffedb13ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8153f390454abe35a0096b7ed4925308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d3371530532ba1fe62051f31bed25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a522c0ac5a01e6eff22107b62df617310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abe46ba32db09e0932e32e08f9a4a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa37ddf80c90733820a81c78845a87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705c89439631d1c08e56816bbab0447313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746d9a83c5107748fcf8000bd9af397314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7ba077c767d1fe173558ab9d0fa9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235e2f1dedf8fd61f3e6672b19e897b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b486ac213602c5797ac1cf79f3dbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace4f5e9a3c29dc2c5011392c564afb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472008142144200b516984d92fe608f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331dd0fbb5e6295932b3b35eeeb52d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3f326a0a17b336a219f73257adef5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02953741659ef133e43f5019698a66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee4efb92474f483548ad4c56e8d94c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ead145bc69401c28ee49e3168b69f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93987e38f5abd39442def42023db55f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1f8dc4af505b58f415bbd5ad738e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19396c078f532d2bb3749b8b4c8c432327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08b2877123ada53921ebcdb595f8e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c30d240aa274866f90fbc04d7edc18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aa8eb90475ad5cd769b9950615243330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0c25754034ed9d6d96024381ff5b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3911ba6321631cdf6393aa27e4903b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da5f3e7b9a9758255ee0031cf3a428333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43964f9e9364e48a875173e8ef087d45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939ea16985ae3dfe6adeeeffdfed589335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3820e745d21ade6548e30aaff665b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df1451fe9a9a19c2ee128b630a2948337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207d0f00529a0f9656dc3cdcb2902c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ad81484feab912e10a701ee2e223f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a3352d01edc2bdd7e0df02c6024ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c20ce3ee422b1a2ae3531ff5f9d5b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcce778dc8c59ee424eb755708da1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546aa3e1e18758ee74407825ba62b37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc19709618f3ece10d09ed385540754344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c885fdee2f5d64b29260bbc78c48e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42092eb5c30214ea80a1f9efd2e3ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605a5568ca6ff486ed17c9d413087f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d151ffa4c93f849970ea2b29f8c4ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594ed2a8c4969e52d78285cbeb2af25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a98639475301359a31b9b02115cba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a17f0fdbaf612b66428136b166797351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de627fe76aa963df12d897e0a5a0dc37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e81e26b41c8c536af6434ef19e3e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0284780d39a9c95c73677db9f2dc8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b30fd970d6f37531e4748a6f2ea5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a83a7154708eadbfc6c71678aadccd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c002490ae3b1c79696e9afd7b18bd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a8dec5949a0e1629a212c76069efb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f123fc5928e54052f4b1a355253c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fcc29c72d1a55b5bb043c092fb945360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccfe25f5ae0b37baa1483d32716fce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193489c343fdafc0ea41dbceaabf351b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7399ca8c6e01dce057eb95e302983363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004423f8098488ca0fd1034d7f842b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e6eb52aff932fc8404e04f9d58b6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f7dd9b9591c36d7e74fb4a42d4284366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db147430958e95dd71c71ceb26b315e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87effa3dc52f3edb3b4e6602fe787312368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acec3b55e278daa4832c36681344074369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649193bb1f1b36cc8fa0fb22a568a1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439e073f01e0c8e7a8f311d0ef6acec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66575a0eb607f95fd5dd290329de3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cfc2fd26a1873033d52085121f7c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf30effcf757e87c7d04df5dce1bb8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d609777e5d1d7ce34caf5a87d1cf1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0614f6273b491a087862cbc844ffc52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab1749c8b6a5a1aa9c1a5f99b0029e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73addaccdb6722d438a47f5f3b9116ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1072384d3a3e57320c48885931b6d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a303af0b1323aa627d5fc57166087a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8582bfc7e19f6e6d5a2660fdf09ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c70e2d43f8ed9e7aa6a9746490cc6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d62e553c4307ea0d7b4ecebcbcba7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7719c5602c40fbd8de97d82ebafb694384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e198dd9653d3a862712bc0d5759e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06a5e2793a1b3f843dac95bf95cad8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd0e64e34f55f31acfa66343b19c82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a82cfde0955304ecf38a69e240485388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0272c2b12727b599178aac407e9ff7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029428da309ebd732126dd8a28d0733d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bebf1998196b5a1ea917ad70b74ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf4152f3371c816fd2a777e366175a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dbbbd9cc0e033dff2b15a35c29334393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270193c7f3879ea4ea3afb103f3ec91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c62cf28f46c4cbbe264b1f7cc4eed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1f6cff9522bfca223a1e77dbe7ef1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c5211c5c01e39ff0a2da8957dead8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df99164c2e914623064049b04c701b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19568196d103b0565ded4c5cb802f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72791aa02c74b86890bb28918bf317d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e891e3c6641ddfd816aea11b4c5029401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750133fc8b25081254dc75066bc83a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f33afb3840938622e709e36fd8175403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b5cbfaae597f82f2ff432ae07db53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848566072c2a7102f1d5d4f3a14fd2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c88dff70a433a7304c57dbe65c23c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481df663e5b4618d1fb244cae69789e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424b789d6f79891d436f2acc8db52a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db843f37867e75e92200d48bcc3671409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889f2d6e088b3899f699b27294cda24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56146b77824b73faf37b337792944655411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeaef3c087afe1940cf23df2e036ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799d5715dd7e83828d025d0b0695550413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6e3ced89c9e55e9d68fc6862d7de4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447d48b84ba4cd49c9cccf0c3fad14d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd48054fdfe6d5ccbe7b7b1c5347700416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161aae085a0b99ce5030264044b358a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107079c7f0511593db1c45e4aad0396d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b183c9afe6b27ab0ebfbc21b83ad2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7521bef95ab93d8cd227ff7902980f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9862f6a4045fd97fd64a2a634d9dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd2be9e2cbfc7321e6a6d258228eb7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87e9a844736f65ec91e1f417197846423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b306b88da72f5c01765e309a23f39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3391039a1d9cd3b1e3d3b2f32c8dc90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43467da4e59f4bd3d4fc8c658e5cf2f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79bf67a5724d6fce0d8cc6b654391c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3fa538fab690bc4892b398be32ffe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e272f08863d893b2105c8f80a2e82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2f7f42c0e49e0ed114d63786f2228430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365f3a82a91915d4daad3fb4dac3195431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784ee15e5ce13fa1e988c1c8108a5a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24abf63640f96dfd0daf2ab06cd86e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227c96a6e719b78cf636fd0e18efb9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013d21dd002b41d2a0dbb0528ecb137435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4deb8ae74ecc076bc930d11396b6ec6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bbacd2a9af0296347f565c58a7a55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1741b5d51569775f09fbb1b19a048438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b381935b44b8deb2d8f606ff30d7a1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a914018daa0fc0dcb2c6cf021630d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a1dcc9a9dbffb18f10bf669dde6f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35b7fea8bceb50fff272ac3333cbe6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8c6b42e0fe1202638cd24b2d94426443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25883db0b2d21bcfaa50e8d5e8f1dc4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ec7481091e4226b08cea08eda0a7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7debec6050a131fb95370350fe8d688446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad4287b73ae6776951b0968496b100447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38eef6a521172c5861e1ef3f5568a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d4dc899cedea0a187eccbe30c28d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6aae72b6864d04ea7d02b3ee69f24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fb01ff57970fc30555f5e89721f98451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadef0e519c5ccb0ae0775af11b3e24c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90972f3e4ecc4d2bcf425fbc229ad581453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36116d26bf68d1df4101c577f723469c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ab639adf38a6195d044c2c8cca7fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764348a36266d5259e8f2afceee8a6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77be29fe608d575b8d7815b80b75e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95586e43c8942e2a5f6139d55aa4e384458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7fc899086940fba1446914505471d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd1ba4e9ac5f433f86f707d13517e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17de79cba97b67df80aace05f9c6bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e31432c2549b524c99480941a6494462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83266c961b1ca9b93e68450a1f2f23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbaca2963abc45477b24c10fb53f1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b5e354a70508b995ca9d218d40802465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160b9c92b654d68c7504492bd78e384466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f701d6c080d6bc8a6c2786510ed655467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd5fe5764d57fda1dfc5ab998f25be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4a805f5cc9a82c329c7510f9b74a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d203cd50fb76999fb6b2de89b42a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2feffc9d1d114fa706dd002669fbdb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b3ff3027ddf9382b658eaf66525b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e30b6cd38bb52bacaebbd1ade4312a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28aead34e80dce7a344c1c8c41f34f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d769464fdb07d48dd3e8e73f09201d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e9fca23ad428270d2c6c6e82889d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951090ceef2144bc90c0c367d63ec833477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f5102e16c75ba72c578046a17d6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c2fffc655f9c2d9027e05d09c3900479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebd743f5a10922651529777efaa575480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd1119e2f4a4f5a84b9974eea321ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6351f0092583121519e05acd0e490c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed9042ac20c35239254e8042b69d96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b04ed53c66e8e78447c7c5cb117aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52593f6cd0a43178555ccd221b8e2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e92c618b4a63783246930894282024486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee9ad0d9baeb16a0b5b9c034047f79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ced08d657a28409080d7897ad1b980488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d7388533e069f1784b25bdcdc89c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cba5f1af23201059be498a41e80e22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265da2cb74849b07bc80512b91971c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b7af7f01084d3bc0be8aa4a483519492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087e57f99eb343e3c9897bbe07d905e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad3d4d0266abbcd00c746bd19bffd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4184cee34808737334c965efdeb25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217fdfeca2d2f0f85ecae637aa1fd54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a812ef2adc1ed1316988bfb8a2565a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4288505c027c07fb9c20a8b6c42a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb1d04f68987f6dde9db1161515d30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a25e89f2238f6d3b95ec08d5c3caa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f2fec100528129e3d9427e3f18a33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e653604b5cdbd9f4f945976a7cac9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac241be61dc8f733f6cc6bd3f2a9f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3efa130b8d63cfbfe4b46da2a77147504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e228964be8c72b0fb5404df00f7fbc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f91c02df4004197692861d3102a6e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a5a5b47d70e8ff6d92bb8beaf9849507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c1d014343f7b3d12e34b66da9936a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17fd27d24d407ee73544712e1ef819509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4360a7b761ca5da85654dcc8bbaa21a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80fe72d40427c6ecdfb0321a880a02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744f6b1e23db3a605eb93dab00be466512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc282d3f4936abc231533042a48cf934513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee82ecaea4949c01a037ccce3880c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae1f71733a6adb44571c11ac58865f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66632704e8c6181b6e2eddbd753c6261516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d04f1340159a539484c5c4d36c493517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7183906d74d5fd4711ab9a900c03a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1898e6a5af8ff17ae135b8a80e52092519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b650c37b598e81223a607954f6b855520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea925577b7679374cc7cfa19a8d1ed54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02dc1d9950484ea137b519250197bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec794f842b4770cfba35aebe89e7988b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110458784dd38905645dc821f60342f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346441734d69ff23ba31675c97e6ff8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751919de968d3d16b8973e125ecf4fa1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2804bcc99cae33b6c4bf334fe8bab97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a26f96dfc9d6e206d50013fa3b714528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87a61df8cb2c22a5b63041a168acad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd80febe776cae65e35955165bdd543530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca055a55609a61196b817d793de65ab7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5fe819e748e3f50a38ef4558bf1ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0922545fe66161a5481206257d94cea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dfeffa4d08181f30ed121fb821c9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbb9a1e3099edac07f68f19d3026fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00fe9a23d1a4b3fa488fc347d96e38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c91f70ea5709964713a532cbeff0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745bb6677f3129d3665c379dbb070e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cca4581be750e01a0496d9acf3711a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3547f38aa4887e0634d7c09de48a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6748594717347fa175f2b46d1df17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d4068634f622a660f9524062c687a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463ecdd130d64339877cd8bdd24aa39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832acc2cdad7e984f0283af0f0b151b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ee4259c0f23c6a2cc5eec1230437a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae34ecccdb028209de5472e5cf4f65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251a99d79de61b70f442608c4cd3710547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decab4c9cf20244c65fe6d433e42b4de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2015375b1a28d54e63f421fbca711e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553d5c42ceb4ce7c5d6fabb70fcb062550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608107c2679376fee401f5918f0953f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75360b06ed635a88092b97b470eac9f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52027323394c455eb564bc8031c19e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25553b920eaa921309b5847db55843554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4392a291658e5de51317cd4add95c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff243dcf6f1acf5c487b3de5804ab6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571e7b67f3d4aaeedf50fdb803dc205557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3efb02b9e540be321e51a75fd5f4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd225af818bf7df6d22c6ed46cc96ac3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56503133d4250a08b5481023a345563b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91a846d6055c0c0f42194643d504bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc8739b935cb62df9cb94739f9aef8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860cabc5d2c40e923abe374ba01ef38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba05c876127a6102d15a4027d690a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ded83363c8f4d7a4ce0ab95192610565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705237fa80ca7b5fcf0fadace5f5ea8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241aded99a546357f58746068cd8cba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe69241fc4b2a18e2d986e23d6235d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93cbe084eb774c2edc4af4618bab5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629fa8f1777ec4f42b49a9a2945b994570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc45f13f09d9c55c611d1645adb4427571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca62d88dff4a685a2c45959507e3170572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac511bc48d55a7275bf10a79ffc5d4d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1242149eb593f55278bd0086d2fcb43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0b5729a8f8bec779504108f2dd0de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748dd78afecfe7e6c625c910a08cec2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ada85e17d7bca6b85ef3d931d51df3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e592593f4855b5a44cbbc58090eaaa6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f6150371d8c834392103603b844f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d10c6c0f72c441f860c988ec16f81580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c2f12cdbb6bcbed1a1fe71645610d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dbc2354cc19bd89b0fdb43aef96ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd097fc73f0e6714d83a477cfee8d0b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de906383588ce9843eee28218721276584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a304a891aee436a079ad16aa06ae5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04816da313b2e65fc5f1a013b0a59dff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab7cf706d11bca23ad31a103d4f608587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28154457bc647d810702066e52d0950588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93cc59efc3b41760f86d9c48635255589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452039ee28982191edb478bfda7eee69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7599159932c25dcc5c56b99758657b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef898e089a1c21a3f3ca258b8331bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604f2ecee1284b760c2b5cb97e5be8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a1e52aafa74f55a23f13609216b6e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23916c6a91d4f6f4807fe31f5e37bb2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042b6a4c3604a954f006939800f5ab2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41f8d1d5c705e5f91edbae1bf5d095597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9c2631fec3b03bb505d23dcba87cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d128628fee1b8b664402f3c94612b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37c202fdd9ae6ac220b5acffe5a1f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4aa4bce37d621a50e79eb195338b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feeb1f9e18d636b9e1ac1c8fdbd5bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5526ecd3c49df414b344da24f1d05e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cd94f9ec33163c81495028e8145ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416bb190e6460cb4263413e6de00dcb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c6076151f13fd9257b9447795e462606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105ce77e8a925b3afaaec3680f3165f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23220f976c5c764fa575e8a234315f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ae7221093342a3e013065497d0b8f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7369f0a94a023949dd44c074263958610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d5e0aee73237b41415012988b3299611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde20cf291216d2271fd17b85272aa5c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d757a7b60e321cae064b84559cb7c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8496b592894830d636af08554874e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c6c12e2462ddee40b58c1520259c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac680034bab75e70f92d7a14d29fa7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5fcf14c829eac487a7b8cd81f4bb8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410b9dcbf596b38a2e56d31d56ebd0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192906b9588c6a7661aadc8fc0cba6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc40806d19f8811c741ed9286f2bc1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d4d9da75f9635442955e2cf41ae53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62235256740d1a1268bd94ef5ae6a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01050abf1f901147c36a7b7eae7fd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ab11215d6fceaeb34f849a2a84e40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15135a655b3340d9099f7eac40b17c81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c942c91be9c052daf53736110cca2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ca14b30c02ce48cee628f22dadfcd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d453155317c7b51c1bad53c64ddf0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995806211b6f2be2b06564d6a763484c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de982ff043d5d54fbe21fcaeed20b924630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe3e11a5cf619c1e1bf1182f48eee8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f6ec1d891a525925fc66fa77b9114632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d765fa41f366a8699b42c502acbbf76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d01d869db7f1f8938e4d4ddc9a3eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33356b37ab550bd4e8322cbb425d13e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eacfa7e456f7a43d6a1fa233f3c8ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498df20c1a57270e8ea7e0285720ae6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93e0ff54f215de49225e727faafebf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e200c560b49cfad1a4aa0070dc6ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9deb1a8923de41ea864c50a270fa0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998b9f593c8ad393078b73ff94c2b67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a3678f0655ee9f538e3873f867848642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31304cc302059279f00bbc45e7c24f40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c23458a5f2f6ed82b506b56729fef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741a3e5c08aa10bbb04dd11112a6112645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4435416c810c8201b38fb4e75bf99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20df712e50f312f46f616e16aca2a11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4461ac9cf9c84a0db33510d172892648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05a57872e6257f1beb4f84564d0596649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce8645d97cded05629951166a5e975650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17b7e0c9e8575ba618397c2a425a49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4056a899579c7d1a4bdcdebe4b668652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfac3f1187e2f76c1783fa70f7c95a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbb3c66ddcd7c9f1cdf5920e681099654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160385527c422e7e436f16bbfbca989b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086096b3d60bd685b406be130ecb4df0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e440ea8d445552b5bbb07d215c266657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ebe43a380c29bcd461dccab62140a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f557028a12f6b5793573415ea331da2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09542ad73bfacd2b3b70a17d13546ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7207839ba233661dafcb10f3645598b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2064d7fbba1b757f59eb03b69d812662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a32534d479a8051f0ef187d815d7e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331777b93ecd8c7d5c4d56e5666901e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc8d67d7fd9d967fffec1cee4408d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bd59fc9301f7d8d45a1d9914c6c3e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93b459e1971909508846029b12ccf2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a2c7dabf39c354cdb7e705b026ce8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ec9a1f502d41e0eb8fb57c973efa1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596ab8cc49148ca20b20ffce17948a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acb52b3688a55eb88e3d020912a78c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c375e57d28d93dfe48be434ca974a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94b374de1123c84bd4db6bc170dc71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce828db1868811b71f1cdb5501eafca6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdf7074cc883c831444563828293f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b957fd91115e1517f79efa5d0d880676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d70fcf470385eacb8c850ecab7cb10677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758410dd44b364ac5355cc3e379d866678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8738526d17f8187307d345c04d8c88679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2897524f5a6903530f05b0cdfdfcda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c711c32749f579fec2be2d44a5cdd4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529437d73c3ac2617129d4e8e9f2d1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f11ff4d61b80d9ef1e578b7fa03c31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98eee5052dc9a14085b7705d0c4386684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e22ec450403f2e86a30457e7185a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a69c17c76be6bb35a081b4ba96e08d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf70a8190456aa5b3aa41387cbc111687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c90dab738c70c85c5986ac683a4d47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca44c63a80762b4f313154858810a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4811fbe7fe5eb4934872550dedb0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b261546cf9df9f9f9d6fdb21c35d1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c537a0849a701e034c80746b61710692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57701721ce47ea378be7032db22ff68a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d129314688c3a13f661855a824488694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06e34d16ed66c79b839711ef05fd45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db2cddc124a1bd9dc6d09e88834261696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274ab33d5a6160c95162e5e739cc78d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d777d36374df1676b323858302e56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8b33f9e9066f3bd8f2fe85095fbf6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3570974e70c36ed74b8994759d72e30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fc3d236bf2ac90838fe124cd741dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55863c3ce44cac4b95f34f5381dc8009702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a165d9d9f93419f7b947c422c7db83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f5ffcfa84632d2b630fd1baacaa90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a007bbb89df8cea3fa1e509556d96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b70dd9b54a146ac3cca5f414cee359706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ea1c6633ca34a1bef86ec13437783707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b26234ca8f08e7607d07974968509c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdc7b720c9c457d23dc002e5ec2d16709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9341a293e3ec2a9be8049a73c0a5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216c4a6c494886ef5c38f46fed875c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf11910aca64d7348c660562521780712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca6c4d7b47ba545fd05e5e6583e63d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5f08c5b6c1f3f9d72794a91da2ff9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0d2a1ddb529b11ee85bd44c686693715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c5db55ee3fa42686385426014fb71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48362ce208b9145157b78e171d4b75a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f78d828a27203ed3fddc6d6b87b091718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127442ebfe063a231deb9edc0ed86c42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f5db3ea0f2b93a0a07114f1f50b9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47935b6c1eaabb6bb20efd86e6ffa81c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4446ece0d82b070ec0639575bea07722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34897aba2b284d5db3cb53518f980665723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f89258ae73fa27800733c77dcbef7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9957eac03bb213ad822911222b5ef4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d074db260e7365eb57d478dce9b256726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdbb6be20a897b37a91bc9f3cc280d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207cf18c27aab145eaea8815806ada0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2fd4633317c49d419e3d7e8f699c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5b78d2aa531eb01cd62ad00b0a2f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7f38dbbd16ece9cbf67d206dc2abb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42293e7287f4e81fa6ce68a255480a1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab98efe1a24801a8ec35783ab0edae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a441a221869d05e93f1de16ef62d2a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e13410de2208c5cb624b0cd9a4d1f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fed43c3f1de21e14f4fdde79ea184736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74e58c9eaf2c100728b1a611155fa8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3303646fae88c4e1b0ad3690c97f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52970cc23902426523885b598a03abca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566c9b6803aab26b393215b8aaccb84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c7c9517e5bf90710d7aff8f843217741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e626ae0b80adb586455cdfc11517c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f17a1d156bd22a8a6b8424916bc066743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6363b36a075a31c725a561974454a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686d10a75a5a8c9b7947703ec8f034b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d03ad1251cd58638159bb50c1b912d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034074e8a3e1b00e815ec0bef01b880747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36503346797859705496d7ba696840b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05d264f78685524be1a4c8c2fc94df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba41002a93e5092b7c35fa9c67a0f5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50dd2437d820258013c975aa4adf53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4efedccf86210c3b141ebde3ca23d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2011c9c771581bc792a3f6059bce2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851ca990f5e3d41f3a68f6508fdf001754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e7c540f5962fe917d97d7477cec44755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06391d6a4d4bfee924219243214d6d50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67db68e39fbf2fe5205473573b080a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54649cb5d65121f9328a8d05ce4a6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea554885f6f535c6c12a0783308fb17759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d28e875c27c79ebe680a34a584d4ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b9c0421985ce61aaa7b9f05b4d4f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9261de62e913b157edc5ddd3e2d2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa94b171c818a0d217f39f4e64deff64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0ed9a80d39b79ed0c4ac191602d155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba2e1dceca9909e78c3f62099ff4426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc99a91fedddcca11c9ef618a54aaef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94768d6810f27301e6efd31b35fd028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6561d5f2972287b16e8da92bd87f03b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f013f436db0d20e5e1610efe5ced310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42ee988c98622914bb3b20fc796f1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2214b25f4f08f24340e40fbdeb609f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538115bab94388cd1f87f13b88d9d21813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b366d6446114514d75cc9078fffb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe38580d7b88e19a5b3b8aa2e4743a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da84ae7597b98c522f9580a428681f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259acceeb0c5c247f58a060f2f869d2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01f6c1759df9cfeaf8e9e527d06c5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1b4c25061e38102a56cde8b7787d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bba3431579e2e0fd7e0edcbf1b38e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f3d94da329e1cc6c40138918c212b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848baf62ac5f2b4c22c27636b70dc39322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e7d2453d88d3a25bc2e84063a27723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d85abadc4d622a5868371efcb2b4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ced0a68b0fecdc9797d4cf39df2ac325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977a2a2db46b891b95ce80d91b0611f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226377aefcd8e394e6a1ec568b2306fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d2cb3e39c89c6b9570acfa668713028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899d846d31570295f07c557b20d97f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855b4369c6c7fae2bf27c8eeac09d4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377062b0361e7d8e66c4b5c24ef8a9a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da931b97bc78bf81df6dc16c7e4c045432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f39d2c104344a20f6cfc157a82845433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a260a13599985005d0b748c045d9ae734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55383e6d4ac5633d1e0f6144693527e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa22e65ec1dfce87feb13395cf060b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d56348bbca8f4d3c5746f5a077e9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afb209ff40fca67b1e66fbeac3568438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7af06fbe01cf2ceb151cb354e886f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a9d983e9ec3c467f029d1a27865d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44c3fb3089b9687ef6a4b537f4388641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea13ed360765c93e2d52c634e5cf1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c58257bf2889954b7c864827d6e8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944fcda9b4f20a9f3f05f04421d179044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7e5e306cd8888417a9648ea67ed7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70e1acc16ad85940dc1f5c2ca9a8b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa11fa0c012043f175fe17c4b5348347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dd3a3488449da849f92b7bf6fe65948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24791831eab61963b477735f6bdb014b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083d7c193ce19200e80194b98ae15a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655f36974f126b7ffe836b87ed678d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a495e25a88b71dbaa72e55a8c208752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88feb6c7ffb2df1dea73d70d84d83753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb59654d7bd753a54f3e715a4d8558e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70f00d1fd963eb62c0903994154ff955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7a2e64a548eb11d6a8ca4fadbda4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ddc204d21de7f42e889af7620ec1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db1d588c3faf9befcc3dec0bb6e75d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582788689de6d7fe050e9ddadc40f6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84949117c39ab6ad436ed00c9150b45660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaa9a869e35b48b4fc599ea231daf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c678855d4b14cfcd7f18931959491362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2228a1985a45cbd6b968f45e74cfc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a823a1cc3302698c932fd59dc52474764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f0dc81ca058997873976ee139d4db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eea601894b36c901b51af9a8e6562966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c63aba0258ec6e53260ce3ed196fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3e181bf4d411db399e7407b33bb0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917f4003ed590317caef2dffc2e514e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49619384be38f1283697440fc4f0d52a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7f5a218c98132b4ae4acaf98e269771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f91ae23eb40c5fcf53f3bd4dc02a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ac0e5536215c2c5045f1ca024716d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecabc77211ea9825a899149fe99e8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab53a80b8ba44df5c81b09f03bbde475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6f5c24c8d5ae96c9c985c05e6bbba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87cb34055b3d16d2a941b4493e8cc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48647d1bec2330e9878e9445ec2a1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17518ba5805bca10cda778f2943b06379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525a685f0bdffc256729009c9094b0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a5bb83c52fe6446b9fcd1bc264a1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bf4d76ff7378cfb12384947defe2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006dba4b32de43d2d9b0f3ed2e5738783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498d6e16975bab98af2b64ae661b5c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca0b2cac3aec8a67dbc0c8e08e59a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d4d18d34f6e31b7a01fde97f1544086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d96cdcf3c92b3871be94567532453787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dff720ada2667ad8d725ea780b00988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feefd55acedb11707011db195efb7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f2fbb6db87c3ad0d85da705c9384f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618469e1bb611292a7eaac102f47d9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706f4952737653e49f7ac9d2dd4637a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605667682929007f86947c340c15b4e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02d26e522637fe757a7467e081911394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587be3ebca07903f62a981bac8c73a8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe0ef0925766e11d487602a13fe42596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d49bdc33b92851c1f399af2f748c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa22415d5722ccb7b79eab6666f3fe498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aebd343de62e62dd9d51b32bf767599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b49dd9fea9d3ae7b6f74dcac880d3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb9156c43f1f99e1a596127b8608d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0fd7942f69a955cfeb4d8bfae5407102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2487a6a50c4aedfd519ae797e4f53b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9346063ac502a97043e73e0573e15f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561b67d0350bfa06299f7c2117d51fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621929898815d74e404a27b5b29040aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770ea1c848a3a0f5fa32426f1cd4a42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c425ffa682aee9d757ba673a008368b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef37459ed561d90be1f7608539cb15f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cf22f7aec30ca443055bb6489954b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9e59a68360e9c0bbaa1e3a3867abc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bef2e8a579a5ffdab50dde75af0062112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3ffca2e45cb3933fc74dd42beace4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a27944d91ee529608b8cc06ab30a3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503969d8b5809d74b8ac1c8bfe8737f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3fb98bdb757376cf5dc0f1f5fd5f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5c1c0a20fb340c8f500bab49ce7d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e72f48228b2ef8928abf285f0ca230118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57820d5625967d75c4ee6877a47e1b92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9befe12ace6558088f666729dfccefc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c1c8f580c0d31cb90e10e37524e51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312f65694490e07b1fc1a889c0c14a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952560cc85080a4aa6be5d597d00f1a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69399d38977c9b2664fe9c821351501f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6f4014ab3047a1dc3588e7c3de381125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a036a4b95b0ffc2f88545bad2b7d848126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc91e9ca94d9abafd92873dd4edc043127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b243e71025e29ddea2a0f1aaf741a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06b6e5d5ada695ee88ee3546eec438129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc67cd951eb041e7cbaf14b5991799f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57860a514892870ec07810b8218200131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140731feadf8c3eed0897d6eec443a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3215a5e89846bef2109de3e41503d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48764e500d8a57b6101d3af4c942e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a15910dbe033d86c2b06ee3b8a934135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdc5cb919af6c4573ef97a78908aba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd2422f2be6584324de42e2d169835137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6609c7096b0721624d4d81f74768e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea201ec23bdb4fd465b3b5f26acaa8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98311708c1d647b63bc4121076a07895140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d50342a3669189c22f90139b2e26a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb6e1d349af6a6366a77432af9d662142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e858d481bc55fdf157a285a4f214403143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd85e18b35be63ab03c43cf650bb2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c63c32738cd0938f8876a20b65d877145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e3115aa8b16b34ec9da183d34b62d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992505e925c7534a0b1193d1b1a0d0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b67babee8617ba31a8978bef1ef0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd08e4eb511c5219de3c1c7fab2503149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc30c18103862b75656f42e24a6ccd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb00d6b6d5569113eda40ed389b5345151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8bf3afd6f821d253d038ea1f25829152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aceaa4b24a821d2f561746e64b8fba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bc8f170b2a7c99e608cd32dbb5f1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533e7ae407c3e9718871a37232259ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05037abb5ce558377c6332f78dffb4da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b658098b164f2c2b9bf12099820f33e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4083fd6f7ccfbe217de35a3a9d578158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b220ff72bc769912568d7c9c07ef18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8387d83f92a24f897e8df26bf4a3d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f19f861f6ef4fd268ee07fe873db96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d21998f39842763cbe1d15ee30f23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bf284aa3fcf5b7583b0cef52d12c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfb86e8b5a7b915171f67d9bba637a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e445e9eb661ac1df635b593031e331b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0684f7cce09b53f19e2cd1e2aafbe2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244bcf0a7c47b4c8d05e77985060596167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd65a2e4b7eba8f66cc0633bb8e0c07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9db44b139625e528f6712c39d13e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fdc2ddd9f2a436604660711fe825e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ce5e7884d3e43d74120347df2b88d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6462cd2b60a3b8f067d20c64a0e66d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb345063c431246d8a10b9122ca5dd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ecc1b1f6cd5fa821dab0bf96866e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8d5fbbd5c3942e67d2301fed567c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae9e521a0e6b061e7dfa76e2893b62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b23b72418cfecb0618a5a7ee7fb7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6708107368c64229e81a4533c3c3bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f27eeb5bd881f0613375440c48fbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec252add02e324056d609be8e5c273ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84960c5d575f2c2fd579587a8a6e80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a75c374a8ee62435dafb89a4eafdb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa61f1f2e44a3ee829691229e73db9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcde361703680c12c83d0381ee4481f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533fdb5cce9d3407832e14ddd57341a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe5889880b99ae6269150632da0b72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f08174628e8d0ac2fcb2debaa542e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe611c4ee9018ce97aab7ec2fc6dea4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4018ed1d5af41da398805ec07807bb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66da6365cc0825c08f3771f37d920a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbdd66e822f4a67447407873c4f445191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc12bddbb0311d1fe85a9e92a02fd3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1499b890e04ff6d2347b73affd0221f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45679bf01b042adfaafe8d142623c95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e10e2d6356b4d443b1dd1e900e0180195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587788f159ead3bc2318827ce3ecfd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e5562b1433c6f8d192ee98bbbf27f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1e98bfff992cc7327c98bf4f99c87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4934474328df2936d88dfa6128bdbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffa1dd59a12ccba4273aa8daa8799b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df4732d9c22fd639d3a65da22ce17f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eeb5623010bdfd1d13f1189588309202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e8bddf7894afe5aeb0ac5352498d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7e570bcb0e59ed95daa7a63f8aa1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21785f54c1c24edaf0f231beb093f1da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e725ffaac6f96d23f86ac1534821877206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362267e0efc52ec5c3a25553e977973207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27930ae5ef7297974b93d585a545c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2febaf18fd6dd73dd2853aee699de5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2bddc84ac167d1d5748b62f3888b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a9db99e1ba0d1c9f72a42dd8d6279211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4515eb39c0868230d0de7e986a9f8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88184f054f3ad5be3f301bccbb05876f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ef2cc9de3b20c76727dcba41ba2e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19513143c2bf6505a29636808b4b89f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced09790fe9f5e03588153a25adc39b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c1d902c6883375c00075c7ff840a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570323600b33b445a80403646310a238218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d13d22742e4cebee5b20879482de3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a494e162a18cb313cf8b8493ddc4188220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113647811380a82f6bda75797125c37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa115ac3a823693e0e485a58032eebe0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f85a562415b64a2ab676b7171e5c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091a875b30468bbf19a22445ef36d55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b4432cb8837d77062cabc9eb6bf01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68eff59be68823c1be4d3050e9e319226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7860d70a9bbb3c35aa525ff904f0273227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb96e6aa5040bbd1aa0bd18e8bc44c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15efc963d42354159adad4e954b3f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e1142c4178050e40dcc4f7dadd96d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89173f4cde98d1dc32440251412b3ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e82468d56432e4f7a7a04bacf774e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7261b8be110d77d47a4a361cb358c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b81e3e0f0eef7410b3a9a2e3cbff95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff75020475282ba0f3b03bcce67717a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4237c7e8613d61de5ec91f7d3ea24f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0ee79d00c88efe148e61b58cd5096237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91e9626e5954825c6c1c8a3462a0d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624451b11c1948e0cb38433bef1b6480239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e672163f4fbb8e5d2b5554e390ae0e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5bcdfe07e890f3c7bb454dc6de3c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8fbdf41a640f8c35dfd75c590d046242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c61b8ee222e3f96a9b17f87ae661e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f187de3145efbaac1eb6523a62daf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d89d06cab4d47591c6f4c9520405a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232a072b84ec5af33832deb5b525988246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409444630f26f5a006dd1fbde16c2d11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3130ba5379224586362656cf957bfce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3a1ae2410117e5bd3188e5dd5449b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c5975636e492d720d87c047cc7356250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7591fa2d24c45d661fb6f9831ee87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd5e3ac5ba4e4dd57986f33828c94e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331d5a94909dc8cee98903d8dc63436253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fafe8f6ebcaa34a301c07ae6747ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14da5306796fa226e4d84fa0a9ff0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f21db4651098835054c82f0e8039c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbd7c16cba50e76d1b51ee77b49dbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9e708c53b548b69715f231f1453cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f19b42cef9bf7f4b1f6dfc54c5c68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59876e5a8e75c2e84ee0ce79ea73e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046473b2069b33e5cc03f7f9d9c32fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0216b4ce7846f92ddd215a1c9cab1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf597bd342e22e5f699277fc3b1b113263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef701bf68f245004cf1b743ea1351db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85862b68a7d2fe8add370d906e30ed55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4271fb06acbcbba5b3a1afab5473c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72800452e15b81a8bd788fa4be1af98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8516a15a4a250b36920437ff07416f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde66c951dd2d31417151956f6c3619269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4141f587b23ee584c319b002dd2bb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571194a47da0940c3bb3ac5456c89214271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd92e58c94330b6e53d146617325500272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdc1f4203363bf6342e23a296e98ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1007f1cfe611989ea664a442f288e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea54b204bd74a6da51a43c619a0cd5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa3e1de42e8cba1d0e2c2a1b307541276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45587c981228a605b329fe8a2fa64b63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52245d604039d63ee3649b24e8b1f37a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef67489b4bc403f3a9c65696da5aa6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6a890446e7749f149e26de6b6e29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66f00949246f3e21ab28fb4950569281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f283fc71d01f6b01a2bda8da970e5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372a448ff2850f64794d9825590061d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9558578e66e57bdcffdf08e62b24e2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b993011d38dde5ba3a285cfd9e4f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb30beb91c73bf10bdd4ea7a8e8af0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3de762768705784b51c06e28014c67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab809f75ecdffc4aa709d3b3f0a656288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b114d87fca191ca8a5b7916c51a5bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617167bad46672cf9d22385fdb6ab438290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fe1b69ec45550a68f3c3239fd3cd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a52e225f69e72818514db8227836c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a72175a4bbe6d934e55ab65b5038ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc9f555b43ca85fddbb0d15786e390294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2503ba61cf0243d98ad3770a7712e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61293ed454b299d835120b71cdfe02bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d59291d9cf1c9fb37a9eb5c9de4d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02406bed7750a77f262ef9a631e92659298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d88188366064e357f9234ff6b21425299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319988d1949937c80b1e3fc34083d54f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e617f6d9720284d2d9d3d0b1b35fa1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa11f1563da447b4f519482e30fefe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfda4384a08ee9dfde75284e01e76f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e3eee7b87a9c1e5a0327bfeaebd92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f59383b22542b3b67f11ce9d36e7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa7656e8febafc7fd4a82afeccc485306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456422e4a52cd1992eac7904ca8ff9cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613b0283ab43a83433081fd134d66e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b004749c8e06cd0ac062f0f83b0669309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064f86a8fc858db0f8a438514709bdf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571122a8ecc68061400957642b37b520311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b673913f99165c03724d9ba78372267312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb08fe9317af559ffcda50c3e4b830313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093ef7cf92263d6754c7bcbb7a2a990314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167b114f272860232fec0df326a4713315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccf10703eaa9590d1feb323060ea78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2e9024939d0924a4cf5f4de62951a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f143adfcb10487ea1a162b39fc66e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445eed3d4bf282e81e2fd34b990d12a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66d52861517f942518d7ffe57bf6a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e745d1a4ee2ede8598391ce2f537260321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3aaa8f9e7b21ac581a5b5455be2e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8ce3c4d9ae15634f05a1a49c52c15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84dd1545d7269cd3cc7ae62d94c943324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f0c9c6ee57ed70c631046de4d90f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2361422a0c6d9d7aaacbf6e33f4a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb1e7fa4d2e4b475e5e839ea6a04a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cfc1a6cd22ea2a808ef3ec4fd3feb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112323a1bd65485e698d8c52eb2fa761329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32ef9b2beed6d4d08f1422f0e214f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60111aa5f65163eb38aa561f9a4a969c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d1ddabdf1b8e44e63d0a5e427607f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b8657d0fdfcf3cc475832131008d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3b60b80b49638b6b3d00fe45c94d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148333b3510d27b1b0f1fbdd0d9c45b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660dd2c8c3708930bee7ef33f22ab60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518104018b5d272cc41a64b2da829aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f059c862cd6e4678d0063eb9f5d44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da08714f7e84d208dab02cdb84c8102339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83da84034247c208f676729168ff60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19310de1dc423036d28a9456ab60ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5d9ed6e6e7d7162a6bd902cc53727342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75826c20058141891070a6ccca759a8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae85acac3e1ff7178b871fc0350a19b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d31c307b40e6b4305a85334f26eca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc190e06ab9a28cdab5df4a8b6a05d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8167b92059d300bb7def4e56289760d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89725beb7d28cfb711f32d74d60d9b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b1a6885f6b15166d4168086364499349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f55415048754e4f2238048d8633f20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343216c413b9a9685deb090b7058b1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3435d56c3cb3a872cb98125f4830b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29a78b43cf3cf70d6820d8ad924c35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1c5fb6ef40ffa28d3bde8678a3abf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f73634e37e817d962bb7081d8391e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e443a2362f6bdd13af17148b274bc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0390476dc2e8c84a21ab3f72f81f791357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e63b9f3ac482bfcc4d56969dde2a05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d5224e3d2891d384dfe006663b021359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe690a2e642a0bbfce313f23432c07e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670473c92ee9a6434563b8eeab66bc2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1635b94aaa65c746d0a87bfecc6751362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59081e301c027af4c9adc56146808f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd0e5858304334c0835cf60377c3cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e832b57754863d0b23dce1ad00fd1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fb4da9db70b26ae6dd257063f1e8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951c0e98bb49e6032eca945a42a8afa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12ff64c9f489f116f3069ca0a0e82a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17a3420992956af43a6a3743fc10f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235881cde752d7b08307598ed9ee491370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe45d3907670e3a83f7750de5d49f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfe1349495630a48827671a95bf300372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e85389a4f70c9316d26a4191d4c25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ce8847db8fe17e7732e063c0d28f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a67b961008d03f0bc434a505e7474375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d096a4b04ca160b29cb4564ad91a0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccda45bb52ebc6e22651ed077803493377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839410f246540bf5f0ba2288633d81a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a0017a98f41ffe52533b0bbc4d6cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a75e76c381db188b0d5e1aff4af907380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b4e46d81dec854600bba18556a1b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac783076b1c4171ee67aae67dc0b23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9edf20d06d4c4210be597d58dc350b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dacec558d7993e0911ce81faf65374384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7c24e23ccca74d4099e771f149508385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02252a183bb4b8a88fe713c44952342e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded11edb25385ab95b84f8aaecb4e2c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26633a8c6637de81ed38136e3f1e43ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d4d62175d9a738f0f3d6421cac440389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1407f559192cb55009997652fc3169f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd81a4745f72bc659da2eaa7f1e740c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b7adab44fcf44bec45d424be02ea4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f6864ae29390909ef3596021709bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f65f0b2063b3822d4db426441697a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd172acdda58d0478b85c4690ed3dfc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487d43df1eec0293270bd2d6c8b196a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5662c38ef122134e7fe8df5dd32eac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07acbc95070ee6bca4b36161af60ec7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda554408b31970990e3706c7331baf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926a3cada0a258a44f98e6445bf2333400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92783b32e6785d4b66ec3847b7a96c6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e523c9f04a38bb2a2590bcefd565c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d36397100dc474e85e1e42148c53f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fee49c63c5bc7b28d36dfadf8c31e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcaa81a4d17e8f07041335e68c3bfc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6b60451a5bb0b07acfa497bd6440f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515f683d82dd8cd37d9f9fe1fc985b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeb183e0ce6864a5fbf196e10ddf74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b291f2f54d2717ccddbdf05e232dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c882364e9ba522ecb032f59c396ab2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d500347ea68e3bb18eb28f6c3baa6c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549776055faad2ef0527966be393ce0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b662c75adda572d2041a08b10e5d1cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb1caedba2899493a8660af411fb27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc9fa5e25272c62f46636ac5603c2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64c557aa08b976ae75c05cefb42cbd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01d3d42d0073827ba2628c78ef9a41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440a4055d9264bbfc94edb67dc19028418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4d6f531b1630158759ad279597a92419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd30391a9e37f31bd96d2d77ede9ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e982f707e2e3c2315e101b5a52503e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fcaa076745a0b8b2eaefcc0f98f76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec76d30216d61500ec8375088612d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67fa40cc9becda651dd810eb5a9140424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4a758fc49930edef2ec065858ee88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99430454fe55862c97bbaf570ebe73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daae79007a8055109deca828e261e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a1c78331997cc5affc820b4ebc29b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747e231afb4bf0783413d02ba8c3c71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db15cd5c5e4d07a80273a009fadb0a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae64c5e67ffa6cd1b0b8754cfdca93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4848f6ffcfe8a64e97475fc0c7887432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41ac93cf25e3068e04ac80ae34c356433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919be99101c948a330ecc7033244aa0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bf0c6c70f8786eb5642d0c85d42d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2084bbf08335a0a231aa19a64219b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0720f8b83c598c6a59c7beeea2d235437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a29d1f071e36c94e4b1a700f48ba33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefce9397a35ee046db18b388156dea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e8b3bd412f975f46b972129b1e00e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f8d85080217f660c4784e964a25e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46891a05c2a9eb1d67d6aa6fc6ae2486442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e60bdb9334ae4ae45cec6df246961443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e04242202b209697602ba9a4e221ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c7f06bda2f056900e9aee3dc09534445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3227a917a2ac32e990707c37cae427c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbbd26d5b098eb4245810f1724727c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db778cf1ea3b1c5210f98350466c533448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad393daa116400f79697eeab4fe355449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f05eb7887cc30413dbdcf69faaae61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047959570b6cf772cdb85a3577f6ab7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257e56c6ff3c574719aec1a7f25e5d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff3f668cca301e57b0ede31d37a1a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539651a89aa1f840acb42d2fac370b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4f775a935f23d52591b86d6735368455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d67098df8353485643db9794aaea0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d79112091be2f13a5ea97a5fd517c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3639e4d71ad8e5ffac8d0c24cb4cf9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbce239faa44e9718c9cac88f53a137459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ae01b3a6add5d3083dc454f518b11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29577c7b5c7a83f6e1be37c508ba07bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5fee248e043b1314a2cd2f3b699c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a841623520aad19bc24ac08f1b7dfa2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81f2ed72cfd69873e4cf15b2b44912464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9e19348272739c0c87820e151072d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d091ab52346105d3e51327ecdd69814466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd5499e651ee87afa79f040a156214467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d03cfac0621190da960c723822de16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0c9e9637fd5911615d50d3ab0a0ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221c2d3ceab18f441b4bb1e06e5037f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23067006dc9f546fdb9d178c3b40045471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf60a0a5cbe685587b954abb50b5611472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e84bdefb567fb61221301332907c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0a39686c77c73c54994880d2c8a88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969de95688f5ca0cea1888945de2890475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a90de4cf052f7bed34556f0374c65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e2f9a37cd7972023527eed59e0bc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ee5174c21dc138129bf7dcb471df8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c47d51886b947df685e287990cfe81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6214a680ad64169bd2de8b5f5edb690480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b242dde1b27366447e566ff4ec8e13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f39e3834c0502b87d95ad8a7b2b43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6d933ee143fefdbe67a4cffa2a8bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448f148e9b6fee447e76fa4bfe35df7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0f4840b5552145dcd8757e4fdcc0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b2cf02fc636e2f8195a5292aa6798486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abda7e71609f0b4ceaf87fac05d44e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c276b263320deed21458626eb2061a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759055df07958571edc4dd36705e7df4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32f821597c67dd5c68c3282cf78d16490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be48047c53d7896762794e0fee5c92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a926c88dd2ae1b282225e7a69a24cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e152706c70b56b84c06b45644f6654b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f480f01e69430943fb01d00407a705e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102a46cb4712347d25ae00f8b59e261495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663bfbbd32521a7a3d939c04d437a92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cac19c7d174c1ed892528763b56ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc8eddb78eef9394ce022490655b7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2bd2b6c07efea85928b09d63c322e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e4fd5cd6ef869dbc4bc4189bb94eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316ee8ca3fcf245f83a2a1b13662f9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811b0a66204bf8e75c3b44a3ce4b2c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e54702dcb1adeae46aad8459801d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb72305f38b34a18fd236adc5632de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c533fadb6df256ca19cb3c85e8dbb1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4553cc37ca6f563339e249c2f36ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c88b3e08bc432b5526390800f5565a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f150307c69b4ab8f547ee79fa4bc1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618ac6120a0fc8c75e9b6d9675afdd6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeaff2e71f3f90c10eb4e82ff9ae2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b9e6c9081b5d48d0f02d860889c01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda8716a3b4cde8861f84d0150d7b8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd14630de739d75923d46363bb6cc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06258198de65cf04335e96cc9b9cb617514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a18626b1f1ae8aab0d67b87243ba4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27ff9b480d34a3929e4296a5af7a0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568200bebd7a52b97d11c8ad6b263dbb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919e74c5c15ec04c6889f431adcc0c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e5e2d71c48b09ff7ae09cfc632ecf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0090904bb7d009451dc4019a680dcf7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860cf719d5ea500ce74efd57e1e995e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ff8296f275a3ef30174ac3f7828ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd464dd1ddc7a1cc4a3d42cb9147dbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff7cf3d1a7edf01888acd1f4f9124e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2512f0fad79bd5c9ad84ccfb3d215d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73aff996596293de07af2921c80cec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f35f8d543aacd6bdf04024f4912f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5532544c7c8ff6657f3827093c3fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f20c30daa886cc82d8ff07de8dbcb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084472038c6d6feb19d26aaddd6287b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2216a15689b43f9b986c3ff619222531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afb4574605fd30460c68ff7846193c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2476cbdc05a7a03609f23c491f43f00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557f28482dc5be2725b25d63bd561f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aca9a32fb1e05cd2010bb50b05ed58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe33fea4cea13eba329cb934e8871dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d757cccfd71948a850394428defda4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5399c71244d147bc340c2bac52bfc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e919e518ef673c6fcd51f45e350f7b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9935d5a6eb755c7971d896589d761e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2ae65b38761b05b92b1a05958db0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cd6dbd2189821329d9d3ca3f0ddf0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4f1bcf1477241d9e6197fa7081cd3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64c7db65832adc38b7056fdddae2ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8d16adafffee741fa8fed3c7bbb09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803e1a8b497ae9370258b58816c130a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14621bf56bb46307700fc3773487859547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d581f7e7105be0f79cbde8eb23baa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c88c7aef3c0340088cb93c611ec46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5615aedc36fa0073558c60ceffb6d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdf349cc2ab1396861e69443037eca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398c12b4a8da0c6d160a71a485f2021552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba2fcb2b6a99467a8ac1e0b47c1d35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83053badd987ceeed8d4a1587a3b7d6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b31dd2efed67c74fe4b7442f85a8f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa26f3d02560a09599b6e88294aa665556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60cc74d582024b158ba34b08372d66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f31ebee0bef86222c6bb47249d1e54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d80fd9477b312eece14be01ceb276559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b33aac7e0166cfb31c65845515730560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840572bdad0482e19c8f05b7ea9ce257561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad10ebc68aad8912d0741cb91934095562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4be977dbad7c2c8d64d8997e73a93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c9ab9c375b15ed3fb1126aa1b79bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73153c809621ab904eafe125b02b9e4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81ad0cd636ff43f789459454e25886566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5aac8877a6949abe127ec83baaaa07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2f107f14dc20ba69aad3ef8637dfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d4bcc5e64bb2427f752953eb57a2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7be359da60ebc661c05285fa9e321d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6705be67bab310af38bdee83abe8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd15b6725d5aea556ec03ee3b4b462572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b812fbf3ea0be1576dea94135fd82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d254fb75856fbd8dd30ba87ed2f75b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575438976850266ca3a245a2f2fe050a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bc972316eadad971495316a80bc53576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c71b1ee081fb99e5d27ca44ae33217577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccc4d23fc586315f667b3a10f7ded7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828c02f1b9b5bfd6b33e80eed6ef6ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d834ad39094f452ab4a958427b1cbc9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961a3504ee61bfa670e772aa804d23e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25681c4d428e42ceab96eb862d19aa8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf97ef6b5636a8d71e7d41196df8b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7257a3c9d063a3ec82ccd4e038068f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902b18af45215b6d96fc16bf086a4a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e78aa4a7c9a993eddb6c6efdcad879586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e74b7014a9c83b1cfb747f395b974587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67deb2363d21518685587d8fff5e354588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80debb2941d0ad1ed58e7c8a570a79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2296dc917030700d3dc3edf785ca2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ecbe9e1010e3ba48c334ddd72e890591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b8e3dccccf813fd7c8d002fafc70e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2701ce1edc90d81a19b6b335d0f24f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8d78936b64354ae75e1b033a1ee28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab550c3f9de7177bbcb7f93827075b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963044a1e0d98c2b8ae6366f23a8f05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b569907ba2c6bd2d0271595e2afd8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92955606e99707fc474728980b16328598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c724dc81103a74e9403ce3cbb86156c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55410fc107df7f6273f2cd8c2dc19f12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a282f693a57961b16259386793840d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eef864c4b6a96153a622cf40dac413602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4213549ba3716f58ddea2fa703605603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79071ccc26673c1d99cdbb09dee97dc5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f17aa64bc2059c609d7aa7cb84d060605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d453e163bc06443103b8030985d0d6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35feea270cc96265887feef08862d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adc9d5a489bc2a1cb705c8093db8d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ce9391295682b85ecdc9cd69f21fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b273098fe0e5ab400e15b9ff460be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fb43a26612283f6d3faf42ed7e00d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256823b1f8b3d642efad4f7dd01e170e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7de890a2c892458b49f40eae15b4a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79074fd48ec29ff4a4da7cb92bccaca3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffe8a16e8a47152054fc1b9572a85c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19194262b4f9b66322c95094beeb22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fa6fe85b3f6931d0990dec1b19923617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4042858d5e2793797bfd1ddae33fe8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa21a88bfc92728f28e240b1be0920619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb825206e553ec57df305e222cae956620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72d792ff7bff7ca4e944f613f36482621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e63e4b9ad7e6f0a30b43858d68aa89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894629ecb6fbb68e9323873248e6c80c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827a830a1312e7e6f6e34a58009ef46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224af05bf607fbf43004f01e4fbc7fc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88aa8c2dc4645ebf8df7fd3b770f090626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6ee1ad0ce70fd2809b878f3d9a844627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644662a8c8e5509c1bd8e3eb1a47f5ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ccbb3e7908dd947ec37e2b0408298629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a91de13e8cdfda5d956f92e8c061d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46672d10df002bea19e7b490a08e203e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df91193e5ab30d12b58fca82fd8537632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38805398ec0d9c77a272b22dc7971377633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3611d5d6c14326f728277fda7a5a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892e7084ace530f898630b359784336635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67195d445bc2aca6489654f59f3fec8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59e89db1acaf6b61d2da624fd6a779637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc93f1d3d7bfb1d66843f63d45ec92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c1b515da256afe8a7cb177dad340a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c2c3db5ac51d2b566c00066e9d053640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a1e051482cb4a52e238b686d93be7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa772f2388295de22a515c1efa09468a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c5e7999ddb9ca366ee2b66c7f3b72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc08072f1a93cc1d8a5c25a221de4f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa21af158db59e75783976ebe7b5386645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba951159c9eca3797d23aee8eae976d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc0701aef1ee7556970d3d5c1f571b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188af31d6fc6c0564194be35c7ef558648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c535c08a474d3166c11d91d81e8444e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60dd64848bf72c08d38f35637c6b66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51ece67c11764eecdc66ac37c70d12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dc86ea16918808413af6ac48a6106652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401393c86f21ec9b3a0a91242fe973fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d59b72e68166e3319d34acacbca04654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7a8acf3ec18ebb1f12fb50338460b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dac22264ca80e5973d4673a5071ca8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accebb97d4b905da9b68d360fc6e940657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eaa207d7397c00776984ae458f2d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ff865a124b116a84141111b65fdb0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630aee30dac598fa7ece858fa369bf0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388aa6a798d097919c8cfcde831b264661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33975b1f9c63c8d915769c8ec9d56df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61605f740cddbdfec9d0c8aaef5d365663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf85f686e9ced1070cc6eb067427640664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99014ab8f90c1637ca2f4a1f4f435e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d1cac459a9a316a86c3a919ed8370666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ce799e3a8b18760c88ae764748950667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21556aaaae538817a9e2d425c22601668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ebb6dd6f7d7fb19d9af23b12c5bd7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7825d5c37d0cdd188479922b1d71f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06bd786161cf9a50b13d5ad55ee61f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d3fc8c64dfb121359cf60142cba66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09de642c29c23256392b0da9676696673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb99ac4e33a22f457e7865d1f48922674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa5f1406a6ebfc43f2258b4d0c0360675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728994978267cdbb0d2dcbcfe83ebccd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb77d6c5fd5cedf5de9eb3c1b048b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b317e1af9611007f66d12819d7c19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70715d29d75153cd907d07f39064164f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a82d5980350f6de42457c15b25b587680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedc0b4838a6b564db254d2781e5630681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256d877a13fd34d36a953240277eb98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64320de1d22df60b8c7b3ff5e9bdc27d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe88754cc7a436f60778ad8a70a697684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a123ea2dadbfdb76759874f6a08ccd2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5cc8f2ef8da21607caa29d54bb843686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6ae18819607c4c34a16b8579a9053687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769bd42fd758fa30e597d054641b3a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efd7d47c46a4cc80ee116d9cc14929689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032e9f4bc86c1923088760580c453ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98b1fe3f2a5b621dea62c05514b6cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ad92b833ae723c024e1162e559868692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20640a8d8d35f6ccf3b092ba051dab55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a665693d2f3438018bde9fd47bd35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c896c6c9a93ad85a3fbb5cf05f3d891695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7388e21b736d069e22c378542c5c47696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42ee0087e78b70cc183bc0c62ca7e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879054c6f792d617aa322906832b4a71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbb00eb5f14a9de24f6c836f49a4e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534c8fbec3798f886d75600c39aa1ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb683f67ab1bbe7e92eaf219138139701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9709268eb91a3f4b8bd72f49c0c11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f06fd78daab322afbb1697375b90d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c6311d0bd1a40a6dda74829410738704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa5e84bd593b1ac061bef5fc257557705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1128a5429e31823fdfc1987841a3ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb71409c80f8862824358c133d65bc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaa31af781643fa6d6344994f4b47c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e282e89be005eeb861f0133b146513a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc92f2c608b4187f3ed17399d5ab59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a49ebf096d9fd8fd9ea1e01eedf2d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793ed4d2f012c8891d6c9fb9b01e211712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ec5e5c4a7c608402b19418ce5ba02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715f6473749528f4ac41062f9429893714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade8c88e0166d97c4b834b662d68bef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288bf2443d1fec0eb595b9e6b20a117716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4e1a32f0f9a5ec5a15550f2a850f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2db2c3efbb138227e4b64e93d82f2b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50875a4d1f50246d8274db831bae4001719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284152843ac51d577ec9dcdf9444210720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5875d63258af35bc0a71f4b72e462721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5cba6fb3ce2cd1c0f93fd1bf6f5ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616374fa486cb666d3c40a96b809d103723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06510380df43e7af33ebc43b9da4f1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf80b323123de0635650b35349634b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3c8e7aa24f1ccefd469652ed7d45e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57133272d0c0a0628d0394daed12ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330489044d9b3b555c38edac652848a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0d79d00449f8d11fd357efafb7809729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a51e99e67d9fb3d4406715ea86fb8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184316f013f3712a87ab94adcfde183731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35199497aee1d31a6e95ebef223a2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1d2178adf060d74489ce5339066f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf902b74a77e819566d0cb2d25b9cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485039bf5c7c5909a736a12bdbbc598735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534b77d113b57116a5794a9529cc21d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3934013cd603b484ecd2ed16b8660737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb484843f03212940ee683221d74dd77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232acabdc17be9e266258423ecc60fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf166040597eeebc83f950145dc3923740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162622312c9001b285497b40c98a085741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1c29a9c19a807120a8ccb78cbcc27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d935e6de7e39748a3e72926fbf20ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c19792d2f5691d431bafbff9da2ba5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c42625ce8549e5698d5b862454c39f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e4f95e143340ef21540ce865fd2c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9176adb200f76e915b76188d74ad74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34d7ead5bab8636c24d4dd3ac21a15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace168247d67e788a70a29b44a74aca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fb3b20e47fe2f805f0e894ae8cf30750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48d2761a7ccce0a734cdff0c95af67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb0178d0c3f02baccb4762e1fc70b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1495c1366ed0d49378e0c2c635d039e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64daf121bf9a2572010c903c0f5aca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979e30ba6aa7fdc9383d72e866c150f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e20a98c702cc45c997848d6230d831756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd41f9c4094917bbb66941fd18316b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bba9375ac9c6a6f7ea6b44dafbe05c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041531cde52f9482660c7b867d38274759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>