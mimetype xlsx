--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e97bac132401be61dae63477651b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ade670dc8e76029f9bfa8765213eaf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466b6fbf8c489a4627bf9f034c86c893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bd49e2b7b64492ee2ce24d5dd6b974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59be327db5425eb260585401441ac65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b324612e0fbbff2048121ab4b771d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4371e2ed09b4adf562aa0ac33dc0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00fada59194d80c72fa7c9fc62e5198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce82b18c90528823d745df21fc974e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec44761a3da0b472793f95a44eaf9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3883e0f5ff546ea1de258b28095f52911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727954f6be5b04be3a8fd4d74c694c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1dbac9020ec30719815485775f4b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076b40220ca551402ef363e9c91b5c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cea7872f042575388fb3b914ec76e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba43604b46b355afa304ad3421645c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d38bcdefdab9520fc74d8d93dafdd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020528d3dae129eecc07c0ac582cac318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1ad005ff720b11114207443e425db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c70ab73ad6096f1d1b3d684ae7131320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5182a01c8947cd1a7cdb1822bc0cb1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6a0baa9b37d3efdd348e5e1a3e02322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa31bfba2d9145171940ccb4ebe42bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9161cfcdb56c480d7c4a4cec9fbe2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376532a6dd1c69c3842df5002be29b0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43271d92104225c732fd2c0d4a477726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9d8383d42dd005d85f040976fda4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2505cd42f6ab9163e0320d3af8a682428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3f96e4b832f556f7f22d6a41128dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084dddf8c2f484eb229a7446ab366bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28517f5bf3ecc6899649ad40c1f333a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc37fddb62675a6bfac8604889525832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069b216e04632deebbed803d084fff833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad7e77c169af982b9f63166915618b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed650175012cfc139ce073140fe9bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697353a20f17781176c3faa9cc06727536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a09c3b9ac7360efcfc22b623ae6a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94e9f38c05f76a582d49b50b87331738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83da76eb049cc88c8225e264e3e27bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8739de2a40a0faacc8d1da1a4d45640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67f2131d3dbf2ab723f3c6586bf34c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce849861e0f9070aa302f9cfdd8ba942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859d6c6ef993043c0e576e95575ed0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab78acd01acde98f469e576258a8d1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8945babf778bcea7072b41c996eef3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126816a6fe91d1203f996f62a2e6207746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec40bcbca583f014f50c6c178a28c4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913ea0b352f2431c6cfe0d79b151d6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840ea8bc93623375370b51aa71f6e1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cdb027ec7d2b1ebd10335d546369050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6741bff993c1684d32560318d4fb0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3031ff21f5c618694f42ae7e89e4af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae354a84cfe01de132417ea1c04f3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b98509d412338d2b48ac22c7e8f7e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d69b7a9c481660eccb607169cbd60a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f52483d59ac7c2a5a0242c1499a0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabc2e3f8c4810d888aa6a35cc3492457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667a826601f3e76803afa5c21e0bb4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf19ddafc11681994e153317ca9b0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0285134ff19b146b2c4256fb8fd21e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aa40a75ccb88d993d26324ef7bf3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288466027176b6e19bee1668cf5e4a2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe198a55b80f9d2ab34f58521e86d4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c7433ec4421c3df8bd55f38a5abfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9851a1b2bd9b7cbb5cf036e54c3416665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97633fdddabeed925247922ddc895c3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15394bebf9ea136d2714c219903aea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311d2f43a58faaeb08733bda701d73e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6aa1066d5e5a36fdd0ab90e15d3d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35277e7a350cf44ad8d6642089c8374d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16223d36d20d312874e850c7e58d6a3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c030600983dc245c2ef658ece7b591672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a9ddecca13a2c71882498504a8bc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99802eee4eada315f6bd9647029c887674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c5c09ed11e3aad16de0f3ad27e98375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f103746370c0bd2affdce11f015ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a536ae570dc7efbe9e45434f53457b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cad229bbc6e4b769ef2cdba618859578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f5ce5ba7364f8b8ce147726574a5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95068d10ed7a316a7dda1f741a80772080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac00f71d4bb0c9672fb6c991e5560481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418485a0d05db31578a1cc81f35c720a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee350093c7f3eb79b8622bee2da8bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b72ef1fe3a4103a9d5ae2a97bbf484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b17003c106b0407023019cc703bc9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba454013da850dae6ad8eb6e09697e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293e7a5c36c503b12c646326e8843e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529703530670342dc6377e4fe96b0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a175b772eaecb3f8716220875e532ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f1099fccd145226bd4e585473ec8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810fc21cf58d3f2cb96e09e60209ac391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df48c8c6c02cfdad7e133b2859a28692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a968abbdb1fe7be85313e8f11eee693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a7b789b1dfba9c8d0aad2e67a95d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e81b0198b5ce4532c19f14eecda0d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fcfe17cd04212d5b7f02a6c3fead596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc5c7158d7c5d7183e357d2248e2f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cf5c8096d66491b409c76d23b950f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80af3c93a2cfa8378ec838a04121a3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b87baa3e3118b28dbddd1cb3c42a9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92074c9621f09953b6cc79f60afe9270101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5644aef9f2a321b08745d378961989102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615456d78579156e47ac2aaf4b84ba6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c518cf5060b3910790512da418f0969104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a40da5bcd1a0367232072310e02e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e4e0a96aab79b9e7cfca0d297fad0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715baaba421c1a11d15aa6c5805b370e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7038324bac36390d07dc2f9bfff0f0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd2f66ddb940560248c9ebc6c16386109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46382991fe8b041d4797f90edc9920a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47ed2b9b4b4162a8bf435ee361fced111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67280ce09c87823b8ca02617dd03ef38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d89c582aecd44185c466ad3906045113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b8bd3d825b9c22db56d515f1ef6f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d158212cf97d508876ee3aff23ffca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71310d52da9d6ec9b779d18d812261d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc207184bc113dafa20052dca106799117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820d35af081469a38637260b2b830c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e3f80aab7940e007177dbfab3df1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e5c77ed6886a602a53f7282fe62be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77b9190a2d3e320d10e538a5df72d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91146ae9495619d9a1417a962cb65aa4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f2008688215cc55bf9998840df195123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd3f8481e7696a64e15892f771119d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddca63beabd8a0074cb5c5ce35e9ef5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba35dae96347daaa2433632c4d8d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbc8f7bc2fd6cbbeef640fab02e49b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee89674cf9e09229f5a709bd87db81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9b36abf0bea430443802ec0d17db6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6cc7b0750ec2cf23ba36f7a47cc5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403844947bd73783051480d5e09cf6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f07092f81721f933512f9861573012132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ae45af46854f37655d232f99df26a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c78e2273363932444ee931853dd2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a771421bc048396b00ade26a2664749135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904a06bc79fee03fafa1c0e6d7f6826136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942b5297a20ec5427e890703282b90d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4715e2835927996a1b3693d791bb0cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae72207e507d7f7dda74e6b7b2b065139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a971baac000b9fec890fdfa2c64b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d818e4e9bba2f4c0329fd0212bf096141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251a47a44f747e0237a3bf7b6c4476e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa0d8a5bd959111b946ae97b940f6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa882923d05be235acf48f306abd4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42cbe4424df5bc20cf953b859734e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b481629491cd451166a36854b678a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd13e14bff7eebf367f30524f74c0ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c22369d6284ce73311eb50db02c43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527963e00a391060d3b9e80908db359149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba14abaaf91554b3b5ae1841e86574d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d4654a190b53345f6f83bd7b8bcfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19100c610b8bf227db9252ded23507eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d757278f8b7f64b6f8ced1fc82c2cd6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d8b8b7822014f46983147fef53c91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb37276c8b01fd50aa0385694f14426155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fc9ea415117e9e1cd261eae37783e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dc5af7e30b275c7851620a548ace5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76102bc66c7b02311b8ee4522268338158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6f1f273e93d498952978f1395eebd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d30c4f1f4b4122f01dec2805ffc3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69daa517f2cff94fa1f08e9ae9ed732161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaf72b9e9451d365ce6b8d3c8dc92f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f3d2a0a61a83f1bc5045b0ea0227a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e54690b9ef434caffa0ed2063aaf8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ef7492bd42764c7788003c87d0ec6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553ee0e8466e4e1c0a13e908c2a0ac3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286df8d55e0011b271fbaba42fbd7b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47158098b8e0e8dc0cb6a5862c532e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7d00d1930164de789bd50ff71892e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec75b43ee7715fdb0f4a755a01a14b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375380391faabe322103aaf320c73d0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f73d29ad831b258d3cf3cc7cb79f2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cf983603b875bbb35ab587be93d58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286837f8f43540368fa2e628fa85718174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c4f6191f657f7124f7a4e8862c4f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b46b9c95188d5596d24f5e67966db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad5243e648cc2d7fd980dd393845ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e371d273498f0d94cf73dea4f1b47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966c46170416de64ff229706d6f7c35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb1c626d51cffdced8d9debaf43b4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec529b3a6498c6034f11e3800bdb55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48648f4d42df4a583ddaff93b70e29b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c19ee949a2cb36e3464a3a956f534183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b3d8aeaba0f2ff90baa6c5f5648d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a350cc6b53a55c5d2a98079cb8247185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cbe068d7c379ea821d1523b3a91fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3c7ff8812f7411de4040d06acd5a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7fc8fab9a28d9a952dc509ef4ebcc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b9939df67a86a19cff6088775e915189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e97c367f80276105ff16944f9d44fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477310fce2ab40e602e107210c2bf745191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8a3f1cb45bf4a71e5f5224ff49df6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1480b9e0641bac792fd5a75e11c0f72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36d9b5b9c978b67222a18983fb376c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168823a865abb7622d32bba58b70d19c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf003ff90b3351f0be2991a91d63a97c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f4153040a7e9fa9b666da0365fbab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85f80aba62748190fcf38a8b352f98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a62eab178b66b10aec958c28771da3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2d188142eed7e43e63cda8f4b03fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d2e13575da29ae6d8e2f72927dda8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f59f90decf5c1a70f476cdb7e7b21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150d3b388c54cf5fbf15c2da6a11c4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96762d6544fe43e36db905d6010d96ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882e4551d13b49394e4148b7f229d2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96c6597be1c66fe712bb43db6df651206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2949e51c51f44ead12a4410402aef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75d1fadbde674a3795ab610d4a35f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff8472a7f198cca7c1f5630757e487209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c907141d19acc02dc4fb7cc141ba525210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f3be9761d823fabe04a75b3b1f87d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a94ecb0bc9245add277e187668118212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0d203669ef72f943aaa82455dbf67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05a97af0849abf2714d669144249ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce50b80df106e2e9bfda7c2bbc94c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccfbacb6a5b2f4327ceafd3ac62422216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311028dc13ccb673ff827ec967da81d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d902ef0fd9f4532bcb951f80ea3c4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48214cf74a2c955b5e6e825b23963bfe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f17312be565628dfebccc870313a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daee526a7b87cf81b40806d37e52fef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143a6b1715389e7411f28e759defd1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdc85916c1a28ebbb08771ff0ff236223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e8d1f0a1ebdb5ea031888b179d06b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635427d6bf9d29c46b3fff846c8c52e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42cd10d107e8de9d226bbeb34fdf99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ada28d8a60f9294659c3fe40e8b258227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5436ebdb04969d61f4b9702cead74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7f9c444cd191c85712def2d17d94b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbd9e1793c1b08e703fef08ee90396230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df339d8bfa2e975be8c835826a7903231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb77bb121d7ff66a69d8e756005455232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccd385f7f7c122a5bd205efe5d7263233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420eb123145ed10a89b5ef9a76f01c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022b7f5bae1991fc2755a5947fa95bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3353cdeb0694eca29f2cbf32b3b9a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e1f401cab98a4bb17a8ed5fed8771237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd63ae56a9abc95ec29004e5b778ff9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cff26f2e0075b3916e72f789cb0b5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5fb4634e2e09ec99e65429d5590b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacd08fdcd90cd2e1f1bb154722f148241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5bdedc45b80b422b1fce1108a8469242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45264cb5627796624c363048d9ef0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d89ed79d8b1509b7923de37fc4b054244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ebc705c4a8a748041108f67f63dee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522159032e0409801f2f1baf66dbc289246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e22c43631b039690c50cf112a927ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87a7ddd692ec8e07bcb76eeccd9179248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa31d03ad4800616d71f3d190ca581249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39482b12b822e6c6b672f1f733c8b8d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e16ca63696dccf37d3ad8254c111e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548c0e68d9940882597b88862b5ef88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f91eab2562448c064914e9a2e0312253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c150684f25940cbe5e1ea4701996167254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d473cd37f58185c703d24d3da5a3541255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e80dff476ae337c243c31607fd336256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9df00254cdcddfaa1ebaef9d4ff5e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f315d59dac26f0f6a6b215e4b670a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460237f960bf73a8c8a3b8ee3333cfc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68062889d44cf1e60e6dbe94084adda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02242462cfa092d2ee699a687f06ae7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96a72a9b925c25b07931a977c34ee3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adba657fd23eae13978913804f723b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b523e9dfb60256e0e98135d0073217264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d95100d85ea4bfc60fe36c3fc7f62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f53457a53f9dcf520abcfa2e6f2d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934da58b2760b37373d627320e19021267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5a54a782156fbe38c3589066532a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e7d5840320e08fb991b8ddeed86a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530d978fba6a0cb71a12fc8af317831270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b602bea983e094aeacd73bf02774c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1ba0536511a9823f7c8f2939f17d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121ff259c8cd72bc29c9b948928cf61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82099ffcef69cd8834a30ab4a2476c8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ffe9917791c48c30bf285c8b124a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede845a63ecc047e466037a801233bff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27993f5df7ecec3f858503b631747cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19667aad8af61675d2ce34147827deb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fbf63febcd1a9b36b614b9477b1ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46acf228a84e4988c16bd23e3573cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d8602131bc2786822aa74a548dd43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d513e0abf7d10185be52a71ce90eb2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8731709f94444947f47a9eb5c4890283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d974106ffceae99517f7fad4ac85f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54854ee5ab43edca45fd0c536fa068c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de56fdb005ddfe120671b65e7a2cd6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a499eb68ba3445d69b388bc183b4f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6326bc156efb59a693f8113204c57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77963429cad194cbadd0350e8a9f776e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7331e0c8170e28565d0b044e8a2e885290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da7ed9570a33af80dbf7e3490ae5a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842ab84f00fd0907fcab63231e4f986292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f8d19ebb73cd2b84d5d44e152f99f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aa5d9f1ef990498a903b30fc1db0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29f9cb887ac34cded4d0f9da9369b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a17c091b40b7c72b8c25468326a180296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af413722f37851938eefc94b10a6d82b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ad2ed8e907a2b6981cffcdbf556eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952fd78c4184f8112207b399b4631a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd97d7f29413eeb1410674a424d9aae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b77fc56ab2035997254ecc5b8483ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2250ee43adde23bfe4ff34159c83676302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92802ddc06d9fa35620dabf54765e6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c67bad1afe95c98326a40553bf4d9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047488625bcc8cc3775486a1a8ae5e71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afbad3cc9b325bcd286bc13f2e7b50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0867fc84ee2579565028f250f1108307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e8ab1bbbb753e8ea0906eabead7b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4400444f568cb4d8c215b70bf1f2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b5ce77216d656b16d12adb52da3c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0e291b1314cc8d8be331c5a0bf942311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e820910018598119bba5da7cba8cc88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437ef95d9eb092ab5e4488f0ab12696313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada4629f74468f23def50ad995c7416314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90998c470fe50feec043d50bf33a386315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1751af4345abb687c1b616d92fc1b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee37fa0827ae3893897e919538ad074317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c0c79e51ccae7faa1a8a1b4936461318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014f299aa22fedd8366920ecc0512e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553c13ffd2d12be9cecd6bfe2dccc86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a176ff492e8243fd30dd2c50493a2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d23aa9118d913a7e553d2141cc59b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513c0778780854d2457759f49fd9f3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6036034972c66637de4c323110896324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fbe153626b0a4707352aa9e74bc25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029e17e5fc3e08bba53b975dd96cb01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb83b87b9bd849fe44d93cbe7571fb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d78f152278719677ba80c98aba6577328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd3f94d1cfbcb914eded445a4463f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10d6bab6f44caedb9192aa6591facb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb919294ae82e3cd843a773015a1be3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d6c5c23bb8fe35906750d85da3f50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53838d6a53c4e8965c649742e2161f3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d61874c52a4227ea97b093463fa27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173d8d943bc6e0d50f83cf5e05a7d1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908ad2a45b54b053ae59b52e11fcfeb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d4cb4ad2948f08eb82a0f9428cde8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa939538b758088d2757416e1d9504338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba5d8d849caabc07089cad23bbd3da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8d50eca4593514f6ed994bfd97843340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbfec947d032cf70e1108487553b21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d56cfb6d018aa67b2d571fc688fbb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4cfb4cb5464864d485b21ca522c6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a428c3439a9c342748bf52184fdf2ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff593d6be95a15e0ac0394babe91579345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0ec1f5108cc715b4ef1350f332ec3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df411fd0cb33bf49f465b581e1d3fa8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f1a3df93f7683622cbb749aecabcf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1268b6d9b1d71a418eebd04239e97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e7b536eb47cb4fe55279bffcf13e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331f61e44e68656aa6a4aa7ca8ce97c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfbad6704f6c9ad1fc9880de75db88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b61d4fe29b70f8fcc36dfb710e24b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2129fbba12325c92f1f91e01b52d891354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934b2210c0b4e7d0d42ed85bc157b1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a78aa3f4eed09bd01429e7fd14ceb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405d49fce89113e862dbf6ace99ee87357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3de7c909d26b5ceafe5a9f377af73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993548bea9c7a8d5f837211d6010732359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8ac0b68f73f58e6e0d447e6ccb092360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1638207bc58a59bd58fac7c336a140361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cb1ada85b42ad438331ad2f1ea6ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b642f836e0752443708fc7bcd93107363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b323c825bfa8b195d341b1a873f561364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a8e033bb60c843c8946e94b5422fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49d109538dd648be3f04d0563d2d80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc62de3332261c10f7ee83e7d3f7c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa9b5f59979334e084056362502650368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef2448557e3908d2a3ae90a19e42d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90a52797c202171cf6ab67bdd75d34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9e9a678b9702ffaa40dd6697ce780371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4f838661952c70781211114fc7273372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9b1a8d0d51db8dd32ea168d1bbf59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38928855b1d0d66917a0cf4fddb13217374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd39481451836921336a56d5ea65f64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7032cfc04ea710c9de88387b90b12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a262eb579d265bf6c691a1f42ea49d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab1a0a1d91a648587a24a6df1f3c38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc995b95a487562ef56ea826c7f661ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d5fa0fc5b2e2a25d421bb6cc93d93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ba70aa4a8709e7dbd631b9c8846f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e083a111e80ebc56e1e3855c36dbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c13d7c14ab17ee145e78777706bc1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff480c4620203c5391a351ccb4386a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8630116c65f094d1fc2e347d67616385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824d7eeaa78c203074e4e75309cfd5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e277628d7138a39cae7ebf8afcb4bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb48fba9a85c269cdd39867ae29ea4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601b216d27314841c80d1c916470b0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081617afc69adaf8532cd0782fb5f91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf3c155b1fcb45309c3dab9638190a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526b1d289364be71e0233621d45fd66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a041149cc77b52defee68e6dbf5d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4883350f0ab7c4d464b7187e52191a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5899cc815a8a9b1823d322749e0b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b1f98af6aecc1e97dd9a0698bee6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2740a49cf36a8042c12e05ddb8ef0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e806896f1f710383d515d687b008cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1703cdf185a19b8125833f73282b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9a9a39ffdaee1b066fd041bf9deea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e52fcad996cb8e0fd683cf2a16bca1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff77d83d6b01c350df364ca4186c6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8d9e7a8fb95426fbbb8329a748231403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c530686397daacfb6eb4caea5cfb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fedfad1c72b457645b3a686918b222405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0785c82a46aa3cab16419212ef8bea9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510f8635121abf92bd34c5655247006407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c631aab32bd31080644b06c88d7f193408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d8ee02618329d3d0a09527d6dab69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27c0a40feb13067352697ae64add54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acedba56c3266b440a7fb3bd192cc31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335963c6f04958cc72cae79b556e9e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164a4e703c85bb28953d521c5160082413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab663001794edc18f9e07f49a96599414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebd9d80ba3f59d901b0a3412d0ba7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2303968eb99963f7f2298f4c563b525416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44338ba8c9a7bcecb632c1e29d232ff7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb3da968453049887dd014b84760e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65c070460ff6fc32cd46a47e6e7b71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f53f15938d34c61ddc2c6e622216e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8cf493743cfbcd3a64ba574907135421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01851441c0e9190182fe64d37df115422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6a701520c1b2be6e58e102bde9942423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ab21a28abe16d8cd5b9fa01f59caa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3fcdffe5122601930f621a48fba12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177fe13d3246e9ffad7ab45888ef0f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201d53d7b103aa0f6924c32bcfe9587427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2bbea099b2ad3fad92e9c26d9ab37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bbb02544a7980d849346d38879dab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2083a3634695aeb68a1030253a24cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911588a8a72dfbc312a4d85a9010547d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a307d2703783b1553835ed17287f04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d50455579fcacdcfe8975dbf70ac95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7102b25ddad2e8ebb0a402a94d5f35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43146fe245d0cc42ce6bb52f81c8adf3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ed9a940f6cd737c0ce745bc25e4b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8a6a45f5e9b5d50015cc24a15b2ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee60ef6ae994903555af2838fc683b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d8915c05effa911b8b32b566a2d3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aef29410a4ee3cb8d1b89daf77ee3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5c7d7560a8ac2d39f74e62b3e509b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f453741e1eae453f38d9eac7db73b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709e8aaa51c6dcedb741b4ae517342f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858553957c7f0948b020d0f867aa699444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cc8c4fe6e07b3b0d335a7f0372771445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73908a4cd7ee8301a4d0535c74c2caf3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7397fedf06e66e3021d854f20c95c2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1997fd68a9f2d386678a460d883e46a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b191bffe9448dd0969b6a53898b3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67b9dfbd588c172a17f717db05f68e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3070fabc7e86abe52caf95d6aa8dd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb833cb0468f86876397e9d6a91ff9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fb7c4ac2b36a6e909db4eba81036f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a459e71dc7afad3ff04beede4aeaf2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a028a81901d2c2407a6864635b1a68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378102bcf51b63840eae5237c12fc70c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0dbaa341312b8e62af2c3e5d36dc1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd29818acccf2572112e76d7554cea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b37eb89788208bedf462034888c2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b803fddb0a18214e4aeed16c69596b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e83fbcca499c15fb40e36657dbe7f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683725fe297b549742b85e1b31eb34a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb082c740fe855c6e8258dd38d817017463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28aab357cc1eda47f125dc20a9b363464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a3c70427f813bc0b770e4d7bd7f71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bee1cc72608e723370d878e14f31c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f1b039bc6664d5fef0456ea6803e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f155a84bbb3850516bb614f11c2292468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5f642065598e438ee75549cb70f56469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e217d8b1b5a3fdefa16880c55fae9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279f10edafe4f925005936111f07c14471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad653e10760cbb29ea642ccf39ea352472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcd4f2c7aa57b08681494fc3f22e3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda432ae612c2893bc799409112749fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd9e4aa99e58b6b4fba20331dbe5db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1111d336308eee3f83f0df456fa1bd3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7e70e001aa1f2880bda41aebef3ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770f38e65dee930a580db546964c8de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d6dc2043e12018f364d90f904fd6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733e228965aad97745c82d1a4425181480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7dbf4f81693a30fa1c980b7ceeb0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509475627116e8f1a67538086dc2022482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db1a95befd5a915dcb0c486e3e5fe5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f37715b76f309de7cbab0f17295229484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76800729874aab5e0e6b583116c7537c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6d5b5c25529565c4361b54019a274486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4499a00234baa4f50766c2ba5a91b37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8243ab431abe189c335f66d65ae74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7f9e47bcc5e7e4e9b8cd35524766e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e2727a09a7e2b7f338242abebae2c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7549deab3541f72d7e91d69eceb9db7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e45a14d59344f237b21ce9bde2cbd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a579ba5acc897dfc69af8a4bcf025c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427b1ddc8cf7d99409e66cef17cb70e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecb471faa8ddffae64d775bb83d7be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b9a854d039dd0cddf8ac9c59310ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60ae43860aef2db7d6b7fe0735d6e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4917f075c643a3df86e87bd39d07461498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446ed0899b6b4c6da59c4fef9757834499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed035518872adc908c634616ec54055500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392b6b3e7c40d6398cf8f0980aa33a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5c792de87b39f82bee2c16a82fb8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbef57d6f2f9c14ccd4b98835dd9a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef148e06d1a8068b80fd904318c1e09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e257222485ea0b645a6386ba4a0de0e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103b0d2639e6a657263187012c17a95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29515fcfe02541a910411eece1d64b31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ce7083cff8d504820064f5774e00b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ceeddda2d0e7e0bf1d195a4aec6d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036c0ae3bc2d8abb6cafb695bdca49a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda986325b7c66cb563d1272d7c12cab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dc1fab8443a80362b29cef3cd3b49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe4ff705c01f383fedaf51f9249fbc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1163193658f22953ebf837660239579514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153d807b7aa2f8e9653441ceb795586515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4659113fa50570d8e8b76ec940d82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772503e3f11a4afc915d6a5f58bf51e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cf57cf85776391c101c5526b5f58d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ed4b72634a37f87f93c8ff8ab7de5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90cac7dd5632eea899e1b1d1a66400520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85628435ada3714bb15191e6e31a976521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f1d043a0ce7fbe3f566c2a89c5169522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10806b67775bef188f81197eb38a329523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201391517aad4b1fe89a3a4681f2ad9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1009e86b2e479e77a60006232739b57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe32f6a08aa1b7ef2e553b6fbd1569526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550585ce0070f3c128fe657d919cba33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ad2e96ca24d1961a28eaf4d715cf4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b419797912b61619b5b2ecafd459623529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf319cc5117ddf55e8c58adb64ff6f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad363d93df2cf10df1cc9ee2c33bf208531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a13fa31f32a6aa2e416f16159eb60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0ea3dee3da6a3e74de1b13d9ccd81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4ee3d38310b67a429ea0614913cf7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57365148f8c1d8ed5e56b1eb5afdeada535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a29326089a5ff0541f2919fc0916a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b0f42d5f4ce1271848641e7c9d8c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136fb03434b3fceea16608a9a2048a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9a3313692a659615944f28698432e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33dc3d68fc81c4ad6f46522776a29c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c7beda99383804f441c53759ee523541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12e45e9a79c51effc46856f6cd2b8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7af10857722688ead717d93e814264543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a28671d4224dc6170c1131adc6d42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14ac592ee2b694b7025bbdba840cd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839906a8fe38ce9b334f89a0f918e9c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743e43bdf9c007d7159e1b58d919640547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3f57e1cf0a4ac47639c167157f961548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed75f5e9401e9ff9520e4d7d7149df0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a138450b16b4e9be7e3bc9de62f85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152b272fc3f4e803d0bb9e8658757c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a242181dee8ae98090c84131db6cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1c62d53fb20765f579a15152e7295553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eaf88c6fa78eb5b9c8f40c6306a38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be3ea73f1bf4bcd66531cced41bace555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0e78ccb87cf3d3870b6ec05256c8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513036e10987ba67b872783205933c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67611a27dc86f0bb0b83244276bd12e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17110f7f6f81cea0c3bddc0541fb406d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd4437ff7e347479b4f178c40d98c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ae78551ba16b715cade3ec2397125561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36af4a8f434b6b978debf62da331f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f675d3a07292128698d2a8ffb7ea22e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484e5c8774dfe82ab4c92d5de9600cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b4e5034ef977390bfe14e9c5eda52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c7950629f2f9da06a6148a84439d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a61325c537ff62c9bd98096d9f00a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d7f78cbed15ea3506b9f711ac3417568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f820f63aa437d8f14111474fdea656569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c56db9c89937053dce5f6f9c2c567570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780aae32ee4aabd09b82a8815843c2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b8b3590b7bb4135cbc93791ecc851572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325b19f39c5b609bf6401a755e45f17573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe4ee8879300541a4e4232e2782626574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3a2eab909f8d5adf33746ed9215f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8767237f8c23af13d673c743996e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4b26b4002b1ae53eb1e6c60b7853a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdf89f26b65608c44ab0385935e6f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e482679b871f8d8a3312ef2985021b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ea5ef537e5b4381c76871577bb041580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd98fc62486754b00701d46f8cf2746581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664f90e4e50e56cb65630af065628cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d50ca8c490f68bf388bb128e843c1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41036676535c4c1bc6be813aba1c275584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf9d1210832537603159aa9fe1f91e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91588bc17a5533fdc8106972cb534e6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfededdb9210311ac990886c814b6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab749a29c412449b392890405a8df2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626ee5c92593e56d2e5edf915e4d114589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0139fc837f4fff58d11ca3c1a6fbe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2baa5f6bc898ab912719a9f9f313c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4666aab57fb6604f47f9c9d1e6849a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a676fbdaa7d8e01bcbb8c960fb1d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b0b092cafe9f9881f83efd21ae8c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15cb1b98770bdcfcb39d7274075a51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89a5a01e3bc857f2bd09f22a200f9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dc5e2653ad6042d05d4c429a776ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e084dd94a19566b5bc5425cd6310bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59a7dae5ac04a977e86ada12a24004599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced59c7badfa7ba2c832aaa20ed4081b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062e16273d43851f8a193c2d916a67c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b6135919f497fdf408ccc8fb0a81c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8395a1fd3b9351d0a44e3bc7b91130603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d6abf9d86c47f22ed76b8920de254604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246992051e963111416c940735b283c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8365d18ffc36f8976aff311658729e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029814307c5ffc40458722d1a157a86607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd7d02ab75645000a42aa2f947aa8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3578de2b12a160399d4cb9ef221a8ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcafaed4c7615eb672cbe36861ab719610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8151e6d46b8a60dcc02bee120d5f03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8a86de563c9188c8153b53bb664c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85ec1db0f4ba0a65af345701a91519613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b36486ddb90c42885d1993c29c9a51614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c82952a34b52d92a674ea8effb9b9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b067507961fbb678e2cd6958cf7f1c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7e045f69573907bfd0b89cf6eb0ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcf0db7d86da98952d87c206634370618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfbf8f06ea1625ef733d203e6f0d7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fe5f84d8c3c4bdcd447340ff09b73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfda23a471e25fb1f851244a9dd26d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd828cc7de01bd7a87f0ad7655de1df3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c1938fcf4126431c2f809f79b401e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a27eb264fa3de66a760dcb5b1044d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a1dbda8330f0e098e7811acf6bdef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d344da28e9c7620ffe7ad29ebc01de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b1e12e81702a7926d5e463f70e580627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1df47152c9c752c911499401c186a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a80f13e3edd978a7dcfb83e5460ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389086be8ee4295e96b222c92aa93e8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99b554e2d8a074997ca1aa0f55fda3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d8c425c3a107b709155df8db90890632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a38a635540192f9214be3c61042a8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90723be58446104796459a87bbe33610634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792d1bcb5173e27b5f22f754e2af586635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d04f35516c71a4951ac61bc7b76615636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f711c5d8ee85f72b86ec66f7692da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d24e860ab1789daf69db98a7597834638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6251bfc01ddc8e45b9d4691527391639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683b79511504190b42dc794ea7fd3d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0777878ac555aef27b52b21f3e17182641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bd4f71e76fe2493ecb6771716f2d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e165677061bab4064127eeb4bad21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf18ad7b720fb3f849eaa63c047f58e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d72bbc40e5588e204edfdce13e247645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4500936ac71002951f341bc154752646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8616003e6cf584f070bbbf0ff98e3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90cb770d4fc0ad684994b1155e0e74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e5800de31af248b1ed3bc9f6abc75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bf2eb74f852996fd3ee7bcaf42cd5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0e5bbbaff962d6956d0cff5d96d33651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f8f3a646597f9a8237341a837e345652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514dd0379ee296838bf312e65bf0029653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6fb016c0f3751a779a5700e4cc2a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a0783fc365079609026cf42884854655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba3bdda702dc3c6eb8898fe2c0abae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa29de5af2fc18658d4f67a18df631657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06457c6f994e203e887a8e8045b9b5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22510e8b2cc02063a72d2f16f9dc76b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def166cfb466bf3f0bbad210ab224ce5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0736d6d58796be2f16817dd9a5254a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeaaaa2274bd5221ced667e6443933662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61fb526ea26868813f613f00b31e7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d7bf239217071c1c737490a7b4326664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addc7a8ddac25b27451312678a8a835665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae370bebe3b895da6ce76bcaa1b2f28666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65ab639cc483390ff4c3efe57f5300667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afa59270a3a220e53ce5a9fc1ca655668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba176289d56dc15d2ad8069b557c7ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f3b144c4f48bc5743b83a7f6bb279670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccccf430e26da60bbf3b7c78615d1b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9a0ca4c2995c86ded19daeaf311d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bf5e2b76085841a5a98cedaee2a9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7cdc516e48ce71fad5065436c4dbf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9dbdc36fdd74641515c183af8874b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c16569aa87699dcc5a4c5deba0b59c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15520ab1b5b798ea70cd397511073f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3804cbc40e21b8a40b68089cd8113678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc6d6cbc8bd85e0e93c413c4ac622f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86582ee6d4c2a778d168d8490401b9fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763afcfa270a0ce22bbc39b520f3fddc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8866b3ebf0938efcaf6976655117d2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839efe8154803aaf6f00d1c24d0c5b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665207afc23e06933aef211e52e82a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce36c43227e3256c6eff092054b922685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07e877a816561dbec950985d995915686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cfa4185458be818ec891b659d2220687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c695d0a29f024cc985c884aae1c453f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974c2d0d5651512c8cb0380240d2905689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6fa91551a4579fcffd52e1179e7dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abbe29faa7363353ae56a48fad3dad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72755cd0c9050d82752124935285db0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4c3264a0c30f3922b8e6b00b19809693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111dd1654645b1586d627b47b95144c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf365a5e20328411aaa4510d1e0238e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d98524e4af5f87e28171f797445bb0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a33eaade2bf357c3c770d758b0bf8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed277b12a7a373abce0d10abc49bf435698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb81e84fb7d9d429b9881fd5c2badc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0a3df6f23816e6cbbe257a770ccdb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d63abe6ba72eeb15fd9f2031b4ed8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a58226f09359c6d4e2ebb9e89dd16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78bbedffe510b3aae31a4ec250f00f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0618fc18c2060add18598085092c7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299a601262c861bf04b3c37eef7a924705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8ef30a26665bf8b0908830e9dc785706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb07c8b75a2b8148a05f3950b48e190707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8b5b241df095419d7dd76712fce49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9fc3a22bd6a135de176c6037f01ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d8ae3b768154f1ad535dc517e3c09710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59f311b652e048528bb4b4cc49da01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d37763b21fc767dce8daf9a6796a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bbf5c12f57643fe7871af22ac28aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e7294dfa017de52f8c34789092b68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0265f6b71a44af2acd9bc1f82c8ec4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c83c0bb223f0d1b5fb2d3c123b8f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3766796d1d757364e3fc80d467255717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44724eff5e89d8bd848ec858494f4e45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd95b4f3030fdc2341275158d584821719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dd7d8489be9213d7abe712d155ef6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a17ff58c565a356229b23824d424f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf95a5609d92d30ec9e306866b9a58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce11bd604eab3e77fb4d2af2cd7a39e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c904aad24000d07e9c4c00d3a0a98d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db42d3ae8ac0f55dddd8fd24c2f0fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b794834accb23f3bb4229641a333e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d160b16a3c77288b9f7f633f7c27dbd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47938aed25283b776b96e7d270cbd48a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a619738390bd87ee41f2558cd9e2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6252ef1a564429c35836fec29fc3db8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e36d8e63bda55df8e40f099887a4b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f314e6104e81fde355d650251a717732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0fa95a5f80e919c92f64fcd964d52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bb79fc2a2fcb4ce8707917670c7b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99da4109adde6c2999dd4c0f6ad31c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abd50dc4ae4022d550a3970ee4d091736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1944b9d56a2d023078d43606f6e5f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb38c9a1b9b670803c5b8f96735d8b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d98777de9a6912a561c933e898f260739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d0885c172a8d7ef191a2390693747740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0e3009c78e85e72110845d003b8d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735532b72a94c5336ed508c4fd2ca481742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dd1afac317ec13705ccfc2ab3a3fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd16ebdc1edbff5cec370838629754f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ffd1b1459af6c643b6eef60853622745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e0e73729d98178acfbbc6566297f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73663cfc5ec02db2946d741cec0903f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03716ab3e75290ef493d1282f03a90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1000ccc6bcfc65fa206500c9b3c0c89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498760a69b768e13644d9b4dd0613a15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356fc854a1262649ba0c4f086adb951751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277ceaa3fd35525018f95f283489280752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103a1a04824639b6e6cb6c473c56015753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56857fb1834425cbd14354df5d2aa7e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d290cc13a17827f6f0aad782a219015755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306cd674a592616b659863e15696c7b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98779e351101dcd1d8360ca01e3bba39757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e886addff7c3bee832e7f04b9fa2053758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d6f530f3d2e42734dee0354237bca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326185aaebeda0b31cf9d8e477560ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1ed366bc580db1663e655356fbbd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426747f7338080352b28eb5554492e343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d62deb9765dcd9e00fc27ae25ec1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e6c8515549e8e48df257b40809cdf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff34ea5fec1cb579d2697af6622afd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c8c513d849b148443a89d70f02df37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290326da80c10bcf96c4ad79c3b4493a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d312e68cdcb874e52080f596bd7249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aaa0697967757420a70b9fdb561ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac97f321c3b49afcaaf55db2a0ac56e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78dd112071297f3b2210461ef3b87012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe67008003e52941109eb471e84620113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bc5ffad2fdb2ef4d24886901184c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d81a1753fed840bb1030b8260643be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11418afdd908050346694fbbe2e4120f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34cec7c0f53884dd5d98c19b8f61a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e143f1bbe9e1770aba6c81df74606718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bf43adb74d016b10941c4e1695ff319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315e21867e9a78c52083881f30de5f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db59101e1918b012e5d6e28da06cb1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d9f58fae4e1e5266dda91539e315722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c37a284de96643a1948a07e6170bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45711848b2e75843537618fd4642d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3b552bc12fd20e0a4f3e5561833fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0cf6d42e75cf68bc4cf6b3e89c40f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ffce2d47e2e3b725f6e210e6e02fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63e169b086abdc7b60df06a064fe9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26590b69fac60ecf9c269ffc8573c07b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765788ee3fa686c232b269a9c5a931c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932487c1fff2254e38f85f62c9ceabb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439ee077b8eed38850878a54dc7e65732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c6a51a81c4bb70b3befd77e36479733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b28f5ea11b2d7bab6ea8be8733e79c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b75656e3c561e7d01e2da5cc54388735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd121c562cab5ad0bbaab375018cbd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb56fd40a7a9b9b74e73bdb2a4efc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7203e0678387998f01a5d60def5d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944904a34054d792ec4334dd982d51b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d321b2fbc891d5ea4fd0bdb72956e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9984c17d2edf42c1d4c4b7c14ae03ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdea36b6c0a58833e06b4fdc834db242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ff2e7e6b677ad430c12f90ae23ad743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a22a1505701b331b8095da27c4099744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49066fdde6cbdddb1d0b8473853c8a2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd977104caa5b3dae1fcf4f7743b1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bafcbabf8e9deec4af90603b894f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842396101d36967e46e05ddf6d29c2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237b7e1479a3bfacb6989c26e32d9a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4ab3d0823024294a295f319ba720c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c6a64c5ab6e76080ff1665e8ce05651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d15d2cf413b92079963340809f81f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acefb08e8cb82145129db3d734e0f1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370de707c8135b0d3d114fb396ea09d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9cadcd1e2841980a180ce81968e7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be49605013c99bf5fb92aa1a5969f2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e282edb22430521b0e38a9597064757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2da6db6cde51354be3260dfbe9b5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddea9c94d779c375123fa0f760084a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed277225e36a8a36f622b90f2002ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd68cb7e07b40583b728181b669bcfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f1960a3b340b88dafc494ac3b8cdf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a304f1877f9bb8d809c11535608a5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd893e2f2dd6b7997558c3f3df86f6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b50787154e5506aa322b76052264e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5b2d243206b6e7e0db75eaff5c51466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b956a84ae0807e5da736aea1c97fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf456788233e67bc48ba0c589a732768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f335808bca487c31b98b51d19ce7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4880b3f00a433e4c24db40de7a4c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de45a6306358364cbb2c1e09285605971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e214752ba0c559115159bd03b90ea5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befec5d98b96b176656b5151a8c4d1ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a4bf9d74b2a5a2046cd2a99e8de7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34309c58f078a82a3d94f709e354f01f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7cc49f635a66233183d93dc100d6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e77674021013efb69597e1e5a394377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac086a41371af959fb52e7cd061ed4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a92747fbbd28c9ca4a1723c682adb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f588613a3539ae187742f4ba7f8e0cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccfbe9276eece7a82932d9ebda327781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb6ec0b05c3fe438a7dddd368f1e8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ffe46cd75467e32d3082be30de0d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d828d9bb4d308319dab3164bcb8e0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a8670bca62cd4fb7eddd9d3b465f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1e64c81d74410582c5ad7de1bf9bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495a0959331172fa7092697a221ffbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7edb7e85d51799229c6f8db8d06ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38251c360db65d4aa5cef0fe3bc59c7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f3f49c9c23c420c4a99ea40e4fa7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578b903cc4f36c29a774607e43a99bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64af19a26f2f2c1c255ac48ec56e6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914eda8b1f8de61c15997ca35521ae293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64aae5531a55a92d7b010f9fbee45794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69867f9f4bb1e88abe955cba7e2f1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd643e07f8f0bf57a6a46e823c64fa1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6a4d83533ef65e24cec2adf38c74f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970562776c707187384dac24acfbef8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013541b94801986256ca6568a94ba00899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37157566c32b9a1fb35909618a807cd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081b0999a881d77fc28f606ae2bd021101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1852bfc8c8da6694d56ca99f2d81e59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698c39120d1bbc406d04f31d73629d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f592e2f280c09afb14a0adbacf9bb77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3c1171d8dd7c19206a6ec2a1efc94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e131b993958f466100af681c3b1c53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a43f5ef117744376930abbf32b8045107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b53eee2088d38d735d424502c942c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94012433e390e1ff8c7ebcb451340b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b1b08c18e5a74ce443c7a1bdce62e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ffc98bdce6671653e41eaa8852db6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33028a3fb4ac94fefbcc5ffd7cbabb50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a29a2e603aef31fb2c6f8269b2706113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4008a06a5746cb5a51151a0414775114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb85d750844527ca73feb40e5d63ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a7f0e67e59904ce77ebf24de55aa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338050b78e300797b2804aa0ed13330117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b7a08c1711dbae670a3b85485d26a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef121536835fdafb2f76180c40d791b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f48a2abbfc85ec6de738fa27696477120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee961b0cad859a36f4e2872301ade0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960830a5aae7b5da95ef499d6d74263122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca63f078d5bca86eb1f3108c573bd43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602fce35c641aabebfa135d48c6928d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f751d2e2399feae933c450a36edf7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f59e2511a7350b00bed5957530d1f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdb57d45b3e045ef9f43019766a650127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2957424ff592e703d21e7f522cd5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7651515f0b1e0009876a38ba685b03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868428825b6d546ec3c5466a2e457e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c41fe17121e751a6add5d51774ae1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fa5a6a3fa9125320d63dd564331b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9225559330b20451d79b780b6900c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec9b581120e4ba95c7b186e13e99f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed530020db5e0e3916ddf255ec34e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fbfa8684b41b79ec1fa054a81cabe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6a26c71cd9e71e85d3f2652a1570b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29568301d55cff564ace4ee88fb5920138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dba3993ec8ddf1acc23eb26f1019c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a85c6cffa01363e3181cab5c5032f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add469a24265975f32174bec3c93598141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845d5635b918b8b51749420053d648a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917c08cc494cf2b159d529beb5ec9e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5be3eca2535f4d23d94f335a1619bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bea06a33106fb3f5b71c47fa69215d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca2e332a1480f3ab493034fc30031f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8feedffde36e712f2cab844354aef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03e280dcf4b8b71bed5df290f42025148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40077650f17ed0c30fc94d1d9b197c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c44260d1f381c486981b35b204f91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368485db06caae96ae605659a98d486151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ac714c37a0ef1bbeeda28dc42ab23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35d5af5867ea0d227256e2e1d44cd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f9b6eedb82416576e6069f8736fe3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6386e48c51e30692cf5c078f0c6f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a088d16e5648be4cb2e297595936b3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3783d150046970ed78f407773f586157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03b3a1d437f9fc8c98ba9cfd7c6bf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb38c3d8e5695aef3325e90f170aa30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a160d15868ed5ac29604d09d08b08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800ac2ea043095284ce0471eff5da97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80073c23b3b1f4b4be3373a486356dcd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89be9ff7ca53edb9ee5f2aeea936402163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59b9bc88a86d74d3f7b11e48dfc577164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c4d0b656883fdea586b2bc364734165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f062834bea407577a1c4492c919d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7e968305650fff7b097c8fc5e32aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5382d2caac1dedde711a0191c444a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d1e46aa0343c77015bfc3afa5e739169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f7c4af3076b8d09c95a0059acea49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd0892b7771e3c71659061ee871ea5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439550dede1f2be057a13e3d22d7a1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb7f738651f512a7e48113e2251a47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b9645d799d92e385434a8e09cdf62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3d5584367de5582cfba90cdbf20a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668df479d3f7cc8060115864103b5d0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758f645d006c70419d58ba675bb758b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ebbb4339c9adde869a34cd8a03558178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dbd9795351ce1fb7f453a22c0f272179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba63ef4f76a603b719146ee4a9c8c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060394ad6a4d1cee312e574934e1c4ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab3ca509c4179dd7deb44b21e9f9dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9944430d252e5580ece730a3628f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ebe889dc6d552dc532875f246151e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13914725c52d64fe12fa48353ad2f659185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82d7a43bba5b854695900bccfbe42e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8b01a5ed629e1899a2b7ca3434b6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff55fa202783c8a98d75ff2ee56c694188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca6320d9fcf3d72142af7f7aa89bba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdc6ed1d611bf1c152d42d3b55adc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3eae08dee70729a09faa49302c3ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8050d1aa3c2a86811165cf402a1e01f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669d237e06e40f32e4a8f99cb0b5efd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b136689683c61276bfe05a9d5b592f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7573a1e413af3571ee9f72396de4ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c86b52e3b17eeff2fa763c4de38e7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37eb6fc46b4dde8cad00ecfdc2f114197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85952003c3324b7aa8a0e8e319d2c0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d27f4d24bbceb227dae2f7635abad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3a20aaa3f17ff4f0321da6805c81a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708129742ee85fd3322aff94b128c68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53139fe3630850002b3312d10775ba41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552cc19356f960bcad9d6fe4163033e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b7a2d94563c3ce23cc2b7775b4330204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623731f379950f16394ec4db7ba2e496205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb39e46fa073deabfb425ff51a10c19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faf34878d563247e09cb5a9304cb42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216c29f90feb0bc130e9b0a65971df7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c0b79df341bafce1a9b2a7097ef77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e7011b4c5cbce6417488738c1444c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b19af734cf5f24b921c04c1f6c694211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152b571daea5090964593b7950e2713212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5bfd7173744829573b630fa19208e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c43026dad461ec7d2069c64d95d1b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc481acf7d41995f5bab679b8bfce662215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6bd293b737a77a6fd4ae0af6bfee8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259e06e9d3ae7cd94183cc7407fbde7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ddebdf26377cdf9655e744d2c01ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb3d9ba05f8ffcbaf71fd73595f592219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ada733d1d34134fdf6175e3373f59d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d1c43ea65f5055d6cdde97d6441b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6e83574471f03e4bbb5875faf58b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebed1f6cc7391593bc31a288961a6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f128b06f663044075e6273c3955827224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b1b5adff661a5f3a37e9675536579225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1af78b492159b747a17b683a9b285226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990da39fb0ce7239cb205ded2def94c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f80ba87278587ed23c29c6a02cd01f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36760a47c676762880bebda67e77cd16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23539a7af6d65c5735737e1b0c4c901230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83b40ee975d0cda097e9d441facf2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d93a4a8490f8d93d9f1c48c90ba438232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58802594b2e4289087be4195d28d89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3b7a9a427b62748015113c5591c64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c65f37ec338755762615f06d3a1bb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c30787c5d475e89017b5b1408282c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6d45a67df8e1420a4a0b3bf55a0d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc54bf52f8f11d8e0ee656b245ecc44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0909a840d67399d794ddfe91dbef15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e76d739931f336fcbc6db4285a49b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2c99a4fd4821f9d1c9a315d49dc29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7894e4c606ad0f27cd3c9b072b6a91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258dc3964f624bcd595842672a66843243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad91386034893dcc89dd85f57155fea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36011fade1d646af30f204b5c7d16fad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c24b8eab4a7a74c12cc17cfcc67ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdd5f2516129f41fb73eff690e7e51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baa1f33a54056fdaf2a783f86c2b33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c531e198969edf1ce21e773aab3d91d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825b6347b262fbd4c84d12df2fbe15e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fae832c083406a72d6760220828483251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24f077ca6e15361b00d8b2e159e5be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc06ce1da38534e9d56775937a70985253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17c9ce067c3c9cba16971d2b4bef29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ce7506c922029e93a2a72b740d77b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f81201419e8b5cdc4414acf3e1cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1760ffdc1e1115e174de1846af76f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4e886f33adcd7f39d3b63aba7baa3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a75ea1b4845e8242b488b60ed9da7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478df0bf8f200277aa6afc7f93e9679260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22865c528fc293dac351ce0c3e31eb04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce644dae52bea0d2a72e2020402c4d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13d7256eff7edebe4ef8b909892a79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64b80a0d7039d86da0ad95f724519b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3c7d90ff462152b354046779c9e4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089cda523053ee5e89bad7789644dbd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318535a62aa3f49ffb81b37d86934c5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed54083e6d2d99fa7726cf5dc54bfa9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df6e426267d8a4b8ba1942b6c45f2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5f735a226ab7e9e7dc38f914b8500270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e991147cd65d462555e6d7890e45e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067f2681bd77994883110da8a1540ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7be7218b2eeb09cc9a5bd726ee1fd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940314f21ba030ad6a914486633657c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53585e81fe4f3a4d98857c9b1a894e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591b91b5ff710292f9a7c5327bd9097276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4cbfc0974ae9ad5cb407997e947a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7050909169e3bed9f66fba095b9dfbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732034e900bceaaff79ef5aca800078279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e74db544818dff882179811aa7457280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542289d3215fbd494b92dc40eeac99a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021392de73e5426f03513435bffe45a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1fcb8b64b015055afe89832638e5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefa110d611e4ba9f0b2160f120edea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa1ac93b8c71f458c2ef2020983f49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9092fb13cb6162244f3adfde6a9ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0bc3c3e5b09e2881ce6ccdbf680f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03974ebe5d4f1e60f962163dda17bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c2ed6ac0187d26a1a533ddf1be898289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa51f96186b969456e861716b63a36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e1dd12232d9aaba1cdd9017547df9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de2ffffd25fc12915bf6ee624901bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bde780f60cf527b4af253b2a3efb86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15957a8a0b239cdfc4ee6f9a9827ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34abf8b66d027698ff6d33652340cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a740cd7d056bc94bf36e6ae49aa1ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd198d023a73a88c5d303aca3452903297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d6aa316c8ab818f546e2514c2816c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36172b483ae5c219729648f50766446e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aff1d5adf3353f36bfdb8317a12e61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9dcb668386da30d3e7bd7d9dc030b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb38d754d6452bde253cf90084caaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b0b33d187bf0ccca93b6291a04bd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a1686592f0aaafc705a7e2e89089f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316758ed4890dd6b9b8ca7a17a6ed85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd44f759a4397ec9bf8e72aa1d9d3af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4a77aee021d1eedb68b4e0bd4e9f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a8f77e68218a730242c78011e4eb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1968d21e9a065ca27ff88b5856c0d70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c13205adfb0e8d4cdb9e5a0cb5e3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a317843c343ae5fa441ee1137eeb143311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c349f915e77a86cd1a4f31cf3b5321312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4749302d711ff17ba766008dd1f0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f372bd63fb3f116e8e62ccbc30f5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490d28d2ad463eb5191dc50b5d7e822315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f131e382d5159c71cb6acc211178ce2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d4efad2b473f60e99a99009c24931317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773b62de5793539c50adda65dc3f752318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9b65628d8c78c7ab147c632149b61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c8e01de481fabd82ad7d7fa0cdfd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7de1388acb3a0ba7c3ad4604486ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83463559dc2656094a168c1a02ed3c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4b6fa88ee9da715b7c7b9638f0027323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eb30958d6e03ba8d68b0051c376a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef6cc2ab91f5d5acbd9d373cd84dfb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44799c1d8875b9e9340e92b01c2d0e12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82579741dcd733f133e45726ce4a7f81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51688d6048b355f2defc9c49430901d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeecfeda07776147c9aedc74bdca090329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ef5c0ce1442fb3f3d0da4cf4e80fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57654f9185129e03d4ee80fe45dcfcbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6ddefd30b1982558b2132b1d65cc4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edd75c960b448ac05de7ff894f39a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717e6e58dca0c16e42c4bb838b9b485334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0f109044b85e6ab6358dc88a9ae42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dcf658947721a246fa23815a7eb6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b43e3873934a530cd5fbcb47809a1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ec22a922e25db9edf6b63fcefa788338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f206bc08de73048e972c75854ec861e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c666d2f441c88adea375bca2f2861340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19c929d44580c297a058a1f165fe07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4269df204fb714baf3bd94b763ea8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156f4a73fc188b6c95521de61e21904343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5c9dd0c7b79ce7f99a31aac99c3c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d810399be806d4bdc812dd67324361345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eb7174316fd03d7770243cc86d4b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e6006da4380c2848b988fb0ae6ff0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fdf131385f0e5200c2f2940d93172348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740755622cc9f16c8ea5f58ac2fc9ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1eb14737c224c7058c56e021d90ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895db633db53e82c9a5302353b80d07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d7e168bef2997013e6f67007e6dea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f481265a90ecceda84e92e471d275d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b219f3b7717cbbd8c1e96d2725b64f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f65054329360d2dc448a7fb4ac8b44355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5245af27d101bfeaad66bc4ec850eff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad14e4552cd0e7fb2066a2e4a5c7472357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98447dca51a035cdc5976ccd83b04273358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a652bdd22fe385914a07c38a93922359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a86d813ae357c465a55013f1e3b82360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90ae55dd9f2eb77a52e5505c28f5ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b224bf43cea037da7ef24a3aa2b11b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f8c5b9f26337544a222d1d14bf2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831b149151028d3da267d243a4abe20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1f27c82ca52d364b310c65d27f223365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f1c2f53d5e48e17c252848e8f0b17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f244e6f178464b86497c1fe3772f31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0700d494b12af43584bc88f75bafc53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe748fd2e33d95e58e92406e152c2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed05bba11c9a80a47708c4996ace49e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002100a7dd6b285ccdccdf87d728ed0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805ffabaacc97d05d90456bbb4b532c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b220dcf266a1e0f64de5e21cb708d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37f0c224bbf09603ca0ed63e1197a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e4d854645b6ebcecf7b56f9966b34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d7749341c31f3c94a4ef5dc273ade376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf269954ed4934e45e4df2ff88d5d718377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e8607831067f4da2d14975187fc19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d5a20f3e9f306af9ef2ea7e540a33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730517960e441a5217e5de916cfce59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22718d5c16c55ac1238bc86b4fc374a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66d9e6e978b3b12e09cabf2a3e7fc3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fd4594382e33c198de69ed3239482383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c821d1cbb36e8193c532594493ea7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dd396b0d6f9324d9bbf5d472a2eff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c21160374540d1fb7d7db688c34e28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe973f178b13c1697c107b4f5aeea6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3882a0907abcd219d2c9c6ba3696ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2554fe1f93c2e77a2e5d5b646c91258389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef494b5e2a0984d9d773e4572740ba68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7b4f57bc9ec43617c566145f9d726391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cbac99860f1613e459811e8ae0c1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd36a840468da4419ab11547761be1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b3a0a1a2080c791c6f80ae6519d7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56149e7e710cb32c7f36efa3d51745c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d50fc592ac2a05d5f282aca97b5807396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665d93d5f727045b049b3022656c763397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146273a2c74eb808a0a00fb4b913cf2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd362bb6859e1bd46326d629978e97399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b141011865e4dd2de75e3b06ea3870400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f71ffa0ba6c9dad028ba247fe392b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23922cf8d0f407f71ede1afdfed77a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6961804dd8669a7c5078fe4b5cb530403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051380c9a14f2f9d2cc2dc2810fbca89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6cdbe36d23a0c9582011564bf8896405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835c953bfe9bc92584e597768b947b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba76cf9a913e130cc7b637025055078407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e70c1b83e68302dcc865367cc137c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898a36f14d23754a89668e36d25c879409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5348bebe08fb46fb60c53e1e48e701410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a99e6bc2dfc5e34c7800acdbdcaa8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8971e59f120cd472a57937d5cc528c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d97f7c848a7c3ec38b04202be8c9fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a47b1889440ebf09a481e4fa7502b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc050cfbd744545de25155c3caa5388415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef13cd1499facef35bc51892a25bc68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4fb20d2a5fbd6ec471f1b549a7b18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bd51403ff26122e558a87e738212c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea875412cf12fbe63a350d2867daede4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1604ead0a1f7c4651c724fa4bc1fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3499e2e80a47df7b94315707366cdd9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe160ec8811e7c60961cc34951ef72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babeb9a2f0333455052ab3875cefc59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db65d14be38f4c02bf3db851c1002e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7477096c4e45fe1dc8d72b5eb26571a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062c2de536f131f9423e2fb8b459b63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d849961823345434a2e33825796c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade7462adf7b9209aaca0382557053b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8610dd6b6e6248bbde4d450cd72a97d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255db77da0fa0484d058976850dcb195430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25eb3b4e407fa0dc962d409cc71975431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869fec2cabcd360ca78e053bad83656432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595547bd942bc9ec9080c83b317f98f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d402a90aee1f56c93af046ce80fe1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83801cc5cb4c91bbe2d68943104ae4e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a92f9aa4970e45b15b8b0db9ebdb01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d18d04fb96cb129021943998392fdf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2cc702861da1c9eeebc31bf94320d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2f25e39b2ec21b06a2b62c1cac71b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188401116a42982c99b5941e7590dca6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64f9c307656207236cc943ea470f1a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955e19532abab1c27df46f25425cb97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d0714ea8e8f2ba53846eea497f31c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4296e2a5231e0abda33ad375e897f94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4777c9133cdd6970ccba3f680f78eff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ea50203df003b7b4b01671315ccad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eebd0a0bf0baf78bfb911bb2ca6db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8caf7708f9a1807594cdced7a19e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebfd8ee3cc8ea3943870a45f727733449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13705c500779ff01c113537cca2821da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee9fe8e2262667a3deeee8c20cdcc5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af1f4038966a411e2815062226dfd3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632baf9ba576157e3d9522043a6d3ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d7c63bb092083ef0bee441fecfa6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4974c8a42d94ca786d2c65d6fa30324455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c916ea1ec44b36e071927ec06edc008456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b56ee66e1e5d999a7a34cce39a2ee1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710523bb671055859be572fba2880f79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4cd7314c0bab459ad22f4cb7fab82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53eb68d57b1222f6906a87c3cf62067460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ea8ef27834da6293ff786edb22be8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff694490ad3861487882115676914ef7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e402b6a6f13aac163cb0588c5e35ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d870c01a17d831710a8bf2b6dcf537464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14097c3b4959ee83a0e6648bd9a9e34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfca994e8e3514764e67c6a8936776466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0e4d4c06ae8a92360120dfa913da0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93eca7e796d18de4ae920336b63324468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af08962f89f2f285bdfa2bdcd8d49d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bc9f2c623f325bef1e3f5e8af240f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50472d23f1e7090fad17f9899905fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58707febd8ce5252f6ea52863909086472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151ba85a6550ac86b2a7f7919688dac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661662446d612c79bbb2e7ab48d97cd8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b36a4c46235b00e61cd3dbf043884475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034be4463c6f5245560dc694f3766ed3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2c7ac66469108896c406c5cdeb664477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0618855bc456f0c931973d187795a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f33bb2688e73524c30220580e9f56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0753dae1478541b47a5813ad89da2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f7511129abfad6b871891c45a91bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d51cd76d0cec6b200770c2b309ba43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fa92c50eba93d5deea9c665d1a9da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8be9af0c298a61d0d8aff14cfd046484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e26e8cdf096dc5ac50fb3407a05f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20d31f9b3378fa7e7c2b2c133bb1a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68881077ad0e1fd68e6bcf1601b4cc88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7878728985ab93ecc2b05d2c325ab91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53c682cbc4ebfd1488aa21d7fb7541489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66969e62fce5d09cc76d178f1730d4c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793922a844a70405f0be63eebafef0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3a7b68207fca919774ef18f6cc529492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b0e64763cebfc337aae51b5613f6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac340c3bfb733e5ca61ed59bbbf479494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083af988393b384dd756dbf43dc9740495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bebde828c4cc6ddcbc7585dffac3f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81475c7614ce2ce2fac64c99978ad140497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f36997a3466fad7364562569315423498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce84126275ed6047362e7d8e17b584499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdcf42702562ed6cde940841c07176500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9377de56cdb04f4c82d275280566a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ff0de235d6bcc7990fca5915448ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66732694a133c5ffacd1b12d80d21687503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207ea08e8724c7e99bff00dc2702317504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58184a1b9d17840aa1997bf765eb11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81aa9a9bd0e4f36049b97b614d78e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0c65d0c14b6131ab51d5ad9b78d1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3206216b4069072719295fed481e35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267bd512738827296474e19f541b07d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626331b2739b006f21e04149db2fbf7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8b5febe78d53f39b717fe97711926511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88817545718107495adba2c98c5fe33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58920f7f5e9476cc62dbe73b32a49347513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f2c94cda43d585b60ae1326153050514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc02e6d93263c9ea2cb14ce289713515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15925d177aa0321686ef5fa52b5ed2c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ec5011dd0e17bf6036b9b5cbb6010517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02772d47884f0580ad3cba25d1cc98d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd727be4397a3c41f8625630a0d9c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f003d5ea23554f39b7fa44d5c75955a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534771f75ec010cf8cc3f17a5f88e5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eee492de5c059a2dbc8b6dbe1c68e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785bd97174801ddbeb8716edf00c5af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808a16e93e9542cf7b9f39d6fc2737d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bd4a46ac9899db85c000974770c8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2890acefb4f87e197056c1571cfc6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bd8a17f27ad0d43fa1cb923a89bce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed78711f10b44b46b5f975c8c21e0d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa552bdc86e96d9a476cfdd304b6aa5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c4666127a533dda5b38778db91a98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7fbbf53fb64c6710737ed5e315327531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e137d739ea96868ad537800b7267a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19448959f2512ce3fbca459c81aa211533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c4f2e1edd083544d8dfadc9db7518534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e50bc81c4eb160894437ac6edc17a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f293b80fa9de563422a7efb1447c20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547bbe7679a90df08475749baa1071537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef320bcc71a1f77c7c353b568948a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6368bccf0dca7e9504589ea472c18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af39d326318df3b2bce6f0ef7ea68e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658498425df4ff1d29179bc89b0511e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59bf775d9f7795a46209433795c9f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b20494029b9c814e86f2d67577c134543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bbc6edf2f12afd753b3b007129f0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1db13f4f07cd576b15dc95b789e29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3990acdd3b56db4c263ad1dfe1b8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee6fcb94a138e9aebd1b098ddf5702547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8afc38fd30c132feafd4f958d9f4b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d19ced4fedd677d1a32c3a20258f5b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4666bad657bb74cde5287c726aa8d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c53111fda428a80655290c8d534f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dfafaa848ca9f901d2f76fd5df3f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ab2795bb7c80e35434a01b7003868553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b679741392a0add1726b6d1bfea18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b0bfc6ed546d4f6390767d95eea60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1701429a0d14180f018501560715f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf626b44a4743fc17c762e8dab0e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f215c9b86aaa89328e2ba13090f11da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fd132c35c82e736ecb0e584575274559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709cbdfa9fee02955863277904ca9bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7191f0f190c8821e4e8ae45f2f1bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f433169ad849f38dff65943aaaa7151562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bca5b2e069836d39736eab91d6c06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e5efca5a5d9994fe577c6338a74fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd305017613e8d4ed261bf13ad38c8ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a576fc7b1a54025e96914083820d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c4ec81f3819dd449d95be5f49ba96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d01b8bd51ce12de827180f9032e1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116dc0d8c31c5f9d0982feff41217a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c48aff5c1ad5e23eb1c664a0a7e2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c54da5b92e72522af1394ec3e0689571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3eaf26ce17ba68bcedbcbe0661cef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ec272500285f54e57d9d2882c3f9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78935b5276c7b8975885cbefe4216427574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9ae0ddee321cc7ea47e71a8090aad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e44b4ce78e1e3b1e1d68b9605fe4eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d6da3bfbc8875666b7f3603b9979d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc24346d56bc40f830500a595099b36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99638c885ae1c0fd2e25bf9072fb9fd6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d0e2b6abc0dda4973ab02a09d41cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bbe01b3a502c5f3099ac61d03c153581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d49759c32188d6f5cc6247e93108d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fae6d62c4ad1f48c00ff5cbe9db75c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd019037497ed6d88902172a993bf7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b240f2e6ac25a31c3b812d3436bda3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f97f9545356b7f2015774e82c741d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb160d93cbb2285562fce16085b44ced587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743bb9d49fa9b74b3ae89b36679bc5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f8ec466e965ef5d30e2fb0c3b8ac7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77aac88666d5069419cf97ede794b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836743c0a4e27d0ff5ede1dc278ac1a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673a8d100f501c1be38a05a89189a44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fb486d1410b6c9433bbba1e914d4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c04ab70baaf960c11792b0df57c5fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24ed39cb43f9c6eb4587efd120eb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1de88f093e7e670abc2e82ee4c1d0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd745808c8ef4f5ad240522c37e227597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb39b43607a284ac0d28e16b3c207a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee3dc2ba6e841539961398b78177b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664151582e1f0f96e7ec1cb7698fff0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8049b90540a7bf0fc972bfd8d0d5e3f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eb31828846c18c5ecfc8307ee5005602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b361069e425758e960909652e980ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fde4fd4c7cdf2907cae90d6e88ce71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faba320ed24ad1da379fe84a8f1596605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7ba3bf2368df960ac95625c2ee40d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecee06572e7b65631bdd8c87604301f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bb811d4d97a0daf66f31248c91d89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949158cb27fcaebae63cf8123ffc145c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94efb7aae840f2839058f9a677bdcfc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a9eaaff90d042f6bacb017e7b137f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8c8e83f36c3b73d149433682283aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4d44233f965f9a57c21ac70d20cdd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0c452c2be7ecddfa5dbb741bbd667614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccf1743542bf1e8c3a6525927eab71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4b59128775c8589bca73599be169c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ebdc59326f4da2d9fd90a638d93e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71b165a1a8dc8c7f04f680d5cd799e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b95955c58f056e9fa89742db44c80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e43b29218f963baec73b0c61e52fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fe08d5941b4c44c26e66b40841185621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d70c7fd2041ddee047432679558d3b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e81e71c5fe253eb3a49d4ce5f03ca1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba77c11b7697f7330b930a170b7599624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b50271a345eb7d194d2c1b26c149a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46159f4a2fd4a656a01c789db291bb45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7694ae5e089b068a57792560868528b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3bb52b9c30b423659192b1ec275ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f3ea0e469c27c737f7ea115cb4c39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c84ca081ad45951b24657fa7458f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0796eef1b273e326f66c5aaa91338d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b323e6177e44fed61259b6c5ea850e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd279a58180a75a6779e9f977b4a6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7331f403da4c91af68027656d89b3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddacf6bcf7b36fcbe45dcfc3a95e03b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865c133abd9b8811d9cbb8beebfd2e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a9159f43970917933a19d649e2ea0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb0ac97dc2576f7c0e38bc5443d600638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af2dabbfcbfdfa29c9cf6a55486d13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983177acdbb73a5eb38a0c8aefc9e401640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7423ec86d8098c96f6f57f1e74143c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d826d1908515cb0f6fc1e21d9cb0f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fc9dcdb08efc77c220cd44da08173643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4355fb5b7802807bae3b7e55f1ee87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a7b6363a1d6379d85af47589bc937645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5ed4a596a09f74f06c7de62fec7bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ffdb58294ae72e4867ceb2b53600a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23e85f8ba26187a9300411de1ff5a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ce3b211f80a226e64b6127e20398f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e51e9d31fb6bda10913eb166320eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61173561c7b1d5bfba22ff56865c860c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4371393420b237e083d2c3df5df750652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8ed762f6763925b42bd424df8155c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba069a7411ab21e8406ce5d23671b858654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957526804d5dc1a4ef8a96326414e77655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109106063f9379eee2e9f6f6d7ec158656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419f37720ec9c5fb7b7e59aacb7489f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13a5c5276fd821497a6f9b19c0a741658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780d3c5fa524e5850f787d5baa47780659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563b114ae39df524370638f66d28464660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052a5478cee0c92f1396554f79acbbc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffb784718f29a487bc292ce2d29a15662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b504a191b166857d4b2b7d47dc2029663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c614f27a87fe0e41cc04daad1746d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c925eb34494e605929997686176e668665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37285d57e612b5ab6d3c346e3ac6931f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbd6a7ada7b1a68686658185b68bbb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efb42f83dfc47189350796e2c6785a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d507954394475ecc96fec577b5b6a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c357d72fa7a3f7059f878250720ae4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac429139ef2c9032f1462545cdbde481671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c35b40540975d20c5052326325eac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9c775c7c489a3e9fbe4e8484663b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d23ed9b1e56a375359f3d125b646a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294e0935262f7d5fe17e82b4508c1aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb29d481c61fa01013f92c260203e2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64fe1c8639736c78fbc6ad8a41d1e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fda6b4632f32f46a71e8f2d8b75c44678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ac5adc0ae76cc04e5862beef613ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640c25fbe1be1c9f1f975147539cc9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ca01b5ce6efeee9cfe6df453ed4eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951c6f7d38af9a8a8a18c82af59de89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874795aa97e27df5a5e17565575280a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb496efea1020d00c0e155d808f0d2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0879819a8e48e90a3187d110c743e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e5e9d50dbbc91db9c592f48cbe02a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063bf9b5d6fdd42a977e6d02363a957687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f809f0fbd83deee3c4d7e2b2a0f42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f56e645e3b9cc8da63295aa99af4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bbafe9c0006a11b1ff12b14ccf51c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75a0555da75653b240cbd4b1743d4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e5c7b9de463b591da4ef0ec0d7e20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb97f76159dba6dd8035e8cc8e1dd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cd44115a0c57d81d3708e3c02d46c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a3e44f2408b2d7b03b14ac1eb23af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380358eb0c9877cbe407ea40820785a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb449e5bdb21df8a9f90bab8f52a5f19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127801c08f1d12d04a17a0fa154fdb0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2a4b6700b1630387f521494f74a15699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ed4e85ea0809c9cc9ce8eef8a64cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cda70d9ebb8170b4874437a5e1ff36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b9adaf31d37c0c76ec0138aadfc83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997f6800fe63083a35235e52cc6dd06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7e4227585a568a2b876d8094f1070704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab1ec150f94e146175054034e455a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938202f8a7fd3e838fc86efea0d9a61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85516281d89b42b6ac0e49190ce697707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb2c21f7a06d509daa1dd371447204708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137d1903f0e680488b30ac84883eee0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0b2906c34c1077b913108db44bb6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91bcb28aece438f6ba06ee8d015b8f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18959db5268d7cd32719bbbe810c2ba0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0237430e076288bf566feb5ef28325713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319b3600311d2a06ab8550ae2a4e71b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ab6e4ebaafce82091a674554adf06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df71b9049903436ad956c2273845078716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e837ce28cd8a9cce112804aeee6ff1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf25dfab80351c5f3af0f399cd5d4c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c07bf6bdc7ee4a01a67d5e7300575719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae5d92c1100f1c090a7577ba5505ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789ca7a055d0a3d180c2fadbdcb6056721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feba6ed3126186c1b105d9419ce697722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b39f963dcc38c895be290dc919ab1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685b2051f9d5c1fb4ddedeb1f8cb9c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd715323c876e305ede34deddf9c9d06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde299e9fca0fa9d46e9496026e8898726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c38c7f6adf089571aabcc8cb0290f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61da03a37a6dbc0cdf2129a6a4137f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c16388cfc3f53632ac2b3f61f12bde729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcfa828040981dbc82dc7c5cefeb3a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73074a83cdf2c591a254e8861313b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30d1a142ab9f4366584563dd6bfeba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3215b14bb8e7868ad187a06380a5a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f99329d54d47f08b982015a84cb53a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d76dbbabc81d6d09edd5909bffdca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9be1c02c1e784a9e43e31105e04e20736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e5780800c882a29eb56c564e7288b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b41da79ac11254315274f4475b5de6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aec1dc18b68a9fe72fb41a1d7cd83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087a9e6c12f3770e8ce33771b1ce38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591d49844de120e94b956aa00a7d013741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b389d8ec661672b37b5ae0a89222530742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca479ba7bf3f8168061e2930459d0c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa540486f4a5b3a620962e8741d70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5ce96f8d013c3102d1b3acaab730e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf55989ba2171ee25cda86abee6cb60746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff1c3afcb1a8b8e35f7a355500f11c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e09c776770216aa34b87606a282d50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891d67dae2d78165e50abfde93d63fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e2bcc7f8b4dc9eadc1fd875adc4ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1817ab3071900e036750a807eecc59751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de6b1b2eb760728fd4e8641ad42df7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a545e16144c9be18a97523ad899ab753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>