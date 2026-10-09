--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff4b52d839465d6cea6551fb365cc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60798dae4a68679563020635776d716d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503cc6ce66e424da3a65d1fdb0ac8aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf95a8254e8cc33abda7ea0d0f3c784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53113238e19b177e4534196aa8c2485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108417c4b843f5021c59b3c1ed1fb14e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a695d254095893b721fcb3ae06c157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326abf20e2d613227e7d5aa049a2be28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538224853797cb4b6a8768d5bb75ae29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37761659b62f0846b00140804e7638a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535321aa9c7c86a8d04dccbce7fc4e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483767cd88d0b2e254de3bd42b4c55fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99e99c19da1f1c28382cf9be1b293b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba00d769d70e83ad5a50b0b443a0e2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e8bed12c3daf61d551c65c524ba2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3a7f93d96f29227be4bc05356481516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcda74eb9f39ab8817e1e62aa8534d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599de72b99e6e5c2e7a73595a995e6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb4c52f1294589ddf4b195483c20f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec166d7965ce4c0d6b537996d279f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f56d7fadf54b9bde076028f6ace8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8447446aecea5b698bfb7fde212e3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17386882e6f20f459eb52469c46e1ffc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f8e1ec29ce78c9beb4d95f6e09a6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e718da504d053e8623dd9822f907f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ff78be55f17071cb1007f4d7230ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed87e68023693949517bc9182eeb83127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c24929eef6991f2fba81f10f56d5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c432d3f0671f829f8cba405a15bac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cab55a9631141eeb026d501c5d25530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5bb2afd6d2446cb97bbb7e5d0a46531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cbe1d01af14a909dc69150481b65832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b8f391d0e646a063a1e205cd08f8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d711b32066754798f62289468fff98634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcccb9ee974c6d9b89441e56f36b94f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448819944084fde82ca9fd2d6beb0cc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5ca1c90637063b7b7359f6c75e3ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846f76af0501069b78f672b3c7fed2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69042e3bdd990e1dbaa6c2a1c01a8ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628190cf0fd5990215c4b42cda70465740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1193e8a0f7946c1ef71fd28e89de041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c21bda4edafd445e7c0d8f7be645da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048d59e2a07acb24b66a222772c219a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a706738a4cd9f3d74ba06c2494b42be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4ec9f569a092a915dd40673481cb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcfb9f28a6bb802909618e69b93b6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da7e11db0522a619968802c8b879e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef80c7018712d3ecd21046cec5fdd948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73e15a738e30c78a6ae3be83d498b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756e71f327f7b3bdd9379b796c26c9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9169568f87edb071da022a7fbfaf4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a264f4d6480b08cee0b6447eed217a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865386d1ed3e15f70af97bce6eee56f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653b605527dd99e653ff260f071afc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efc9790573692e5d976e95600e653155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23667f9b7444550d6f686d996cf6745656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a0eb66822b395415064fa458d248957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e9c91cbcae2e842931a6f0d3e434758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf626b91658373bac24c26756cb93d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ae0a8b76625935cf2cbe7d4312eec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0d40825973951800c783045d7af3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd111696015d88bb1604b5e60d2921062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96bb516eef5621ac047edd825e593663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ef11c59fcdefe954d2b33b501028764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a750d6c11c382b90cca50b0878fe05f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881587c25afba221aac3d32b162909f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2944c630e627d173faefdba3ba745c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bbae8fdf8b1014bc1d54851bd416168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cd9b05cbd3941d1f956e233a13b0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de140cd27d453e31ed05be805abdd16970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c0124a64ce0dd0e709c60522ef12671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862ca639bebfc988cddac3818011fe372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a99274e1c9826da5427427c933048d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530754623bc9b8075adafa5f55f047d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c7deeb75b5ede0050647a1372eaaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e767eacfcdfaef0515955858f84a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be3dee80c754fe1fc9244bb6fe958a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aefe4e6f3b14a29c145b764ecf849578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ee91d5bfb4b8b384550cd0a0f4da779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb58a61fe1dd974717296362be5340d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469539aba20414d6e6655284b02f17d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e09d527343b14b49bf5d9d7aa4154782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200ddc869afefccd9e22f44d876e2f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f04c12cf13747d6a6f98fa101457884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492d57fcf7c04cafd3a1f3517edfe6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575803290615e28aace4c0936d02ec5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593b746d988d34e19ff08c85c42bbb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60554483a66157495a8a81b6187a1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd16d45a4595c010e4ec5588f1f09589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52927c1cb29e78e0bfbce27e41fe4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079766f64a28194b50446ac1fc39ad6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbd54d6416b91a776fdd4a1ccb8e1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3674b5afd2ebc9c39d1e1b7f6c859ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801db300715151c5107e55dbb9d223594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842963d3d8f5284be12efa659f0ad71e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35230fa89496c33a91f56ec4073be1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da274ace82821b8bb04208a9bca0e1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a61dadcdb04dd262e1ac924cf74cf698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b49c8d2b7f6d7896c6fc85282e526599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823acde054c404653d80454b6748c85a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e2c03e3add57ce2bd7313436e71f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf039d7d372ee17a6338c994fb2741d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a21bc05840b89d2dd3de33d8a6ba9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e079b02f3f1a0bb0c8a8dbcb3a975a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797d06a4b250ea3a93c45b2cb9cb2e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec277f2681e087e8bd1d08d3025e971a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0621d81fb1518af2b9c15cfa47ce87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732895191dce2d113b003805265b2ad9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067ef588bbe0af57053a8123bcc5517109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafa719179141130836c79dfe2cce16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c4d2b41b7a7b5ad4bfc2e97aa6ab6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5c463bfd713ca40fa4b0ca611f9ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5788faeb65b6cc57833ccaae960ab6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7912711452ebcc09882010596aca9d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d932d9b8f5a17e8acc35fec39759f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a0a9f749751a39c2547aac8e9eda9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc586581a21ec23f05ce87ef0c1cad53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764692a8e39af2bfd43f031655177ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd54d84ec1f688950e4a6376a8227bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c460f3988accb9a0c719928b83d75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe751d91f9b660a11e57928d794f48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d73dc094d0ede4bf567d904ced1109122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3084a6f29f713a806191ad0397706123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bb424fb12e27c0a11270715353d73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce719b7eb71c917ccc127ebcd2f414e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115d2155e524691c125985166bd9a58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a64cc58aa4fddc9e5a84a1bfcd11f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79015471c3f676510a84a2e602b3b012128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658dc43cb58b4da600065ee7eead4af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df724776097f8322b1541865c4394e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7196808ec4fff7411917c17f1ed3ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25fdfc9380874defe52f8cfc2ed76f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45343091bdee923d2ba56f47e4ef7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0e3c4ca5e72bda796ace9597f569b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1356fb3ef723a4aed951c945b9534135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54c41f67d886fae85f668c9c9a268c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ae068dd3810cfa16a64270965aead137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116daaae9f4638cc11f9a4d909923ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff1fc93aa32229f040a89197cab9a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f068706482d7a8f5398fefdd4b744140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033b9ba6588a8e63d8c20355896d63b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51539269bdf9de2545dcffdfece64fbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04105be5d830ea871960ff4f41e97fb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e7f0945aeeb508fb18c96edee430a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71114f587657f6a48531170110a1d92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7abc3256cc62f49b2193e8713c467e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b945c64988d25e600da5eff4cd310f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c66639bcf0b2309ff20ff108bfb0da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370c01f241db80eef0e8f8a470a21ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe18fa4161171597d6a94a899e5c69e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e50b5e9ced9f1fc81b5ebe865fd06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529989b951297b3ed7a136b06a1fb7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf19552ad644af8a7d806e88f90b47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f79e885763f85c6b886d0d5842207f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1edc4e9f8edf5deb5c16720a4e9f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef43e1890ceb67e922db855ce7256b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b47c3eeec950f472b189cb9b8971a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a93bbed899203617fc4aded725bc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495ecb37e7f08574aeba2d64e5289df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce9f723221877434ee1a47e81feb0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08853d4f82be44cd64b5bde8dc2f672e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ff6a497e1471b420aa70a5024e635162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416432531053fd43c5d7f97b974dd93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee3963735018e04f29f7ac54e5381f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d44878e8ee53d84c97f1d42f0a9ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf6fadd62e5f8156fead83e5784822166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2b027a75c38a7865be5c6b731a611167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246a841fd02a2f2d696e8393e8a4b52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59870034241b6188636dbdb8166404169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0054ae5b0de056f5491ddc43e0267170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5cb79b888fd80e8c9871382ba624b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596ebff9c8f3bcdfd0395a75e34d7fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83150befd82ec33458c5b3daf43b8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d21d629005a0f59c837296a2a482a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce497f15681ae60067b0063da054f033175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf35ca2d8b787be7da8852386d4996176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd6f16a16eb1f8a3d2dcc1bdde987e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7df3be0611c97ee4fbaf27180ecabb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023f6cbf7baa5929f3a2610afbf2b80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948045267ad60f18706915dd67ca74c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba53959fe728816f26ac6a00fa4b52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17835772ea65bd6db5c56c02080ce9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79521e959ca8014255aa2e50554f9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d64556f9cde5009d6703744f1e66e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd274278191493a49b0ce9d3bf97c46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9756fb89d4872c99d728b47beb4d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11964e409478c3c55c518f474ba9f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32107cf62028ffc6335ca1677f0413d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85e27a0a5588b05819fa9f138b9112189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3977451e02d4cfaefc4934a457253b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b605fc2aafaef28e8efb92ff55b9b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31c63edbff2ae291de875123b9fbd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03468bd0ea487eb51d5de22ff4c317db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253b4beede6986f239d0437c2df7139194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f3d5424c2c1ad67f1bae9d0714535195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a0309a47b112cdff67c428f0042f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667c91c6b0b4b7d7b472a6c8f86ad35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad3487455b233a0fdd5a4d4bbd7302198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02873c18d9df96cb092a014eba15d651199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba021acc78ddb60295331bbca926939200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cf500bdda05abc7bc2c6f728284f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f3c8fbb0d4f32ecf60f8773045c13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec76ef0a310de9d7bcfb8ea1060131d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9293e3b91678f11911b9d84fa0ae6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764a465576322fd65354b25e61f5931205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a4647d5ad375bf5cdb26ad37689b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180f8e6a5163ccafcf38334c89f442c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df508aed68d62bd30e86644c5d8872db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d02bb5e150295137e417a1f9be546209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd1fd90239e08690461f3d55725a96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bf601f7bf6b77f2375447fa434a8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61743071d6e945a3715e953b1eb8aa99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127f40b3e65b8be01110bdd5d1e197d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af742d9c8f1e5ce0a0b8f65206bb52214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8ece537ba67ac8f2e4cab71aafd93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbdcd256223e4d022b4690386c4473216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62d45fcc00a111091e97a18d3c6436217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81b4dce620ba4679f35b90bca0a0b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed392fb9d6ed56a11d28cb10254864219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5613afc992a5bf8a159b8e667bc333b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9090f88e03c8bc460e55e5a6423483221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6b8d0525602e706566aa036a2dd34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e6a4be293a67fd8090b9cd8284b3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75139ae0084e791580089a428beb1eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b417336b66f5115322ad00cd9dbfc3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405f51e05468ef28cebddc7cec2100e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1d8d609637d2a7473ce5f6deb8208227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8476ae83d79697c094b0c4557c4fca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72d43e903f7854712fbc67a7849c30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79357a3c501b4f941ad579da156e95c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514ef9df60822db94adc4eebb708b42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53c65fa1c2e1e81f845bf745dcfbff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b361e771f664981af5608aa893c61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53f899956dad31a780a04444414e42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5bd66b853d95db899322112a08dc3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222349fd115c476639064680f2913f1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bafbf765c612e18c757566592e029237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057ff2263940b50ecf2ceb2ad400567238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacdd61fb0fd515fc8515b3415f1018239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69c6a25eefe12b2fb2c2ce4085e467240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7f36ad942c95785511c5452b0ca39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78aef884a5defa3b8687be1f65d062242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae996c25f8bcb2c9d2360e1400620a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1a9c3fc57e0c9511ec3ddb7fe2476244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec8ca82a1aadd1e6c2c758013372a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28a9655b5f667935f4ca26e0921bef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8366b3e6b276379d1d6ec65050a55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095b95665f4aa4437c2beb1f48c558e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85ae883c29ed02a8c110b7227ba2a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dd051655bdf8e778086bdcf68bbba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf407c5ff176938f8158bfea91a58d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121c7fe45fb3065797fe2fdd11b1b44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03cc074dd1ad76ce41633e9234a80c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c9bea531168071d710b6e97eddf2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7babfabe10a3163ded1f5998a8c12ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d81cac946a5e3f3ccf40fa59bc8fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16785cb98f96c464443d30f37442c9de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171252b5cd7f96b6a5f93a6bd3dee297258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d111f53735b63eb59a2d533e9f4ad9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfd0e36be698c3def86502f3087c2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcb05d371a4b1c9ae3a8c980a884ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce716f147cfc56e50ea72360f1f951262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04be842eec050d419e6d975c37b842b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412108ee142d5f0d46bfb85f43cd8de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a1a670cb934bbd7a497dc92bad273265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a597369585b1c08cd0f547cb8bc563266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597ac3ffa5c396fe3952c1d37d5f357267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e9fb2ae76d58f11790021f145cd6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7681a5281d53da98741457588bfd6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb79f33b39a27bdc5b0e2230da16c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dea3839959faf2dcd386b6590663d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdec823ce8e0cae393303d5ce5014c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e5e969a39b10006ebd2bb3f5c1ca4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc384fcc2821360d2ef49cec753dbac6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d6608b9678fb3de270673e066c76f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1c3e3ee39f2caca22a41025a9b33a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d13a2e6e49144a7ae8b24ee9b28db8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d2ba39853a64722f734fd6c87f32b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbdb1a733b11e7f9f6eb195daec753279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a994698cd0d5b4d0157988dfc309b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a5a223fc780db46536bebf0fc076e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba06b77c6b42c53aab28c224156d5a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe2d53c1d9600b31814365fbefe053283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60432ece200ee310b25a0afbbab6da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58065f3bef1d815075a825bd9a4e7a99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd25666949125b3671ec8688b5892e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c56b6c894c267414abc68ac295561287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e361bea907f40eb12e890d3128355288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b249edac15aae0b3227955aaba803289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edd32ad3cc3d9c223cfbaec2ebfc00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fa00c4dfb608a24c0c9ce63cf5196291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e88b0ab5d6f1e21aa23265b1222a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f959036e056a66e6d60da2c92f13808293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9151a8b537512f76986e90e653076294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927d3f7dfc0e34822018feaefa1e318295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918fb9fd69cf04d9f7294ca1c5d762f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359656353e793bb7c44beea980a2f2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5e0090abf15bf4361cb4761b815d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a71e6d68d136a57fbff618f848882b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba64794686f8ead3c9ec9ea22221fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaa0f6d63ba9f0fe002dff105c011f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56cf6b53f9971bcfbad35b072f995c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e3f0d4dc5858e9aaa7e00aa4055da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44e5b6c5446ea04c5a56a6645ade4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d55876e07926ffcf852469e383712305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0d1244851dd1fc88a7a5a1bc60cba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc17fc30410e7ea0b28217de29af95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5a2928b506a6d149da41447bec94f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104f998f62edd0cd000196f00c66189309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520189e57b85c7ccab6b22e3435686e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c82b232f877b5af732314bd8fa1116311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b68306dcde3ecac9413b70dee8cf2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8bf7445b320a091a6ce59a6ed129c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41edb67adfb0ac6b357310ac059268e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926987a2675323b6d62f1a99e35c398315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022741e7b0d714e52728532b3c341c8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2c22e554b081fe952f1153b1c8091317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce9def72d6a0847a5f4a06b833b759318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd25b54bac369cf5e7d97745bf5fc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e435822e57d88e4082ac2b9699915c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c9757a80026c2a96f70bae3d0c565321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f21a9d7ffd6bfcea161f76065d545322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cfe8745fa6cda2ab7e6220ee5ddff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf24a74c384958d6c72ba96c0d67f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db354f8593a25242f8690b59fddb69d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d970eaee057e4fb9b5973da875194b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92816eb3d0295d5567bbb5769bcfbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f0f145be2dc773c6c34a96dca3701328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1941871d8a24390a9b83c88190477329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0e2884cbbe7565a64b1ce5ebbc691330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f181dc71f23aa11def072275c86994331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332ca648232d6d49f368743a3520cca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de04981bcf31b6151e35ddd5beb3261333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b7a83c05ceb9ced126a9018168545334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f48530bb185245471726bd86e539b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256552d0e7a6ad318b03dd5b00458e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3f26331e7038d0c224403ca725071337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d250818c4344a154ae3100d7e62a0b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9d2a76040606da6998ff321a92c72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92bcf8d0cfa2b1f4d8d239def214d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4646f552e17c2959f5469a43076df7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625742f93dcdd16d76a98004a151a6e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b99c2a57e0b045ea0e86a4f1f9b3d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a848f9cb7592038c79f7fa2a3fbad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762683af0daba4dbc90679757913aa9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911e83bd9fb00066e61524e5661f74b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9210ca418f48a1e395ed60805a55c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249b7a525c0947b80652c843a69d2da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41256c31448fe69ba456803ec2b1adeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cbd205a33117c3ffea58c36aa467a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588a4798af391fb57598adb48af5a4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559c9c45eb90c0abe8392b51e3e8150352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a58d895383b51a2d9115eee2b77c4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443974105c3e5519889b2997fdd179c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a118661d65168052b1a8427c22bc8ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e9c457326d664a84a5f5d48ba97cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbacebb9c9b81342e52813d10f60c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e3a228c6567aec9fc5e5c7b43f85d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4c6860f687137a415a119e477eff1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571acc5b5c92b4365112b60937a02fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768f5f2a32dfa2c274dd9f98e86dd8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9e7e39626a2eea54784a526ea97ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6c5d0bbdb9cc29aa6341128814dc3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd130c01400c40dcf01ba639e03f836364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c2f43b22c88253419604ff9d08097365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656c10660dd6c9773c0255fb6ed1b6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a308ad016a882a496a1d148f0f9010367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20271b53e371009749bf7d2d41821cde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41455f54a1c193d12742c1cbe342d49b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1dd917b751ca1bcffcb5ca36b7515370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4efa9a3656ba61610ff4a92fdd08d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975733bbba4b56295387e4831d9d2a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb49d535b915f8138893a1a7e9532c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be222abee42b9f6610e684be916a5df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f7cc79978e1bda2840f3a1af96e42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011c27faad3264be683fc9da5f93fb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901e244152e5c37d7060d347f6f73b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b79c6dd79ea5c16cae1ae695376fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd04b9c10e2ea83dfc3fa64f40881b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d2a1a02a32a8c2c9db96c240effaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cf8780657fd7aae51142c4120337a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6639c861bda22946db9805b553745f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbffb69b2afc177ec7bb2973e39adc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5b8cca59ef637fb755da49b4c8cb2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224c521c5239445685551309a6acb69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16acf8f0c229685cac7ebffbadbba4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7660010cba872a862af6667ce684fa8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933dee9ce6ec966333252c5027e082d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de7ac9ab84d42dc93a356d13c41c25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc2f3e4592a01020dec476ba7f1cf2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117534df8a2b32e35454f70e8233c2ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7593bf5535e6e6c0fb5472d7eeff78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213d43f9aeace4c67f834278cfd8173393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ba9c0ae887c928e936fbb65398cd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad45fd65e43ef6c4b295a8752902dbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6eab5fb8a887eb452795102d9b264396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed63e14a7ae79f844eb2de24a9fe29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e841fb6ca7bcd47bfd5d43f997ad88c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa464394e2201391b4b65dca329d2ce3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02808ab8553032827c54e0f91b328573400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143318019bb260f71c7b7d97dba1b1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533894ae7ea299c0e34d91fc97ab1c2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fcf578b220993fe4da310360c19ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692b2b34930136320f0bb91086e503b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc757a3a63d14ef8bc0b0d99214d399405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d71eec94f92e2cb0c0d423d75be9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092ad6720ccff7b937a0de1f186b936407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8199ca1f7a8eb79d26bee3def4997f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac7ed0cb958c87fd2fe139f00b6a01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f92cfc8e22ab5365757297a12d7a63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aee2f08a6926c853d8ebe27ebe6702411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed4ba8e5cb573759f597a88dcf100b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a92824f1fc975f3604198d48673f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f108b1baabd26380daca7dbb809b30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aca796e4f657d127a069388fca3bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428690abe9c499dde13fa87111155202416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba239f4443078e5e452535df19c0db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8d0b726d59a9bdaaef005364dc7d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c4ae9d08eabffec18b09024a22fb3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ad432cf770a0b585c4e7fb597cfb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f610a22bc06c8bcc2f5b834b71da720421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e24b3ff7da80c8528c47411ff7f05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d05d2bae7c49892f28ed4ff0882e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b919a940745f41888fbca54f6a9b35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824a1ac67ea5373ba174dd3606581df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adab4e65be9a3c43ba66af471cbdec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbb15b708934e364cd7c0ce86fad25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4683149a3392d2d55367102d50f83e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cab46a1b26ca912efe680d5312770429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291cee048883756cd740d81d0a79f63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe62a272b30f0635a331d0c02d5459431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6c494351430c8c23b60f98fdc3a2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021eccdfffece43a354e348963ed8321433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba1e55d171d52bb8520baadf8936c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc346851d9cf40cfcf7e9488d8b103435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02038414742c1c692b6c4158da66a1cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24ba03886683b2b61a213fb6e8d6fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c64f7883bed15e2dbc1b3dc3833dc8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b6f29bdf47d5dc21fbcbcc5fb821f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e38f2ad37a5c49369e2cc3391cb39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01c12e4ff99afd7e26f3ff86474f86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5eb49515feea50913a2513166a3ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10d5dcc7a7bb6ea6daa2d1ba169bae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bf6a6427faf2b9a45f62a9089f3dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ef6e600238b155aa5d822e5b9d898445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54ab3750d19c54d6f4081c21bb2952446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403b897449405d3760261d3b8dc2a74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874c1d6f7a04518ff5ed86582b83c19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d44f147194373cdb9f25ca710fef8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8e11ca97c11fce61f4b7be9c6ddee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4264fd17f79ee2df744a12c0c8bac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30a4acace693642591e364f2632eeb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96383461ebd4e902273743ae59dd97b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6f3acc33a6b0695a73c490c8e14fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd36c5ac7e44844b8a4b581b2bf8ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd4894f77972ca3417deff50e2c92b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056903855388653d9493a85831fbc76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7997326052e5c817a63bf895d0b819458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60213d4ba44b2a27b863e74b28b4ae39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c71507bdaee5e448ce2177c02e3a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ca855b06809a4c70c3ca9a9b7fca0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1f3d25cc13ee37bf5ee676c201791462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd77121569092c17928545af44c30ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e181dcd25e821a1b75256f994f2bada464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4b1659f89a017775e33b5d3863e60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ba2a70ca2d26b627903f3cc11f74d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf10cf4415cbf488c6be4de2376a42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e32de65c549aedad5593cc8acf32cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02234d5161e1a15fb6631051e5b0d957469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58664f1c07a49c8efa941611914430470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaf1339db961d8561a578f5691867b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7fb05ec438268d5a1f602416b59b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2beccff2dc4f0968f495f793d0f21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61753ab39c8d52f1b206e4ceafcf854474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e733bff1a167d58001f8e5d7a9ac093475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ce7a8d0ba0571f5afbeef3d54558e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231530ba4b72d28298b631d2cde20d7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80315f62db07546d1e45dd5fa1ebd0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b0905412892db8ac3dbdcf9c30510479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f616b015958bb26bb94ffddc066f8ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4388611087597e2a06c2d33d999d1c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d420f6c9c021bc9bb1198cbec9dff2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fbb997ff6746efb920711ca29c5ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b0342da3a84f0c253ea23345ff0f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677559eea1f16c116bb304e31a6fe540485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd7eec7dc864a4f51913cf52e08742486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0e9ce589cc3a55ab30d734efa4bac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570cdf801fea277f8dbb49327a5f889488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba47b72fb132d404ed2fd24af251c50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d8f5c850c9e98320b35f180457264490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad59f8471406a07da2970e6cde2771491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b27d1877d16cbe01a258e193ce95f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d9396bd3b9627f44cd00f5a4d7152493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbccdddfe6a4e8aaab78711ce6c62e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8705646dc8b7c64ffe9788bb76110b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b0e19dd34d5d5c5fb0a03e0bb054a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14102c0935af1601c66b0d76efb02154497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ba537e0d563fa148b402bbde310bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf83d20d2677b69e824e38c701fa7ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7627701f230f8fefc6e4521146d5c6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37bcada27bc9b762da39c4ba509eaf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40492f35bf59b31fd6ac1ffaad5d8911502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac961df0b305e346f8d1d21a18eed32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751124c918b4d60a5e70817aba8c4da9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0533d13527de4c087d75d7031945fda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bdf879cbecb6690589d9e00102b0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05f323552fbdc8b276d8867690c419507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63938173ed955839cb46afc31216cb8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a90273ecd9d02903cb615c949f7e87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed7e7ffae46257223ef14905830979510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e89760975f84b7e2d628ff501cfda8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfa20d834d2e02e534caf585497cae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f5a6eacf865589e555c768319c2f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad99bfcc7471f7c8f9cab28df8efa8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ddc3a0178acae798bd2c0dbbf974f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3093dfa393162901f38df549ef66e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b964a9d6366bf88a5778989516530517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea081a48a04d4ca26f79b54167a04d11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442c761165451cf1677b39894e189ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d810b0efac5f856de7c76ff6913f727520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b90d55c10c45a410e161cc2759a97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef8d2e4a81c4166be0b9648883f9cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee0a2cdb73b512c3da7a138350e738523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15ceed4974ae96546853c7d74396ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bcb635765a49298abdcb314c1d77c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9c7f01fe60608c0b850cef7638e9a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598debba924432e732b972676a557a37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66815f862c20c3e4371d31fea8a4c95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b298685393ea033969d0d847b963716529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c1c586f8e464a619ef608a63b047f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0ae7e8e29e7c2674b83ece2290f39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46c217f21210283ae2ba0867dbac58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6d1e69bd00e552af684f6df2daee0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65937acb72c633c9d6eede1f554c93a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebdf1889e18ad3a70f45a5a16276e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce891e5677a6a3db745530237d5b54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3f5a7c4918b23828099ac18cfa63c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda8b6f5f37e6f59af0df75b0ccda84538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c284908a5683992b18f22720ddc39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d04cd326416dd38bdb0d658c84006540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca1ee36abcd057b79b8a6811f99b42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76724d66a2f062b8cd36eb23d7aa0788542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee93ca6aa5e337a482cde42e3f3c50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0227d041226f900641733a1c16525544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9a407d2d410f64ec63d78be187ff0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11879310e03a64e9032d96313cbfe84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e407c6af45ef62dbad9e851a9463c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2340c1697aa76b3fd6ed1d31009379548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f061cf95e8a76869f013c5500455740549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553347df5403345b56b0aed1ca3b0511550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c7512de57c0102d44d16e7607b28f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffbf9e45aa3fc62b27d16589c56148552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866ff4313a1365c19cd0ac36a5d1465553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7740441cc2c0eebc242c4de6844e275554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d28d0b66dc66eed7024e0ba44b21e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3c02ebc43a11be5a0ae940da20871556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1553529dd78c640316f30f365ca20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d5248a96fd359bbd2515f113ef3d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5601f83877c0fae0eaf0874284b3bdc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6595929a4587333471ce7a1ea8f633560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a323f40b3f46f6fdaff7d915e8a62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d006371901b0b98b165bde4adc126562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468e13a7cf554c4eba0e18519bbd038563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7723c1e1f13aa977c13c3d1c2b6178564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7c300ec6ac297c319c01cbd72664b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614d72e8ba47be1530c2222dc392e7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450281235b688f4dfe7d9679b5661c6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d16661e991cf5df33fc69a8fb06a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da62463aec10a2ac223a866e30fc63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548cd3bca915c40d05323852195ffb3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d82c57b8d751b321edcf4d962ce02571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bcb3acf5f2797a0f72deda6b38c2c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5357cdf82997e0cdd471cabf0f213573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93199ebfb928bc39eb425326d0c63481574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39230ca286bab5dda47fff08584a73a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e26430abb85b7513cd4fe6dc1b7c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a068d1c9d0fa68fb26601c1148641577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663d85361f4c39b6b3f42bf60388657578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c5eb6a84eba518654ccffbc12a95b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdffee9c10cf78a16d7802934c4a46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d36367b80098b01ce9804b1969f66f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d144571d80c98bf4aa37f12bce9b7c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda620ee05f6017cc2a228ed4f11adb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcddb50f5e937d1778f86672208abf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9934383fcc87980fe45e3defaeed28c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6551fde5266e8baa2726828704412ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee084619c78dd8682e10800f12df0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b79aaf63840df4d781b956635bb675588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2477a8b0a58e6f5d20a41fa546ed837589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505779d86b17c18e5e05994012986ad8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be3b1b72f863589070cec6b8fdfb74591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcb9f330b6b09168aaf07feaccb199592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb68801831b53678b1541912dc6518593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f18003a62e0f1b5da99a2c0780d11594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adef03b47f89cbbb513d5ff7bbc228f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad121b74cc58eb6f67b2703d6f12813596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d842f87e4be580839f58e57f09533597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee31c14435e542227abf6e516eb9f4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f388dd7ad831f7aa5b3c64fbafae34a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252635a91f1aad1998b9b4206d9a0c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95eea6893a7ea78576e850c24ba563601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287864ead02a54a3f0cffa0f5d11717602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184280c9276f9616bc9aa4abdba1cfbe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac50b83e6c106838c2bbb0b28fc131604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9f61d8c045b205656f7303fb2958b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20d45fac0a26327d94e2743c1182d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2eb878cb4f6f0ec2070ff7c1bafc5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531586cf2ff4d2c3a563ec8e8baa5d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45750c91d289c99dfa5c670e312cec8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2e78426b04328285adcbf5f79431b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afa77bd54ca49a9d6b22969459d0e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5b1269dc6ca046b61612813348d67612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17aa864cfababba22560419c4facc67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0b9446fcbe10fd1bcd900feda7554614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6ffc1cc9c20b4b759d263c17db856615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857efc6c92aa3155bfec856b40eab4b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308002287473cdcbce8d5d1823360c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba937e7bfb8063310d1a70252a96ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03099010f072d06ef40e344938f26f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14c65c9106b80b3993810ba8d3d6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae99b3c2767cc9dfc785428244ea8e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8138bd3115f06246b750fcdb5af5141622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee39340e2060993b72c550aadcc459623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d9977683be765a0ddf5e84a6f049d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e539554bc56ca3df75bd5c9a5f890625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdbb5a65725200f1b441ff20ac994f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a36a56091af22d59cb96a70b8dc51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4279fe6e4f03a1ebdc2bec888b202628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f098aa74ca2075b7101662d05c514d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3ee7083f3a88d26b102faf025de51630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b79be0420cddcdecaeec8262200031631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4977f206a30420942a595dbe373f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b97d17494f2f9939b8e153298a903633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d895827202e104c70880dd8c5dcc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139650e307ee2e546ac728a14d1a6ac1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3996a8c03ae0c93063ec23b7e2f93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2aba030fc62dbdb8ab410dff25f9a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce0dc4d00d3b3ea5a3255c251040f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52414acb2ee99a3a4d86bd07c6eba681639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965238f05244c8079e34df78054f0d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89c16198352840e50eb8c53d6ba10a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7f57469af95105a5fcaa46049f681642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56338f351a721850c3bd9e06764616ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1729b25a283b40206cca1a025e1d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cd7cb0fc1b670cb8ca8840214516f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986cd1c413815bbcbe97b6bfe09dd5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857661e878abd9f56a5f4bf2ba54bd8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bf0214f5dc4e671a588a5e7429a38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5b8608ee1bf3e585d09ca47ea6193649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9910d3e3944a9e3933997397a1a416b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4449e0fe7defb7223eedd66d8b9907651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecf4ca98177d70e17b26a323bbd9a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50aa2e5964c085195f477a7aa85ef1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277edfea58697a78be29280939ea3588654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dde7dd016636c57a4565d8f94217f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cde546629b3edb35a49d6c928832f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8740f931e8d8bee6483be0ed13c0d24657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b5ad23ab672f279eb0ca3fa0b59cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca1485b00d5849f40f6e3da6b8cb05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb29155cf6ed4ff34ccb88d8e07472660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aad276f668281d845f011dae4902c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513607935888acd31bca1fcf667e05a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a7bd78e5e4a7126b9b1ef1cb4647b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33554b2ee439119ac084f0acbe42b3f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fb72f22365d6b9c65e4d0bc110d13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502df4a7de987fe552cfb5674648cdac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f4603b275c5e2363ac0039c394e70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab82ae9cf76b3d277e27629d3942dd8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65846ce65f62a3e104aadf1309e86297669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084b7583cbe43a13ee8a64b269947c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40bb1466fd9cdae8c4591da9e6932e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d808c50793615b9179bb27ec5231ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64135c3d513c576e65cebccd92123d20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d14f7d3981c698eb460ce3bcf3a876674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef253afe5ab86f4c41dfab8064266a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbec68e7c28b8d957f161d68f84e4b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73a6dc38a6b7d199ce39ee99531639677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ad936fafb1aed672cf207ad368f45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3a8736333e94f3bcbcb80449d1bd5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677dcede1a45e881213143befb9d5c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a5bbdcf6a636e92f0468febc6a164681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5bdb90de67edc64d02f695cb4620c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21423768377f9ddf996bf1551719ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936fe5e4138570a36c18f7594c79e48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac684057553eda62ba5044535a4152685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72841c927db140cabe116602b7072c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d6ef85dbb594b0b69b9148f616f30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0dd0713a28d2bedcef71f8df10ab3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd2b709ee7b48174378fb681e0f774689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff920831f28b05cd6f994b44838502690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a6949ec533109ec9f6422157880f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fb03efa1e563ada47c5c35f6394d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e15467da3d22696a69254df7a2a76693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0416decc4b978b45ecb4ee1587759694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e984880207cae3241ca349d007bc8c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8a0042da2d8bafd36f8a4b39d184e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8b2c353b35ca316ecd34df95e8030697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f358d86a6ced008f7c00bcca471c52e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39857b58c666fcce632476498edf0dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0406288ba4d91c9b34195eff5f0bc1d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad8d124c078051b2ca09de333d6079701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b83fe312590f5fbae13f2b9fca6486702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c551cfbe1c612b2f63bccb3ea161b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c0516c07efa6a15f98683bbf99003704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bd21e9fbf21ea05157f5b595b395c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1a48f954e756c96aed461558ee614706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe73d5d509b1f60eed788f6f13a1e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d79172edb602df9ad02297bd33b96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9286f64653f229991a20ed568959df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818e2a711e13268c5b17de3ecac6d55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27847a462ebd710f386fec672cc43253711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9772614bce6c673e21ab1222bc064712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915859425672b3a67a92a2d2d17fa53c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed593e69dccf51cb3fedccc475250c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746b7e9862ffbf39f45fab04b89495a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3fc201b5b69820e286416be2ebbbc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1af6d48e84b37d7123100cc0baea63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c39e15eb27c8bf8b6971fbb665563718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e759a41dadc62db5fe8c4875ef2530719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d679cdeff449214b720e221dfc811720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f843dfe9209fb25f6f96b2ebd1ac111721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a50fcfcd3e9aee740b3d75a95b423722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4765cdba28c54ca388e35cdb7126b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff098555df9e524fa59eb879baeb68724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c754c88d97eed4959c36040050d6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baafd06bb2cfbbc3fa423a17241a4c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e9282edf1ecb7fe4e0d9068a96148727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f597ab501c57e056ca08a14b321262a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cd64953fbd51b984c9a9e20844594729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a750e4c1a43c8b66a44abad918c862730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ec839a5fd086a31d7a90118263074731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1699d765848a43257d50a568371c6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2179c9c00df498e9ad3ede1feda8ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9fcea27fe92630a7c47c7e4831139734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee1d3b5353da418570f76c13d82e9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d0c860a5a3a34e4e49a2ce13b3310736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8228550d97256995bf4dfe7adfe73e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2e4ad9ab8541db95b547fe2e70081738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614c75e81966d6932bb002cd9b13899739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4d91aa24ab54382b2e40aebebd758740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7b222ef77f1dcecffc10585e48904741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceed11c204f0db066c6824494addbb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c6a7303d63c70f74ccd8fe3a3a53c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed6a028cd22cf4ca8dca0bf707074b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dc45b533c0b0f8a0e3d919ed5122b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb872271e80e129f86e24488e4d715746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b741acc81ba58bcb79a93ac911b6936747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41114f15110187a7a2b287a53fd3bd80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c2a2c39fed12f5bc9860c277bd69b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633531f2373a8940bde88d29f390e50750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4a3f2e727af72e463d0f969875c2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a03ac25c73638ff91d219fd3df336752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d244510cb6a74101bf77c835a1991753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1a64c97c1d6c93e4cece9316cb23d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48a76f98158404fbb75319066261d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4a50b61f57d4e05eba1566b86e1b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ccea7c1710535e59f7da91e2de406757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205e26de7209436eae80a1cd8a20e1f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed3e741b897df45c3326e525fba7de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ed0ce7fa3966ee3c902e840b654c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260c5539c6c673b6c9ad449722481c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60f35b56b150f41c62aeb9cbe45b6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087332dc0158d44681f282c155107acc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e41b497c774bd0a655e58eb05dc3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84705ceaea8e22254067c7aba9ab00196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51731622ee76f79cb820645b0f16a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26caf573c4b97c70635897202f85188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c7ca29b5e5ff7b64ed8310d3f33da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ad1698dc5eb8bae810b0c993e423510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c5085e20c9927c63ca12bbc8f1fb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9d2403cb5de844d3f4345705cf59812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c2bf264640129ce5af73204b7844113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034bb74321b572fc4a7ddfadc4df20714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b2c7be7ea145c0ec3988cc461bc2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a7c3e16b1e0b11eeeb5974193229516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63855cfde03fb956f6c7ed2a26d4cf5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837877855ae069f50b1f1b5a5456ec5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f4c3187ecb2393fea201e7815db6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc1d2677aaa8bd18d6bbdfaf2d391e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7745626a9744196465dea7f0a17504521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbb6ede0c39aa605d0efd4047045aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cae44541ed8ef63eae98db00be39e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132c052fe341740b59f94aef471cb8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eec312e04de97ecf5d390c708184a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f197ddaeda39bcb2748222f471620426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283329fef6af2b05b458ae322f302a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6492c6162d03f39f2bdf8849fabf8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d033de6103ee42ab49a9a7ca7a3cf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab88ecdf74be7559a765847315b32d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832ae3b5ca7e04dcc5fc07c08c3e56d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c708c0c64ef1250c8b1cf5259c92232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27978a296d002adac5314043cadbe87233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881924757e623ec76f6fb692d15ac5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88721f812a2840462fb9ac90dfe35635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459ba590d059e623e1b72217b42172c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d4fbd67920178c30fb8a37434c42e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee75d4c64f39451055bbfbcf26c563f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8871810102d2734d1f304eab4bcf1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea891190d570a3ef801bcfd50c3aa6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e5899bf0f84cabfc614c6d008ef9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21159454447ffb1416b3712686eb4ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89c1b463bca6895c90d52b5865083d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d1ea70c5b6f48089b144f614af2b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80183ac86cdc4ea6dfb358a9ebb0241f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4d5824bb00bce74af6831de5f22b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da45ab7ae4c0f8da303e00c4685c0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512983a04fde6b660882f73b08ee54f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17a7855eee05f2c993c5bee546ae8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc719095b4e356029ded3573183f57a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ecaee5c941790bab97c984594999151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe9a8c4596a6de45c75aa714530d7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefd34b0dee9dd61a5c85aaf47f03f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269a5e998695ce2bec3d24e955492bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53edb4ccdc1b57aeb99c2cb23027c7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debbfbc0fef0f0e18168cade2d67a2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee726ae08bda6acd8a8a72e75c8b26957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4051e3ac7bb0d5fb345eecdc2dcf658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb502741a0c10a3ffd4e3224cf3b1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c1e592bde38f0af9b001984df52ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bb7c7bf0534a4fd42d3f99ceffb4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de750ef39c474a7a23aaa4714e8fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd329f18f2d193dfd7648c245360ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fec64f0f8376872c1f9850c112c5a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4528b0911aac0dac5e2d2d2b011aae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e21212563a522ce7461c74237c34666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aff3189dd3a38bf8ed5f86a7d4b2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7f13c2540ed7ed7d963162113d8c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915549a9c017c5b5f62624f8fccab75969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106c12b03e79a9da745ecd66deae3f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe61172a70b876e3d301af097b8f2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0775253aefa82f62dbaa7c2d4ae9d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ffe1c9baf444d7fba6947073f5d6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bedeee0a81a21e3d64d7b42fc3020a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e413221c42d9dc9eb74321ee611aee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b437d1936093c3e7570ee35ff1aee576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe370a32cb3048c196f87131648915ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc620b9d9e8ec93f8860d8a7ecf8f4aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e12451ddf1b9a3b9cc9e46d2dd35fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0ab1ea9ddcf1373d29b994fa5791480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658c3e71d7ddcda7e899a871954000e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed15f9060f7c05dd06dc27897e3bce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945c9dad64b06430c9cbb59fd7c456e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed816f33caf7e9b31ed1eb358bd0406584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4e15d07dc5ff6acade8e8d82f271985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62626ae9a1095e4218a0f573789f91786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7398c304fc5d96f362ef04a4c668787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414db3dc172361e85941a0e12863af8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb17eea1191c3cf35852fae50e7451b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ef605eadd8dce0877d591861e2bbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d37ec3983e431fd9a4d6c9ac27f64c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49e2937098a6191bb703aa0856fbcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09500f568310c2fbf38a8829cf11034493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cfd3aa1da020bc74060efd50fd7dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43337c361a960361563e914594a7aef195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cce98c8486a4f2e72d929195adb1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8400602545adfd29fcf448915e83c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf8ebd140b20836b1cdc8566fa504a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536df7bc45cb9d7771e62c3230ea3a5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9278ed8b00d3a1d72d4136c3758765100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff9cefd589d013f51ce47d3a1d93cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e44564951c37270a1fe35333d9199102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f286e18a8748c6f7877e4112ec58abd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a9e594a32df3130494d2e06f28833104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3194ae5e2760141a3c5cc50981fcf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac63ecc9aae760ee3192adb22dfc1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdb764c9c96315011de02e05ee6b75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494601ca9c2da83bc0f2db2092103fc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788c9a3922c6e9fac4059ab0af103a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81581b9fd5a5ece559c850307358b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13573c3ac2c97e3323bebcda6a41bdf6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108438d173dbb28f74e7c1044e17c2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33f0ee978b39a0f79eb97e5d501d45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5541bc771838c03c4e6751081cc03b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc5369c0f039a12daaf5b3637573d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2a720a650bec64051650e25c43e95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43851cf87bbc8443ce01ace606133c8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955e613761f8a7714170bef454bae6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999df6efa4d412de5abd7fab0c8e194119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63da263bbbc780c2640efa8110d126120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d060b94af34e757112fdda033db7c26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a89fba02b3f7caa525d284437cdc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9226281741390aca7ded296e61834123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e9c78d135d8197c051b734327ca98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fe93b758ad6965df23e32d46e2333125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4d1624980dacb7dc771689a0f6b19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbbab157fe573408fae127ea574784127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c013ec94172f6090a81718e4df1cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111cdc9a1b4806bea598e98f52aa481129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919f0f7b7cad775ab3597ca73d9f381130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bb641b8a9fd3a84f3431efa1b3df9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a34f082e9037440beb578b50d2e900132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddc1aacb057530a390b00cd707099c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048fc3f9d1016dd411394ada0b04b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0fec283426bd869ad4a10def63827135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de9988ee03567d9e87a75d0270b366136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e70fe28d7de157824b79d1418d258137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0cb69973b16ac0816a73f8e371e4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f04afcfa925c30d2c66c9f75f5b039139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf0f7ed46f07c045feca8cdf7c00fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443288627af93e345be2989044adfbbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5558e44ff6d189bd8a6fc9c5c093f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d2b5844d85af1c720669dc09b3f33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cbbf415f83111690e87738eb2e734144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e941d563b70e83dd74a33bb7efef6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cad57e776bab7c60216153c567c5ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a27001cd475e7831cd4f2e1bd5d4f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b747b341fa2c053982fe060abb992148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb5848664f459d93cf50d763966e0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee62035e755a5c61d1c5b95f707d39f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162bdf50b642f85814e7d71a65560d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e11be783a339fa5037096f488b011c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491b17c981da43528936ad27356cf8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61e8dcb3e9af4d03f9141826900a42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3950a21fd71ac47df4a5fe84db6f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8d731eaca411be1d4eda6e3bed3e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f4654cd992c4962400df0398af9bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d564c5191aecbc013f30b0277145f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c2373c6571f7c77aec795e746607f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1bac0ec85cf8bfabb65365d355764160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91706b9e1c2593a6d52bd231ea8150a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dae230eac230dd7a175dce7b457c24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148977c7aa500dd0b02350ac613b040163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca02ad8fabd93214ca3877cf6f5584d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876e8d82f16ab5a84677c26d2a8b249165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d32f27726651bbb14fa49890020e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32173ef4fb967f3b541538cbc05b1f6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5bbe1fddd07158ff832362d1b300d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d12f1650eb57ca842ad39b38006c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8936c1f4d4ac87d54e602cb2abaa805170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353969b9aea3155f45256331009faa35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd6127bc8d0eb700734229e4d76306172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7493df0c938d48825d453e51191a76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9970add00d121c4bc44b210ec4e5ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813115643cb1fb354b8ecb3bedac02b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d4a0d30d5b5c05b87d72f9c9cdb17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6dd132e20cab8194262a64efe524e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b772c8d5311bf429759c074c276f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474bd6e248c4f62055a41f0215355ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d36c3c938f50dd118c6a6b2c391d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36c7e6977ce4f0e9fffd573d09b54d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24882027e6854bb054489ed4af388e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc168f4425865da270b168b428856da1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b8ee9f286cc16650cf4c756a6b5b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909f9da3bd1b5f79787fdc73d3c2846185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63557bad20072893786bc442f1aeb2b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade39734d0d665cbb4635c3df0a022f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbc866817d78c4d378f113e838493d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35297a30b32c56d7610387d9f659dbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f14bb8b7eb6b7ad21baa18841597cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4b7b7f95655f68a11516c4c2ae5c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fe9493efa495915b5afb04746a97d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb52e3abd56e83294e1eb6df53c034d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222695388ec27651bf6d0208888d65f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75643525641b8d91c601dea020bf2629195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cefe1c567224c260299450dc269b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae6c623af4a5605221beecd368e612197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7c88f22b685d3386d7e0a1af655b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bdf8b45084465d55af1d1f8478410199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3762cf283a1ff9a26e1b7e62c8bde5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882da919dd15b99ba52700c0ba439d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0172504c494c5394ea18d694e61405e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee073b5ba0fb958e94531c677b283fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8de86d0120bd83782973a2e0974a45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57048da3348ccf263568ae73c4e585e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eda75e760ad6733083115d36b4d624206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905a7e4b096aa98ba4b43102d41407c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baa35c1dfee1d85cf9b8c19eb9d923208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c6e6228db5443c9f76c39edf5d64e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7a9ae1ba8c6b36c1c9a13afc2aa7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059365ca3a8ca231482611b2e51bd8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd288bd45f52a306d98e9aee9a33c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04eebe7c7bbc9db252752680f208ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed948edbc4a3696ad40633265d844122214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ed050fc8f538d7cf38f6fc5a3d7a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fff0832576b63b86a91c263af318a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c2e8052b7514f07ad28764b000794217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691dd134ecb8a44369de4b007139bdd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7185297b3695dd34052719b941f5ab2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586e2eec18998877ad88bfc948691f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed8a92c11041de925bdfc8f4c5fde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7228101e39c1b3a722abc7d1b5e0ecb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4a89eea2ca415c3fd1ae886c715e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b71abbbbbc09b5e5216f9459985cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146a347514323a209a849b734047e03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ba4e09eb19b6eb65cd5f8ba05a6e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27450d907dc2f2042cbe81d8f5ede133227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc33dc83d7ca7ebe1615d3458c227e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8aa1425e36f0181e1cd2a509e4304229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2b5a0f3fc061ef04099c3b542dd1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fac7cddecb0572f789f6b64e1038d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace91efc04717171fed85ec2cf144d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510824d53256a1dd92177dca3429232e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904d4deec1086849d381969e3ce63f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8186c401e88ddfe8df80b51decb11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a716b2ff29977a36b30dcb088dc46e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb6967565a44ef0bef887bfae59ecd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db1a78a38097bb3843931497073b8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4a902dafdf64823acf4b35ffa9802239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449d50ad02f76fb2c8d8ad75f8559ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb809fdfbfd6bbc6a0114710a69a2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210236654e5e4098e9217e1ff5db005242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34825e7125383332226c2f3456a049d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053c6eedb244a5eb6547cc975ac4b5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232457a8a7ea950e9791c75d737a3800245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b833301f2fe6809fcf6b76976852cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cfdf7feff412f336158d50e970eee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915954268f22d5e3497cdb32c80c281248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d35fb4b2bc35b4f1ab035bcdaab72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41553e9d903682afebd305ca4707ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7514cea2920c7e29c9287301b04b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b889f808ced34c4d673b8eadc788d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86778c9a2b920a99c0e79ef29f414a85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64135e8d81a07430bb59e57e527d3fdd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0799c441ac7f961b789e429eb43c55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72dd626806506a47673656b64e1427256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f4c9fb5b250cd4d01d3cf0b6965d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce1934250f133d8856341b20cf75d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68e4d08f7cdc0c48f439aabe90e188259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42c7596ba89934e82cbf2f38f558ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a5113229f7da9d638123462eb5761261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164694d751a80886f18b8523e93f2165262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730ee61d42cb1b3f73b3af5da0cc555263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff71e60a741e3c918b33cdb55f60047264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a5ce17b07b30b46f69937cf3e6b06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d25ef77ae4df89b381e5c2167a953266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f021ef04503eef353a33c5adc16b77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54574c140b8f03b0bfb6f25d319b6b5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8a4c2921791ef4e1c17d71abe5bc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a30e4243b36f1acf44571d657a7b81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b5e94775288828ea4b606b272f713271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908393df0c6d77e610209693a6fe27d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298f37e86b51bdc6f8d3543873068f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b8a3165946931b84903fc7da2ad5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f07664c34ea355a03927ad21e70bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68409ef02ccd6ce54a4513d44abf833a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18f038727fd654a9d7b50e28fb269d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510eb710e707677d7e8d674176dcdc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bb107d22a5b850203df25f5f3bd4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903d92f2bec45c29f2652095f75fa86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291267a9ac3bc9370cb713d967cee74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3818db4c03c3227ea2527f144f66c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a664e9ab605d74408e4035b05fc27e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c303397a7f7ad351e307eb8cd72b610284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01841ba11e957d4e7a2b0747f013b6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea376bfdb8472c1ca37e250ee75fc54b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b204c024f1e4a1b7fad6888add59423287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e188f0b9d468a6acb1c3fad57df5700288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f79002df53b408ec1c471b07e186af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4000d443afab2872dea906366ab045290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d624ea33fd48a3c22dceb3d5056b1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67803d34f66ccbdb524b65bb60887caf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fa168ab9dad33b6d9427c7548cba9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844394f79a6dda7bc3246643d2d9918294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10430657248c0c1b27e52f6e295fe0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b651fb2d742ca5629df075fd6bfbb4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7a9a85773dd723764a8ec118f42f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ecd42b87b2367eb7fb271cfbb35a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1131f232090cb05210b66a91c7120299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc158ef5b885ace40ac0ef6466ddc2e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d397bf3dc28595756e5116d1655ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c233335ce7af546c99acefed45dbf3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947255cc8004a6b4610682e3a863455303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ab022f9c6bc57de59a92d283fbe84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f4b2a72c000e7adfc3db9bd14f910305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779369ca22d29f38973f9ea9df34f5f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5c04ee7e96d47696fe3ab6a8f23ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1bd6598db6168122ed8ccd37bc743308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63930bffdb0593e4309ed4fd6dd389309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd84dba1728873a8526bdfd01efb1f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6425495f6690269ef00e4b052d4d83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410aa461b7b01514a96dea21521531f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e96961ab4af32227e960b321bd0ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88316dddd10a45eea9206ad78044e38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b75790929ae0f9e8edf3b7b90c16ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984471a19bc754184d6bc9037bd3439316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4712ab5ad1e71a16adb0b8d21b922317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c43c0ac58078aac396213dd0abd076318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224488256b0bbc9964db37197d5bcad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723d60c8b8f79138428693496075dc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4ebc233ca0175319d9f1a1546fb54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c2cc9033d91df8a5014a4fdab0362322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d15268fc5656c4ad2c23573006162b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac72feeba9505afb97def89a2b1dd1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca29e24c75bb523d3ce514cdf4d0a27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a847e421920897872d9e1ee9ade621326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825773ea4cc821c498fa1992c2eb5dec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df407f340880741ccc72586cae258c2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a81ba5e02fa7646f83311909961a48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd92d93af804d264e8d53230c6a7f80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a2147820383a20b7f5e9948ca0f2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccfa5629e43cbc6017dbd5c223b1fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9e43ba9871a6c437dfeb6707088e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cef3fafbb9b58ebb9d542ebe6800f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6e7104e9c76949607754e67f0de57335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c817803de0b9cbdd41be254eba44168336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bda5dbd9d4bb04f78b0caa789de55e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca590a47413132311eded899abcc5d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc92fdcd99899c7d6511714e5c5f558339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdcafcf8d098abbef5cd8cd111c00d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8038a5721650dad5bc2aa602fd278c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d954c284beb36177d863b44a52818e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbe79dfd79957910afce3cb508456f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3c36b0d48b52012f33fe40123badc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc163f224ba8369b73d28808c0c3d64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359224e8d6e36d719ebaacbffa61c0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae9a88c15c1ace056425e4fd92b9bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f0c684d9349477587016bd7fdff3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea504f7cb9b35cef38d07a49552ff9c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b1862d1b2d1d5957aedc9ae46f529350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ed210690f7c40461a188c30e09d4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4fd4f2f2f9e34676ff0799630ec20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa08ecd4b5b6e6c3e14cf6ab6f662ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07a0f58c987a2cde61380219cf82a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07121400445936116a25894b0153624355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b18c1baa2e4a2844d466927131f3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae5506f7e4ebfc3d0cdd4e09442af2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b623d36baa4928384234de0c12e179a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ea244f635b323727a3f96ccde0ba0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b55a1c2ed4894320a2643c6935c19d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a955e943a2fe9435259dd72e20d31f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83ce2497b6ccd5dc65068d8e2ada24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc2f9abdd4b6637d4841ac2513ee10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a2b3e1bed4a1ee3f395d87bc847d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ccd8ca86ed17b09ce84e2f69d904365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbe28bb9e8659d5b11adb8ca60cfed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5a11f3c6fb9f2558074bde766d346367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e9909f87d9db4bde482b5e845c2ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28334b2e1ccb8dce1b6eec078400cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ec276da6cdc4567bae5dcf9aa4395370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865e6cfb300d4cd94b893d9c25cc51b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8db2afdad9334ac5ce5a1a02e2accc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4b6ebe6ef0cd43f7c38a14f61f0dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439833dcdacd5db9b743ac1608780423374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc95d0dc5c59dc37612474aedfda58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fe6c81ecf7bbe12f40c6bbd4d49ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faa291557b8fd82e308985f02eb5b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730c9ce05c7e855811c6b122d55d09f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb813bc27cbbaf51202c03a12541dac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ea584dfcb2ae60fae4e7646745be0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1853b03c210422c52ea2dd0117af40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9f47c4ef710125ca8ac2a37921f4b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a35f13fc952c5874d76321bedd5f40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5807307ba5e178a86d7b33d5bb56487384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaad556a18ecb924567e316502164a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e47d7d260164b8627af7ede7bac954386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607afaab69a9ab95ebfb1f8754a19ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26265a3a5905f0c1de88fa3208967e6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc46031a01095dc0924143ca6bc6cc4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efa707d73acd46d4cb5899e2b2342f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a9caa305108dbe5b05ef9fb2a7cc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30667575856abd7db4b17e079456d89392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e8e85fef35602cadf91343f69dcef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d400667bf9ba9d17897d47622a580394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b774d460c2e7f3df488010a95165ecd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3a96f9064cfc710a5553612057b4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dfc993a07c25d6c60f5e312c69d59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddf6c9104d86c70333bddc226b7da9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bafd4728c1d211d58cca4d85403431399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925ba1ad527c584a81c83edc4175cbe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d6835c0c1048bb10350e2b584cc34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbebb705e38e4a7f6e88ce3ccdba70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93fd1faff624d5a434adfaf427a1c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f85b745d0e81f92305e2a6bbe1dbc4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adaf059069a37fbcffd0af44375332405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dec0e8dc40f81654c66e6d3154ec6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027eafb406267a23bf1f3151aee35b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78aae916dedd940abe15cf15eea4ad2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566efd785d09ef01af6a4ad39dc859f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad134643907f831756851d336d16303e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b39dee8daebb8fa20ea90d04509fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fb15bbe80ea49c5b5417cb0c3c828412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170373125e2baf78c9111b039d193b58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93e552034e9541165158d456f0d69a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b205ae9501cf3df8c460c5ccf96a4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c89e4b72949b127fb3fc02ccead54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04909e2f379ec84ab0c2b22108575a98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a655ae0a4f65a777c3b04cba2f77fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd8b56e546c562519d9fc326ac3dfa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bdc0109103fb46171d6c225bbaa54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39202cb9efa8c1196a25c3a3665fb536421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f917ac1007c353ce63596f4b2ad0f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3dd5796a20ec2b5e5bd55690ad02a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a491275620283c612433140b275c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f180eed56ccc45fa6414e53a058ee8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2567aa170d190bbfbc2fa3697dcc977426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8b440a4fb58b61eb9d351356e39bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4313eb374e12bf14987d6b6cd131ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11225ab8516f46d70585f8055f5546b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f99d5b1290096a0905b4c5b219492430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403201770c008e8911f10df324e2723b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658daa66b0df0e3f3f972218d7c9f70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72933f0cb6f6564fd829d4bb887dc21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa252fb53cc6e536a192473ccb6eff69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623827bf162fca8b16d503eba2d5a453435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8460ad1b724faadca355cebf5015765436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b788083a6164c72e8e20df85cdb2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44d989b5afd4954a844be401db4d4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10ea7843b7afdc7894db96d92cc3a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b72adec0eed4ea9caf0ae7da32f960440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9343bbf25bb88fa9310770e0f75508d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f915cfe339ac192ce9b7c133f6ae04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50df33b85337b9977fbec0a72b079b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0d40e3ef7c6b7452218102c561971444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f613d7326583e43c110e67a9d725c96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898898b661dd1ceb2c222c0e44529800446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191899930ea5b994febdbb8421c2c04447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc0c061d03b2e0d65bdc6d660d9810448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0afdf29372bc68780b6f9776ff523b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35a0b81b1106e83adf85c1d4768155450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac364d91cb7cc1c68ea45e371a123f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58b0d8215bcdfc4ea203d0a7f8ec5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753de9a9eb1c6d0472c4f3b63e0417a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b4ad0750112fd9f3bd02e96be89e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4b612c762cf3a215418f4bf336bf9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3a38bfdcaf2b57c002dd91cdeacc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a786ca84ff6441130e754c9e20d066457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b5ff500098f1ebf3c7d09387111d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52127a7170c35700d734535698acf3ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d010a809f1f3ecceea2ef9c0bccf2a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe163d39fe60834234cc5faf98d63dcc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dea93bf1cb18347986ede3a0bf6f3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285949d14169a725b2a0c0695db13104463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ed6f1fca5674deae1e4a81a3c4f88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973245dbaf89e9a526372b9c67da2a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835fde3461dd9b0abd21857ee5fcbd5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52732d5000d0e87855bcb0d3ccf092467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aef2315054da46cfb7a3adc3155088468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fe9f0b20b780e8acb8c7e31fa0f21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a835570a3b6202e0c57c0bed7de8f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792fc965fe147529cd3570e299418a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630715e099588cfcbc984541f0e1b47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a501749cda5a732c04e61a558f4efb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985f8af958b73efec9f5781dbce2bc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220a045e678e766b73f4b5162f43f97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bc8eaaf9a8de9be908e0e8b354804476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c4d4a09c1c7444a93b0464fbf03bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a1a2bfc65852de7fe091e6147785b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58947c139064f4e08ff100a48f6987a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219ad476292c45bb6a190e841fa47a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548c6d01ab2911b6869a6db910b97d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d0fefc4150a8cbce56a500208a13a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345655854c7ddee8ef0600549ae3969c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112b6c2d7440cf7dd36a333a3ebed1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a735b3c7b139f9ef1e060e2dfe1b6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df76c564c412d1bfd2d502ccba948d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bceba58bbf13f02b48708c72041fd3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af99ec8ec3075cb56b88e2d7101418488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ec5be25df7ee83f66a5e5cb1ae105489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7027a923f334841995886d58d7eb3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2524bd83fc5e383f0de913b32c4b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6dc960d56d5a10e81a9ec69a919cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c35b8cfed05e9bca440350c3002334493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948344c89f57b7b6bb791021268b3fde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9783ba688552413f6c9e3b23eb24f62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288fe95607424eba320c95210f1655f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3716fa75f4c5907dabb6340a46422497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704842bf1f13237fdedb0d3b038bee57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663839be35303d201859437508226a0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd48d21cb57f9d321a6138d598892c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32717797849f67d319f21347b1aa9320501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9f5fc8ac036adece3366bd213a6d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8973ee07832eb81a0443a53581f1e34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155df09d831697d575ab14ebd8b64c63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d25d18ccdb19efe450c6785f19d196505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80122326456ec70e43b20bca0d8d13506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa131c8d79d5bbb204f0553ed2644f4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636649cce8cbbe895fcc187517c63ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572efdae6b19e965a9266183141aca10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af41b935870bd4c83ea336c8795133a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0f05ae03a1b4857598cc2fdf65ec8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e54339aa8c4f16bfc8c073b09fa7bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c51b04437f3553399fbbf3ad4f527b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57960bdf11c072dd73859c315ccd09514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3be3d9233b0ecd1a286a11cf56670515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38518f65d38f0c25a1244c9a1da9bf1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233efbfc6496cb3e77c7fd705ae2458517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310724d545da13c68517a8a22ed381a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb82f07ab09bdad747187739cb915f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5af96cec8fe05b1e32449efe38bad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580c9054c8450a99f51f32d58cac7e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222a6006e332e652296e3b60736f42f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb48ea4d2a1e2b2976719171fa83cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60d02f8ef6da2e89c9419592182e28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8d0cd07786fed2cda0878673cbbc3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561fc5e5b5cbc23fce926a1e4c717af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865a1dd51df213dcd44e14a4912c04d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebac362b767421505878022077e40c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e098f891e00450455e7a46215ccbf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2c091d8f69c6ad8e00671800d4b32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b689cffc08300ed090b94941e441f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c601a9614b898cf2cc6f508c7a9896532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1efa344d18b7820ae0decb75f3469533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4f1852c1987138f60fdc82a1f5445534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354931a3efe54c3713198f8d33b14ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43889653093baa21d18034ead16a783536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ddf8106f53f180fb0019b02bdad3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b325ec8bdc066ef80f72699495a78c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e1649024f9c985fb02f0664e5687a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5e12de13bb1abf1ca5636158d0515540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c28e60fab7de80c740ef086c5c659d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb60a19ffae3acb71d21ad29792c57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90fea8e9656a772f6fa2381862c9ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc63e80a191db0c157e1a2025a22870544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86014db1b435fda0e97e69825120b093545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8223be4e86737017923cb59fa8979f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a3cf3d9a4629d7972bcd26a65e1b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b9653fc6ab036c297fe7b72fbcd36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d770da6bced0040cd70844e7798a5c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa3cc73193b217ffa3926d929b01ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7dffadeb89118f5f3f1f8b0e854a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ee1dd04a5537ebcc63359403074d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1744a49ef3f16ac2e6887d9a387fb59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376084a9f3dac63cbadb507d714c5281554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79d099a4c0510dbd72484e2178bc31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314525b5f8def8571813764494538e21556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afebd424003404acbe3b09b7e303d28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a596881be477f5ddb95343e00d018558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc66f73de4d620cc19936ec6cf6790559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1b7c7c1f549ab877814b2c7c0c997560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb260731ddcc7f24ed1a02a1e980108b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca9569d38ef2cfcdaab71ca4fd3fcd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f9d4cb5b59d9478e21126304353f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0687d5e23f06cd339085089d8de53ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c3b22bb9cff7b6364e8da7b2f219f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6f38741bfdfb7b8745eea0323099e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dc4f430c2750889980d21af992bd9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866e665519733013c3b67fa5eca54e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803ae9393c7d931b2a3f84ca2d90311569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe17df6bedcef2df0004871b2c99e29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc70ca0f850805d424dd4801cb62b77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec0c0e73a9712a8b4c82e0295a188e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d8d9f9999a9efb32d54d1f458da61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524071e86405fff97b7d6035096271d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f903f32365b42a22147cffb77a432a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36e485b9c31bd89c2dd50d3c9a3e80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cac3c95d6ad8cfbfacbc7e0d7ce083577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec643c21c53c6487971f4354a47b4ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288f676bb03c73ca2b947330f6b37e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e3221bc9392dec29e25d4a039069d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906ef0c7fd2d2779c09cad1efbb45bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f40b2ec347570f579852619db0d605582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc5a47b8b29f899cf2dac7b6a897e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d00468b2f1f36a2e3400256c8c54fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0af7d59eb727ee77cdc221a13a6ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabdd4d20bcb739de7e914be1e5fce4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc1c996df982482d35aaea23538ed2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca39b7938208dee97017211a6ac607588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5f73f104d1bc252b33582ecee9be6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361f4d742a20feba54e0497cfbed570590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079315c0a8358e484d48862b042becf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b5d62a41b99960f4daf7e9b940088592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb56507b7ed3511995f6cb8dd63320593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83f2c5eb7e3fc7fc25eb768ecfd6b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76c5f0aa27ecbf7f27d6500e85d7b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3650250599d3e4a83bc623a055c4f83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fd00d189aaf702966afd5388dcc75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249d15dc6cce06fe1b4ec5ed1daff37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757dfe1e0aca25923e4feb6624c2a3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0a9304594fec9d36501e36ffeb824600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3acf39908069fb8a384d43fed64b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983daea9a7d24d22e345b0811098d9a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f957f7a9672c5cad63625504fe45603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c65fb533c8e7339768b33fda6587c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93bb6cc51f772556ed94c65dba97b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842522026d7123b817ca27216a462f47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615a6a54f0f9d9caf933f1e19fbdb27607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af2b6fb75216d1bdeac5f6dfc8646d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10255dcc557dfe8baa0854876cc1a55609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907e5812684609ad6b0b4de21246c78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552454293692395cb6da32858785006e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a87b86ac4a630382dd87008926c2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971576ce13ef325fa416b6c0c8a7a54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099d835eb75d54cfe9969a0eae3ccfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608a7d03d58507af6292cf6ae6fc2fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10937f20a90a34693397d80d036bfd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806738c7182bccabf107d6216e384ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7e7f0402366dd1a68cbcbad32f95e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf80ab83431e92cf0be8e33b8f97f6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571509071b2782584bae242a8928d8e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f1a26fc2a73cedf063485290f50c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcefcb86134161568ed1ed3f7a7d7d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ce180a0429ac72c6b54b523e5922d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5439df43690793d35ad41d1f8b7070624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e16418bf1ca8003e1dfb23148db346625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139eb9b06f43854844458dee76bed9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916615562da3cbd2fe08da3b859de0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cfe57bb0780a7c28f068a6decf737628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822c61f9f6fdb84a57adb8b79d18dbc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042475866d6e1bf4ce19d0fc299b35b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810124caee681daa73254e722e89cf2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef07483bd08cde48db371bc9e350c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578079c3a9f2216fae91234f71bc2d12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dd89df8d699f02aeab12cf062231c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9756bf7bdd8f73fd4c1df519d9ee9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60d1f130dfbe82b87b1625c9ccac7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd59d74029a5e9355cb95ee1b45e1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f709c7829ba195a737c24df9266279638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd210740f77b22c95d1bb478066a26c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d415725220452b8fbb36365759a9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d7d4cddedde6e3a2551ca77c2cb69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415855de54c9b6bb00197f068f56e11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817aa16bbe554687f7110c9f2e4fc38643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae85790db5f82ae2020ac5cbdbcfcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f8765f5f0e21883eed59c358beb21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d69b13f32a0bcd6b01cd81593ba416646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99567d0f50a6c6ae368f25a7a8d62929647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d7692e16f48793ca3e9a711f71ed1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03497bbd6f89615d4f0810c61330542e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bfb93cf6e93737023396e5b3c9002650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083c176c3b76e557221a68dc6b0a348651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3495bf7e2d574ca67ad45dd4362170652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded7d3499529adbb78361757bd30639653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c420d04f2712fccd6bf96355d4393a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb110726b7afe962c4b2d4222afb4cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eebb4c30f575b43f910d7cedeeb45a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec697d2b05986ad867a062abe90d787657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac242d898d376858b75672c07bd3a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e3233da334efa02690cc3e36d945f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab498a466be20191625284463181e55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b45a0ac251286e9640900dc0a8192661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b86cfacb8adac04b7904b0d7ae9f87662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422ed8fe5855f12ba71457884b5cf92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0c8f620a90c38b9639ab1d7f3cd62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10072f0af6b187013da500d50832b55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79c82cfe3e28bd1985a2d7764345ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5b3927b87ad2a16f0a6bf03f7d8e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab92a58758b83d6ed922a9f024aa73668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f88d60b22c8a2a003eff3e7c83d808669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99348fbc2ce83f88dab2b91d9e9b6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67efc4f99abd00ef442b0cea557d078671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88706f0ccf1e796ca9f72db2aefbc282672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da170895d3a627aadf543e892040cb5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa815318c9b58a74681f16bb3222d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3befeddb8bdb005c47b3bf0fa1dd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e86f9406884fd80ced7d64fef1a7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c109aa7263af7c3cd7eac841966b0e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161faa128d3b3904afaefeb21aa7b50e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27f3c4aeafc23d42d673fcd317e110679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56619e66019254258c31d18518be7c34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d53f049e747b7ba5373b68c6db048681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76de2515df0687fc2234bd4bb62772682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f3ea03e2e0cd0ab955f782f18ecbe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3bc646fa4647a809eb683ab73b9f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22486916954f4c2c1c0f20da9c3c760f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ef2de0a94c0cef36776cbd4190a2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cf04a623d38314fb4d2a620279e6e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e797178a763a5cfbf42e1d73e0b86ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eeaef50feead0252b5dcae64bfceb2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a339b102abee033788f4771b010afcb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfde74fbebc464f49dbf271478f2a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187d0dd376f0568be06d7c3cd3e7d17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69552ec02d61ba60296db9722382130693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a341464109d692a589d108e8717b9c5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c34041443a5c5370ff44cac6c399695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b73d2749b0f84f6e7e4f3e5d07954696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a378005b7539c4edc5b2cc4eeee45d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaad04d173e55e5f5e1f39258fa6c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc85db5944f86b1d2cc665eadfb710699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddadf0f3a234a657be5ad5ab7b2aed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d038c0c5d715831c0930b30b92e01c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ce42bc182a42a6c8897ca66c86fc9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58e31679871e368235bc920bf7a37a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52e1aa2fc936f9ff9e71cfd77f3d15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbee011b84a1e77324880b2ad0d24e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c2fde4c39548eda898224003f1452706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f4d6d7d35da2935fa9af84908ec60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13c3d138b0b1e4210fb7f87b302d77708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7369bf2689b17b0f3311cab15870e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1e70348ea9c29fcc5806f9aa095f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a20ea9491a90d3dddb5d3cb9912464711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d61834dbfe4e33950e9cb4c41c086a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e6b8541319daa9a3667a0cd17bae8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc2225660f914a442b87140ff282c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241fb625551578553a06e0c864a8660715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad687dbf467d9d2cf6c6f69be61cd137716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc848587197b613eacc56e36296d04717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98f16254c920c18affecfb4ff9b8af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed33383c2025abfb718cf4eb9bb054719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9743898cc012fb781e7faf7ef650dc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb723b94b07b57f1a619afa94a2ab69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92dcd41ce790784cc24e2914d111ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd9880bd5f35497e40f036c36453a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8d80c898c155540457d00fc5f5793724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb66801b01d5a2fbe8256ce663e3836725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349922819486fbabb09afb32e3a8f86c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dea322e0a619bc0c233e11ee011f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febfb299bc36e276416c8f96d3d3296728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87d682489d4cc9820a4b64593e80f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ca860fe4aaa969e8b209ff300e217730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c740371551e818ac99c5a9df7b6b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae23646000b19bde86c8129be14c92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc0f2bacffb9e5e78e71d9642ac80a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b618328374c44475830aa892ff3e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eb0ee94932c4b1ad9e5d017f7329e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31821931adcdabe44f76dd2169b0922c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80677c6a8015e99983e93d678d5641737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201b6da6423e6774eb5699bac725e9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07be7fca4038b387b61ba15aeb2c3a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05616a46ebadd06549afcc3988b093a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c50fab4984267d94d1177c5fc3ece0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a59d510a8cad658eea46ee6fae61d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04dbe9552fe0e817ed78adc22e73d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c510c9ef8d4e4dd2ed64ea53378bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5429132e55f30b7e392265692c2eb4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ed5bb7ba21b48ca7de6cb9fea44f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da1735dcbcdc147f3419de7e8eddcb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d78a931d8c45474a49ce0b81bd17e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0a9c6d2319d3eb39c527fad28cb0c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc92e65ebad7abacaede2dae50898f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd011dee2fca918beefc02815568c74751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ba0499e5af26ffa4ae02f8b6987b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde25e752bce56a59daa90c494e53181753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2607ea78e5337cc57ce36271342b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b61f2d4d1bd849f0219ddd58dd6da0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dfd71089b2b21c5e952ceac553ff8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b265e2e0e21468e9be69e5a2508ed1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042bc6611a4528533320a3ad656302f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272d691bf76e8d8f238b9c954ac836e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>