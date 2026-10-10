--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14958db2d61da25abbf6a2c1265ee021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99256daf1f6bdb9e4550d1416a250082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66f8bc3db6d94993311e157e6f6edd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410546af935f2d7e71e70deba9af18e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97e20229c64d573461520f70fd6beb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9eb6c05246232c5b864deb73481f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b4d36cf92eb41de9aa5ae1622505c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19364acbceea5b5d95e2c1b756618b2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558d9094149e5e966f27f3a590b53009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2ad037d24b8bf30a6a31a3fba419a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593a267e44654dba5a131e0b4b6275311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058d50a25a64bad1ec90063f55f872612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198892bcb624f52de3a19fc27d5a522813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc96df828eed24ef3eb7ce7ce0ce6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562131c089274bafe71a1a1f4881d0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9dd105cc1a163a4e2b78f90610b9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16588befbdaab7e60a4edae9a5484f8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335ef4d13d6f7aa3ec35bc96a3923db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebf49ce6d05b13097395ab3e91174019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3c30b7b1a079f84d43648e8a3269520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec66bc0eb4c6d5e001ddb38410d9e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9facc1c7d974a033321fcf504cd5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487f9a0f7a1706335b05ffc2684597423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69582460d2f2d4c786045285ce18eb9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224bcd0e7ce5cd7ff67fdc8ec3c75c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba994cd5ff359796a2cfe716343c7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c83dd3e979dcf63e06e24ad4006aeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84ff20f17ffcb934fe0608084f33f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5900a70d111cea784e0e18731214029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b7e5697c6217de6daf4e878c8169f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaed67a1d39ced0b2b30689d4fe71c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f5e1ad95b7264834d2ec58642e5f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449a0790822fcaed31dd95c465546a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44066802534a4ece11d32fb14a8cca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023a6787b33dc72b5577ce4dc59340135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48d7b55551c8163c26888ad1ebe6b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e71035e2e9890b437df37c95e00f2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e23fdcf587fb116aba6debc768e50038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91b324a0f09d46a66c748effea284839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496e431df7651805c790baf3d7d027240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b68434f1ae1304f5abce0d16974a6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dda1d07a910b4e3118f0290aae30fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fe1d089a0ef4abf3bcc09a92059c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0982a8838984815d96fafba89cf6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a058384c3841e4a0fe66f83880b0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95db56b2d9d0a71e48477faef1921946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b0333c640ad629a07900377c878b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846365fd988ed4e8e830fdaf0c2478b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73e69696638b80b50e87f1ac1281f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956414922b69de5e16c9135b8f5c00aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21bf5ab0b7e7e93e5366defd5fcbc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd75dec690324ca28e7b168d9ff0b7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac285707fd9a8a6f140961a3d906cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96995d585dead9ec55b4660765f2890154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c83a5689c3b9c1ffff72649b61f8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98426503cf2fa914737758c5736a1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24d859bbd9f3801117afd1d0a711b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61a43d344d9d13160458bbc372495f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa6a8210ec12f2d48daf1c2113cc1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddabb7792a09e71541a416310a713760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c604de29d2de5c78d46eb04244e1d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aba61a3cea10491f40600de87a3fa562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d63be6c0e05c8b977ca3d1f38d22563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e89b9a70732963f7cd70c61555263964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844245a12e0e556d6a84b2ea7fb334f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1538ca2e98291910212cd6929eda8fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162ddb511e5031bff449cb776a9c76267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2547cf0ad4cd930703f17006c997768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b75a33b03882ea1c6001a46a596e9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec7e8d9eacf51ac64c27b89709cd5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c090832725bad9d9a4aeecdcdb4c1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd486dc3cdcbcbe2305726fc69cde472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789ffff1e6701f9cf9a2969cd3b8fe373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee98cf122e86cd91bead2bf2a12309f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ee1dc773d7ef385da10f36188b7c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc95451833eb7f01cb610074db364676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c36119d0d75a2f1d298464df8b83c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f441865df027192da396112272ed94478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12928ab52ac6dda0ce14cc3fadcf9c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a4047c67f12098b6816d9c5ec85f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c17980d2dbfe5056c7ba63ec3630281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa08971897157b4e7f06fbbec68f19e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a31e63bb8ac4cb284c723221d1e7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dd8df7f66f421419e95b2570fe94584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a234bc96c8ef260b919a96f4763961985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410e23e0ecb9e990a00b7f45e9b003a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357fcf0fac7b83209e9693c0533fbc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85cc0c531870c9ba67b8af37cd9a4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02edf17b029827ea050ab46c376bdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5d3d43e736cbdcf6c3974e10df71b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d3c1dac02c23f670d9ff96d5fa45691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635793d3505a7b37cf56092a682108e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abe33d4fd75d57d84207bb36a9c8e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8a9b70013d5e8b6559e93eba2b47394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5da773639adef64396bd275399aeac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48059baa457eb87af8a150aab13807e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380811292eb32ad81e9c1507f3b14e4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3380aa31bdc4c1f633967d7c4adaab498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05052686ab073ed3e8c2b53b7d27d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb80cb22fbc123a2ceff440972723e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd7aabb9596dbc16ad5d09fe9d3dcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c02b2e896fe0817671cb59e3d7044c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c44c2ca4ce2cc132aaa16da1ee7d8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea2edf16c8410dd0673235250cebaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049541a8bdd8639809de23e343fe5910105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c40da8122b776c9dd7fdda16acef6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587a21354b7bd82b27c7c2c1291e4c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc8381d3376c63af4d742c65e304b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27e92e648f44a4c6ddd73009d29117109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e782ea7db26b7218fa01255535a930110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1889ec72f6fbaa18dc6e93ea801ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef263f90ef032904320e34ef96b1ce20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b5d423df750ad57245c5248184242113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599836f3bb7a54f1db42f36ff2eb33a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1ee9bb870aefef08f1ad3ef0d1ca1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcfa16619f34e4c108df2d5d3a666d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f5770d84fc01fe96923baef08742d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daaf6a9f00639646d7070db31a6729118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c889fa3c8472751155cdcf8871c33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3a3190e0692a3638fa51a111b12e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41f099f74761ba6163b0d795a57aaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480189b39d781df7f057221489173e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fda998abd2144caaac853f4de059f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9f1fee6a94550abe33df753417dfc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc65df2bde9c3c741194fbe88911248125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0c13d30d8cdf639b0a8adb6aef382126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b72b14b6676aae6163675bb2c9855c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcfe01e99b9e6cd469ead8a24b74ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042543fc5c051646014b3e79b95e477e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e0bcf0115352f501b6b7642de28af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec965cb5c7eb16361afeb6e0ea832ac1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e6446b25163f0bbe3f9d887cc2d6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0216b963c4c5c33dc8f7446b0599a95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cb253715438fc0e363794d4cd0a74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac73d744466e46c86e9457ad3e0f57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b26e53a03322619b800167fcb5e53f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf50ac15381db20b3e4b31dbba8f8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357fc9bf237f5246192e663a3f73ff1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd0d7aa9656c0dc468634ff863ef1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5573835f605ad3a9b37c10270a8c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958014058af1631995bbee9809576a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7252c130287525b28afdff930f38b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6a5567fcb9b1033814df8cecac8a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6eb43195b4b963171088f8bc0a9e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5458b7e68b109df57250b4838ccea5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbae4f5164afb765f3d2802af613ab6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1094133ac40992f6e7d803442a67527147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7edb32aa56e1b08b8773fd0357bf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba145ddc9fae694cb1b01d8c308e36d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54d619f627baed1c42be451c9ba1a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea137959a6a35c279998b3835db89ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb0a464e3b8cb6be9b8ecda5f42bc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f24d2843fb3f6d49500acd51670115153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148d2604df1160d3e3ce3a4004341c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba4f41d16d71c8fd8c9bd3e7c3283155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4120fd0d1b7e54ae1956fac722f093156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc6bcab698b90d1f9233b69613f3be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eac082f93231a03bec4d6b5cddee04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef234153ff2bb37b504dfd50a217d3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0282baf9c13c2f5dbdadff0d3c57e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1dd14278ddc92001e22180071a92c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00fd2016efa253dd4292bf35777315162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bff423625244355e08284a6f42c377163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8e997585b28fa06dc0ab775972c41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedaa188c8ec747358c379b5c0ec230165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f60e587d5dd5921e6b47c1e56fac6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debf90dfc0f9af5035ce13f5d102b0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb5e978d2d16cb6be7b2d41ac325f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dde29987baf5382941dc5b4c6e1c52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43622a0fb721844de6e82a49a5e0e52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c89b55ea7288e30220fdbc21149de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac127ed09253bb866128d3a2ce5bde6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34da28582f930b732680a2b23b588bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f968c2f98a5aead73d2fa0dde3449174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524e2c236b72a8e72b5fdd88403cc1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c16c7b4ce69a4207969d4046f58d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49533554b4cbbe702b1ef0a787e0b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa84a718927aa8a07706ddd53561a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5a2f6136fefd29f4919b6e164dfd6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d151ab095d959495f73e64c4629cf0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda0e96daf9a46484d13f24f4bf7b09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131434c39517c34aecc475578572490182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761f4727f2375952278a0a287b6fa09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f8ac50515fc44c4ef0b12dbf6bf50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec7685a01a78374c526d71b666c0d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656fb5ac147e1f2dfbb2cf9edbe0758186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c59bdda2cb6d12ef9c36c2756f326187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47871e3d2f3d7df64bc7a09c625656188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d7be8e4c6d2ed2cf10366f232114f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5983cc3f07b7affafa38854b4cc3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ab4a9eda13e395bc99a225a75c97f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbbb2da7b3aeaa7430c16eb915f0ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b099c8a784418a242c1200817179fd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dabe93bef9071967a2dd6f227dd79d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7801fe578837b5721d11a86e80f3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02075f5ce26a0148c18329da2786336f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1388a27effbbd1d64b54b030f545b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66e97b5d9933fa0ef6cddf18914c88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ab956cfdfa63b0b27813e69bae49a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b853680012d4ddf5733441e9841495200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e05bde412dcec3f50c35c317d66a7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0248adf3100a0ce88a16c82ad8ac0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aae4a2f89e3d22169ab66b1021b55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c98895d5f6ae3e4b19a0b60ab1d66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dc5be9632dd79669012064edccbf1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67129bdce0768405bc2978a93afa65cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bb50e8cd7795512d12f76cad5b1b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe86e44badbb5201841b38d8cc5bf6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1d708466ad0e1d621173394bc0111209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbaefff1cd092d79a2b815726bc0e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ca231bbcafb1ec2996f63a609a2bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4dee1fc85e209171a2a461e560c7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c689da561870e9f8631172102240c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92346914bc4c2b3e89e650752476548d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ca37be02a17c3ea73dc9ee36bab5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61726fbb913f1beeebaa36ed925ae63b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251fb87d1ad95256f54537260b8e307217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b169b6836faabdfc652daf5f60d85f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0c6815357065c90c157724ac4d9fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44529779e52c99946c0f7d02fbd719220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdd2a52253b9c3d5efb30ff8692ad6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3df282da5a6a71ef0172a85886c635222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69bf3af88406f08302618d9b0cc95f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f463584693238632a7fb05bad61aa6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a679613f9ca9639027422a1b9300e6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b1231af070e921a18553012385f63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01c0248e24a3f8c3caac039ac7b1ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9248f23a136f54ba524d2629ef3b6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0380f214720ecaf9f6517a637cdfe4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c1bf81e86fb43c9bf9ca591037a38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3d63fe387f73879b00691648f4572231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700efd2d7a8290017e0f01bf49fa723a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab58fe64797a5e5fed2289cfbc0a7ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985d06948f2f0390765f3ccf6690f0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9724ef8171a18d60b8e243cbc9a4e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c556f138fe2be5c172372026ff4a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13100475743e2a7986d69a642d1e256a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46e57e702259f231c77d73d2dd80cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e57f7573025c17118d0ff2fd66e7cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9328ef4e91f40c282f6eeb8aec66d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f49e835b7a5357c7894a1207e8aee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c671083357ea6be84b1940352b2dce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f8db6a6ee4fe554acfe55cdff70d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c9c770253caaabee6b9d4e7911498244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac42d1814ea846991afdda7f9a5c3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2002b8ed30559a2c3b300690944aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558d1af924504ea9083fed0ef07fc82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7597f45011ab5a52457ed59cc64e84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb548d2a52e6f71037d69e69b1d249f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420244e43593ef300cd7d7a7a14c6360250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5a1959e2917bb2d49735bc792dd35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23042bf779831f50ddf597c4784d25b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab832a2ae0f6239268658b753ed7602c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72a21553ba751f9ddfcda2c74dae0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aac20297e8cc3cb81c3a7693f0ceb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b198498c7d9256bd2afd489c2bddfe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8938f4fc93d937c5787eb80feb8effb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc332394f7dee141d7a98e3612ebf5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c694ed8dba13e781885f2aa793f6a48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef52ef4a93b515170a42ec5de7fc107260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cdc5f4092a62d7be2761c1ebd8c8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf956dc8c75cb4e4e7f5582a2a358e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805f9cd5aa98854c290c65154dde527263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e165ce3cb6ed8323a48175b3135d05e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be833acf9b62af8aac991ccd1faa8d2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82b015847fc31ce5327bf0183ff7c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec487c21ee2f56da98184ae7f9a4699267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18721d3e3eeb9bb95e9d63a1fde4916268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a8757d4fc5cf3480e4e31d2c368eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a39f7d1071f8167239fac5958b2868270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4564983dca6c55876f75cd262d89137271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f73fe3c21df76c1e3f211dffab7b93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9267b43b82a70f8d4eee03b0ca67a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf29ef0afbb810654be268be5927cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153d5e97f3c4e82d654300ab0f7b6fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8627d64f7ca2de4c4d2c58a3ace900276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6716e4e81e532023ce7d0e151c7d5db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7749366f563869d6074a9e8128c1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76db92a2236695409c5aa2c5701fdb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce814fa77386b8061c35093dc42910c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ddf9f98f368153834eb95b29c788f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a87a4a4d45d81b8dc241e8401db096282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0be522d95562a1d6697adfcb45a12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2506b227463fbc0f28adf742e3c082284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af64a4fb09e869b870da26c45d9c678285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec69926af0ca75b5f2e5bd0e1983e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c82a18156c006a63f7d80e29ea3074287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83845b25ea1673eb50c1b8a575e26c49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174825e554071d59b76b49158da3d2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b2bcf9afc8b783ac20f12a1220df0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d4360c120258f306914020b678c76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090526b9461a8c8bb34da581ce88e28c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875870200df04847fbf35f597d12db6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168ccce07b4239049b84cd275edd94f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826005d8d9eba201c0768553d26f4fe4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38f89cd4e1909ad726111060fbf570296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392169169f197f2a4dd7884d297c1cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c13fc94e33ed508eae5949e673a2b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ba336aa4bb0086ca9b1858dc80df2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13589040bec76fe0f05a121b5a2303300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9758fc91bbc18a0971b81df483e1b8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94510e65fd06dfc7db06ec1d4348831302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f921090136f80b5506b01cd8d59e3f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c8699db28f06807fdc298e803bb74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d95b5c76208956e833b1baa1421d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8e62095d672f9a5a7e6d1da0f4b1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf3f3f63e178fb723bc25c4a759c41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139696aa6ccc9c0657313c7a4372ca62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6afd0ea7ddd9f6a90372f0dd11ccbd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedadd927670b5235a13a6174310bfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990180211e118d6f0b3a31debbc3462f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e4ae71ad2e83291de5ca5756ae682312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7860367541b71b5c8c89f043a83971a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777a540a718c080501fea553bfe48e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd387ed8d7dfa29d03ff29880006c9bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1027bbd044b2286f09339dbac9fae27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c880e97a21ebe505ba083d08c7786317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c324acdf32d046893e10bdaa1b59f10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde6f861f239303609c91be0ddc57dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d80d6af006d188f2ff5cff62c2e688320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8829d68ece42042c0de67d1ac73cf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793a03c7ccfe9dd2c3bdcfb799e2c8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88187eaed3e109b96188714144ae35323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456871df1821914055eeebbeaf97d2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f12ea1d5bf9bb77745ad8dbcc3fcb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df67c7dd9d533a3f2d69daac5cf0ff4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a38ee1d61a506a3917ee33c05084c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a9af7547827e99c2f9658e99d6883328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33503b24103ee4a1256d41eccf39e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85995b85676c7dc96c3c9bdd440b95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365b535c8f1b10e69e79f0be116ec8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7bd5f861209fa57fc6548910f2d81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5129930cd4f52e950b58437d87ee8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce769d76bec69bcb18214d0e79dd2717334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b72ca7f31d885efd3c4978143067a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b911b1bbbad6e83ca563705bb543d53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ff33fb6637937e90ae0f9abf51327337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b7fdfb456768807e7089c65d6066a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eff97a19bf44860b27d6e973e869e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c275f2b1bca9b38250c05662989bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd8d8fe47dfce4fb1a79537ebd331d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225606d12ed5fe0b1a7213fc912e64e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a7201f19a26c5ef26f425c79356c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73357ca55e88df819673ab9d431a866e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c19a558040d79aa690d023f6f6e49a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a96de78ad1083377b7d37b2290e18b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f19ecff1d3b71c5734bfccdbba372347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee0742ceb2848339ef5c6c94763f01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bd470eeac36bcf64ba531f7048ef3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bdc3121b7e3cc8d5c335ebe7cde97350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13063e0963a800995580062a8444ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e619a596967cb48269201c10a61d084352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ea2d48c99f1d869b0763949af7b9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd405c1e0f6884ae3d72122dff9bc0a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a5c0dd51554a772cbdba450a7de8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b63d3891bdd81cacd2818cb9025b0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c6c9316693087b522d50294f592d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd4ddcf971f714a4e5a044b6307491358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa88a6eddcb1780e08f618e9723e34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b66bedd64fe0074bf68458cfece0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a663f2b1ddce1dd17f992f237d7b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4e7c4b443c7b8a2ecc9e310e551e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5646fe3a0de5012ce80664cce2a220363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1f766f1314cc99afe2a63d3a2b1b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d234d0c844de7ab370867ef966fbf0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8d4e25e2854b6a0ff3acde8b45829366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0f6cea0fddb85d1ec08630b65756c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade37793db00b61a97b1cd9d68c75dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eb488400ceea814a99f4f92cebaca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5794afbc42897b67e8ec8f13f08e9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2489110f911510eabe573c3179b9b2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9693c532945fadca46c990882d511372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae08f134d170edeab3ca68a0151576373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6e88a9e74313c470c5643a967c8bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73633f36535abffc65f9b436c8f63a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ec4860d0bb75ba0d2e7607db444e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16954ff5b765641eca0a480d7352e0a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c38461d21ae94c2e2ef2a5e1432c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1565a3f92a6c7fe5ddfb78142333a67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3871713e24cbe2faf732cdb1ec453380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c5dcdc5ce06796639b63a9836d084381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85d4396c9ef2a669f8ad8b0dc95f23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f19eb9de2cb6c7fe9747ab38e81b48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd139241e809d81550a1affe87eb4e5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d31db968e26dfbaa2b4c88c09e23c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840785a85107cd122f5179b92140351386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d507d680006bea083850388a2c62d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9fe4f2e23513a26bbc531c898bcce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2614a10387c9a260006e3988a6734389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea49567b03df971b0c3af417064f12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f94a919540dada934556fef6c0e71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c779576db54989b1dc7ed33b05d8254392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a189160d9a2d348ef93e3a2ed231860393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b60a681c61807eb5ce43bbbd23d3ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba79287f4f69bf914da11bd06d457c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55141fec2b14359d021654d7aaa97e0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ccc88035d36e3c0921f7a671ef821397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142c9b3a0c3f9c5a26eb9d3fd3eb426398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ff8db609a5d144ed9a83c4b2accd5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8be1e6d90ee599b6cea6d14bb0e5a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674d9acbfce354e8bc86f33df3f26ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650c95019eab12d3bb0c40c2abf298a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44459e5e752acdcf8a1873580e9a4957403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cdf1909b5172797aa173736d7e271404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74985b98d18d5860af34ee9902019c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5012c8bcf65f58a6a057f33f8f2a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1ae7cbc845247b5fff7e549e9b460407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c57e20f4b3970f9d16735ba0aceb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137a7b1c86f780f8da4057173e36db3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b9f60bd51a22012c2d2d918192310410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d846a4a1b02aa26a64f2c7675b830411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29b565617dd7aede90d6bdffbdcfec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f146538bc83c98d584626ffff326e03413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab0fa08cefa65eb5fe84ba00ddd765414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adf0499623df4418090e59ae993ff1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04462362d97e84ff58846944e03e686c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c324633c8d63fbe8731a81d2dfd27d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc4edfbf83f1607a6f5dce1234dc4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558e979bf64f1345aff553c4dff67c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8147fdef6c97ec7227af58425b07e0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012d6134a9b54089a6ce7ff108b3134421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd18f195ee94d80ec9a26751f9792e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f70f3727c11070f9a756a54af98bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93df88878963a6963d506c7ef4cea74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2eb7a432a5829c70f2425c4ca6dee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd889e12d4026cc3ac6d35e0dd465a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce3c7716731bdf27fcf296faf58ff5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113e067c76d4878c732911b54c4d329428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed92e9796d908d19bd299bf63cba36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ccea772d1cb7fc9cb86b7a2204ecd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db0064a14210d286832618b79dbfea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07865fd5ea92373e3d48c07485800ff5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a22a477fdf82008e662fdd59cce16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367e32595f63ac8f3fccdc211142f71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf255e317cd9619b75a59df5343e407435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e8e15cb6d8c5a416d1c7e1bb01b30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0427dfdb595ad4841b5815c9009fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cccdcf91a2c116aa39bf27eaceebf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb3b66aa5c7530c941cf884464fe18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c62c7e7959c1ccc4d73bf858038ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd5bce7ae76cface7039e50da0970f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48558e0aded2b3370ef51431c9daeb45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32214bea3a3e075da5632b5bb25adf7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff6c20126085073e527a38296c3804444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dbf5f77977029d83adc2c071d1626445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a956d61302235373201b25ae089ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f124bb2e16ca41d754e1885de16ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74542fa515ea40c8fe3244c5e3f16a29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e84cc1cc794f60fe5e0fdc13167ef4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd13d79dc831d3bcc678cf06d33f89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efb38efe75c0dadc4d343b23914113451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f742f4ee6994b0a971affc8084ee3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3bb08f59590a4a1e86e8ddcba0a05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd613402d2a1189a8eaad8b3ec10a40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a9be552f20665d46476c8b73b5cba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffb18a97dc478f952584cc3bceaf87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434667a57a6c9e3e956afcee9061c605457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b19b01adc7be8f9bb21f20d72c41f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412168308f94a1f1db14934549256121459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fee54f1f5f21dd9036915a832337b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898a09db52553f807dfafb2ca498530461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98754258f27693670ca9aa00ab65ed88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf139962063fc5941a3b8dd79a72282463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde58c2ec6e34c001a4d36e93f4f0669464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4748e9b6d951be378f9e9d8cdb5bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb18fb9a967d4c5e6e2cc1f171c924466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a37d0a8465bde42262b4da4149a20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fd37dfe1511620df56c4e007a8263468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e98cca1b5d2a31706d15524f0b921a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5623dce8cbc5deb8b1466e24077d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640bb7676fe27d0333ee1ea580f86f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960bb17c1d13cb3afcfb7e4f3963928472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e771fabc2d28c34563ee4b9ca9518473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120f1578ad71ab7323ffab5257a732f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51c9ae7646259f994a520ed2640a7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079ae546f93ef5863008128fadb0df8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d72322d0d0fb2d268eee91be6d27a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff5e0de782974f328c6d3e96302be0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2be135643913c8524ee9ff1a1f313479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a851956c70e087ca90b6caacb756a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba1422e6d7fc1199c00b5cfcf8ac67481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bee5aa0d1ff1b50d6f59229f2ccbe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd513b93d451770d1d808b5927bd371d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3219fbaefec8826702643baa3d9da99484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166cd6be23a2cf56162d06867390693485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f12a2582a17000ca30b8a97bf4173486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2c7943cd49efdb5b2dfd9c6575ec9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec09e852d0eda3f1ff75eafa0a5ff4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61300da92305618bb5e7c09f0119db31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c722552f083723abdebaffd5792aabb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f480e8d14d465153306acfdfd013e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a28ba30d074133b858c5d63ada7abb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fa653ddb9c1fe858880160572058c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4045de688ab6c98b066f9057fb83de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5ceb8808e135c5e9ee61b9898b0ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418b35210ba7041c74f9dc04566739e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b326148dd92613cdacf339fdb47a1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f9848435ec1fde65078338b131527498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6df1d6fee0ee53731e5385f92f9ffb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6d7984ef217eea8241d55323ae2de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6efcd3d434d91440d098764eb02f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316aed15b3e37166ffef3f9196aca25b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d9c9bd6a0c8e512f77638b6978693503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8980c6bd7d8d02595a56340fba0c651504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9b0b76599db7eb0ab6bde4610dbd1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f8f5fcd9c659a3ebd5870e1deb842506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaedcb119f45d9d0027dc19c8df05c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82647a75c1d71327c621bf10148624508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f432e289ab40fc923f455fbbded08509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a7e483fd058593b3ea32357638e1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a799817f3b6fd85873d30a1da4fca1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5570b7754c98edc3a8e113a3dcef4ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05f1035d7cd1b1e343150c60977c79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb12cf512145ed358c5e864893d87b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e37dd9e9c5c1613471726fd341347515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf79f59875f7b87ee8c5bb91d1c84d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3475ce1b1c3c283471708a64cea60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f88f614ffe121fd7ef60b5290467e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db36a0c530bb420e504cd7f61a9298519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275ec363d534f861b4bb4c2e2b10e50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b857c205b80cfa483d3d81583aec3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a8e2916593dfe76cac8ab4b7b582d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5432a0b0ff06e65cfd22dd1c7b1edbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29719b8f5ca15a36d19285572724b8cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9f7876c0ca8fc6d9b571349dae781525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6724520956bb1e68612d2d0981132526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bb394cca4dd602fdd51fac2c2fa88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508132b2108f5e02b70c7deefd17793528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed48b7d13867afa6bae83d2a5d6ab42529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d7782a7eb9b62beb65b1b837c0772530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f118238ffac666e021bb9751b0a33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a03880a820c21e873bf0302c8df4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a731583df0a47fbff010b95a7ebc5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ef2553bac75d5a0146e53fd08c88d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc034f4f84698e9e722cd35e6d7b1f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820fb249d5d095184825edec3500384536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b22e6dfa801871fac99c1f8de04c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830514aeeacfa62b7043eec0fb6d885538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af811da65f8a6f68eeba63e0740c6e8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2dce49afe4cef84b50f7e118b0c2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c13f4126c7728725ff660a944e67f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848b7510050921471eb2daee740cc1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812937e1d5433b39ee7faaebe77cc96b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed80009d923db22cd1c597439c1172544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e87786af4f815b0600d88648d2a7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f237164f964a81e18c4686ecd3e471a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022a7012567fa44397dbbce83a3f9df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624d0cbf78c86d4b5665fc803ccc59f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee60e3c16c118c37ffad333d22b309a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea884f5fbad2202047e70d2bcd5e358550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc995b23d3a61d48f098b5bcabc33c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55752d5dae066ceb540ab9cf250201552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cbe7e97d721f26daa3c07c52251ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc8cd4a22ace80df9e310021717bd8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e94267a69ce607ca1ce50927e2d1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b3df3142c0c8d3d0105d7be4f13e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef5bdf2d93af439d30a6cea1a81767557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a0c065c40fdd029ba63a3bdee3b57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ad72a92c519e48455cbe37a660a59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67058843cd9736f5b00e341b60937930560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48542a13cb91185b7e333ac924ed1341561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709a7d5d8e9c8cec7367c6c6ce414f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8353d58e4561d439f2c8b7c008c5c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dad3e96ff8f5b619aa6ce6fe46b63f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5b4d5a2aa8c47f4730845aa319a2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7eb3b0f8df29e421e7cd3ab996ab9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302d3d9c6dfd0c793f4df928c4cf4e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd1f85fa989af4f3c89a973fa6987d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30461f3a9ee7d12c1a028fa0a8f22e35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60622e27734f04f8d6f074f345af0b9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c0da4e5facc022a1ed799504713e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda583e6f20cbf429ff7309994739ca7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0267fb6a5104e06f6bce87fb6b6a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97cbbf71658c0a147418a571b62f72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32518bb79ff462188890eaf3e94d69f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1d7d69ffa83edf3bcb7aea01d70aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2f29b038704f858c5b1a4e77d4673577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389be9a48c6f7808441e04617634156f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaee7c1c541b55219af1e6596ca5f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee950f39742d4c5e1710e6fc7fc80b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddd0938e5f5fe634a3a6278448df8c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbe6d8581842b75640d72764f0b798582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eec9e3ad89bca700eb7d41bfb00ae6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1bdf7a2b5f751d62d1529133c6505584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006071cede4aa835904f95dd18e99cfe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c086019932d4e846c6de6809c7e7ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a4f4481fcd4db5d83647f6dcf0135587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda4efd00fccd6c081b9de40c32492b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967cb31a96889c1f010013e8bab1499589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23074856081217e023d8b9be8db85098590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cdcc1b3279581d58317bcb2eeaf2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfa1dfd8bb50d30938075792d1e0ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23aa290d2b6b7186b841f19d35d0c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830134d59b1ad60a19115c6ffa08ce5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91b2e909b44c7d7ba180af919454e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9723e2ab5292f1965d0214f7525f933596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5f0e21897890ed08803a3aaed2799597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da91a814b9f86102fba8f52f21bfcd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71f2aab8654b80a81cfa9818c3dbdb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8a0447bae63d285ae29f1f0669099600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98342c1fa199f1744ee0f670d8d2cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732605db8ec402930e82449611fc6e73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac82435b8e5cdaa2887d92f83e0ccc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80324d3edca3c28286ddfd0b2e11b8a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa234c44621d8685277eddbe0c93af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9d06ed6d00731333e9f6ef5405c95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9673f3b59a1d288b98d9a7b04c934f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5759d29dda910654bccb47083ae65bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66155aadc2cfba7aa00d823b167e50d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9d534573e4f88f250c33d2e34c5b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92dab88a5f8442a54247b9ce5ffd25611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2a23df51f6686209eab2bf698212b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf34f1fc2c3c5fe9f93f0cb80a191bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afb912c0118a52d0a693ad4024d32e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3034caff07a7af9417dcd930de3d6df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19db833b86e8a2d77a719ed94dcf32f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daeb6f5ba9343fe2f5682cc585e4a05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf85c9e8eb8da31cb7d6a6ea4885d26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df07c7fa1512bc5cc7f2b745820e19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3565aefd564881488c8cd4361234f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b334fb20c1d7873cce9ae8caedbc4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1a7b08385523fd908172cbec8310b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b2d3586d71eb759a89ed9cddd0d53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a7839cee7548c3bf0450162548f9a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f891378ef605dc28c204aa760c62f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32a2f5c29a6d7b276cc445fe2f3fcb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0e540604d529fb12f406c890032b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647760b279be90391ead2460f967f74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518704e6bd9ab531a8e398be613f3b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad582f7f3ef12fc9c126cf0bbb679631630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15480dc42ab9ade38ed30eef6c630045631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b67b33b84433a8f98f02a30888a97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf4d76f7351a287d4d2cc3a3240e07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e93f70e706e6bacdfbc7dc53c78e1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42374a1aac690be93729265966f2d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80715528a99f337afbd08b689b87b630636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eb1750ec7f76fee3a224e6fd45eae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dcbe2606b17cd84bd41ccb377d2f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6571f24d4883dddb5a85be530c7ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cca2cb315a376c997d08b5df470a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5f5347faa72236b85a3904a772fce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2f62ec586c3f2aeede0d8cf3d58ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d458f1b542bc20896808b14d67dea44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a6c7a2b19e5432722c5e5835c1e7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c60797a7adab1cc00b127f498d3aa3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72784f4b149bc558659e9330c4543ead646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177dd8d56346510283e90bc09e56594647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d95dd3ed3a757eb1d75ed9847412e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798b7539817e69d21a21fd062a0ec8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230e42901622aa9fa6f64e397fe6efe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89120faa32081fe6e3700a5fe7d532651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d60f72a876eee89838cfc547a7d71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31a1bac3b818d8e16796e135c75922653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dfb94e57bebfc834b6a963a679c03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf448a66691d6add38bcb1735866678655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2c7f1e8424278ecfd782cd19d7598656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad6fab2b71a0c5447c3640bebfb63a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722565ff831320879b26ace529173634658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee3dd70523ae5a440bbf10c298ac8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a243dcb0f04a3e8fe6d58d1e97af5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25967b8d95debcd5dc82b7f16013da2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fcfa28197b35500ff99e49eefaf0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4d9137078d4df7ce55dad8d6a002e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8254c1a9ef2a2ed6ff1dbdd1fd3e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0c8216a651ed564523ebcee8b6c8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc6a81d241bb91601bd417077855c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d02f34130834fd399eecb2547efb6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040a4d4d575e6c8644f9327cd14cbd2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4d142149b713138b979a05d11d0b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f1779ca51fb5d911ca5522dd4c3de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66b56a3a0002a4dbcdf714e30c09f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432d9d37bb796f3c97ac58b3936d244672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e94df5dea38f0d5eff3689b7375a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f03a84fe0c36e2a0e2849079c3834674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25880b67491679d7dc6fa554823586cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52715cad4738e8d4d8e2b892f5a24d2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac364e9da26f8489959de2fe7fbc4f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8177cdfab3af6987d4a63a2c9e3539a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3691fe394834252de6c5a0a6d1878c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c546135c66bfaf651738b7049500e7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251ff2d73bc16b94717ba842582c2bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65f388fa9c75d5006462f8102d4a0d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee0a7b071031d5feee71f3a25fb5f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d7a0153d457ae23958ce461e6824f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac4a3a20af3d056d21db3cb02e97a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105000c515379bc0431f84ce176e6594686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0e119cf31808cb77313aa725675a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d35bd3f2ad277bdf6bb86336715919688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c050a169d8ad52ab13d3ce9a55650689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac7901ecabb9d3444051e8899e727690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84a567f2fe579e2920c7aaf379351a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f67feffe29b76f2fd28ae7a3f7af5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd61fca2361035fc6a062a55a96878693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec211702e33287ca3fea90ae4b14af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa31b40c7aca68e7c9aa84412ad21a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f268d49b35f502168f75f7027c535696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c954ce0c89c5046f3254a7bebf504d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e4804ec292ea1498bfdfe4b114402698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bb443a2fdffe525aa43cc5650050d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaa14df742e8b55b1a4af9538e294d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54547aa3c8d731ff15c98f092b0e1156701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adff142670792c54ab4345c0bc75cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8a37e03e63757d759bf62f311686d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fda273a9aa8d356b1146ce1e5ba194704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadc9f3206d78251c1f484c40f1cb78705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acbbb3914379dde222f1fa2b80ca72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5850fec7e3ae2b3885f5fe43113ef7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79ed8507bf4c84e21ea7eb5ffc26f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e86ebc8b4293bd12f45d6a854189e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdef56a8608b340c459f9a623d61dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a273af3f30d655cee6aa4bd7552da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdab91518549cbb3b684f5e2204e5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a43755b7121c49010b3934bc8da7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dccae2adc130fc1a5808ce2a0e4c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115c553a015c3c26d13d8c454de37d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0dacb591c7d131e4cacd626dbf356716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e41c4f70a3e8397fc77f2ef909f59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87561d0242bac84020877ac24c50a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e642ce644d33b8734e546238f43638719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2b50cfec9f2f75e0a3efa3c37a926720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d985260d0845aa6040d7780ac6a40e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca580bb356379e3f09a5abb01fac61aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe766f03dbdb771ba2f3043cade2414f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab62d9bc15d578601142872abdea1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55c3aa235010b24a48e23fceaa833b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a586f574ad73fd6eebcbcc82d0fab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe30fd8884dff0a920acf0fbcc861de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bbda0881c3bd54c2ef9dcbb66360d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3fb7d41458bec3c5384775cfd8b3e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c732df0b7f37086a6d1a68cfae6bbd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc24413e60e6bb74a38c6df8be8ea45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ad714bbeed0ea1a1409f667559af8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22007949a601a4ba2574bfb20f3cd37e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a7c72a3247f580925037b44a7699d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106ed6ff23a459853da454ffb499a97735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b679484c9c5f0bb1113c941e9ee0a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694829cb787c0b4dfee7b9d9b384d1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50a30dde4d6565c3e680ffe787ca77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28145e625b4a4e40b2f6837c5345f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f954bc8ebbd0582fd153e81500a3ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78627383d3a46f72c2a515765130e354741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941633fd2a255b3fb292c95db571d9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e28074e7762618942f66b7f6b4a32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d5938df39c8d3b08d0965040d97a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b64f0697229142de267f8efbbef49745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393215027740eb397ff99bbb453fefe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fcf6b5b3c4d79bbf13a7783b02b19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411ddbd6cd04143c15d168a251ed823748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d6b824f27fbfb9592cc386dcb3901749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5d754a2c70c6d6cdd90fbc6250129750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e53d0c480f2852f1667221601aadc8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd86c8a9a0c22e06b74d54b8fa11e8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8fab446d5ca876f2b55b751ab63f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ccff2f14a3d838ddf5fb42b657d11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980ca0553812a985abffc255aaca9a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad5ed019eeabc401176105ff05473c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e5f71e0ebc4c80440353f04779315757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95327dc49b8bf40d233230892b2e2d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfbd7ad0676f09aa9ac4f4202c07a3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88473e435d9b666f76bde96dd8325b401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dde3089fcdf966dc8dc1d6d6e35ebb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18704f973a298ef54667aa05c1baeee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5d13661ecd362d0c30ed0bced07c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cdfaf12cf8279352ac38c49fc85e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979235531e4e1b094e19f210ba61779e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0f326733d1e5713d7cb45c427fe147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd01c40319c36bc76a8b212ba87f5118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d081547de485f1752e2c7f08261f6f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925fa9da3c771c9892e75f179d6d98710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b7692f9e999d72fb04efb716f3f7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64e9064b56ab83e7b94fba3e68653312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c6a18613eae981eaabed1910bad6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e56a8e155c5d36ffd7a5a5bdfb1a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcd0e2595248a794896397603cca7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1f8cda86502286cecd570bdcea20d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3fbb8d884dfb81e623f31c3acd0d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e691041d03ee382e9431fd898406b9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0b9210c207ce48328e5b48571b7ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e8d3abd005c770a14ce186d793f2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bb3de0243619e168852e8bdd973c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671af92faef2791dcb07dc6cad869e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb9b907c063362cb17434fcee8563f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d5a0fb73eabc8a1d90c6e295c664624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822921cd5a84b6d208f659e5332d4eb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db963efa3792ce051d80a1a0fa798fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048ec6343c69c4a491c34107443eaab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18094e9ceafd170d98c9fe1d97a3b7f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5956470e7a40e8c9946b3c82faaad0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9aa613d16d6041b3cb6a5f7cc924230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee2c9b965bbfa7cde85cbe7282502f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8efe063caae11d7fe8a974c552aed332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b2b479f18980e3b94be330a03ac2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23fbec4cc078ba9f8abaabf7ef7bea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09b399f5d1306f8195fc9f2f616b1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f115e6c985d5c82db9c94fcd41bd86e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b54e010771cdb2e44609eac410800237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d4564a9b605238004b57609feaa6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da39cd5b9bb1a24a3dc88bc7ea4be3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62807a769624064c6c2b01b7c6ca04bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd5e09f149643fce04ca27fe7de77f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb317aff1814f93a5c79738472594cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927da1eec0159a1e673287ec67a2682d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53cbdbef9e7b90e91bfed6ed83a66b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587df3e92ffa2d77612420ad875586e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e0ed7d8220ce53082ef65cbc5529646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb4d65c4b7131d721d5eb1f5407fd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca3d177d295c1279eb65e626feef1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5397d79a4251cda09e95bfd80a0da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c78a962cb311e45ccba4965c749c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96622860c3071f5c356f74a28d11a25151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b1a44323fa885ff7e34c04f4ee56352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed874fdb26d472dcdfde407530313f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066037ae662338716d42ad553bad0e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3531190a86e42ccaab8a110d44cda8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bcc4dba8731ac75d77a5e1a66f9b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac68d304f063ed5f35eee04d7e9120f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb91e5ad0740f865c4b1879422a8b3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1453454f64ad743c61dd8d33aa7e6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc560900251d565a28f53c200a553860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cf91b3453dba4b908bfd772fda29061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798228e9ffbd126721461ae97447164562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011514466ec3d2216eec674655a16e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352638021831a467a4d59ae01e8115f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1955d115e148c52492a6ddfb8f89565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ab4551514546e51ae51054ae3babd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e25e784d8c6d181fc51e3f39214e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9e4cb37d998c433520ff45491842268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dbeff3dab2b6ba622f98ab0a9871b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c16b15b151103140237c4329a0633370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2d317702c857d221f4e26d30d3d5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3c4a277d35d325e6ea1e5b2c232bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624f70b4052648932e50ba4f21dc7db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbeb3c669e1aa59accf93a37a54e8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c8d33ca83e134d72773417897027f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98684de7b7411048449bc5d6cc1058bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea6425f3c5cc35531b69828d54106277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d54d8f8e5b8ccb0aa06ca2e86a98978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05b6600e5eca6ba1932d4350b5042979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe2abc257e80c8675312a34f865be580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32c080c23dce56a6e3c5aae441fc8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d928be0bc8b89794e56a3cd3f423ec782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b35f97da15738fdb0f6abb76cd3b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278c504fe1a87351ae0f68d614b6f9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234195adbcc53c7ddea7271bc173cbd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3859fa08ca0cb347045cab9f86b2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbba776a53594af7ce80c5205b192d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14024a05d90c434d1f5f1247f58549d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3224ae6150d5455b5bdc85d415ee2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df03a85bca0f071bfd332cde446c6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b8dc612f954566295b50e2c708a8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098b8ed201def51130b7f54a6af517e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8669564c49092ff34ab84776e27ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facef668e789dc1cd759b988ad86044894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1237e54e36da1f17cd70412a8b2a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff24581cf1951020cafa454f25d126096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af8b42cceceb0adf8e1a51863306ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339d0e93fa673b69f2351762bb097f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae80622c838eeeeb78dba5026519af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522b7bef0adabf68c07fd0b7e845b26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7f53edca633f2a98fe964b827b4a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a89d6c0043d296072f1635a7009ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c221503cc12633b8ec50ffd52eed6a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e37b6eadb894ce112507d3eda9c97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13a9a334e96ad38d258246e4a4d9f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f90b92237256fc87dbcae3c1055ab5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfc4ffe76702d3a71ffa6dee480529107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21629cf7a6916847b0fb28d6abde288b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433171b3ef1fd0c8362e92b72439eca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92605b032702ee85775f7b4911dd6a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368696feee752e17b520b5aed1c002d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368b19cc8d058996e5fe4a73e464ee0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbfadaf744c5c6825286b9590aa41a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b3c1d257c3081265f674b43265a16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae563e7dd12202bfec60d8b13ba447115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f072b7374d773099b7d0dac48aefd1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fac4b7c8245354ed3f87a35d55f5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae866a36b4389e379070719b411349118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef4c5e63a86bfa0d3dc8180fb4fcbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bff37ddb190c2b5059c32c20bbc93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcec52f54f1b531c91350687b9dac32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0c6b57098cc03d24d2545489faac0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998e17639dffba56e7e244f56f60cbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedccc193693a096540b5c420042f29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13f6b263e8991852d86c30e1bdf95d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29757a9af3369c1ab92afa1c43e2764126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53227f26ab23bb58f3fb076cd6380fb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c8184a7251217e505a14c1fb4666a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c452bc73505f131a976454003604c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4741328df8e4520f821d5529367b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac86916f9ca4d4964b20f95026caf2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f8baad127ed648809e58afeaea632132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d488207b7d87893ca3772a82ff8378b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7514920a96c58606168c5e8cba740f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4417c06552e1c84c5fab01d0441580135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebe7011a04e121e2d1f264a63b628e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffb8c1424bef37f229a4c917433b4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c849fbadd87d87c940565f37e232ad9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf4153fa576ae539144173f6bd2e68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0a98a868fe57fb05492ec9d9d70b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fe449450e1bb4e930807800cd8c2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3eb3ec377f0bf8c64d83077c76673142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7797671b968d065aacfa916bdb98f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775666f9ec654c9eeef1bed36c0d19a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889c0f95fd1c0254bd6210bf31aa42b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be821b0593aa9882e47cb7c8413885a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86942062292deca23ededac1026fea86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d440e016a7dbc093e3b30c5cae2fc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbe868eba9433b3a42948b96050d8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11a1df43c019ef52712911a5e2b1ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694027512cdef86b43ff481e4f1f140c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdcee9db63c76baf0430a3e9c44458152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6dab5f14fa81de34d43a0411b8482153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65007b115f96ac9203c88b387522e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c2b6d95420eda7a54c6d07a0003f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f220de1b16b004c16fb75d33705e90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c99b61c0971df1339b6ec602b31c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c16d3756cfa20f70bc23c14d0a458158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a9340b955530ab3ed934ecdef5107159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f6ef80730c041f83107d7d1ef0dea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df4c7e3a0c37a840fa75d93f0441ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8b757b5e9713ed62120924a046e25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d15b076893b502a3f985ab5ba1ac7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1de9b91081997054178259fcea21a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6b20a9cd83edb1aa12e1c8bfed356165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae492bb41753b551ec896ec592548e7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fc53d1ffc0bd076626d2e9de46aef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c22544d7b1c9424859a3b1a880e14f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a461a68a1b109a9843f4b6724db03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e1f65065fa01d95d33bd05314ae96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f074bfc5dd2e70c1ca73861fe2a7af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf077d623499237ceb61b5727923209172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c8b1dda14f000f68e15831cad1089173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc3cea2a49a395ae76ab1a17657ff3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0213d0f7bc28a24732de81da2f4e284175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e507106360f7f7ee80bcc16a69653176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76b0cea5d53fa13d8037d6ecf0f1da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a3382c008cd3e20f88170ac5243b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c890e36a0e8edd4740611b9daee93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692a4a297a4135a7b40132844f0ceed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b8cdfdfd5dd3af164e1b896c751cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c00dd8ecad58b46cf7a69716cd65b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23736be5df6ff9959691f7f1f879661a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f424ad544c1be650e0698d7a9773ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459a735ed8a18e9d2da7de3efc2ab52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698195855664c2b71edbbbcb7daf8bef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c398b4b1c8a2e592b56f41350e14f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3872e43981840f86eb9acfb8c4d329188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e5756fc282c5edf55b0b62fcd3692189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739004ad518d2b7fa678bc1661b192190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc22e6f257730b19609feb861351af6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb9ec0ecb9a2de90cf3bd16d685362192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f5d0b6f5d8e7af2a506ff102d9064193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f2618820c52f5e1003443623702a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb140482060d9f88086ab0e9c1bc397195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a94063e493f7db61a13c3cd80c1358196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3ac1d227c4db189fdaee2a26ae6bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003b58bb984b1ab4d3d564cbd79f7e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc87776c3d197f07dba213d1874a5f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748914f771d11587857be99eb568ad7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cde859c9e0d59b1781be8f769ff8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fd75dd2d612ab5bf03a9f7568ecf8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee0bca63e442614a93ce9a8017f64b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be972b2fe4ab9d9ad8b4e8f955d78b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05162b901b446d9395b1c512e4ae2bd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28b5d9675cad577e7178a13f0074eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9cb9c22ab2363dddcb1406348d5b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3afc965a926f5f028ab34fa2923ecf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b6b9813dfce55d712f5939ac57874209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507130a9f4eca160f46cacecfe1b8561210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce564f68f8ed1fed49be62129aeb0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9a1840dfa4f134af6589138fcc4fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91095c8691bcf14d029098eea672f90d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cdc506a0025cff9e80b16e5215e3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8d80c8deab4b8d054000489b6720a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0911f361f68a35486638f87307d21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f3f44820f9d14bbd73b954f3d3e28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ce932fe0c45c4eca2792447cae36a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2d8f0b7309eafb31077d730d29a83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30e7b5b98c2929baeab496c41d7ad2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba5e221ea41593e902bfc7b3b6b7ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41cc6c2e71a572e81e114f20ea8e9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237b99dd956ac7f25fe7ba40a1fd31c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8585ecaaff59a2239f6f159308e1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bf4e6025651a0be11cf70ee200481225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7006bca88c9765b041953bbacc4ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ed8e87c12e4fcfb861b7d0267fb0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115bb75f380bc23263e7cb838ad6093228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e1418ffe970f5b3a0208f9557f372229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7fbd62458a24c0cde60a8c8f017b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d21150393b19f8afa75133fbbe4185231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ac9d358fe4eaa60903c21741b7dc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dc3c0f0978db5a45e56d3869a38d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3492c61f1d5a79b8f06a727ec9312234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67f045f8604b0a0b77a7136af47cc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead8503ddd6e9f133630aee6a2a457e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420db97f23dbc3c2eff37896dc08a240237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf06d5d7d6d2ab1fe479e1d452db38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377f37ee40513cf0294591ee9c74bc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2329f9ecbccab8edf9776d740d4b9a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879881a04b5650a3db9279b453d3603241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011577c8ac5c8bf62b95f3a69377036242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74969a25d4d9edc29e6460a61544b86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd2fa39635ef030aa0fde85749cdb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685867d147510abcc575d188652fee24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8690f07ef6610f746214dec2762ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f0d7d83ca0f6f60d6df954f2ede3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a52ddbc498178d0f315ebe3e537e28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cf844787913e17d4cfde30949bbee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9a34b4e558849602c33812c507a01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a2fb81be6df7fc72d667766dac62e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9994c5864797527cbdba5a1e9499c35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e12a8bb1dbb8dbc0286efe5caaa211253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ee8866eaaafb2f3dd1ed3520e61eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbb332a7807b4df1a3bc16540232b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ace18f68db38896b54ec51484e044256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb411716d9daa49374e2896c48bce4c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81588c803c96bd14c9dcf1a67a0894258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932515be166ed1ad084d47437513eadc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c82f40561f2127f2e015d1e1c05581260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cb8746429c357b20660e61f148eb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcadca43ee410982920502b9e5698c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fb48d7572b430971f2d4b0a176746263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c365227ba3e6db60165d89172066761264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc0bc8d8b3ff9ff349145edb9bbf6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e06d51859347cd55eaa442a4471b5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33504be72b1576992fe967fcfad818267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a1e395627957bbf5e603f21011e73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b1447a2b5e0c5d3445fb457a926d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae9da8b0c82639968cc05599f22d83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c58160d10758d370bbb9a2a9cbc418271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283797c53466e0f65a3f576ca76e7c71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e803e53cac8a3100df6911d0b96591273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421e1d1009bd90006a9997bbafa0cbc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f1391f805229862468127021e8504275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b15ce918c377da7f5a36cf0950095276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67167460e90b9818b103e0c3faf61a97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf0fdfa678429caa1dec0c04a0f29b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383615aa1c2e8b4a61f2b8f5f8dbc4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493220b012939099d50f5feb688e485280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522623cd06206faaf4c66f665b17d8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdafbe2045af9ea6ee061f246e659f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaa3a66e3301e44f943a9f63f8bdf5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3260e2a2037bbc7f5532a744a1978284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5cd77f635f0bf9f022a77ece81895285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2b51f3ff78e1c9221398fbb80e0f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa5f7b48ada507db1655499bbe81c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8c35bb7e6ca44f413057db1101968288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551e36fa7dee03b915676cf6b5680ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b2af0dc6bfb7d3a7a9caa5445d0c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6675e4af3c7ff12c943bcb2ce1ffb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed894d6b2d93ef80cddca386ff971f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d75bc6ac97a55a1d417614ba077a89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d74e97b108c611433783c66892cda0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db522650536e0201c9b0512b0632c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cfd48ae35fb01e6465fcbed096d04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0721c4698e85ae17e2ca0096062f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41057eb90a2b00b566fe874e594a45c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5832ad5a71d4046cb6564e2f95bfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628327578790feb7e411b0bebdb51a00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f118f42870cf0d0feb79ab1c32a548301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73bc25d0cff8f90d7e184b0d66e5e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b60e18de27258e9813dd3e3c2dc8c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134b5eb8981a0fdccf0ab03cb94dd63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd866dced2c1b72145ac405419eba59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc70dd854333d19f6293680d2844871306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feb69cb1498a0ff4677165e3536b7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534d59b21e19a8d094e995743eb557a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc15972d060de85b00f2613c995996309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67e48fe0a95ba51a039d32f1811ba2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98922a5aa9eca4c9b3cfb0e2a39b04da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d550887b182e3011b0a0b2334a848b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5404610979ea62db5c9cdfa6b582b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1b703c0fa7f766be0140dfa639cf1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75576cc47d1a6cf82a108e73dbed9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f284e01a3775c78db04da8b467077b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a0e1be8136389a5c2899e1c6a45d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5172ec8b6fb0d43aae68262826c1a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d26fd9709ec974093ca51fbc31b734319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613a1beb983c3e7a52d2adf86ef59cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf722398778028dc36a66e30b41004321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19479acd70cc92211203b98bb64941b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0790c1b246cd1813fb82e538ff29b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30742a9a8c6a0b1be257c1a6214c8c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ba4ff2f20ca2e460c17b2718a9646325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4932d65cd520fdbdcb6c5a39e2e94ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6173c641d0dff5c49ee5956d0874c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baca65873e8a2c75c522bbf8be97948328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f89342260e950ed67dbb31e6a92a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341cece9d40191f1fa4bcf27914df8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab33cb4a013bac530c7687f3d93833331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69195bf12ede16546d9dabe5d88ce74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1bdba7e7b03a77c8621f7fe1814ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502f6534c1587af4eca51a4cb31caa7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1660ffdd701df1e59f70c36c42b154c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6192ba90b8435571a67454cbcc7c17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9775bc545c0cc645761180ac50313337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cf24dadefe2d47c836c71438e0d03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1949e20df3f080f901958c25459b32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc038f6867e326ce780185bf3503fa4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630707f1bc0b69fed7163a66331b010341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bdd91be90405ba576baaa9535d53a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663cb5bbbfa6c038f68d871576bd46a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bbccd175a5ca1d3b3d603f2a4c13b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f312e5bdc0c738c25ba14b77eba134345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11619fb4a8169b0d9c3e612b44c0064e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619de7c99453ccc57286eec40cc054f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a696e4a0a27281370550814500634348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c8d35cf1bdb14931fb681bfc4d6c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cffccf322a5c8a88dbfa55556a814d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d4af8713bc5b47f5f11ad55fc206c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6737f6981b149384b8cecf002c09929352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a8da991ca1f485115026bde916e2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d3f607caabcae0dbf134d22d7da3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab483b192fd0355dd4e197946d8c1a24355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46734b79e20359e8dea277e64db788356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3fcb5cc3ef4bd074190307f007476357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f7a43b1497dbe5962e71d450edc5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584eb96f3e16c38ef6ed0471dd404a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f396328b20cbc58f5d1663feaa2a29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c193bf40580789499d8a8b598f7b5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3bd7348868a54e48882a5b7e17a6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd3b2ab2f9aa647fa8ed23e42cd4ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ffff43edbbf9d5f07e394815cad92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffb8ca9ea2e994491f9b47a1d06fde365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7580d5d761ac90e0ee314e5ed7fb22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bbf35056c6aa8ca3abf72712a1b96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a6a0c9d923f8298c4eb83e66e2ed3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a89514c9871c8786e4a769f6f6e781369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197adc0b765f8e41cf2b8acf7ad4bcf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047eed6c5f0dbd04da13bbc3ad6f9a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e5b9d8fbfc2face05c274dcbcca68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859b83e1888dfa63e773d48518c74f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace204221d53776c66b003bb2a94b71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba13819993ba1d015965f9d870ba43375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33d70e0906b43096c9a9390ac3a735376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d590802a929fd6e49283e94641668377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8447e3e63a3bcce0c00a0ce3eb97f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62907250c6809120c68f071c6438ded379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c272d6bda305ecf0ad92b31e8259f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd0930217f88821ac50019ea0df483381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310695f87d5f0ab0c3e7c9aa10487c2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984d4c0edbf71516932a90627a392d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0f66d8ca278c6017295bc6991bd60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a9f2997448fcd926c504d3ac2e916385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de4174d9ebffe2b055476955611c6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4945d34a8322f82f94de0c77c2852387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea0e81a93c9f7556e3869042278b37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3925261cb4f5f2652eb22aba92613389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a995172a95ee44240675feef5370d47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94fd57880c65d0e8a0909bc4b88b72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78f584f95ef63014effa53389661cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c541c3dc76e992c1d8664647f63d2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b52f34c4a8850b2afbaf9a9369cb3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad08720998397f86c254987276012d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04bb7217dda058ded2477364a58466396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2a44a4abfc00cbbba917d2dda70ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23127e5d22abcf14f018d24995caf281398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775554db4101c30ec0e6a040c7a42826399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c95885d4c3e3db3994ff218c0089d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139ceb59d1905e7e3551f54cb11540f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d698b6053a6610356c34f502bd91fe9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f0a3260d0782654adca80bb0ced99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e96ca8e3767d08056227bd5da36fe5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd411be1b4c3d9c19e59a72786e39ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c8b94a51fbafa8e77ca128fff7a76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa3492746d5531e9ce60a984b7b8f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718b8ed867a08ada37363fa5fc8f113408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723c1c11089586806dea3eb3a124496409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b21ec7e21606308cf06eabe0d7d662410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115c1df27f177612426e15fa56260ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9d03b084895be2f137129eae574a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee6cb559932ddf68c340dee98bfb68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7933e33476f638b0ec25c494da24cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293b9e083ce69b9718262975bac2c12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a70b8b6d94761783d690803f7127d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40697e3f77eb4fcea09b204d51205c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bf38387c9f68725c706416eb6ada0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e520f2941f34f6f2822601bc06255cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8a8e92357b85653ab305374eb4d6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baa10056a00861daf1c59f70a1c100421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc76cab971dee00754d96dde301ed14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30344ecc5eb9ffdb18e1965077be683423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0167159bc26d22fbfb591ab2f642e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf71bc0ee8f5c65a3869b09ee242077425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd2f865d90eaee51769802590b4d84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582bcf13e1c068ee63ace9bb587eb4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759dd9ed09a4cc37a0446c318ea1ab7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82253cda4512e59c72cffb16718b6345429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f211bc436d44839f7034f8d13b6975430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16077f7e0500ea6c4176f1cf4800d6b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac32bf273a15f1310b09c06ba9eebf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa6fa5f4cc53443038d1e98da4a756433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47f3793dbee563bd15c79d8169c25f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345e5f392c45550f116e057876341b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85ccab3504cb198dd610d63faf8db1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fb795bbc19410c55d5e08f6609d44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66619bf55a34f176cc58b1746a6d676e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1d36c62aa603d359a13a097782562439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdefc1255bba8ddfa052ec0425372b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783655cb661dc4eed9d43d76f2d02e73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad8025cc183be2a9bc38a5c6408b02442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b7729d43b96edadd36d6b95e13b3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dee27b90dc27a7ab2fe92bcb41134444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60db60aafac7a2c4abbefda05e8d24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a3cd4bd13c5cdb81b3b03d71c07ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7107f5ab85ea3fd0a8161e8d992b41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c81c7118712a70c08035a4453271f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9961b05a32cfffa9b9e945b8da5769b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f0a27b6e1b45b9767f7edd7e1e594450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228addcc24263b4f5534171b5bd9215451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2320a5e5dd7fff97cb12e8ece01d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb52eaf01a126a6773bf404ad1b04ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516a76d4fffafd09d5b5202b526bc89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc18087f2ef546c8753e7a019b2a00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50010d7910d6b0f18e679c3b1476b29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b84f7ce7c62ac14789e194bf61b95457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143f5302ed8b344487632121a13e08b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954fd9b9de9a8865798659ece2dc8e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9fb192321a14719a4693e5c6cea5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c59bbfce9114440e33364d7661421461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cce33356915308da1db11310311e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b983aedaf059e4c4218b0f5f24b6be9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ea59770b150c04c57298e209ced60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadde8d47919992553c94187429336df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98823af44d42e3a84fa929e99a910f62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484ba684c93cc9e89e24bd567514417467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054aa70db19b0f7cef76e58cf4053c21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fc4b0dc71933083d1648dd4191801469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb412191f7755106a03452d9f2f031470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712c5b1faa1bce3827b9986338d24fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfdfd62c1852279d61fc5bbd5a1acd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa57a2e5b77bfd9d37ad864aec12ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63481fe774c6b23edafb514c675e097c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130f414706f7288a0f4ecaab6fb33dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899f88c12d7ecbe2150c84c253d92ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28b06c55f4e13efe2ef004b756b063477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeb3a5b40e4bafcb48ecc69b4bc542478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec1fcb89b27fc01eea94ea084cbe42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44013f612bead837fc609604bb3d231d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855738015243ab4600123e6f6360048481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26f778f9c09b3021e2de24e540ae67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc02d98c0752e149c219e0a2abce74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266f907dd35804fa0c5eb536cbdee8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b819241a18ee15bcce63a199b5d2056485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27d763cf5919f80986a20d852b5773486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613cecd0baa88ae351d21de885eb9bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d1060911e7f2abb89ca037a24cefd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3b641bb567ffd54fee374d4cde1ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d3873b02d3abb8c11541595732404490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057085dc51fe484b19c8ffed1d40c3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d172b4b115136a2e8000c4c0cff669492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d060de3dc04259e201af98e6e4133cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cd977709bd199c33fbadf132bd247494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac712c35c5f99803f8c2da5f9f70b1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330aa205e1ab976fe15206c8c9e4b4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea78382ca4ef0c214a031d489d2eda9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e241616f5296476abc2943ddd7a75fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131864b8142f1a1274180e4a0cb1d0f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc392802dcf34f7affe406af361038500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77acc2043a96427c1f50e9e4f230322501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cf349f75294a92bc75da481dc38c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea02e7ac0567cdf1d63ae8caaffeea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cba6334403c7a7781087a967730169504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2a329e8971842999f7903defc594f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f4e44e4c402ff2909e2ef843cb8c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce63049d26ad1f8581e89f4e6ce3a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30598754591452ff582ba746e118b4cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50f59a48fe25a1dd77e5bcb9727a6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d6807ed1b4fcef1649a2baf8557d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d362de788e7c865722b09cc82bfa26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd2993b7039178d0dd298ec2c3e12b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c2b5d66985bd31949784d25c049bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb09ec442c417a223ac04a309f7856514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f4697ac84092c1aa5004817615df9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dc4026d137a5a2f7580ededdc5e19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e7bc79c62ee495790b5515c219c36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8b55c196bc0bdf2a3483807851a74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa3600830b7e7e80dc1440cdbb9b43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44649b492a3490892c68107d580413b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521ba91bd512f3364185585f12ce9f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba210ea5231ba50e496f793dfccca4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2d5d80386582d6aa1007780052f74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc125aa158e870dbacb40112fb26fd1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f5c108a246da834707cf86a07a021525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f92cb174da994da0043f17384076f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d5958cfbfd8ed24acad3b4cacb363527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3e714c4cb8f5cb8a9c60dad9a064f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02580108f58c4637712db0241164ff97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f065b39e592d6d96bf72b90237042530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44214e447fb5571d5be35d3fd2c495ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374e3550b35f73e638b215b4b79eda8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08385edbed0814d8096458a0d817687c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d448554ae781b7003e1b22e6e27a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ace59ded5466a34b2615c93277fd4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a1bef44dca4ba7f3be2f1d1142a1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6450f3d854b85ff241032bdcba5c6c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b4b4b7751901cd924d66f813af9ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62423c320d230215ddc5e1354b7a2b45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa740ab5c14afa29a7625105623f21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431d4f420850eaac5181102e4a916cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b694bf93b1c694e643ebaa8636125c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b821d6246353fe06a632122564fb13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258399d70c9c9681fc852c6284d17c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c536e4cec3b6f950edddc88c961abf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b58285f8d28287e22d77f9ae37bf0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa79ae2a39a98f555d06bfe912b5561547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211f5f5caeb95c8eb56e30087f1fe7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8c0c10799510d5024128a87ea89e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755614926ec4f94658580d507fe09030550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fcb89a66bdbba4cf5b27cbbf4257f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f475e93915e31532d67ddc2e2f5a233552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28968df2f9cdc7363adc9da6000ed24d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ba83e37949e8afb7bcf96092f2574554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d2e4c98a0d5b0b0a2b39bbd70c811555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410fdbbce338f93d42c864ff5c58d72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba30bb1b18cc6de28c5a8e9ae99f621557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ae94444018a7675c64e8ca1ac4417558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc24fb3d5f542bfc2d7ccbec09c727559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7cd761dca2f7ab5c7c3b22b36a454560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd49d619c77eed66cf84d39fd336e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b09aaa9bac9c46c49de69de398ac0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805ffdb653ef79637dd8e6ea61bdb4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1e9c9d7244c428c0368615d7e2856564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329016d7916a455138ca41e40b1ca081565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50c9a101594f126c46db8e31671db0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaee12fe2ce748650270a8b6e87a01a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e22f6294a148e9700ebc4c3e5134b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cc82ef41686373c33b8e1f1b4db5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726f8d52d3dbcf9bb375e883bb1983c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1ee8f4426a30e1e3bf26a6a877f6c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d03105857340621ce4488dba892500572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ef55c44fbf718e3c84a1e7d854721573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108ff0ba0cc98b90d6e6e3cd1edb56e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73aa34e7a1247cd4536206ffbe7c41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130048e9f18c82c4d095ce28724c91b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1957d1be26efe593543579aa79184e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2b1b6533ec5264c271520b573826a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061585b4e01cf4d390447f1d312c35c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59aca22f8e7e04b69c7ba7efaf39d1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a90732ff45885ac1aec69f9a39f733581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7014b5db742d9714bb89d5d18f66a3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad52a1130d707636af5e60a5ebb2b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e22c189d0ce142af83494d953fad6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9788ec1a7b6e14038c5eb6b612a4be8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52838d8b4ac93713b815363bf64ed18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb1f01442dbfdcb430d3a3481dab97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5e5c22aa668d45aae3f3d12f7525d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88092975a1f964f64c8a913536c6007e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92632c5c9ec5e1bd6be32ab856dc0b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a25f3e827f339407dd18662cc821b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d0ed8c9e8e5d128019f3ad543001b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876e3b5240e627d8bd11fd85c55a749593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec98b894e285616076fb5091d012e20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecc36ad14a9884b2d07fab756040f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556b3675c1aea3da43a683b5209c0d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aa6efd607802c8da0ae305289af88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064fe953b2ead9ff418983c42abad0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e0be51b670030d245cdf28d94e9d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75a45eba723679064879ff5e139207600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540aaf235d0a37d347e9910a2461ba2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e262473edebbb74d3db80f42b3cee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fca63d813c7bfb5b8cdcfe3289ddd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4974e3ce2b7e2e262b97a5d0d93e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569bf31b86ed4dd825799e7651193be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd624c867ae79e2bdbaa3bba47bd0c7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c978662bc67acc5f763c3d3baf1c19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92971007ea36731b640878dbbab91078608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3848c3216588c9b318149606f87d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115927171798f6d9728b3a3d590e866c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446649b87e41ee6d36b96899255ea73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb3d52067ef5ee01f3f4f4d94b72bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7554464e49ceb13512ef04c984530b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befffbcec9d8d3d61f1146c8c0d55d1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8251a88a0eba14873ed119cc48c894c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1ce4459ef52f0e6d5d2ad55f8923b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc348dd83e636ff788c38a816e34bd4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9864f2826de42841b686abbb4ad78a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447051905b217e8a5c7178cc6a31a6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbb98e0f6976238460e0b897677fe7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a3c655a89ccce476734813af7be44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba323ef92cea8dc31b060174e3c414b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6b7d49486fefd9c07a00f5ccfd1ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f43a9b301be4a3ddf75267b23a0a53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae152aa8d735be7f84450951855efa56625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618a292221b21fc6628688e168001be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed147cd1e7fdde5e660640130e88a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8c6dcfbca6ab641c8260a119ceb42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b3e0ac1a79cbdc032fd9b844c664d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81599021342fb7f97b1d23941819e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2356b32e1ba660f8caba1bfa2e0bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36982707d14a2fc97c4ec1842c5e684632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abc08721b8900b7e9fc3575a91ed37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae45d7cf308058d5f94babcd648c38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4d11448390a4a03cb04e3c7760062635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dedc3bf18505df110580f7476d839e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beaef67b89729640ae315fa26873c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b8bd2dcae64781fdcfb69af888c5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2230a6e0243dec064b3bc57e5a999639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633b5a5f6f1142f7e0805dba9ba7839640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b25954d36872d7d262fedff7a9f881641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bb2d1c1eea5c866be263319649175642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eaf65cdb37d996196599faede0efd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0027225da271e0cdc1ba00c3837351644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811bd07444a825fc62b2eef5517b6df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907d891090a8527afeb21bc4a7b9ea7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646d48bb2c0e9040f10d57cb12eb977647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61993d4d93b532e1cc4e95268512c09c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dabbafb4ee7674e3abfc72b6088b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf7f3779b96b9602121602a09d4389650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59b5801bda3b201dff261728a10e25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df921bc0a3bf329bbdb41be31311457652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f07bc89b433b9f169737db92f8e8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413e0d4e807f1cf16e3c3fae9112a01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d04596aae239c3aa1a28b19ed2244655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e25da9dbc401282db243a1ced3348e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bd5bf12701f8666c12b6068a3a5a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080e35718603298669ff49058e03c42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1ccc7557890420ffca18620d6f26c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ca3ae53303d48e484855043a22451660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b388900e4747b47b687c356b0658661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f0e89049ab4e505bbf6a69af9fb2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fe8bc8cfa429e8c81c6026473b470663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d6aea9223eff364f13a63add36f08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716a48068c9018fb26fd9a91979d834665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3ec060a450d414182b1ff6bb5105e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a33bf4250f3e7ecedc88ec120380b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c83b96ab03c864fa6cc26f94cc90e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff440e58ae76e5bbaa8e5daf4d40fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e27f73e3a518502975a1a00197dd9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13fc6ad4aca7947d97b82b51a78b35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ac2fccc19f2953b2304beeb42331e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b07a6857c53d984b34a730246ea0a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd92b2b898ab421965a009a49fad3a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56e484de981be61d45a02a8eb479f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc19d9bfbb9e0534a3b0acf0a6e534676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e457bdd6995f66959105aa32cc3ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e79c959e4edc016c0743c5670dc94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0e9f915e672ec63611e43bc4791f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c27f8354418e11cdd1372ec649545680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bafcdfc24e4e2a305599cdadd330c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378524d46cc6b2323a25e97eac6f6fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ec35b90ba2e9fab8a4c4bbdda1307683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5b0c996ab5b0c2d960fad56aade8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0ead020f7ea124ea948004b3f8435685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f092b7242a6565356994775a88879b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660440ec00424ffcb287d5f53d0478c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab50cefb4c9ae8cce96f8303effb172688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8176cbc3108c92a9997ea2406bf4f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda67ed0e96e091026b04da7d3b4307690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68abe85c82a45009bb78c1163ef81c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289afaae292581f64d52f61e874fcd0c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4b1468f5d8d4417d2d60bffd120ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49a8ee6644c869479ef2a7a4952ffe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb5ed3412be8d498fdf15791efc24c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71578b2ad2b480c3b119a033bc0d40f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dce443168fc1d875a9cc6403cc079697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caca7d30d559597859057f406065ef1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786652045c978a9a8f46e02ecae0feee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be549b300cc220a1b73bfe76eab160700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f9f51e5f50a47e2ae7494d0e93cd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acee875cedabbf2239e6705204e70f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dae07530568d764be21060d1195685703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d25b18776f462c522c211b2d65365704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ec2ca36789f485eaf0121cffbc9f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e056601a84918680710e40eed5c5871706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421d38929788faff9687279effc0224707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379c7444e0cb6a12bb3b4aaf3a1db6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e8fce64afa12ee638a879dafd9d9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728835f987e8f70bfd443eebe105d503710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833e7343955e49608150a7f7de7286b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b53b337ef6b836e3f13320efe30a14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3710b45f8c83418ae457b135d777698713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b2606a57206cb388ec14d2a3bc257714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fce3f5e5885b13172e60fe9231aa17715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f44f53a7cda2ec2e445f615fa26e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ed31ca5482f3872c22bf57d5ff12c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fe4a5bde37ae17387bebbe3f3f684718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cba2f1dd30c5daad6cd3b29a6c6c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67047ab3ed40275cfe20372176730195720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9274c5843b64ac986936a026212cb02721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a563f9ff6e55b12e3e7343774ba5e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010e1ab6def11c9cfd3e739e04bd81c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ebdc8a580fc018f291656effe9685724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6ea21661947e75d590f7ca18f1966725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef384cd99acf707405ca0e15ee8c1613726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf42e7978b54f567497ac90900f8ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbaa6d77da4bb5073a0ffdb8b04f3e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608ed2701630e70a06c6ba9188cbb5b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41162cef675ea05e0a4ac306a0d5d384730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b8b6ca2e40d42beb6871d0a89aeea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362e0084124b72a359f8ce48633b7b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3959f2ff156a1c7c496fcb356f9f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2168375a7394525cff88db6654a0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4e08a5d258317824a8d2f37df8156735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa1a2fe163913fdf6c185ef8b04c08736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3f38cfee0a47dfc89fbfd45c27453737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4daa2301fea5e691ef6f51e0df192d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff87c92b9800eb4311ee42d1e4feb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff19c5bc632313f1280e556e06490c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe975a535ef6450e5aaad14129be275741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbee2eb80d317a9c8118ab2bedcab29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788420c69f4de175f3e08b02105ef76743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d46652a0530a8aeb62338bb8caae1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3843ae97aba79b5540728f90d7629c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf082c70263f033b310898f7750e572746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd668997e264bb2988c2865e5fdf35a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3b43f0132f6467d7eb6fd78b510e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60601b1ed482de1699db4613a426fc3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec4026bee8982ccd9819d77fc4de3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3675f342a7e85d8f207c1fcc0111a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b1c9f997226942e25fcee9546a5c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf148a27d62c7f1268bbcbe79c5c45b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1027e2d9f4ebcdbb54c9241f8b96e5c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f448a3d3ffb9ccf16758174c571ebc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fd37a73a91bf8fcd4760acfa52b57756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0925aa570e5ab522db05cce1b6407c757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
         <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>