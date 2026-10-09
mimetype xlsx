--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4537a505c283d52709d0420d8a9bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c4df450070986903eead6b93c45fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606c4fde9070c2bb2c04eceac2910ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b924fa855bcab71a03173b73d69f1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac68afbeb836f6a71bbaec2f439c145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e072ca592061241bb38f9df96a1a106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4e79f64719f7c631b128245acae517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c91a2cbda0c3039e2baf83c00d6458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e7bd16b948c267e6dec34fa3515139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8e5ae077ba3d89dc0c1e5a839081510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27a9d80d56c1bc91e00cd27501131c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2f8168ac2f2660c17f10b55f1e9e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16252099d8368d97b0df4697779d441f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8380bf89729fdc06eaf3da5d8929e9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519957fdd1252acaec2e867cb27eef3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df043e7c555678253ab335f7766dd3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fde1bd9d297abc727439952a1abcd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436dcaedbfd3cf72a00c903276e2af418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d3cc0da919cf5a8b4313bcc35467019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7977f951b039162258ab0db6d64e2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664b6e6a5886407f2ca9756c362422521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f694ebe9afee5ea0c2613f2cb9f454922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628549603875990a402cc02acaf2c6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da1ba6e7e98ef56651eda580ae738624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7b5d1d536b52743290b208b78084425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dd5a7d48859da9f27e847c655495526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13730a7488d24efee34b4ae70415e4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15db4b443f1acf25f65fc9e94b3bbab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9435c6634bf254a955abafb679c7d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b48b081bf1d34f510f00cd210cd0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cabf237eb1a165f37abf77e85552e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152bb0d7c67becd1ed5cd7d8a19daca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630676f879f49fd9670510f028a017333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eb665d5669eed3b097deb57409cad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c208726f5143d463499cc274c7191b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3400e512f80594fc4f186848f378d4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7d5f26ef89dc055302a0f6823205537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63301778dcb0039ccba3ff909b0f2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da588e064e0f99e8895b7d01726202639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4515d41c29c3f2611150e90f8985240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2734f4cfe22b1c5f2040c97a0408e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad445152a3dc2643127ea3321be96442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c3c99dfa4f298386d9e56be1dcbf843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236a76413d799958c094fcfe107fe0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077db693005a0935e4747d74c643610d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250301ea0ab80cc30ff81dbc946dd2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37f58f8b0bd59a9d7e013696547ae747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3f29be8f90e91481a3a186d630ea848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7eccbad77d600fa3a5a85c0d719f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb087a8600cb8bfa285dc0d03b35760350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b77ac82d58a43b688a3f1ccc311ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcc3e171accf700b53fe68187298cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d4ac7f68debe3bf722ff2133134ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d3fa5e50d28768b0a36071de7307154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11c3503b8f24a6706d8a26d8c884d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcc1ce5f69edd9ce144774635a5f9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a840e1a880a26fea1d16e5d6255ad457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577a07e5b3866be73ec951d1e82d40358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c84b2c525e4160b327e8b54946ed4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e1ae0262cc8292966a6223002ff9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0973c23c6f6602d087b9c615a5564161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb56664b8a0eff4c9d7050f94b6d9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a45796a1a48f82ce10d05422afe7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59fd4503d0393c219a13847f02be4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044247a81333574c945ffbab619af5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747104d0a01f1f87789b406562a79e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41d3b564b3b45ffc909a8092aa097167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006352a0dc8d3c92399e854b181733568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2050d9b3dfdc523b9e974419c120d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d848dc36b43bbb4a39c665356accd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaeca10458e4fab6a20f0b7c66984271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52516ae4363b4dc6ae37b37857b155c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fe34960f12d2f527b3f3423f40fd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971228a5b6bf4c7315c497f6918456974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fba02bae7893c363207151ecc6e4f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67b48231e0dcb10017088848857c9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef19db0b5a263dec546f0a45af2f1d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeffa596f2cf87a70cd3e9e0ea8b5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf3a7d33f44d5e63b8d5343a96172679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142944ed7dda5be8f536ecc75d581d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9c353f2a36a1ded9e81887577fb4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54966963794a5b0327cc972f5c80791f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2a0420f992e09736ead05ba09b28383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8393de28bc190ec2bce41c576174084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc87996df401f76803cb2176b3e91385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea695cd34eefd3ecfc1f1094913d6dba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2ef4029515e34b3e8d933e16cebcc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb31082904c7057ea389ee90ca02c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd529576434f1176e4fbafc9e188c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd4d08b41a7872e9b4b948e34733be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608179bbb86a6f6ec9fe14f4ccbdb4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472866a6d52ba4396746f5f0590fb7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1c4d87e825d60cf4b060ecd9207f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98d67e8dae8cc815b910d86a7438c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40a1b404b69c303916cf30d4a2f0d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8540d8baf59fedaa46ee49479a3695b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3221e0cbe4f0280786a720092bc6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df59c01795d736326cf956f20b2ca698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5c80eebd2fe30b9e3f97556f9c60999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aac4f24b85c934c707a3f9efdc652100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23404e840c468eefba2ec24296fa47aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85653c023d098c05a2b6c6fd66ee5031102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f006e82cc1ac519789f00758cce001e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303072d752f7c112efa0771699b1d85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80206841ab0fae044d83ea3238c9fbd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a81900ef33513683e9e32aa5ea9a50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584916b9d29a380a4156ac4fc155238c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f500fff93aa118e42c82e86fafdfa5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc9fa66281f062ecc9cb8c023ec249109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef297baf9f8da6a67b2f62f8cf2c2246110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee686352b6c0110b8e9fd1560e005b99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2b0eec0c890d243ccf16eef34b4a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04927d0437acafd911d64cc59458f860113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808a72a7d1af198f05c8f8e23076a4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a95b36b784dca4b124e5d8c21ab489115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6692a156f67ff788c66b473fb18e83e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e28d80021e7cded5d29c5918007225117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3322b872ef5dc53454872a0b0c054118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe971d43730abfbfa19839f4bb66754119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a8f369d0886336e0682ceb877c0c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43986981374d028651b6b4baf21d2cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc65f2f8dee5e39404c63e87a31a0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbce676488490526ee3e028621c5a7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04e4332f5106bd998cc9210aaed290124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a746b30949b8fef03c92813a34e61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e6c55491e2f7e675d8ba4bb081718126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6134d7eaa7357a21c37f65de033893127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f25195eb22b886ec8d945727a51e78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a65dbad0c7ea4b41577cc630aa042b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d1def8d0a93e0a9c61917298414b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5de8d8296b97d2b02fcd6f7458e5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5473c31bdffbefbd6a1cda15fa1372132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0804e79ac3b73c8290be4d21b1672f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c79979d478ecbd6e6186a687d044ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8964c3c771be9c4de443d673cbf37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860af11fe62ed6206e498a14193a5a2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d108c940fecdc8701da25e3ccf10ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99b796072bb98832fcf85d5eebe48a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2142e893dc491d115629307b444a860139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f038313525b2033c7ea56ee2579522140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de3a469bbae63300fdf9462775c0d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d08391effda4780ad6b63c0dcb4faf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c3ed9da6c928584fabe6577865b2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf3bef5cdf151f209bef8ca50ebef2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fd029a7daae4d95bec0786648cff2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada541122279b53c1a014a1700f4710f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156aca104aa502146d541f1ef958276147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22be210dccb07a416ae97976d246d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4248ebb420dfe327f8d5f926c10c3c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959372f2d0c60945d5ade9a11c92a07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09b5381b6ccb80ffd22153bf42831a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9f28f11e4a76e0bef7be1df383d61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df3255663ff193c317f3b26c6fe693153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18852f2d4517a6aec7867028418e504154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163f604c0317a177db8466e62b35781155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7a004925ac67b1f0b9f849a7898a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39048feefb562280b43eb3d905b9b652157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0b2f1aaa149ff0ffbf1b949e96052158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698645bb65979c3d177dd94dfd0f1684159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8487c183d719b7a79997b90400089160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2cc47f2bd8a13206c488fc6cb0fca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e636d27bd77556d126c4fb4c823b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137b1630d72ba668984d4162dd209be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd8a4abf44a6f4c1aca773ef14aa60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc55400c0513fa7828c67d6bd88cce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647d4fac7717b6cef3be769e2f20b2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2931de31042da8976b1a9b1103e645c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3f12b50d1848e178a91025b73a525168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe6ad7c7c79cf3987a0f8a4212399b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a199e8788b3c09513f155122a2038170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54b6a052692248264248b7efc53afc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d2e61de8145942458ac3c2e1465fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2c547080408833242dc64b39191a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d30faa519a017744aee4071287897174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b08cc35d170ae450f1f89bbfffcd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e96462aefb0e24c4814d7ca2dbb6af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a1e2626b75d947f929784554643e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae9046f8a16130b2d45675e4c90899178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64be89f7cb6fa9144704e54a2cc7b11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a14bd5c0fe92064ad316ff23318946180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aceca753186a192383308b8f91d41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e7a7a9cf226bb6ad66ff0641223d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ef7ba22f3efd76350c12e87aa95e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b1029c04de91d57bbca324e82c0ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cc6cb037e26177be4ffd0073d0216185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c41559ae2766684feff1a9555cc359186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565f804e1b44af2fd9ef510b2b83171187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938184ec467f2861a2ca7cd7fb9fe7a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd749fa12605edf17a5342268d5f2a93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c001c2414436faaf5a9b1c8973a09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed607d0b43ad7c33586fea81964c7164191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8500779d14efdcf7c28f6e95778413b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25767f7d1f7ca1e60bd6aa4582a19dad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ddc9dfa369a554e17e6df36b185ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f52a91f4b3b82954c37a67a867429c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948592d7eea0bfe86d38747f6e77c131196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4e61965df99b9744bb8325c7348b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338311f96e4fae712016c77c0b373d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fcf364167a25b5c82f7a20c5ea0bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c963043da011cffa1a45b6894c243200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e611f1e06fc5988dc6e67b066b5a74f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554aa2cac12070392b8806651e7cba3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ae9864949969c8d1de50fe0fedc98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210334fcc671d00e2693e38a50dc459204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f847d89c3fb658635fe323829bbfd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15b261bf85d995e12f721522ad6ed4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b87470c20a60a493833f9e092298a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520df7104bc19c9744560fd06b259f39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b5338a859ac1f26bf4881bcdafec7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391125b4c2d3bf441fbf75cb50c3991210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81222da9dde199c3173aa0483e717db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cc7956cd199168f8d1a6c93953871212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c745754ae9b95a7e29aef18e6ea96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c45990b03b172585bc855f125bb69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14343f7e9ffd8f9120bf23595d758f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5a8683e11fb4fd2f3810d0abc1864216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894a0d8a9a7217e4a25603fa73ca3ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd056c52f11f2dcaca7bf446331b9dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de086fae5c620c2b531b96e6c9cb508b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8e960b4c4671b63f796e1f70f08a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06899e2c3b50ebc0ab047aa271c4f98e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a399ac3760b1928cca4299f211469222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730525a12865d88adc3e2ed9b63cdfe9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3b0cfcb14bbcdfb9829813d9cb44d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d0ceb6b3799c0dfa59ae2219f65ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688542e956c3f81ddea91963d6f5b29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f89c624a811597ad3ade3f2ae3059227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1926bdaed4a1c0130427e3939765c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c54af2c33cd36a8e43d459995a2a8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edeffcc6bad93144f615a38b8dd70e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0507fa6823837384f8a29a284bdcd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810c7874ac99e81959edf6a4e0d618a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5bc92265ff3baacf9c04acd4e91d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a04c29d45f0960287dd478cbd791e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4522f6e085a5817943ce0af80d4a45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012c768cd5eac339f84b02ff078cc48236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936c7f6a26b492eb08d9086a41c9d26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6477dfffe2aa9f67a14d8566b503c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8add16c40d0a16cb72c4d9ae3182967239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd3206055fc429892452606436130d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ade0faa242d0eb3be8cbab32cb6156241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da9378400cb87201ca4a0a7089d6ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b80c51a9ffda59a23bd5335b2e6fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b22f255814d5d4144b5fb2574b70f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d202de5f701dbe61ac6190236dee67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796b74608e2673456e62fa3e96ed607246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d96f77b074d30ba19756d6bb6dee0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cb87b28917cb44c6d26a2d5accad6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c339fb8a648a44e79ccb4c6beb27b0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b71ff6ff6591eb2a4f6335a8c9022a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c848ae7c6f5d39b6029c7e8a031c887251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a867639dd2f85ceeebf63ded3addee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e640dd7d9f5ba793914dc5bd374f22a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975912a78a9f4cb2ec7a3e1fcd0e11e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e799f4616fbf0b2b78342d0e65ca143255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0746a042ff4a4d647d2a6a8c5da221256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16c3da9efdeb401169e5a8bbaffa8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43d509ea549ec9222c8a40cfbe4bdd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2428ab10f2f82add80601cea72fe3ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91fbebb823bd7920cf87ff494b70c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b720553b5f8acdda979ea27e159a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b78a5b743c46878dbb4931a456168a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7bf138486a4fd1a376c4a7be54689263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf6ee94781c181902d9d9435a8a8ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42a77f5fefbf02baf002480eaca21f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df9edf0e4c121c89ca0ad973890ca2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd81fea0c728cd80b86af6229606d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580dc8e1a5554ce9e5ea026e2482d48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4830fa4036121f8539c04ca2a0388269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2b99cf32861ec9a8f646bcff04ac4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52a64c54813ed471fb445f5b86a6ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d973ef4f848b246ec59581296ec44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aace221fa53a50a96fd1740bbd0b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c469e1f6bceddf4a9b3320c84639d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc47b7415703ca4e3104e8022be4f4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ed9dda5a1b9e1e41b04bd7c84a2c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc075e19449c7aed0645368293319c65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef917a09ea3acf1bb2f1b0139e7dfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3670f4b1a663c76e1506947eee2512279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc497d645ce21fc111a0da5abbb3e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69a3af57949f1a68cb7d1db1295692281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bb3138764d9b3d1c228647e37b0b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e52f064c92a7fb575dce2658aad2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c3ef5aa40954eab22f33dc1259828284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3310d3416061c1078504bcb5af9157285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670bde5404660bfe701fe21277ef2b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520133fe3491cbc0097f013d6fd190e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0bf7a56c10c8f8c74d9e21d20e050288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03818bfc01ecf938d3b3379fb22c4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f5b541b55f0b03f725be227fdc7fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b95382a2de7698ae437f7d5f5abeb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4524d79948d7e0fa8e31fc67f760e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b9787c91a637984baf236099d8d09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6358b2547f64ea63586ea885a647c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287f119725c4ce53a07942d9d8c5aec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870cc3dc053ca2b61a8bc377f483374296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcbdff380538ffcea60d13aad1b761297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094dad520be939c0c035381df91b922298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9bb17604654abf4d745614ec32d18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee03f56908cee142ede51fbc055669f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c7585d574ad63dbe29fc3ac5b6b92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe930dd15892842fe697d2e90d3a94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b19a10aad42e24bc2fdf598fb9bdb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a57807ede01cb66d04684faa0b585b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb00fdcbeb4fcce1b31ccb873837854305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73c68c0eeca044a6cbc90d0cd45cf2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce59da5da33b1b1a7f4a4738606205307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449318a4ab9c5f5e43eca5d49c09fc65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b89e9ff790de221c2a4c5c364cf1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c20ad406f7069e288b576f7efbddb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f158d987a3c5f9bd8cd0811f3ee110311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2045f6c816bca37cef36680e5267dc3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1d30cab499fdee9fdde09b6efe1b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47520023759320474d0fd8c3b9fcc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9758d6fec0973606981599cf554e09c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491c54d6302136836aa4f47cfd85502316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aaf3f65f98f612c492c87547ffbdd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17bc229d482e31eb85c23834584d3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f67edbfef4d395118cc1c4b9d6898f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af7816758403c8d16db6961f6ae7ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f346a29872c8a999660d3e44d79d03b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf503ed1fcef92a25355e0fd8b847a2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f202717253c570b7b229c20a07c6154323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933713e9c8c9eeac3c6a6f789a1e49d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954bc24dff49cb24823037f325702d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33199e36bac6c1723bf0c93a036fd8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f343036184e8a95121850c9e1559a9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893287b4e032c56aec73b3bde421c5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ee83c99fccc1e96e094d4698f0845329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e93eeaddbbdf1c9889423505f5f8f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce44bb2ca06593459466621d1c9d08b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c4929983ff5f166e9037338ae6b07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea9b665814929b63908c1aebced85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1ccef69b91096b0b4bbed015a76ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae2e34ba70cdbf331e80f09cbf76bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935b2cce38a4e5d6ac41af66a6180a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0234386b9908f14417e31a8402277c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9018102886f2bd18778ab7e43caca5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458313d9e39e0de12c6163ca3f1743cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac6717300f04165edd38703c713113340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecf94369c8043c7cd54f80c2a8723b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba193cf05fd072856dea858041284c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1900abd20cc2488582b15c10bc270f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b44b90e0e2c34be8127bc888de5f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f18742fac0f87cebc6cbe313aa37ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40130028e44e54e379125586cbebea30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233cbffbaea3e8902c43ba874759705347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97a2e79eddeab901806832fe3b6c53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50098cedb028f9e2f30fd28a92e9da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90e9be4838b2ec4c8e2da8b14ea886350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3f33c03073f8e699584fc9400ac05351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cbfb8377f958de3b28a0ef657fdcf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891202221a0a8f0c8dd9cb4130c1f3c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf35e678cd3a8d22e5d2e9053fe292354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f1fe88fa2b3e97faf5a4f5e7e328d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1e98ffe91997ed43f099f9229d7b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88035fa42f0a9ca62ac209524754c397357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878afdc8e03b235cd5567fee0ba83d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd75226579058fb608ea0c28950d9f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db7ce33308ada8d1c04f078845a77f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9512fec3bfe8e65defb1ee5c8cd93d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e406059abf057a12c650bf854d0c392362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dacc9bceb6beb65504153a82516d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45489f8bc5be2b0b791bdd48e14d7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdba8ad0f943d6955005e98a812c4d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340877966ecb7fbb6d3b655b7fffb16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da4a6f56dbfdd44bb81f0085f35715367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cf5ec3585e95153ae539d2d654d02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0251d887c56e99a8a00b3df191d8904369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2b54ad2335d86f4091e39c881916a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8faef8713eb5c1d3c4fb00608a793371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5246c7e55a4f0d90a02016efe2674f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f795a2a788d43058d06a28471f59b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9293ded43e3cc3b763fd76db64763c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4c8f30e22a25bd6a36d48f7e50781375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2bf745bf24e25e98955c7375ff717376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab225885f36f92ff3c102c54e347bffb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4b6a8c67ea4bbd8ea439845f02943378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77247116ddf7d103ba73122374ab6c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d1e64447f4b3fc26102550a6e5318380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcc2912e85f47cf81802999180e4ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd42628db16a6229da1af8f24667558382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc4ae838ff41d7d416c6f64e2e4bec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d15fd9991f67e367d5a3420908e1d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7771855ca4c3fa0e5a3fd4043a3e68b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a00097270b129ea340765e3d0765f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c695bbc9fcd096eee8ad1196fbcbb7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a3b42a6f70b496025df9c26651026388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f9b356097135386d3853727ee13ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc68a8e1b5c774cf1f9710d5ac945bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df37c8b40f4006d29887ebdafdf990d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a90bbb40633861cfa1e8ac07f10c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daa33fc16888170d83b078116fdff3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f49eefcd214776dd649a809907940394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff255c28dee7ea9cceb1e4330c34123e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ca9e449d4425fae19190707c2c5db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b10dc0c347d0acd53e262607db105397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de8be5238c6afae237b8cc430de1e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc6857b31a6d5d33b2908e9ff92b2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f04d15ad0f4a0a7a92ed757eadd339400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d32ab91ad147fad284233c2420c4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b65cad0d134aab95d4312c15eae223402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f1f0732e30d0c82c8a2ea25ad07a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee38c0c48a0d6e7967e704e3f7b47e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f0cef246dac874bbdcc0c5bf0522f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09787f34980b4e49b87796c61c8b65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9824fb989bf82671d8f8e753c0fe389407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032793944aac128d37bad4793e6fb48e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effeaf1f7f9181bca849465f2a100e99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c756657a3d5621aaaf91da99528e65b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb43f621cd9e18448bd34ceacf815f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb19b18aec4fba128d7d784104d1ed5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc03d3111955075e441482635e046fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f321fbd8af1e7ee3b53f2b3acb2c47e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b01e53503f5da292cc0ee76bf5b185415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5928db69c18a79ea6c839f74209e17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10b1fcf1a664d318c7307c1b725ad0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b81e02f3568fb10821e3feedb67b26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbb53c1b15e355d2268ba207e60816419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e19daf44035e8c811238b2fc44a918420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd41dafb0c687ac0b9ef4e3d737cfa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415268fb769c65994a30da0c6aeecf5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff5d3925d8f2c8db41a7e2f40482d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba9e77ee3cfa2672c60a0267a2d3a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7625ba4c3dda8e3e22410dbd7ea403425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6971fbaf3897586ff3f93effdac72a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50847d0b1a6ce8d86bb5fd5be1395c7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ef4e16e1648beaeadb6a9f079db9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a8236a2940c3f911ca914eb59298c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20665cd4e59a01ba4898f84f68e4d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331f4a0337857e2e9b9bc7b60c959fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcecda936172e8eb06ade526754b13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691d4e60edc6418bea6e89c69dc42af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3308b39569418964ec2e6ab80975c60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8929e165b60a3d0e9680bdf8a31c01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89327a5a2fe2607ad14b778d35d8d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38701c19252c3cca3e49272281406788437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f56e9bf4a39c0bef9b53afb7d15fb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e6effb7d8a313a4bb14dfafbb4b5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1ec9287fef56faacdbf0beb6cc0a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c711526244c0a0c9da8a73159aec58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4d2ba3e8cfed149dc8eb8bc0608dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398f8e9f10abfee77b335d4adc18a1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8166021d0ceca9a99e840d65c0da37444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e8c11ce63afce921f097d50536089445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750265745101fe06e500c2909992c16d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c91aa78d0a7c77a63e0fbed5ef0fd4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce50a63eeb85cc972f20334039aaa04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a5088eae516926892d8c0353a720a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9f4384315c238730393b63eaa1dbe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f966725462b2d67aee8b4cdac9c80c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf54ca0ae33a45e5985df30030be9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839c59424ac7bdc0cc678c60df01d9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ccde650222104c0e5a19e2b8c83a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d34f76bb13a600c20a5af279cc35be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d18616d58e26ae65ae303f6b7bba35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee1f18afb8acb1347172f05c181b6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bd9d4f6ac8e4cf8af479c862a0aba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d894979f5658eb90cb79526cd4715f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600f9b9bb2519b0d2aeb280cd9324ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0f4c0c9d399e561f1cd2cbb99704e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa614709ac553de614e7dd8ae56527a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42e58a6d1783fbada6d6bc471c7b24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d801b94c258108ce21e406cb14feb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fcda35871f7f33010782496c98ed2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9000c30685071a5c99848c01b2a38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c03aeeebe7c3b20f8588d7a3627cbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41d5dd1fbd27353d8e437353599fac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e18d97e3cd00ef602495619cfd0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc138d8c43157d7cce9aa5db69aa2d35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3144cd81a24ddce2ca50000726ebe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547b167326f58738464d814d4cff6b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0708f587a487c1322887eef57b68b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5a10f270dc88d50b9c1d4d550539a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa02212d102cc9b7bed225dddf657b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bd4c8745ee382c6e46567e0598c64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6247c3d167a7b87885d6eb56be215477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca28165c5e5c954c077ee971c2c65bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b62e61ff00e38c5af4b234f2bbfd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56558565ec1a1fe03318e2b2fd064ef0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a02ae50e1c1c5b57ae7ce8e1037d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1999dcde1fd64681b20384987f952482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feae6e585aa92d53d871214ceacb826483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd75338ecbedf3a105f772435a32707484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81a1f3c3ebdfbfa99b1781400957e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cb8e3c5a17a6bb55ba63294c8b380486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc77798051570c9d505021df5b85ace487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64f7b1396caf8a509de1acf4b52ca4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c60d529564718b2ee906fe1e37ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb068f63ddbb3613b83ef6d7862a2b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42906d2740e00c236beaf8a3f04e17b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5605a2366d2d80b67869fe7aca4e98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256119f645d69b2c392e74fc375cb7de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b32fd36ab0d6c7294ece546cfd59b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c3d0520e47227c15162c4d1fea798495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1449a6ba3726f3e5a068a626def436496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735603ded494bf4fb09b2b2ca0fbac0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485f4fba677b70820f360d58aaccf2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2332c383927458311a7506cee319b0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4be5069e5c596011bc87debe1d71b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba2f3bdecae8863238a00fcbf682f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e98e80ebc86ac6d698d2161f25e91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19202c5338116d3d12f5d5f86cab145d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b240093d42ae26d1af4289ed4a84b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2d87fda5c2fb46c2f81a2015f0d1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89b053f2d577358ce2e030b1e30e9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fa7b8243d050ac1d9099180bf755c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90001ef46d26735e90c6857d7188d026508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c664de8aaa4d0b3f0ef981571f8486c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7a4a5edb624c7130fed43d64e7526510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85c664499062b1ac867416b00baa97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb049d516fedb7a39b37120f065a54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94784ae8ad21e9aa1892a61e61b9ac7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0d1de274b234b6c450e38e5194063514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc28ea58c16a4cae7cfef196f35882515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab89c8c2e6729bfc1566ffd95156c89516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e497d38d39b08502d5997820b96c17b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b786f25c49c297e2b7385b17348b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce463c72490e678cde9633635cdd0a3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aca0b3b0570fd175aca79f677d7057520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555c985af62d8301b25f6d1c035d61c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bdf584f1b010285070bb474640edc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99082c8374f31314a5097aa8d23096aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0568e1abde8927cba96c059828cea30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105330ba9d60fe5d47da22a0cad3432525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53460a006c06cab918645da0284d01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f52b9ced08bd3983a8539bae5bbe0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fce857ba10fd7afc1c65c9b5299730528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172de01562764ba9037e8ae8547b521529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abedfd9fc01990bf261af5ddbbcc5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02e270a9c5695b751ec1db9e0de947531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4922b89e0eb9f00eafe976d94e21c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b8d62c3eb4d864fa7fcdb91b7a680533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bef3f89c8a7411ba9349a8d5a6a241534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a8653032db3b937b1e98bd7847fc6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94157eba9bb81cf7a174b7a378861f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc1e5b4a52a4353758cd08ef93a913537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05f3a3b9e7f845ab653107ab4c9597538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d6d61714bc7abf0a7a3354a89cfd2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ba886d5e12fd9ef7beff4c7fbb020540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2916453488baa68a71972469b0256541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8697082be23870f82cd663b4382f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80352ed14b8a3fc886f4c80e21c8c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092c6e1a43e8e6c6b840a16b73eb86a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c46fd615785ef6179f56f248c83979545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac958550ae35b5de600bcad20cd1d58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6433642cdb1f58f80ac0bb1d2981643547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f727d6a1a9d115ff33abdcc72d4c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705970ab6d024ac13d522b5af3938c6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e7bb130f76e23435adf236ee1c29a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9c34229861104a63717fbf509a7de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e47b75e0cfd3e329d50ec824515cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ceeacd8ae83a2b1b8f7fcda73e573553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220ed185b0d7faf13fd0ed07d15fbdc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10c924a9ed235291602834cd53f5a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c044212870707f4c96da973335893556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a40b3f699bf7237b6a42308d4d2ba5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9130d1bc35b144911a0298bcc3dbc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f26e543942ac9bb7c9f2704a39286a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825ebc3a6107c5c06fcdd9f8ab53420560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da44fb8cba8ab93c74ba746e8dec15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f046ad813aa9ab83cc956ddb7781c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786a6d913b02bd60164f52783fe0bcb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252505c42628587a0b8c5beb1118e07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d0d828223a0549347e920fb2a04cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32b020e451ef8ee6362eca8c106203566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210ca72cab392c489f9026506941f76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf062e05e0c7452530d357b4dc9cbf25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975f0306d89fd8a74cc93c12fa554cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8b471ccbd250a4618e79c19e9d79c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234659df7eea9feb77c08536e85dd8d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27faae74dd986c7fb9f666edd7c90c0c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cb0b4b9ed6a17095c5a2377e94e65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a08aaddb2e43660b1682e5d2d4be78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa428b7866c52eba35e0e35aa1826552575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71093c74e4b91bd8ae2103d6adefe91e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6f353e56a4729dcf51da2257dc089577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2644bf6571f257cc601f963c956194f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41876574f417bb5455bc3be3bf86ca2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40319dcc3e8dda8b379c18d1462c241e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b96eae31bf7975f7ec9afe673f1e1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a5edc257c300b015ef6acb34bcf2f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af94c0a3ccda6042e3af27c94248dfe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2625f13b02d3d1a2735dba42606a89584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaa0f97f01ebf597aaa591ca9c3ec6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ceb05a43b0e78a6225737f860d4ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb1cfe440efab7d0755506a8d06580587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75602d426b01b7b455c6dabd8946ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67eacd4e420ac9445e855966166f498589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9d509da5cac04292ef0f35c943691590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d214db7efe416f158bd302730a3480591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f729ba720b21051286f14df469887592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2d220d0d687185cca1677a7be4882593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7d2e0376d13af8c092cefd56d9d8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c182d49bdfa32f2c4d7cd80a601629595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe61793200fd430394d904c432d63e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2d520d78da696fdeda190326651b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e610d8526124a7b4e0007f0316de9fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458323e3a34fa96463a84585b8a1df9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a5acf5e4a533fa6de8bce7e91e957600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f819f7cde830b6fe88ae892ab098049601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e2d640050acf82cfbca172c048006602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530225f560db62458ea32f58d8303970603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1722cfea879679342db45426cba16d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a880541eb4ce8675a0a65c7c1fb4b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edc3ab25dcde9b9a25eee180ead7c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01713c30984b3625ace3b9623ba64a97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2365634bc319ccb10eb4dcf0ee45a45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093533893df713f7f11a650eb8aed33a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c76d2255705e9557e93550e6c96dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f19902e3b2e5d71a91d27c76fb035611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1614fbea602774936e60082fd19e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473187e65c860c35c25e4fda106f4e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38086196c1cd6acbba957829fd097921614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f83b53eabda18c9f3e5ad2c9cbb6d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b726f167206ea787bcefe3d176056616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e1a088d6e21cafeddd6c70c1f83a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8bcd3aadabe2a70a54e4ae1adf59d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a69bc8b7eb8a0539f1ea8a4992ff7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a59045c7a8063fbbd70b1650cc5a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e921d8692ac391161a7eac908ef9cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7d9b154d24d5112c40def784fcb96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454268878ec7eab9741856bfe931c79b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372be4726ca1b8931c2baa464583b6b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56102e040485a78d8a8d3006fd7865f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54defd8270ed580459e6b59a0f77dd0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa0c3da52dd182c7035f6459b4c0c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb3ad4a3a55c926e365a0f4cb5f074628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3f24c4f232b85387bcc8d0fa0d740629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c87a7583f1e9507ee8c7541c982029630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81eb5e087951e3f5316eb704a0a152631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c4c54769635cc592afa1bdc190a57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c2ba145b5b8999a37e8df192b3e4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f4c2769b17abb5932fa3b4f42da98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad29c0d9b6e9da7b9ea35bfd921f0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f4f724f9954d7627634e8f5a1790a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9d8f977b7e83da66725a0fb5096dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1bc601b8e950c8d15fe78e10ca0ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cb608c53d5726acabebb8afe0c7da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0df9d27a788bf6eae83ae144a725f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a01ece5f10bcb2649a624675f37c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aff7a359418fbd044603f4c028e91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148135076bef20376b2d75a32203d89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691ff2642e3f9f642269c8cb562ecce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88879505fda46cf08c4ba1c04024f001645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0563e87cf507724927f2ea0ccfb0471646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fb006dd18ded4d6e2bf9f0f83d3e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d17bdd9d489581eb5e9e61a90ab4ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724253a9d2fdc2aaea8c655506aafbf5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321350f6fc7fafcac777568d0a930824650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb2eb80af14eef8ea80b1584f7c45b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c44ece924d03458cad398146a9ddd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017a2c3cca63b2902b59def1471b3c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91818eed079a2fc422b881fd4064513654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b850f0b660e97d02f773ec914893cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10616a989bab0d25be5e3ef2b34e1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf26cb9285b0ad3dcdaa0b0e4ce77d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f01d13a9dae0438a417a916a5e9ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacfe728e0b92160980206c0eb7febd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c17eb3aff5853ae1781596f9cd96a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f3b3bb21bc2a3d603a2ea9a2b7c56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342df58768ae3f58a3b0ed7a1724d573662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7590cc62ed7dfb941df8789b75dc2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a63f344846d86752d229bf6830101664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff590f235f6ef50930c185b68bc5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442d94702e88a215a167abd7889442e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c947561d81e12838d1571a5b8317e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd90585641a249e09b72b8cec6e0af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80b15b7315635966fbdea0bf600f96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bed7a0b4a431f0df037ef8d11ed507670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cc8ea0b0c6abab38d44d5183acbbc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ae10c684ce1f6f40bbbb82c246a00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc1d7fd4ea10b223cfeb974c992789673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5992fc59737671946747bcfd0f137674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450735e1f2520a24f474606a6589ecd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f0a77224b914c2491065e6fc4d342676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac65727ee91f42839f29340f8acad3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9a75ec560f1f19c4300911ea242e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6529af8aac01c8341ec416ce029aac5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ac19570245bda60ef7ade86e94a15680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07498e44249388ae38f8fba6e01c4d6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f862ea16ff64b5ae4bfbf2d4e90a8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fac6ecd5263f836a9969eb8834573683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74cb1a08beaf336622fd377a17ea13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b9b5821f0391517e1966eb40f8afe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34592ec729cd2a6afb1376e217fd832f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aef1c789271f17ac97cb969448464687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95c1c0afbe161d7b8b929d091bfa94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526ea47c4612f665457e64c03beb47d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed92f1f224859b4019d71529ec73e3c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd2f3d71f4295c38d7f04dc8b588a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75330ca4d4b863bad5f114ac263d3e48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ed2ea6453eaf9583e26cd8eee23f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1ee137ccab070b8d7bda15bbe2167694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea743f28937cec02149938c2b48db6d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b904176f424dc480e7f49983d82b9a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24396b9530e223681728a2b3d7f853697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a550381bf460cd4d6afa7f2a516281698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a2d336d987f86dd1f34f257cb66bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43c71352f6919b4fa598a94e95bb79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5498e748cb6edef68b65ee77df7307701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907dcce47371aa9ddb5e914f3701657702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7e8343f859ee39f4f78054590cdca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf36581bceeba83f4f3fd21b5215f8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe8548d14c80b0c2df078441a21b36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4660401ea27a996c33fc6c6385d679706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a589bd5fe519eec348ad3d8173cbb0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df788b59bb42a3a45fc6d89f055be5c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e833ac1b5818fb83a11fff91b6fb969709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7329757153c64ee5c55673962d3498710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef43a7321044f125981220b9c88d83711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d90d735ca5946b20b6aa41d81e5118712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee81485bae1c87b975677d5de008a63713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3d8b99b8b7af438b1516a8c0fcf3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84344edfa6f711ae200f1f23ce1ecc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092df3580458c7a264a9e7f94ebfe296716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebd0fdabcf33e5c42372ad352c3c2a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903e23d9214f8b40e6c746bac801191718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad26fcee3c6ac0266ebb0ac9200d1b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ce489795e5b25cc3de6e806f51fd2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ee038b3731292cf46465f3b78faef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75272786eeeb9e7c65b0975c8a81c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c958d1b44d4b836b8239c3fd85a4f45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb38b545ee4891272cfd46f28d1d79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81de5f4b6a408c93d198303bd543f36725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6f4ec1fff8a72547bb74c4681d697726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64731b8d74407830f74c724dc445543727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f1df67839766a7536ea9c4ad17522728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c429369e246bc81a30e8f0cfbff7e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bf4ed3fc2627121d5224267be470e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1863d02f9595bca3d8dc612a4a8cf89731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56b1ca2690a9f33dc58b73e1fbeb13732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f9f18830a9cd553af1124640874f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08147d87132593ac0940eaaef0d2925734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a42b310be8c38ff026098d4a0db75b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b5aca8ef88351230a1b298fd5446e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b852c6d0eb6b367322163b3a6de3e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271677c32dc916096c6053dee174390738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451c0603a20c6ea941844e301216398739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c11398550b923877517cd1b5ea4bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799a826b9118c02ecea699f45941a04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec85274fe029f4a2b69c13d0a0b9f29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b6b41ca8b0912e4b1d57b0c474a98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9ba9247561322648a9bf0a9130216744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327257293f191303c5f82db2c596eb2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2fbd2c6aa7a4873249415ad066cbd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b4118ad7960478603f074d5cd8467747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb657c6371ae7e147b231eccadb399748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4ce9338006193d96e3a19e5d6e883749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e980b1fe7570d7326272f7784ec6a32750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d455b82b7200459b4b7f543345a72751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a7d6cf6abfcea6d2d61290a115933752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b735b1f6cbd9ef99447d6952589fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7067dca9102e41d7c39877c01f421d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf959041df2646997e8988d73178a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defb9ee0d552bdf2353264f59ebf96d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37630ebc34bf4ececb1fed5bf8252b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd7ae95fbe4ab825fe2e01224325d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1db788ee69dbcfaccaf58e0534593759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3b42f31fe35544fbb4b3d8ec1bb521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78903d30c40a588f9ce3cb40eabb192b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c380efe80a5755f89ed6d150925d6813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5154a023fef4d001eabee50d703cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea64f2ef729bd0904de5fab848e7445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ffa494f1b3cf756faef53fa64b1906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f367d5a6d0dd18e639df585352b07817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6008edb31f4b182a9a0424771c8568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c03d7f25c30a686ab9bc83bfa23459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec2b1b26f912b0bfba54d6df93acbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ee2d11aa6551b2f36a8bc00f3f4f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65777b21cbace681bacadec7eb7fcb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848af68ae462397c87036404b2bfd2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c87d8fd4389c6428eb1b8ba79809a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5715ec99585f6094c4b0509af6c563015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805b2ce1982cb3c7735fdda8d172c6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c1ea0591d283ba1895973b2e4cbe717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69ac1c039afd4606119bbd979fea6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fae123e99dba4fa513023874ba91719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84730362ce32ef545712455d60ba7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990f58cbd537285ce1aea72ee7e827021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1d04f46719a12b461fed9b3fa64f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3ee6a8368e1f5400cde76e580689523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e329622f47ebf046fb3eb02897e2d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403a2c48f424877b279a81eeecfcbf025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd9da349be56877fb626c54908c7aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4edae42c17ad242a8853298a57478027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec330d160f2421ad102432b0bf10f81128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746ba1223aa78eb799064a320f7661429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49017f5f694d55c7b9e5b06753d8b9cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a5d07e6b9e97266bdcfd37a48be5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcffbc7c7dcae4da6f3dcfe322804432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850a6b6b87a22618bba7d269618001833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc152179daa2cc9a664d62dc5f9a9f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821ef14f197fdae0db80b978c3fcdce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5afa0cd2827857b215bc40106d55e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44525fa29d430d2e7cd0fd1335f9d94f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbac95f833c86154f8488d45aa17bf238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff62b42ba464c46525a3a76b28f064739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a029591e48d86bb39c51f481222df340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0bd4933b3d8f50c5253336795af3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207861158075e5f1439a7ed4d2cf97542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1c1a6656cf5ee42b01c9d776dfa6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a57bfa2fb1e488441ac175c5a95a2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64588e6102fe4df54ffd2c3ddce88c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fee9c6728ed93a0212ab8d9f67f4b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900a7d59a80f235083b3f900a72aa1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd70d07625520922aa5c2e46eaef46948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d46cc7b62c1db7f16f78f30c3beaca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e78592503fa6b03b3f7b75d3adbee150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ca9c8e29d828cfbefb6d05454801e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e47d722a9e1a0530194920b695eb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a662ca1f4d378f5abf1651b2be04f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78e575941aebf6ca6488b6ae1f352254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffab0488d64d9265be11035084d09d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c37533308e4a641cc5a46da1d1f15156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb4b24d7e2a39ebf5b8476031291a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e4b9f8920a54432d404b33c2892f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efce4336fb89ed57fc09cdbdef99f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4742df1161ea72828eee4eef99f28860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7c01c1c4fff2117c9e84ee48faf2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43e5a5cbc154f86fa1622decab0dad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8411c74ea34a445f2e11d5f8b48076d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaf310858511e09def72745b53f61864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e009b4a84ccb60e8ade977a7e1eb0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064148d3d643da0520aae74ba17c9a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d294533523da64e87df342a95fe58e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed07c83774da40ee4cfc9a32368f9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1501542d27733fa386de8388c70a7f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c08ed847272b663bb3d38790cbf6b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a2611e866f4932b96bae12544cc5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83414608313ecc1be0b2342410361aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ab73166581d9e26f9f79914e9c1f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae247f7729c5e12fa8d8b05f18e35f2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f06785a7686c39c4e9842cb602a95e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b4eee647191a6b3b114a5e9f371bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129ca331947c0f015fc193d4c488a4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262baf95f05259a10aa3ad711edb75378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aef91e9d8d8b29f897d857798746379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32721e8b1ad7184ca51530e674c09c6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca60e35eee7c21158bdc9c5442eaffa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65151961baec03f7dd221343461065ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af72823be8ff573065b9e43ee51df783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529faf5f8d36556cf4aa80ebca7491b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e24c7f3f740611de4d11c3daa4c02185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e130b8edd63be3b39cf0bd5b436b51c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51774fb1825b7861496ae0adb7b6afd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae278a3ff584e489e0caadb7511a6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459713c4ee7f67b1e1f625e64aed8fdb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5c7fbbdb7d1e4a2d261201a1a04c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931eddb3b9038981ff66e90b543b3d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db84945efd60048dff8a3adfd8eeaa492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00f69b373d8dfbfaabdf2cc3c479da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53829f075f432349f9dac2b125850994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74d5d22d254cd19c401859f99b4c1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d0ddb3a1a4faad0b82370b8e2933096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc7f566985ad57dd9a2dcfe6f8e5cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da46aee8e119b5263fc3b746b43519b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be757f45fea8d5dde9b43f3830d87499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0dc0f2d524b2efd9810f564766ce2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa742543cc81a047e6561b09de4df6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c038ace4a6475e874695bd5f53e72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e6782f19fc57f1d07adfa0fc578cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae0240b7a8ac22c6f5bafaff1eb04b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f958aad9732a6322156838c33000ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743efbd66ba1f27a6341b7211290cbd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27fd11d245549535a4a8c87df1d363107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0647265d5f558500c6a1f9d2987d7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063546df7075cf68ca79a753d5f1afb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44345d1ed2492b931959634fd81d0cc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121707e1e07f3d1c7ceb9a60c7616a6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3282353057ad3a07aafdfbfc547fb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c551ca9b1269d31e7cf45884bc91c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f5870b2af5119b88b0ae11b6ef6f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b53d9f07d01ba5cfa361167a36f89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e932558eb935bfda19cd3024cf9dab5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5aabdccf2a7330b0d5a85033e3c12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55885f927a9733c799d69525ede33c93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f548a04354bc1ddd8f489811f4f4c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd97e13612ca9dc5999499927f398ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4660cb3d4664b59a2b3bffc3dd87b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5b9752a651dbb89bc7f25a90704a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe71f4f7c269b352387679058976f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dd05dd022b8282ea313d388cffef8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dc30f04321d783f673263a4e10799125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aabc9d977bf46c3c625b0d2d5387da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206576dfc5bda18e09350208f59fae67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf7046636461868884d34d7441c332128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146eb8f5cf3f75b1c5f17c334664435129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6a7ac42594d2930e0d6a4014cde51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f5e0cda8906b47b03627c95d2155a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac599dd65b6ecb8c32126a5edb4f5e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bea483ad49f5bd9265a8a92fcd94dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318bbbf3f656a6e33565ef0d66d96bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca70d4321f7822f84987d0276aad3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f2f956327302b49de5143a3a9e144136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e6371ef2b0636811bcfb066a266e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe5724893a0df42c092c08087fd3ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa9ef37da35dae9fe1a39fd7b55f03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612667361290dc55a45df21517ad215f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba1251ec5063d79e06cb9fe0c266ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1d83d23acab8cdc370770ac036c46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f5f09c2243eb65a213deb8ec98a23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3db49449568b1d2ae5a97d5c19898144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949affd03506659c978145aef065b76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158b85f8873a80cd21fef2346bebb27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152058f73940776f60addee45352db86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a288ae2c5ad3c3cbd5604813dd26a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960058d9656d7946bf2fbfd09f65ba6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324a58ab34345658ed245ba55fe8ce2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ac1f904d7cb5d74236a467883f67b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af326e28aab31f7bdcb1f47b7cc581c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea070967b8cc3b9c8981a6bb2576b781153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bda5d00bb0df76d9ebf0a95d3c986154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f5f671270f07a4c4fce9b5d3482ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31859632b99893c2877c31231f20234156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986aa99298d469225ea8c82680c4200157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b175763593c979ec17b9762249ad123158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd65ea121d97148fca9a00b09cdd79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe8d2ad85c36f944e88a236534fe52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dba8bbfde9cbdc383f32784d6033a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e820c428d366d4c6b676aa1069d0a05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879d1c8c9a072d5b180ceee01ad9a1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670feacfffc5480e89e78c242180ad8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ff1a25615b5357a10c9734964b0fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7dba9aeaa6f50722f0ff67ebe9138166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589d38a8fe699121a38c66382c08031167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c0a4437940419536f07d377e16529168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291355def73ba36f003df6b25eebc6c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcb0dcc3394db21309f71bad808825170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a358d0a34b9b36eca41da3d9c010c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba803ed1f16c3e3ec82bcc97bd9567172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8fd3ee8208263ee9b9fd2f3d1cea5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f631d5d4c131a3387cb2cd78de8d588174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c9dacc06c04acd33f3f912ada16b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52a882cde000135766c5fbc8daa5d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc486de53f9f35d85b370143ecca7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2267b102d2e76ed14f8a126b3756a5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1126e261abb69bc66517b557ace746179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afcf6b0bc5e339057cb890d6bae48a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab0f11fcb4c48bb1ab7ca10d479d56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92c4dea4b885dd18f2d4be22c56a65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2de12694da54fde893b1e50ba3476183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f51eb5b5a8078139b658bfccc1f3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e02e3b417536d6f2ca1868a494f761185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f2faf22402fef98c350393d97ce47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899604ed7c998dd923b426a6fbaf742187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff358720aa02e46d6b48791eb5e981188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0a4805052f9681d7b8075a0f55407189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a0290b6bf4ffeb9afb1c6288209eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28abe4c01a1512efb06eb6cdeb311f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92446125985c70544ee51e990393d95e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a01562e600bb000270523fdc0bfd33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7451969a5f8089232b90c517efec4f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5de8899e341bc3972fc65914e4ca36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f36dac2cbe044e8ccf5a5afb34eee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9355f27368a5121444fb57544fc39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50bc6f758771bc6921daaf609a079c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21c30660b9adce58c5365ec1aadfbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0110af9f2bc7d96e9f0f70be4a7c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fed4ce21aee6e53df96444a2f27ad5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb362a08a2da7d6abc1a29d7a4052b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c35ba709a438832e51eaf46a557d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95b7d56bdfa496e4df37edbed5f9aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d983165204fcbdb0577e48fd39e138205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72da0830576185df5c321f8ab138fa9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37620c312e5e4a6579b2a3ed41f907207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7be4d9d47e50b8b9802f508315b5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47fe4ed66345a781d3342d61b36317209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7e3ba7f6dfc1a549b378cac8ee797210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd0daf02230060e168ab03561b50b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599224f4e7a6b6dcef6bd8a5fd33afd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebbf90f41c20df2905a2196743b784213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618704aff2b8efe319498b4fd20eeb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56922d86281d4656e1c8b051326fd70e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00189ccecf95cd993a4f9ad72fa5ca0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72c2d3a1d399f499ad19f1b01dc9a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10da92b55f375b78b3080e801a44e0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea00b4a69a16aa3866a246ec3b2717219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e7c5913edbe8601a6a39c455651f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd31499972ca55cfee51cba74b0331221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395537296282c389bbc6e5a5177b769b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a59063353b9f70bab49adcd09c9cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f6b0f238b15c5e5d0c16ad0ede0a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd380c1636e4313192d3e39ba27df50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c90e540636368d6611f809f67f4f2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711a178ab8b6333b5e7eab1161c61fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1744c97b1c7397ea3abc1aa88f2c2a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b4ae07f034f7c3b28ee4cf8efb805229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9a6bcef4e70a712503f9d7828c65e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6dde6ce2eb2179e8c75ad022d7882231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7f716465df15199d068c1ff450d7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ca5ce0d967dd6b7035cf762007171233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84029538081ae903a7ff8889e86996c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63b37f2fe5bf7976c232cbb5ced63c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ca65a76a1bb7be4ed422250286270236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27d1bdc19fe05838f24fb7def7d5b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da416a15ee08a39a9b5497b3620f01ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd2444bc1d4c84a85a733caa26d2dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccb4874b1a4907f8bbac89914aa547240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09465e8bb0f5df0b942380654b887e40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca6e6ca9f29e18674bb3d9f953d4d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223747ae8c831137ecedcfe351a4a36a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d54233f446335d9b2eac31076a73cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45217f4395ea93a2f46a7b7bd11311245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04d4247ebd736ed4c87de32bfbdb57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81519de6e03fe28711f0ee7fd7e63449247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a76df753ea940a1d6d35db851676f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644155a3ad41a263ebc73c06a237078d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193c435113eff9a9809923dcc09bf57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6996eeafe71964e529eeab060680e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634bd99f0d2dc2e328172f2d64b6357252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592325623c6bfb320102414df122c6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c176b7c77b45e55ce18da1957b993254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cafb729580a350d3f293e58e82d65a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd3b9b3259f6217262e6bf20d8a4a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc394a7de15684ed84d82bf0e5fe2ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8a4d31bc24867f2e9ec40ded02cf8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82cf635f6b75eb94cd436dd1ad6b6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c065137736114242692d2a1dd2512260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69fd6a2b1c79da96f314e4039824a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57bbf7f0bb67ed154d3eb515b1b77e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32926a8c82141e66bc67d40de081efa4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb116af8d6eb985b67cb9c40982b4ad5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdf92e9a8f47d04f0e75aac7bb0b02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798a743895a5a44833a7838539b76e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab3ff9b824d86d85d6620615ed3123267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b387ddaa8f76e2afd33ce375d52c7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee94c3c5c09a267b8e8241e8e58df12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cf932717d2c9fdbf3c820ad2c6dc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bd40f672daa059538433d9fa6cbef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6d071fe081864e4c764c301ed305c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f665dc44925df9d21af85d0abd838273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019483cb90090a42a2fe5f472a76736274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686af786b4d479476a3b9633ac0f6c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51df34c4299bfdb745a859b6f43b05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b008fde2719d6944db48d0369da1c6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0681979a2bfbe3a5fab004c4ef885cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc17f03e485f9b2eedb0c0413fed74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0f42a734395db38c91391723a1fb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddd33c3d71065d205d38ce4998e055281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7d9e3c43300919f3a122c4d626ef7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d410b810bc6af828f1cfbf74a6fe3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eefdb96cb433d635d0c2e9669ae315284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428af62586f3558ac5f6008edf604a26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a170d11679012971a82676653cb87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ba54fb2cedefad2a5c545823d5b89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69b91c0b9bd8f0cb0cbd03c7963451288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabca13d046fbeedfe45ef7a39ef8f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6893d5f2faa37d15062cbb86bcf85f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50f96301fdd0e994960ca809355153291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327080aad66a758908c1b4ccefa43c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38f00c4528b6afe03ed3fd8f651ab4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bff84eb90b6c320295adf76f1b81ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fac22a355eb62e11783f2e6cc19bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eb94b6e3925afceb92d9348991ad1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ff88f17cb1758df4b87684a06e83a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356c50949c46b1f43991196b7cbcc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae84330f031189061a20693788b79d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a088a516c7a4d6ed0265517bacaa7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aad3117f97b2d2b0659140457c349a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be9cccc34752023edcd6bd53e5114d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018da26a0f416cac00d65c02c4c58c8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233511963cd3d05e9ccf8c3c7a726d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0a83fa5fa44ef2aa1373f1106f421305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68c8cbcab01596031e5a084e7247f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9387898260e8435dcdc4285b4f5336307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a443ff88243a0aca131c6acb18912308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd079f86998a081a062b9d6426876a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53698cc6436424285779be321a243b96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c93d7cbdfef4df5fec243ee0d3d23311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3e1966678484e990068fd20084c57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65df7eee8cea7f4ebee57b4c1b2fa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b60e1dda05d65687a3bd7bb8f6e52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ea48de0c20a596986f109d8cd4fa7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182c27a57f64bed4f1c5de5a3f6bb4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12637046e11238d3d6342fc73f587d38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335cc655a9820a1242e118c99756a10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e15eebe6f6ed6d1d74dfcec54ac41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ce98a0de917b8aadf96174dfcf23b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19150f51d4ef2b4afcc50dcb86e5943321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd59b26f2b330b66b6e7c7d35a8c335322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6af0b2621ae1b5af4647e83072366323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6200158fb73fbff16ef97a6490d90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af593c9f00a5fb3e8b88c3f60307b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753159152fb6b3c887030505a1408816326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b623118a2a0ec00c4584f0dad2bd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61660b9ccb70b51a53140a9e330cc5eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030b3cb79a6d2ca3ee84bf5900fcdba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b90916e9cc1da5d79c7bc5604f22f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc25b689fba60a6ffe59751ecd733de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135f0fde579e331914d91096ab13852332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10d1c900cca9ab9e1cc33469706519333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bc73ad97081fe248d8cc79355fd10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569a2ff6b4367bfebd188df846eb7db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3085f1d44a7a25ccf132aa7b8eed2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cad98327fb4d691205828fe7f74a37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067040498341fb2920d4f3cca04397f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228e4d64390a90e4ba3fe92aa6e43e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace18f6dbcaeac6aaba7fe5a9baedb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf7efb893874596e190f76111a1be7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c384bea0fead653d4057743207405a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33325549a396602b459d6d0968b5f3b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954658bfce5fc0368aa4f6ec55881f47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3d2160f62b7bea5c5a525c0999a2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcf8d2951d898eafe5c33f56884e1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a91fd83b7339e8ecebfa2a21265d47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea67556757d7ee7870e14c5961cc32e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7933975965e59b3e639aaa0eb7bf0ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8cc2e35c9f798d76ccdb991b0419c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501804ab3a0d2441702a9746b938aa47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40a4ccad62b98a3cf990df680072a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22d7507107ae56abc7e23df8cc5bb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7f098b6e9a9fff740d1e0d0df7e7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365a45151709db9f688e81e743dfbfc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f9c891bea6e3231fafaa29307cd9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e100c60063eade0fc7ad4dd5d7d66c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02ae0a96edc52115c0528eec7385a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cb1d5ba0cb131c038980fda5733e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaa182a5138504fbba3fdf653d1cfa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b73c3be90a9bde040984d5223c94c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb06c19d51ab258f3dc9dfd6dfa32c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80a2d8988823523b0b395bce99aedf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007b129e6840a42d35dedae5074a7a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebcf03db9421772112fe37851037cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485bfca5cc9d8ce7f25cbb985c00613366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eb27388686aacc74dfdad645ca1b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acef19bbe5d39d2b887dd0e25bc72b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66aead067c60a5c52f11b1f9bbd30e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd36410b758a937de7a8f860d76a790370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a939b8b7bc712b8264a63236154c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238affd228bedd399b4da5a5d743c2dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb6b8bb9b7375777249879a669c3c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcb44a5645d4a3e2988d5943964f5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ceaf1774bddd1f28385b71a9b7825375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9b82d682dd66fb8773a1679b34dca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2011ea1d2a5d3589dc6bd55d69519377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cc6528e1485bf8b197f657e025be8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ca73cf920bdb00853b41f6df103c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e3dd6fcc4c2a118ee3c49f626a565380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f8c3ff69dc28dc2b824b90db31be6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec882ab64d201876badfeee8399a3ccf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b60883bd9e2985aea58c1d43ad83d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7f5b83616362b374f98a54de8d247384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbacaef07084afeb32a957e0ea0c1f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03b665f3ffe031ee311ec50fdb4c5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa1a7b7e791f499440ce491b9210bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df21f09fe0f829f2595a19d3f7b3dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1d72bcdc6c09d2aa1dfbb8a6189e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ca732343891288b4eadf00086f717390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3978ce3b909647cf2476a7ceb9a09b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426a640db1b2bc551458b11602e8865392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066514b3923ecb16523861aae36e3fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15c7c74b7de2c4a0158f8a459796b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae189e50f22b4de2ed5b18096a5f2d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87138bff98131d7dc8cfece150c5cc1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6352448f1814c4c05b8ca2511ae155397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98691ebc372a033a25f61441854999398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c2e87cad7a254c8fa9a3495ed8c73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bef1f465cd6336857af7a01a69ed6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7a4cdcee873e92b9171427121c1a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c7ca19b5dc0fbe658f8058fd1737c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f100b6c90ce4e708490a25c2cb8e5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08be272342b103e506a9b95af2347f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32a84cf97529942123d9e8d40c341a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848c3c06bde1dd37e128d1ffdb248f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facda9df7ebb731265e5fb0c9fdb6ab1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4f118e055c500b473f36cc017b9f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162e0d8342c492571cf59423a2e3308409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116db7534c361af0c0eeb4414f19dbb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fa1962978a34e67c2e24f1061a17b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23015aa624f60a93be43d7056edd1c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ffce2cee88092c8e3254d986cb607413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079c0c9ce1ef95c2e8d0c68a635c96d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307e056f2b53eee508be69256603beb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484f1390b4a8862c3030393ffc05c55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198c416aacc3c6f63faa5aaf7be18b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ef8338bb7250d6c98499ebcce6bb6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad09111281b9f2cf14d56bc39e2dcec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34ccc2ac8ca433585a3a957f6d3c2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386f492f29065c78f0e617ec0d99726421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848fce348a205095ed7fb0d6a850280422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf4ca734b89a8f76373aab82ab67af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02e0820ec6e4068c292c68e214c90f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266548ae073fc8000c05839c8dd98d3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e12b08129377916a299a301fe04ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9a58373da70b60a6e53296f457678427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561424904f2544a7d24b0d3b10a18feb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b77879d98f208bfbd193c18577b5fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8bc2cb2d58d0668187d20b4d4a4c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f00b1d372cf332a35223c0c48c046c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609c921e36031230d824888df97154d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978264557c771da2f7eb2186eb369778433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8669f6cf772353f81a0da81e5fff3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4159d2ecc832ca0657a76b80dea7c7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fec0fc24f5ac0677460baa57ee11e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25594803c4ea20fd8f9457f93b5a4767437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab0459a1b0d6d5a80f1399a3b73f0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd192443244c0cbab97444e73098e0f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aae41703995c08c3dd097dc3db7677440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5685bb6a1dfdd55c45980583ee584441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5683c1984303f12e940b6718b57572442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cb725fa1afc9887c861fcffd05039443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada51dd8043b4e0a983d50e9ac21e71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7995f0f9eb3c77a626d91aae19fb2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c72436b3c30bf932c0d2dd939c692c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bda87fc67e808ef269e2be98d265dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa22d87ecb8ad165572e1d9a6d2e39b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67070d7050cad2af15d2a8c5df2086449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4043921535582094b673e95f4b1c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e905b188e8cefdba86eca013fad958451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528ab83d8c21ceb265e7da8a4960251452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1bd9ba75fd899ac6c6f7a86ed57a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf22c42ea88d93e00b81032c46adc4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb742fceea0450c8b3327736e1aef0e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbb39640a2d37126c5bcceae3b862e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ff9044e4113b4c608ef12381a746b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140ea40f090070c47d2625b78e2a575458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe9566030394c0d96d660e26cedcce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c705f789dc24b601e44eef1bcb6c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaac2a1f4d029bcd14c5cdd877ea48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a36d967034be721adb354b78dfb945462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfd7e8b48d2dbc58a6e170bdaa2ec8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24abb54b20189ae5657c58c31b68471464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e26f2148c2ef910dc2e0d0f24b6c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca5116ac75999abc2d7770b8bae0c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00634bc2fbcba5061a7e51f681c329ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822f89ed0c8262ef953dd4de1cc00c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc2fdf855eb84637e21da2dff7cf20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648a094502e0b64ea9a9fe587d77650470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ee9f1e3743d967544caa56b578756471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa049d2783d77ed017c6cb6d6429efa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e703067438877588edd53c5ed80d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a8c7d2d442e8b2930f703ba02856b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dce29b463fa2e81e1652537b5f63e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eb990f6f2468f49a726f07f7ac877476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636d7a54d1c575fec72c1e0b92565d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10f2e872fcbf5693fe3d6ca1e6c0bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007042b44a46b81a970996adcb7a5d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385786972b3ebf7eebb4fdef8137f34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dbfad8030d1b4c285386d9197db0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac27fc3b4d7bfd2f4802ce4fcfc005482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37231f5ce4c75f091a2c4f00f3e27e79483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274633e7ecc4ed9e1869537cf3b2348484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2d2a0237333d6b725c534823e0a2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702a622c61421cd0d26048371ee50a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccfb9a8f4c02dfdc92663dffff7c05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f050d33e7acf8392b731a403e44f06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da900b0672f252669b01d7dc374fb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7b314b79cdc83e9c7bc61ad728430490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a0b0099351a5785c52d48c8f9df5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a04b208e9c3ceaeab4a20aebab47c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac2c5ada13cdd29fc89f834b3a547f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a253a9384c6c5468d609c8bd30c90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094088508f11e83fc824732eb9f401f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f760abae21bf4ba058575a6e9b91b4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c236a7ed37cd5113004a5c6264480f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd228226a8920e31ac660275bdcd8191498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a51e669bc6f8a7eff1483a5c41c22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924de5e93c32b19cd35ac7aaf0cb13a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218098701177806625ee0f140b3ed06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80137a016349a8f1538180b254124fa0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95c7652b1b5c1e017dd4e3b7249d19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e201c51f378c1c46707c590603b31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad9e6e929275defb17b75fe2e2bd39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563edf9e427a6fddb5c5e844252167e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee38c5c3c948b543610b94ca9309c2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df88dedb813aa8e198bedf88fddb6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7886ce14a1a541d6421965a9107b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91b9e7fa865bb15103198ef2bd11db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a141123a353aa8aef381ff161dfc140511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282941b07f0613b959bd975fc108740512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b991ed9b4eb277fcb6db7a5d94994e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b68471b99dc23b7e5b3ca3ff675b2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7301a4267ab4c8695e80ae50ee59855515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36998f900754bdb2a21f6f978b4b1e49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d130b503c2dda9066a0f706c61cdc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559034208cf378a6b2e7e4fe3fe3e2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191f77ff74fcfaf81e86903b3db65ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900c811330c9d9abba770ff238e9d97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3ce0d072e98601e7b2134c46d88f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cec97efde0ce37e57a7622605159fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159a31847b80ab7350ab952d36f874e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d07b60821192d1351225144007c497524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8f9e3cf90b45515da5480cc965977525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7400604c91ea41733dff77933877218526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9d2a57884a0a0efdcf2c2e72c0899527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7909b0ddfd1ed3a356fc694626fa344528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca98dad4517125b3ace810d9b66cfe5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4ea3eadd68c30466288ed267083d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dafb615ab201c707f34b3be88f606531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f90ed3395c9006afb44eff223625d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb68cac5daa51a93b5590365c41ad6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ec8565ed3ad0e15dccbc4ea54394f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c03a6a63e1ade8d53dd4a940fac8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0fd6d9e7d5b14385abb61e5d42f7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3df216174d8fcb34f9f56c1645859537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d534da6a839db14e0289a0c4330f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f43918b4875bbcd5161551231519e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed349598ed367fef3531593c660e996c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f91b0f86f295ac83f5930c4614288a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26ea72e5eb477755925506e79dc673542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8077a61799053b604b2c60556add3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5b2bf1d6abc92050383449755dd79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d6fe39ac59c7002cb56e82aaa1f99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5b83b83c344720e09aa9d5196ecf2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7a031ab72f8cc71808db4b5a75ea7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286921c6ffdd499d85e04d110ff2455548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a73d2b5997914ac003fe68cf89aa5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f475cc319acb7415767e90fcea7e5e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225e3440b073755e1bad55e7b10ad5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6755a147bee20f735214d4dcb4b3c6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8067f5e7fdd96cf9b7995c03f7b42a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85582203ecc3e4ab1387ef95796ed59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcece52e7706348a45edd1389bad04555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61b005b89ec913409507cd066aaac9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b017b4c81564f62cbb6a09aa4e77f3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93d70e2d93b7042ed842ae891178ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0195c72f813c5cf1bd4bb6ee622b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e5f486f044f6d33f327e6882e2eb0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c73f0679e6984405ce671e06820bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a0d9ee2404aaafc25b78d99d4376e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5860c5c8a872aa5e7c95d3697a7a4e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a402884a8fb3e50bed1390ffa592d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57886763378095c038e0d6bdd7b839ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cb49a8d21721c297ed42525dbd83d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28f2bbf58746a94353a00b7765da27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16893574c5361b5eb8f391e1e2d297a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79425d556bd5d7f5fd96234037889be4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fba58babd88dfd22aeb4bfab7b3663570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174ff109e48000a40a502b8dcf23031571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664a80cf70d841b4daf8989ab8e4385572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4575fac9df2a3ce4174ff9cf372d4f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9607cac5c63095f9793c799e78c9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef057fe3d1819a43b90b9824efa2151575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfae684c95c1f8b6d87fc8e352a312f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9f9b08ce89f5c15e0abeace448c7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb1d9884cb113d5c1140416d25c5ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564669a6664987fcee231e8cfa4bee32579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6edc275cb7d6aaa686a584ef9596e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7450b31a2b33d4bb00d6223927e36a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946689f4807ba6a88ebddd6a83233d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede039d65d0cb54401abbb4263e820aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848e77d276ddbef869418e6639e8e8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fd761c4cd17c7e36f1956ed29cd6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097abf625c091670ee2b4a36a06e0bca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c264181e6ed5d15fce56cf28577f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fbe1733efa7a125ba6f43f06c5510588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cb476d6b32085ad5390f1052b8ecf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fd205499a50dd4978ae89caa557ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e3cab1dd30130526c842108594759591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9a2133bad375cab0f75e751b4a2e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fefe257936c31d35c00d8f308ee4c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5cd1a34f6df08317a8626b2f58cce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f6489a5988f96b3bf6e3c78a18b00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa36ae538cdbce4f7de9acd59e7582b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa851eb043317cad422121b7e113b0b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c794b7dae8e7d072ba428d2f7ad6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345488bc28127ab9cd104b8a81ee3fc0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f4890d1e0a01ba6d16de85a4d03e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6069e42e4a210acfb803cd6c23ed27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b4221a997d5704554c6a43856a391602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db248bf231030951a49d6909ea878b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42fb072db8e19960d4e8661a3c87aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b24374fe316a0845c770c24fd95ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e297310a6bb528725fad41a09705c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8c1b27fe9250f93d933ff68fa8a04607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691666595bc11207dec842bf8a0780b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc49b1eb38c9a9a957370ed978509a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f354ad649912251b190ab3db84bf040610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96fc8010b1a51aabd3f1495f60c35a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da751bca0d09156058d25ac202f650612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c715e11fbdd0c0ced95016379ed53f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120937372f709cf2bafdb75b016af3e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d267272fc5a106bec047201eaf310f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b38a0867f0857084a3bb6d17b932a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e6213687423d083ca21b8c210b234617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c267ee7799ebb8209bfaa316a491a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be360373aaa0683da48030a4c2ebbb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315def4ad85a284f5c3235dc15064a12620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc33301c92fab49a7bf7d3ae2f50bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d2c3d3cb700e320130105419c458c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15435b33f9a7870a907db81a25405962623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de67d6fd67e3dc543aa6cfe66b5c04624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e48587d2d5bab29f123339c850f612625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fc50fa4c97eef7128af7636a860d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3728cf7917d7da4683eb2c0ad9dc5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd3ed0b0cd5bf43e753de08973a274628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48346c1c2c25fd901b9513fa334dd471629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193c2297e63687568aec04e70084823630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2b17e5d63386f780f339336d833e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db793fbfc8fdd9fa9971d6afd76925a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b611988f76921348ee6495f697aef9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cb83f43851990b0cfb219c2aae72f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8180b06d2e827e96cfbfd4c22309b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446f5b89fcc431b3567a5e001214260636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835564805c3520ce366b2aea944501df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e683cc40c13b3ddf33aaa97d82fe75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f8d2229f0254156eab6d168e54f0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b22133d91655ec10647e709e634b91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc952ce1a65c1ee55145fa9b25a7564641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa272f912ddf84780f371f25b951c869642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df1a7ab921c491b4a674d6b4d6d851643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b700ccc91147b860cf3e6e44e9ef5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2921ea2c0d2486cb1610630396ccd1d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931844852e090487564b8acc1a3dd84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce406b993678b51efcf184eab30954d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd09813ef64bc2f19c9ac560e9f4bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d1d2820cc11404b493ec4a69a7d9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7521413f29e1e75c7e9f746ac67f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c79ab5b1d0a85035714f756731512651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b50e900172b8bcbb697c3e30a9e141652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d541a3da580a6e51b6b2b80c3e704b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2090b1e58f3f48ea76c97cf2957c8f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff29eaaea027861c6272f12e04ffc50655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94640781490bba8847186d186d6c2a6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88b16bc713d518967315f357f4459c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b405953eeb27e19eb2758a0f034e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0edc76ca5e9ff956be12f2023b961659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90db3591bc30274a9d3d78793670f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13ce08b95894450f7c682207689a29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc69581f5ec66805707a6930e98b607662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052676773ff3fc184cd0c684d47738d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c794a419394e9ce7b36454bf76ce5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e232d9c2bbf92dd8006245713823b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec7ffca19b88a81c1f09ac6e19565a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab7776bcd62d986bc2173fe53b13eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596b63a15f023f0341b16b2cacc8e46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a364381b958713534d57d9a4e011b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a76984e307fc32d2f81a63e7e6a26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1d2ce1ccf4633a19736d845e587ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c875fbe48a263f6444aeb252d0a03f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb79c077ae51835e84370d09b0dd1e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dda67f285f57edd699fee983c78802674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337048dccad6e5b2e4f8c99194ff4b89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c411551ac0aec3328e2ac309fbf35f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e3081ae57c61ff5fef76dee545d57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8ae2b0a913a299af7f6d0bd6dbe03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1443cacd51800c3020122de19a36de0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b7225173d581e6e0dcdb5fb328036680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159e4c17f73ebe8ca2d95181d645bfd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42017f2010cff4aef5c233dcecd6e25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf927557adf83537f74977c66173394683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81195e8d51a817c7f86cdc2712bd1c07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05063315230c17b6f2f621b5b997742e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873756364b70cc86ec3ac41162b45f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb142326807e48452b9f084d7dc36cf3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc33d1aeec85dab416d44d27210371688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bf806523bbe3dfedaccf862fdb2af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf6dfa5db48552443f7fa789501aae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d801e27df91013a9d4331010e23309691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483847cef53379a57fa3a1414ba012fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5c60a54574a244bdf677c2a4d020c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abb9dee87736cdb02b7a02ffe5b6c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325930feb335c768f1d8b2fff91437f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2870756cb7f86e83ef60f45366a5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef31435c46c0cd3f2112b91ca5bde7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49e11e6f83b1d5d42c615278c17f61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d05d3cc11f132ac91c6bd41ed8131699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ef47714c512aca4135cb840e478b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa61ae6538e78ffa0ff29a9e56b76b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3c4d6557b3d3e804487859c03a7d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a26cdff028b4938f44588c4b863a56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c86527087bc8237a02bf2a7c64f4f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c848aa654a38ccf7712cce4e568ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d55f0e57181a449b648f47a21d8f68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd9e6feb1afa669f980f3c260d50f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2549fcc39a2c349c9b44a7f538db663708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b366553216c090410392b872d0d3b96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659db5d4260df933b095da1d05ce02f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf42ec4303ef784eef77cb3a508da2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f66a96cfc90a3e4d649a0ccc191652712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1607e100d07d2f1449419c9e8d6287713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76d73de0c8fe136ffcece8f0b80eb6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3a4d6427ce85024bac13eb0548e71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e3d125bea10068e25d0c36df6c858716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead47497661a6215aa06d498d52a635a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3f8085b304a43c65092b2881843e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9205201d9a277a8a0be4108b402b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b48e984a1f7b1d7e0b560a993ed85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be76246619a2c004e6a7fbe96051e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a5e6628998b5f0bb2692a3a7a8314722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7235279c63579bc2c490890d88b597c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b503dc0bf084b4a18fba07a4b5d6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64a3ea708fc9c473ab4263fedad207725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d50c7de85ddc70129612cd040dba6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5be946fc2ca87c625119d3f6d6262a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1565eddcd435d4740a5af128fec7b67728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f91ab855c06eb9fe1879fdd4152c11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d15efc2e7ec90a480f79bf15315d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bb0a02e72460d113ddd0d67686c5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a8c3385473b6dc43597dd4f236198732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d896084d4d8cbf5a3cc7bb92dcbce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e521428b2ce3a30b4f91189277e01734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda0dc901fc0b3f0f9e2bbda895fa6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a43a53a23b87bd94b4fa8c2c148c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eebd6bf9af27708d5857f2ef62cdc8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5270d23df4a0b901533e8821d0accbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0647b4c90283b51a525c495f58bc8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1143cad6da1309d48b2c8c855fcdb2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ca57296bc15441091a1cf8b69c8c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92249634777affe922a3e88b97bda7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aa937506720a26bc742d91b204dfb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d54f13801bbef9bfb068182d4757a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385da631647b16d4d06087d9e546c7f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e81d01263479cbb88ac39d06ea696c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006bb51757fa700492a4448f3d3db80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84370cd00555b2d6150b37a81752cdcf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b95fbce7b235bcd63794ed005c452749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522092d960ebbab9e8ee902b60eca63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762f419b27b74190ce9fb1bae9e46e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceaf37cc7d4833bd424a398a9b9905752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af898fddbc10b14b1f591aaf63742b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0ae29dff3784e79ed38dbb23cf40e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce95e37cf915572b8fcfa3c869d3e70755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336955b3718388bceefd76b7d39469e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7f4df3974f1ace263ebdbc38293e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a423c032c6dd76599227552dc5a7f24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ade19fbbc7fd15868afd82a2596ce759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>