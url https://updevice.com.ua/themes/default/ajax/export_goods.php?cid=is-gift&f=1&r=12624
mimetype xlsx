--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71671d173d1c91ac5d32ab95bcf123d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53aea7b7d9ae5386e75a0e9ecd1f052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6bd798ac9097cfc6412aab21be8d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba082a43f4558ab0bff9f2ec536ac34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4380ec8414414e8df9a6dd91f3ca45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc770d2c7ed2371f48cb3638df2a8f866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867402d3d3f001dc9b82c524ed61eaab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4dcc9dd28387cfa8102f11b7034708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33935d4b8bf503ca4396a315b0f0709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d97e01acfc85651dd2e97b81d4118810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0214896d4afb940d9c37f744ffa62811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc33aace24795054ad7b0be5c06c3a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126a84afdbe4ff93f2f336fc89a309b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60113eb82f79c56fdb19fd85f056649b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52648a0c51a6bf8653d7e298c23c2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafabc99a4387e0717cd5143d6124e2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eb3d4c527b920e5a288c6c103569717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de84717de1646bfbf53a8a3c6b1335318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784886f3c9a0522f7cefb750c500a0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce61dd7c6bbe21d87258a1110b1abfd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2925cf9ae5ebbe0484d0cd691ace021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5004a989895dde79f5d462cd05c5a9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f9354a09fc3d02cc268d8b0c989cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9186dc8240684f455d60f4824774f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f87bedb171424d976a81545514e8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499249aebb237705566163ef7e410b9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddffd31eee70652c911801d810f00727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbc9b7ee323da173753799480fbf3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d803032467d04014b1cedc8f14bc58629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4a75f971083904f46d8af7711cac930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda710ac2db35f9cf9d2f57f9ee41f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f2308b8d7551e6be419358170d4c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484375e043d5f91e4187b15e327325d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97afb9b61205171d72d0b63d3e082034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d58e51cbba170fdca31cdbc858c97f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef876f4e9c9cb4ef820c9f6a79524fb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f46a7b75f356ed60abde5493eeac3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6847c4b87593b15840920d5fb8f8cc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df565fdd0486eb8fb1fdadac141d8e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e071d08e93172bca277478139d2be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68fdc3ba4896e5eb58523ef75e33fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773db63dd9a7b9c07c2bb631a55a7d0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59550be619e59f6f32e4122de8ae50343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4a185a659220f0ee9dbfcf81a040344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c52c30a03cfa6bb223a95ef2ba955545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5264b06da7b0c0e8fcd0a8dedca217246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5b9eeecba472e1bb445f1a3a4987847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae681caf8a89f6a1fb53ba3857cb1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950006f3e2f273824c8c57a51a5249d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b89b1052bf0691d1eec12f2994c3df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad0da244556b28cf189cbc37035ff351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca36c9ada5d618fd8195d884a1c580752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b07437af8bc83c0baa5fbf11325fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356920f62af4ae5ce8e0073367f13c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eb3076d083a8483aea6b373958c7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3550349448dc5ae9e2a4eeb06403fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c67d926139393e13f552edf3f326357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef793d72e5b3896f348bd4b9448dc00458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc91e971832778bec6125bd756f01b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33571551ce553af2390801b05b8db9ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98fc0ef469f0b98c8bedf35bfea91661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d750f4b1093b3bacb08898da27e914162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5455d5dda4d0942a271532a1837e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe42959d578bc7223c840bfc6ee67664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae20f80f6926cb9bcce67af0937ee2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65507c5b07d73b41414b210bcbf77da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89be43515a4947c77b06ec0c59644067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a416423b17235a906d4a71f5aaa5e2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8b3c00f3245508f5c993545a2315869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebb445e9951d635505161883735abb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753c862f67889fb323068bcad11f64c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b1a41e36f06540b6ae63adb9055c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b565359817313107ad5e7d268491473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0239f6d3088a3a3130bc560bb0008b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9519140d4663bbffc0de8851ecd1b6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7255345e34f2186b385f7efc85c5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69ec8347c6180ec5dc23a2c739bc6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccc75af14f464b8facb55ccc3e88a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188bc1740216808ffa95aa399552b6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef8dd6aa2162d674fb511976abc30f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d9f8e4e6d94eed715c311d071d35181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b228952f2ec53eb83242dd18f976b1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa69634a0b601b2c32184a53a0f5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7a5307790945c9b0354408675b11d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e200b75ab044e56163b9cac2ce5601385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb1a02230ec43cf5ce6d35d67c066286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197f05bac84153f96192e781ccc3c0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20617a535c864b6f80a29ec8ab681188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0826fb1090eaa0eda7026f7563c1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3ef8aca012c7da77472fde0aab68990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787499b96af877ba24da53e04ec7b0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f19aed53b319ff512b9d08ec3726a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d2639f76d3d957fa551945fb2bcdf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684beb25573ad4f630d6040a66cebfc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be085e3103649ba8ae4ce85092ce4ff895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3882029d86f92d718c0e00e95065796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7782deb057fe58289352d07c14226e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00925c1815ec32aef395966f8549a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3550bfdb97793bfb85d7741fb232c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f31a576ee9b531f943698d7d1000e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23811205d65fc5458ced061abf56c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ea84dc34ca899ea97bd4bc8b3038d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa0db65d59e54739b3f21efb388b59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fac38aba2c677fe432cf22394e163104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ff53ca50212e17ef300728ed163d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ce96a666f0dadaecdc2545f10fe45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda178ac734e8433e018286afe26494107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c8b712cbe0115359902213989e903108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ea09550b2c960a5b845e0d74485f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62434ac7fff6866d8823c621de5e072110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713742d9983fc211ee1b366f5b942b47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3adf3c883f00c069d6a2ea69ffd096112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6adb102f42b73149bab55a708e61c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d2fd94baad7c1ce8909592a51f025114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af84997f7bd2fe09d9f9d873a01559115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1d16f68e7f1280162cac9ddd8a9a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0be81d74b83a645f8bc7b731d04da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fc9f4039cbf3f924e9ba766cb8b01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d20cf2b22b3c3f0a3ebcbfd0c7bbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54323a53a43dc7b5e65385fb707993c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5f855467f711a8077a16b75364748121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275671465ab0be4b56c7acc5d1a33a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc3eadec610295e511b6da18b57ce2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71065e16d4e204dbf72d07ff3a3740124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65065e238f0625d9c87150db5c884093125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cfa4b7a2afc4ba2841cac0ea373a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd4a051c062537e95f32a184901adf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65889ab5cca587f00616eb10eecc9c0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7e2d6a7430c94796c7f329a0629c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacced85c4633e98a4548c5ec176890a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e7c55f30bfd42ee5f2b47f2b7522e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911c58c1aebc0822c6c5c08d251413c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d2e342a7e75b4226c591acc071b68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd585bc2ccf768825e2a3eb23050a4d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fa8b63648c5e5f51e250d97f59e76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcd809df415cffe0173313ceca4c29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b090ee77856b1142a37479ff58031137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa582590877cecba5e4f7e3af50d7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa794ef3860e903a3ddb3959ca9a8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e880c7275fb730a8dbfb432fb37fce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0cee4cd090f28c86d82a768896b9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692616fa8bcf50db42e144a96ba4efdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5799d0e92a72dc087d943d7a2d6447143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d026c143a482f15393105b3c349d996144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a42e7a9bf34dfff0b629892f3052c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918e30f1a42d1fdfb62cdbfcf15f6e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29413e2b71baee321dca18419c11ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df188f6a27bda9c5188c9391271ef70c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b41fd09a877062073ce32a49d4644149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680bdd6214eb7666c3c6973e7a2009d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e885f913c2fe36f584f2da969fda7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0572e14efe97ebac0afeace4b39f270152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1645198581d8b502628ff34b3eb0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1b2e4872217d62801d16f9897f435154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ba956725c3f2fd551ae2fdb765a4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad237b9d09d77286b8b25844807d714156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f1c3fa45b5b54ad6f9436f83a3dad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2114d8e3c6be0a814b4b068bda240158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1d02e91e0aee8930ea6cf5244a0c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627c7a9837f94de79562fdafdadc60f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6537e5a09faf0e65cdbe13751611e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79267103ef4e5943ca48ad817441d189162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6c6262098ed324117b8858ce5a38d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6956893471742dec40aa72397428717164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beb66afde11db0b6beb4afefbe6473165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaa15ddcc7605ce1e8ae1485ece119166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5a33cf83c6c1067753a3bc3f6f988167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa06fab3c9e957252bc69860fa07215168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a395aa5465b1ea9984bb159572c4c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf32182069a171a0cbb09bb68289ac1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9502efea4b67a93f54ee93ecddc6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de27f95a9e37be7591c3db972bc6ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0249f3cc83320b698b7cb59f3877306173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773100651b2ee4100e790271c1ceae68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac423d5897f05d0fd17e79efe86a0f15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a5082ed1ca28897149f2ac03d9232176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb1d9ed13e427d3bed811d1812b621177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf6c1a5a1a6a671c71e85377d0b497178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd303043208d2be0f87ed2ddcc0c688179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105d436819b8a3f9bbe418baf7fb8df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aed3834bc2edc23ccb3f0669d785b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754559dcff526cda9d921fbb7352263b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257211b56a928c23798f8671fe35f3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361b1beeb8570e2f26f6f061e2981b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2399f44c9647c406e692b685eb94066185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df9e0496e058673ad93034af4446b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f890a6673ed3c14d9433ad8d2ffee39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6360a3d7e493b562e4e2be1c6deb99c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ace8b3a15422fa32526a7b273810b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c1a9f8164a39e1df2d7db8f207fa9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33822bc2acc7b662ec775986fb7d8a7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66a8a2b1db0b0876387f3f83911bc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576325786740d4d62a397e2cd5a43e1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3bebaccabd4309252e1f23256ebda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4dcb13fbcd515b9b4ed59c34aa47c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d4d0d5f99e95d5f724b83e4893692196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4274e1bef6621f3e838455a3f1d195197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c11cce9b5c13d9f58250bed64cac9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984e4e1b761585200a7d96e0fdff0fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48993b563bab9c893f6eb60aeb34c7e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614106e8cbfba85d6acca8cc0370f6be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8de671449d06d62b2668925c7557b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60cf08663f5ba0efe204cc17636e7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833b5279b3ec218b3e7ff6ae2c9be5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8e552305ee904a6b8d6654139aa78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0744917408ed57c49a4c01d02c83ea4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10667f1046e7af5c7f80b4bc3a26d03e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a24e65c283b24150efe1737646cb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0b2efd6512cccc19dbb448211082c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f3bfa3983c895feb84f37405cbc5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee23528f916be527d4e7098b1e03568211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec27bb8ab724c8b7684001801c908ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad974f974e68feb5e9fcd2fc9eadd8aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512c85b9c9039faf3209317f76c3a06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bbb88ed3943a041610e5961cb27eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baed5584404a5cb92c9a4833f96c82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638c9fdb7ab7f7d8f8db1a796f38d8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be02acbac11e59afd2b468af608841218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19232b5d657dc7f0787b5d9a6c9aee5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0412c7814c60f75d6bb5e9dae0ac2d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb93f0abb87a621aa3d98de50a71727221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96c27722aaf86f3706ed99b2ce3775222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ed8f7051b78d699b18f1e30cf8a54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa79abdf5be8ff69cf787e1566a3dfd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f581dab2851971f2fa446929e330d85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d61f52644ce411863834f3f4f6eab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19559ca0fb0c649077351634e2a6fd0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ec80354cc3a1ad7246779953f815d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1ac9a926d696c34b1b7b6daaeba67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570868cc1e9f846959c2a049a2efab05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69364f39fae4ef4e28262c30c886341231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ea75eff822d4671eeef8e1f34117e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b1e22b750f8eab3d7caf45072dcda233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf302d4e2bca7eab47da0e637b58db3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7761dd9c4d19764b112862fc32157e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdbeb5463ee5f33fbc723631ee9e94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07c50c9196edde410e2a45042f05de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede72e567eaa51fc74c0281507b3012238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d5c7ba2d572bd90e621b415cc00fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1f41a7b5c4ca834289c4c8ead2efd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cb0da32ef5cd8f98cd5e71cae5387241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54d25926ed2888fd7261e8d6145ae9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c107dc1f305a0f35c2dbfa231d9967b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca119f7f6ebb678251217374a862c9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dd574b9ec61a70e349d7699a119ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483533ddb9c191cb21db4f9166be641246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6b95517dc5a97e393d0d0a9a0354c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07e995430afac7fe3ebaa0f37035a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34c2f85c281fe08de723260d00e955249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21177b1f4209f27062d32b2b03894f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914aa2ec6e45091da8b67ad58d4b72a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092aa7ad94849251691abefd4a04f59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081632a48eca5cec8a7c03bce8abe7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a8e9d6acc8aff7f99f6a7e45fa706254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4557c3b952e2f2f94dd3122639f734255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f6934cf4dba8b0ab60f0e47cb1be3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279404d4ece7e06c3e73b377131b7dcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a990be6e91603ae5b8469772fc660258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabfcadfdf6b42d37d612d62853ed28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f438f9c016f597f9d9c1a2767ba75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969285636c207d7aeb7292fa41467f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd279a15ca860f6f0a93d6d746e277262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c97d5109c1c255ec71769013165ba6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2943822eed9ec8401b17cb70439571264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090d49d9b6925d4d0a12d50e0cdac91265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecdfe3324b520eeb539bc97c29ebf3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daca9027d3edbdfbd048bf7a407d346267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067f2474903812b3de921f73e6a14e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428a99f79ffc690a5de52d250878ff9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b924db0033f6d71d0335427fb4b735270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d025f4ded7449261fc11ac05462502271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f1ae6cfea5446a88d9d68e5134ff0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913ead73a953585421395b636f40a99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e768a299744f511cb2e06026447829274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb704b019e174aa3da7b4333913833f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446112792d3f822e2b8ec51bf47c258b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c360fa8c082d0caa2d24c490a12005c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03273cb93cde67679ac152e4d574abfc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcab5642dcc4ef76784ac95e9b5838279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6f1b423289ba33986d6a9be69155f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751af02d2a34fe31f03122e7ad730b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ab045ac8cce948512882dbae1559b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722e83ea1572250a25f863ea92a2bcb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6be65a3f2a0430dcfe171fb8f6301b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23314624cc18b55f5993821d0e4036285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d869545c248b897b52454a6088e6d3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2f569a20a5147b697d3cb594a4370287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b80252008c79de18234adaa056dc00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6ccba0dfbcc2b21d0907c4aebf8e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0edce3833742e35ab1da15904aed60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02422da6b25dae4c4bc73b762b0a416e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d03b712edc07714aee360c571d852292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd4c1a1fe93605bcc8490ee7d8b48b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01791a35a87832f089e6c922aef72b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d820f72aa37236f519bdf31f50b87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b2ccb988eea98fce5a50c7b930727296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4bfbd236ef9a300a01ad3fb3eb35c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af787f85abd304e1920e61a6c81e147298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828739ee854c8b993089926783d9e71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0774a88d29712b64e21788d57914f2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8f869abe67ba5fcc0c45a8b3fd9f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7f94cae3bc1998230eb3fc3d6c834302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e07495360238405e968e5b878d7866303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2beff57410cf6edb67f43e9a11b57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc0caddca64fd2ec0e7989d2bf0628305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4786db306e2627d1c40775117b6e31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509f61db8e6c726a21754dcc4b08bd7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c189ee9e844d24f8fbf78cc6c29d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9287eb93a28b319bdfd4ea6d998f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c750ef05f32e5d96a4814c2a5b0f0fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20817ce72bfc35c2d577e0d3409517311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789840f97f5c358c50bd3a5a62d785f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff96f696a3ef6481ac8288bd580f9b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e95e7089356c190c73d502e0f33131314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e63a0acd89d270b2ebf55132aaf8a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734d57068588ac013a56e9d263dc954316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164187c6cb9cfc139ee22e9d6b019a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29adb0da176097353891c18769ef7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0544e53b977b2f5bf947ca9fe331df1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c9b4e34cfe811323208c64d225fd4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902ce3935f17e44066b8ec606df5ea5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013714a35d4f8ea9531acf0c62be20f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecea38b88a551f4d8b60afb7c6c5c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec4d02815af1b1e4d8fd0ec8e34a67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1ec887f41344e01b061596c1037a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d49ea361a0d55560c8eff10a96b32f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c35cf8bfdf79d2f7eca5853cac163e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f704e8f7c38f08bfa03f881417a02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea40406e46c327803c8d70ba862c30e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65e88ed802f13cb88ebdaeb2a5bdfa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e19fd2ff03617c7cea3340a7ddedf3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512120d071a66d84f9996d83d9abda65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe87b0109f3941ca6cef1b72bbf285333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22ebfedaa043b0ee1f1189e9f0917e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3889c3c2ee35990e2c222d11cd53ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80ad7832425106af94890d040904fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3e2ee2b6a97dcc9f2b3cb15aef40a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e95bfa7aee1ec8b5abf2561d0e0379338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101df41c51db31ad49a7509dd628479339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61587c9072a671374f97f7f10a7bd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b469f32bc0d7b7435da3449a09d3ccf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cfc10b83b6e7f0fa36de7e8c8ce9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b64a49fa636ccd8fcffeeace62c89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e969cfbdba70cf3d4522d3aaa53c86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72555b6d64ab1b1a33ed80a050694f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27961e320d4843868bc677814041731b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190bfbcbd01bc1317c097aa75b7babc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aa6f52b94f476a18bb7811a51dc25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deff25b40e481289f69244e93639c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d621fac019574897d4437736d4b46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57f7933c2ab3aa7aac19f23ea49fa1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2025845260505df6dcac6a169a6850352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99c7852c14dc8d808ac72f00f966f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e898e2fff4966d50702df5e9ba31b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026420b68e472fe1c86d1ea0130bc60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2d75bf0e26ac14c516911a8d29508356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223b1d2f41f36d6f8bf4c305bdd502f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c57f2c40fbd1ef057c91a24b671b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd4a775c31f6484b9c08a5d9d2845d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9eeb4618407469e74cf48a9ee98ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1208afe4204938f3af04395b3634eff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f286045bbe552df7d388bb1461f2950362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2632f0bdda4c2fd56d833a1e494b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb35ee5b1e19c1b0408c986ff473822364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b604247403798f25931b484a4cd8d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa058c0f77826602897704ea1b6fa08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561e1aeee8d6c5a83d60a176778aa4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dadd57827dd525d3d8ec0fb5111cc4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dac5f93ac9355719b35ff01ea73b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289054aa89c56d9d1f746b28d1358f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa0c6b37adc7051fe2915adda422b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d96689743256435dc0ff13503a31e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adca651ad60ae06c4cf72ad46c97db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d65af234aa4f3bd2cd22477553136374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86e545c370faaa0571790e2f755cdf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa337dd7586006cd329515ebb7b5c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2625693d2bf9b0916108a642255351f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4a4afca2ec691ed3bfc3f63e28de4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30290c998517791291535905f0f37ee4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bd393bc1255bf0b1b92066a87b45e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be11bcb4bf0730e6756fdbdbe031fec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75323d0f6932079a5079a90ff3fbae5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c008da56a219f91e3de227336f0ca16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be9a0d5002007b7872521a674bcca7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a24789ef9695e17351388fa67d385d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef228077f14bf3accefd2bbe15bb2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744bca89a1180eb8a4cc3bebe5059a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019b312709abf4cd2089aea6b7d3954388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188261bb522601c81e73e4d0bab779ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0df690deb727cbdea63214a910c70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8314ebf7580bb3060d4484ddddce6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29b699a10cfa705d30165081aec84a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e950c8c9001b0d3ca4074af02465e71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f79b7636e5c9744141c3cfffb0aaa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b211b798d79014a04869bfbfb217c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7bbc79b81526141676778a5f9b0ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6e52cdc7f8c9ddd86c755d863c987397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d013d29096d617e48585f9176694e8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250b350e7bfaa9db4d1c9109dc5fc73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bd1cbf3d2472916dea66b58ecf8f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21b86478b9f44d308415b41d88b546401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9bb7de2941115141ef7f29b07344a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e38e3c121921d05e1614249bb17494403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac672ac169b0c5c18c0df6e2f5a87ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1844be86aef9f394d28c2eaf011674405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663aa161d1c8060db66561d5bb26d26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909efac3bb5ef63607fcdb9c9e62b2ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ad617699d46ae3fb9cba682f47275408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfb6e6ee923f003e55cdf73b1204bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42781285dd47e41ccc564bc9ac2614410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb096218369b38e7e7af6f9e7a9d5e23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2cf9a1d9278a47104e1e9f3c7f62d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2cd20545e1f1ceb5b98ce1105818c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e16aa73dd3adb05065d6a3ea9e98d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbf0ea216b49fd74fd7e3e2fb88603415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76212db0797f381248f7b770004ce4fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed52cbe27b3d90ab19778b36998059417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99530c89ba799358c34f06de19c404ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30142f967733a3655462e96f49e9d8a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fede47486a3d25c368f9061f6cd5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21028099ecdb2ca363d01b2822b68e79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e8e74c59163f481e492574118b5bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7efcc56eee77860e7229adbc7b93d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca1f7e5aa13015a67afc86ff30cc7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0a5594f906ab62fc004a6801406c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108311a98d2732769fcfae0cda06481426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d323f530b72075c26f573dcd915161d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e589955813795059a04fcc413c91a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80948331f455d8822b2f359a2474e895429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e88c5317864ed5f53101712e8e957430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7ea985d5a0b5a07217add81599e98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1f3a5bbfe96f5ed76dd9b352778f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aa3d264a4d0fa5e589c8e28fea7cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9db0eabd5af5fbec9e5f231ea925e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6868c722da07fc0120677c1692e01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ec0b027716ba858912aa51957cc58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc777c2ba3904706022893655c0666c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ea4029edb34b20a3b67bd5a1a06b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691f06949afa444b77c22d031ee1d16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e60aa3c61ca065435ead36f1e3860440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86397eba7403fb3a8552cf99ad39f66b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5289873ff84e49051f63ff57e5482d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3e07eb4f05bbff6547962dd812fef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0106b30f7c6f0eb69accbc870b9c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f71a5f5eb35933c32d0fa5f9a64bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a47eba54433f82239a5e440c2d07a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8625b0f4ae40ca775b6ea99e0442c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a82b8597765a9cb6cbb567101e09a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab190b8e11af5987668feabafeb0b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4bfe97b37f2677a6cf9e10d36282d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3ff48b264b7fa8e40230d3f2c37e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd944a7477af408e726806d4f305ece452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63331f7a363e78ea3f7f600481dbd8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850de1edf0d735e2e47fc9114d220995454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefb6e8664371e1b2c46217dbc70cb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a89c495ff71c3b8b425d1c376922f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1d4984c744a794e45e4ece2db4eb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f50abc60b74d4b0a874b2721ecdd76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bacee43fc9d8e7787cac5b42b25c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a1e663aec781a48c6543052f39bca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5054cbed0c4e4b60fafcd6f2e07f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b93933e1e528c8b961caefd8ef769462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef370f04eabeb564edd2c0ef59d9f5dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418e47a70e8be56e0dd1a24fbcf43f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453818b75430dad926be799ec980514465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872c8794d58b7f3f4907881d465b64d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc4cd1aaa62aa74cd94af6f43000ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53e2f33637b1770e4251de03782b9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2053274fb13faad95b184ae7b935d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bfcbabfb2f2bc150a1777095ecf79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340959edb5083139549425a7156d1af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b11c4a3c83dc2616e14f7c335d09e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858bb3158815afd99750a4ee192dff8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb80a63eb3cf6ac2748fffa2567830474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa64d12429407fd549516593204094475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bc0fa51a0a3ed8d44639e1c09ff15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2f00761db1c08e03577e9d167572f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc644f984d5c1583931111f3125d44c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d8d9e424971e2ce6c3713ee05bf04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bddd07ea3e90d99f053a28992a8d04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150369c2dd7b62080eb5e03be33a4240481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1ce115c0284b5ece68003bf9b4659482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea434bbeb7d92e12eb99c8c74a8697483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13c9bd74885b573b67bd8deda25cf2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172694a3bf990b228087539f0a2d31f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc6a0cbce8cc862a1db1aa0a171efa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f3bccd572ad299be196ac1ff3b4c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469caa11396b808bdb1d81b82e96f798488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17444454de1043ed691ffc7e53ae860489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac890cc88936ab20545831e6929a66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087f1430497f48717c48c62f0bad96e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b87fb3be99ae6634185ec03b328f98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79884d5f8501178876d4a4b0ba0946b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f987824ebec26711f8077a25e4b61ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a009caa812f688779d37011619b0fb8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643de6834645a41f4e80ef36c205898496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db98a11461b0962ba5be6f257efdfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efdf8653b38b36643e362a4afe556e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308865a72dbff02cdca87052adcadc3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bfa17dce2b8007bed8a62fcc90d0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f573e4f9e806d8c75ba580503abf59b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c887fba1c51546652aad0fd3089a973502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7043d6b1c91048effd1b6327fbbc7b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb96994ede6995f6df920d430c6b9c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2173154794934ef6e2992d789455f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f860202734d39bc4a962f340195902506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bee2e65761ad0e031601483251d44b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dae120fc547ffa70612e9095b69027508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b94b78ee4f149fdf94f141a35e43ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8c3858889e9313161d42b845c7310510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b7021d58cf77e4b5b7092449dd45e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89438f7d11ca646a24dcab6069e4f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa824a2d4fb6e0cac9869fa08987b96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6b7bd2a745f68a24dce0c07ecc817514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef7802e35f0f0f770adbefc0b27d0c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672887e1118cd413eea61c8574cb36a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff6cef72e6c8aa1bac9b390ac98435517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336abcc687380543f78a6689f5059d59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac60c6218fea9bad74bcaf2697f3db4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafdce939ce554ae92cce69a4d05823520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d570e31365eb2062b91cc9543acd201521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49344d59b585b2cd647f86e82441f4ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f7607e6a6bcef93eb95a030fcd4c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d77e5673a5b057859c9368cf10295c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45ef212c8902c7fd7ff307c3f3a606525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b1b6361e6d4507297fd23bf7ad0f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c2dba62f615d2b101b769bd143731527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1e825027372fe7827dc8d504d5bfa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc8ccf433ecb142c2f50be036e14b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c8b68dabc87abb4515c3dd022beef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e436f6d3bfb2c15a0b8d34c4a65e86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5db549343e89453a49116adc5b0348532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d28262ec1df13bf2b4759504bf3526533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55636e34420b6a7fb0f0c19691bd873d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39c166e9d3cba1f786228ec6e37703535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2856cddde34d69fa40c3e004211ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de05cdca8dc5f0fa41857ed936a5a2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be35ce2fe6bb9d6ae8b1a7a50f3682538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5936c9008c9d87e5bf1ff3c335364d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2140e8c6418d799edb6e50d234120b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7280c60dcddd8a95ef4a866bb84cf8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531b94931437f9d1b845e650fb3aa9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03129d9168cfdca3f4c71fee54c20010543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae951ff455e1c329f90e387e0a6d82e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b9f4ce1d6aabe4d15a4012aadbee8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccd9b1d50d8486326c7c0f0748bbfb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69483c97b62fdf05311edb7c14c110fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0362146f03a0bd02fa2f0204fa8abe6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3835991f53b8a706308f22ad4669d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f078898ff9679190eb414ad377b04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c6f9476791138352be7b4147a9627551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22663624ae95085794b8509127211d4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cfe952cc2eafb4474c1d3845bedac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba44bc59d11614de62aa73c16046d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc8bb51b0adb0acaeedded1a57ae65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d436da892e5aa7bf1a0158f6c70589f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee470cf87b30152d1c29a12c713394557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce336e8ac00533b106cad8c77e15204558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9901398c09cf4a8ec58ef3b178200559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70003bd30426aa0f4cf9e0467b3eb64a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58ef51beb4112749386c56b0fc706d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da7039d9f0e150d7fc2fb56df339c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b7daabfa1c8264ebd6552e5daf5f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ca810696c16013f7af2ef07938030564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5da575008ddfdd204f5644ea7f0224565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f4673629ec416ffc32f28f392b646566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dccd88799b3863f8408fd0229aeb9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a69e010c79d0dd4f80e1ed7006ff9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27f0532e5b7b838ad58d6a57898410569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551857765851aaf3ffdc554b688abe35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03388e02f61be7934aa712088c4f450571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc1382e569451f67532151a5eff330572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3728dcc08c52952beabde9547fe156d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e086078784b5bb8d42218f6d16d2896574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b93becbbddfe1d0c8941369bd0d30a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b42d2cf5eeaeb1c3a1291bb8a9b1bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e99168aefda6bfc7296ff14e95553c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e55a2c06e1a9db7ac13f78ef990d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dc4917b8ec20d43f99a08f00652bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856973c93e456aa669d14ada930f1111580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cc4f6e98c92bbe9ed4a02b5515acf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d9fa1ca1e0e904bb3843cac32408582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d61e111abd62bbffd4c32553078364583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377d80a59aa9943df484f82a0f96bf7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cede79183e6103f8ac9e02f675cdf8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb57a0767f42e22b1aef97a1a35fdfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2f12574fb1fd1fa22bb0b659cfca3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725b46653beea491fa0e7fc03da2bd3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f80b2d6ad39f6138b501c1d513fb0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abb3124a41e31ce6b1c36aa3335aae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be0be32ebc7afc93cbd386e70f184c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7b89ba688027576316856e4092bbe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7f624ecd716a34fad6d85e694fced593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c04af547854beb18c5bf93cca30ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a890fb122cd7ac915d10fdd897ba1dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217815682009bff70410b0dce81a03c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfa3b5d3434797b2ed93c5c3719696597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e722eb3b428e007211d4a5c85df9539598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82135f1695ea5c2f668ac926f10e34f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ac132459c6220605e4d6e10051e16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8769a7c5d13f870979b8d231e7ed3f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b210cecfc45202ff5c2d498c389f6b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a910921f10a96a00bba66c7f446580a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce38501d6e3c17296bf3b9f6296e2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b46e14aa901d809ba7376b4428b6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a66a4e421c937854c95abe61a1059606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6370ad8dcec7e57c8868bac4390d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a73f522e95aeb6279b54fcb22f9d0c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7f464aee1b820e63303648e5042db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f8cf05aec24ccb71131ed8aefe431610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e7a06e3758ad0f695ac9333ac8c45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07889a08ac9ee5f276d08ca1414e09ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faf7b11eb6395019ee8a5b9aedaa8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5d35eeb3df6ac7399fd260e6f10de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f24f63489ec16a8311dd83819bb4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edde6bc8b98a9ef2732f953f172252616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730e26bc05b6da052deeeebf8a20b98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb73b8fc38563116aa1c23cbecc97d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b8c9d54b352b0a3cf28d061d8ba30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b5e3d46fcf7468dcbc58892bdeec9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571f59e531ec1f929db0eea3ec136b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2f3e29c59e96ee17cdd7de72b65e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a369bb62f203f1e3fe957c5eb81576623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305f76100ec71897d00094e1de9fe09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd39cf7c767102e82fc9e76930d0b14625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efa0746ffe0de128510fe3d5f659c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53805e10068f2ffca2e757c8dc27c180627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec001722907ac211399b80a60c081f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af979635e4fcdc410a19bfe989332068629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f011c12c73231e9f288e13bc7c2b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f022a996b3e846448cc8e0621fdd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f75acc459a31f7338e7b421a016ad4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1c1123ed0ec9cb3b8e7daf8d03c39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f420fed36f63a645cab2c9cd562d80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c22b1963fdb975f8378adcd0d3627c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41904226867274c7211092a54e18c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62d92b8619cafdb564b3db0f92affa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03db82ad5cff9781b5fad92d4b714a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ad1af39008a5bc0c9e7b76ee08f16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476f598ff1a94db1cff1de67ac545d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7b98ba46a9fc2a16bce6b8fa79477641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988c47e408958d293ad0345ce1e162a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d0fa4fe1c4a68ae29a40f9037684b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf972941359316279e07bf128b1a39e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63206092bdfbee239c72c0f09d17943f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd597ec77136492639d14f5ef838f11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532050d04641960675a5211bca01d96647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b033eecbb1f02aed14dfc6682709f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81218b37f73693b688fa2d602b8832fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941d261117b96c493804d0bfdf04481650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4bb5c55ecc6a20c5f3625fae11ae5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ed8fac8c31a315b1efa937d13f0f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddff72b98aa6f21a0fcd9521a31ac7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b36b5c64365285d209315168b1021654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096d4c03b06a77a94765023c344881e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2a8fe920692792b3c908fdb350c0a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aa4332a8b70390d87add64d0b2d7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be753b235cc349d32bf02c90a14444658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533827a7589dcc97957a586ce445f49b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb0ac14414f625bfc9ef951a539e90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d206a295ba56dae0ae94ae239885f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047086ed2944afc0d85f1d6cff58e1c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8902b52064012215dbff00c39b955663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23208e0a537804811a71f25a82a821aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed51bc4d36438bf87b5b3f36deaca3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d00306018afd850a4e01e7c8b3b5a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e336d79777651328135b99db34cba8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0274af48d4bbfc7da4cb3135dfb521668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fa8e2ba1f8c71b955491a6a4631c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83355ea790f775468544691f89a0403670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde752286b8809ebc3190cf68b35fca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0461df392181d1ea1237181866061dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038a2b5019e7916807aa558a4fbd20b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a054d582033fd3f46662c0025d958674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cedb80fff7f3f258829fc80f6f1b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dc4bddffa9bbebedbf5c22caaf859676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1a22041810d263161eb2c1a7d19d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5baa6236f7a8ae110c3453272b0919678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5b65fe399eea052be3450d31845d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a7102355fd7781020d01177db5c75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b749b09a45a7f28f2b3a5ee084b6ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd0933fe311f991fca005230522555682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92bcc51cd5800e7dd6da59f77f7dec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cda2ed327f4d8f10b77758fb012d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd724759ebebbaaf345d8ee387acde03685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2c0064d3b136c53d62cd48fed3f90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7094338de318215cafd5f51860c9bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509392c69ceb17bb1ba8d22510ed84d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b98686fb8a39ca80a4bd183f18e9df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb4db05aa62c39a8c57f1b4eeb3df4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe111189989add7e386e5a69a530e149691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2c24a73c412e43659c6f4f366fcc4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d28a34b0506ca3b753b3db373a0ef7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc05710ae78203d6e2af249a723e8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fd384ddf178b898201cfe2d2c00fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c793d22766226b60c4e9487a17d04696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ca440ec22ebd55168c8b4dc6891a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babc5a6c87a666ac5b198d12e4a9a0f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d1ea8e41df5e6d978ac98e8da09ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d371e3f9f62af4c83266ee35c781ee7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e828e99f4b4dfb48222e83414d7b376701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502a279780dcf9fb408811cb2d1c9bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34238e9f8ab0dc84f52a6ca3b3926a99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333687f37cf68eff0691edd64bea7c7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48139446db5071d21c4b1653393ddc2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f421ddcefbfdcac84030c6c46098e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfb97869e4bf7753aa37b1f2b4634c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47475bdb796eecdfc970f60606df1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ed30af851b3925ee524e82dbd41d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf210c394bcebfb6149f2924a9fa770710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff2aaf7dbf29e5c6b1132b9255c296711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18cc914c366b28ab2e961b4e4c9a41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbb8fc374fa9d87f385ecc9bb51d9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68042176cd9555717512301099e12b4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322363efae360a2cbff8d1de00748b55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25db6fff070c103c5f3c22f23e4441716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049043ac94be301a3966172cd5f349f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019d858e1b37339224d33ea570f1be3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a84a342dc91c6626f474ac6ad8a36719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912a61681c21c4f2b969b491cff5bcb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bed175e06d4de169b09f9436305495721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685da1b05bc079c13cefbef0b8dcb58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c87863128adc9f9ec4fc1a5ab71a33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb661eb85b4f76f52e50cbf954dcc6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4f8bdcdf72d4dc8852205789bc266725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6de273586aa34f5e6d7ae3a25d7e26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf79e061faedbf8c6962313f93bf3f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3a7bcc1b6e7f5dd3e2c44f3a0e285728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05767561f84af4f0cd53bb4c5a915be0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c6e8cda310fd6266a83a0acd3d07d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9783c19af5d6cfc248a43ccfaa0b39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd296da21ecc3961478b5485b988e193732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7bc5982cddee3d2d812918b0d6a0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738be3d7898351aa933be2e504c9da3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27abb8f9529971adf48cbd1e33ea222735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab3b1792c7a4cf433e954a95224a60736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262b481e5ad9e2a6f4756b644e49ac6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d222475c1b4abb37454b371dce2d6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee539804f860daa8ab4bb5c65fca2e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c915c7b3b903f7ef78d9ae926d16d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9e1efdb6806c3e11623b92f30f71b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303f7ac593736d7ba6760b2c369f1b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41bcc2f91f06dfa8622a6b942f632d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfde7b9e80b534d380a874095bd594744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0a91c94375ec668fff92fce97d191745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ebbfbbb2a91667c01cb6468969800746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c42dea17eadc44a194f9d9f10c39c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1632c18c7b5e7b31f87111af692d6a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bb49b1cdecc840604cadaa0a0ad98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96c0bd160cdc1e7c3d7aa957a25142750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8088a6a3e8faafc8bc7a4b4e9bc91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85f55071dc5a8eee0657b180e4fad0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26aab1a33d3f08d3a835bd450c9035a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c159f3b5809edf54a3f233485dbadf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eea2b379d28a1472d8521e555a4f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766670a68c547e7cf9c73e714904000756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b63787cd19be1a52d376e80f1dd1d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb1887a6e1d8fbbb16aedf3fcb61ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71071d4d41012f3d45b50723c26ab355759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775b34ba57dc65b5c8ccd705cea931c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde12a3cff6216536353a15c4888ace42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39789fd110728c24d8fac7af94290f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b983131da8f32dadcf46579fd2901014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbf6428d84a993283b766c3e35aa0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d7cd4fabc030a4ba5e5421f8402dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18338499547d80553e3afce93a75927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7a6b97ebe45eebc46e59a00fdc8188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa15b5e5e19caf89c27790e6a721129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6599693a986e955864b5ed2f3ea3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa3c31d93ae4b8b8f0b0708e02fe1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c695f5fdc8725588e2f175dbcdcc34212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b728824364755f63cb4ecf4a6d797b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8b028e35674e4ff83bd8381bc367914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf851546f5205efa818823df3733f7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe5c50335840cd9dc830d97dbf0de016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ea4ca669894911c7cc373903ca53217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93164306ed4a829dc5cab74a4b3da9a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea492bfc74a5a39f1805fe315a7c07919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941469acb20be10d73a75c2cda8e5c6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f31b902f0632997cc46bc1a8e8b0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826df26f19171da23af083360c6d96c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267967c0e1ae0ae3116e53c6d891c17c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42fff0ce21f6047ae6a9f843313ca224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab64da6c7308888c90cdb4f019761ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963334f99f1e5bfe770219ec7f52226326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405a71b4ce85d7bf5ba5b233b31506e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11589cedad537f7c60068042a102f0bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2e1832109f705613aa1e64d1ea9a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f33435ff82e6124922ade4850e332430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439200428b3283f67e646a6ff4ede0ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c06d7931726acbd9ba42db7ce6d1da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482d949ccc4d660c46d5d37d0c0f33b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4018dbb33256872de65a8d110019c3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d9bdf70e22d0db3337ec7f05f565535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417aa99cc2948d4bac83f390bb892d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf6558b55f1977d32139630bb575c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ebc91146d0d170e4f0067a1e2d96638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0b493e02ae8eceb17dffd8c80a65f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541b5c9c76260ffba5506398b3092af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15742ed157e1539830be3899763cfb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da441b5b14c727a314f8887bacc62942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33e79558d6e1791620f0bc13b73ed943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280875a54dc2888245e4df31579282e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991858d6aa35b8a30f7262b88acf3f9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41166eaafe4fd6b5beb173b924f77646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c628cb86b11210e473c2bdc280b1a8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe7797f4ca5fc8f7e6ddcf11ff45e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd450f63c3f1ae44b0566ddf3e11549449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48be024c8b5d243f9c2c4df87b0cef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b710bccef3ec3c97ef3f633bc067c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb363595d065df66467a140775adfc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a47b43e4d7b79bf4efb3508893034253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb256f8a6879f2cfa5925443926a5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be95a946f041e1f5f3c8817be1be2bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d12196a5770b749eeed723ec9031156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237da6219b026cae4ff60453495deac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f82db8832f210ca5fea217ce0f88c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a6e1adc57c4f72c99fccb6342543859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1510688220999fbbc0561bba66631c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6fe4b25237786bbf030f71bc059a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67885d8cf75cb37ca134050776fe357f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda4f3e7b484ea5ebb4464f231dfb4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e730ed6d55c270ea368d347354059d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd6f3541944dad44fa7b24cb91253765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11972a2c765e70adfc6c473d9e7d7b1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cd3f087d02cb756fcac03928bcdda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5f630b6f868e95d3ba6eed856902268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53437521b52f5cceef9d01420d4f43169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc162ff0b8617aac1d13dfb31d8828de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec684eaff8844f12103c916b3c3636871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce9f7168ec4db04e1e5315f3f61ca172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57954d230e41141bfb1be4109d82db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c458c41b72fffa1c4ad663804e6a5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b538386e23934d65edb48cfbcc34f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85220296314dde8456387443d7b8ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6735c245d6937c20b053e922091bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3bd20af38d7f07f5b5f037558734878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38fd7963253b78a16822e22238491979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7687fe9da457963c29a190529afe080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58815ba77241627c65ffc631bfaab3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a471bb41eeb7fdd1a77bd74995d75b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3a82f461065f3863171252f065c7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adbe3b7c2d38244a857771c6b9b07584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135088663205f3d29f8f1371e0507b8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcbe84318930275d000bd223f114d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee4161acc90175bcb3b4229d1f937f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65fcb0ad8682b4f707c0894334e7cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5090ec084294fbb71654f153f9b8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8886055d32e7e778078775010add25f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea34f0c3f1dbe32ee9ec19f21dc12dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26513e473d0b122ea53331705954b7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8d1b3fbae01477d196a16a1c7745693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bad883602f637057d31e5541957cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519ddd70b5eff37d239f7d534c33eb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82662b4deff004ddaacd42bfabef109096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0ef441312c6381583be27346c3aa397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868248cc78ab4f3ff2348ef5f0c4e92698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca36a4ed8e79525cde2b75c5483950d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd122a29b1928387c4f2673ca5c9068100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b884e4d5c1d9302c2ccb68e149362101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f09b5744b3ecd9b2a06096b762f80e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951aa8055aa524c868fc1cfd7425814103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd34623006122d107bb85d7c8d0567104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bbf28dbf0fec24636df06941a6d46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb4a5c77dbd0d084f7101f9d8a12df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a2385a47c3ce5316defad948f2333107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcb4ae69bee9bf10ef3c947bb6e3eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95e97feacec14ea1951b7e0f2b3bfe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1a5222f24a20d2e96634640a2bc46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cec7902cac94bf38c7480c8495b7a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a69e492652ab6c364f18274cfa0d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dd4be19f7339ecbf26e14da77664c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f0d741c275724f772b9044f772d98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a411ab1b5ef9e2f5681a426cac65300115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a239500fc577c91a44a2450f34a2a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfbd1d93ffdae042cd98bacb49cf99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1beccbd4e43f59926c6935b004ebbd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a66a8a16a6948bbb0851198fce8733119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a365ae347ec4fbd5d873f6afcce5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20bb8dcae0764a95c75b1cd2847dca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b44cfcaff985c89d5bbff6628b687122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aad2cc10a9bc564112021401855b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48e2c15e9a0e8bb817d0c349cf51da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fed4690b1e1c030b4f95321eff295125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65943da7c88f1108b01f06218f1b147126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbce0d610edc455f1d4c2683b80ff46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14c6523ffd60587112e900abf194c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850792c14ce2092bb5870a634d23f3fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efffe89318817a7d2ae057e0b6553be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795de44ec32939de2e2b131937b26ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebee1715a254683258024f24f3b984132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfd70432cb1bf13edfb9a8bfbdfa8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3c071ed920abce2d4b17484e0e19c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b91f2578d30e5108ef83b376dadd89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2a47e04d4cf2490e7a8cc0a51099e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ffde109b71ab4204493e9de2beb7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7beb5c7370e5a7161096ab2c0e042138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9f3910e237c7d32812f5718444fd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1a4819d19dcc1b71ea221817f630b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36415b057c32e8eaf4d290a9a06fc45c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a94bab821190f2dd367ca94813cbd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203dd14c35537929cf2875d81bb43dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8f1774ea1fdea7cb7a2885d0d4f8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837081b87b1c6efa1ce224d14ecc628145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d90c1b160c8d055bba68ca0aa2cb88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda2a87b3a52a888bbac4d3b10b33f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c2ad33828fb86bdb5b8332c15a69e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280c478416cba9b2e9cc1ceaf7239c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904938917aa0a5af0635f562cb914ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb49618bf86a8306f8918729be5630151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3145caa9fa5d9282ec090501724701a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042317cda7c1cbf1408c329568bc5a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b794860e5ccf006d9f710e8342f778f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf230d218f4c29520d315dc6c1c2b4b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8420f32bae710cebe0bf7f9a5d83c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522fd7ccb7971cfd07eb14a8b335bad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1787343c829e4323f773e64dd18aa50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1c3a437433069c44f7c706f2bdff5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935d5cdc7b453a9564302de68e213ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24f2095668af61f3999ed42864aea0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28445df3c256e1b752e0b150fd99bd31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155da557b36621d0fc76e8eb12e19ee4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89927736cb4530eb152ac06212727186164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c886fcf0fe797b3fc385bfe0d7abd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516091b6b6e6855a93e4beaf866e44c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcddbafcbca5f83fe6e953b005f6845167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611d2b955177691d589d1a99bee5674168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5d9540f07dc22a29de8088a729131169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae02f45b6858c6227ea513c9b8c4ba8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda716da3340cd2a80bd57970d1b95f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c67b4679f76b90627acf92b7d17fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4e0a79a948e95640ff6077d1702b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044177f6e9a02ce154c48e0105209530174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d277c24709e37cd31d5d63eb1b861175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e8124e6c65670f5108ee6d342a231176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad72813a031951f5692f30110170d9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e7dda31ad27c187e9bea9516294da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6b11b945f652c7fa987b2dd6c3d88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef236662d22517f43ab0904ca3db4980180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71555cf77327c3873448366b642551db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1f21b50f15425b51a6a5c14fdf1e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbb35968df714b52be981f090dc372183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162b1b48ccae546e48492b19cdc5822184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ed836c5ef4a0d243b70813152c6cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9642d8cc1f5a74c3d889ec47a93adc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcd1d814e0ec04f91bbbfe29f70cf6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de87235fa04090645b6c99de112c66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff605b68c2b128666731240eea95c48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb910e7fbbc678dc493ad123494ffc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18715cc1acb94bc24b40ccf837f454b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7679a356c6ef910880220e41898eba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18a98a6252f8ed911ea4b9c8b6e21f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c8a26b90d7e4cc45078ee0a26e2e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa62bf991a58e3f886fcfb042f19b80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c691ec2f348b8419fcc83c63bf57353196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b40f53ba2f8143c7064de8301197ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2928beeecacb9de35f137a4ae3b32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53526b8139ee6bd565fc35d06046e258199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35c47b25f89fb4bdd5940d452a5e25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9a682adbdf96d5a0637e66ec7963a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0b3c5b22b18b198bffeac33706f07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912b80a1c99b8eb8c1be18770c327e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e1fef44850328dcb7dc0784201736204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116f13e83da4a98ec36e8aa9dd38f04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43b92f5a6d271c2ee8b9aef4deacfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5f4f35ae2dad59d87cb9570ca5815207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039d2abb64222d2a87305a47a1721b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c6d5073a533aa8e3df8ea749f2a97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199070bb9a80a9d2c1e54ffe1bf2208210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b7764f8904ce561550ef1bd0826c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a46d922cb97622551edf5b0e2eaaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399ceb9b3409470bd704b3e2d7d0c39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fda8ae99ca63930e90fe54efdf00b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13f053c68ec9ae6d7b3cfe861fafd9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2131d7df33503247cd4915235d7147216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ac377b009c4239ba687764d31ea38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232b057a3e8e9ce1690ffa049cd9504218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da73bbfb99c962619647a567b590b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb948cc9d49503dbb4cf0fa4d0a98a61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcaba5125603b9a464a834034b5393221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a88e2d26036ed91044726e9806bedd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce545f5e7a65898fa7b18c3328ce1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6f978e9adeda8d70e886abbd9d115224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed73b29a6d34be377349c6d025f627e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bbfd513961eb4f58ffa41066d7fbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892fef4f9d34044b13847588023bcc6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f8a407962d827e32c93d75b1df1d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903dfade1d014ac74e9b237575bc752229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeba13e1efc4cfee5b5b9379d7d223230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc150995e4c77464d96c2f0a5aa8c02b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf04229c78fb9defb7807bf6900f466232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3532bc8c3e7c3764410bec93517303e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3305e19a6b2cad223072a6742f86e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1d2f757b617697c2ae04f63fad625235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d77190dc840aeee5b73db8597ef5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1842a459e62aedeeecbe644ab4bc74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b9074e3bc0502f20ee09ea53b3c66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61eefbf69e2ee323bda9b158afcf63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c28b7b58c5c4c322a31a836e826eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02d0b7ad61ba113daf016a82bf6b73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b318e3c923279c9d111e545df010d2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7924b60d2b847e7e603352fea1eb543243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e77bad89f0d83ac9d2aca37f1ad885244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98baa18ea6bee63f78e1dbef81b32e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a4d15668e383d755190f3c101f01f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31624988d4a6083ccf0a5ff27dccc7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f51be483af79457983d803de6ee7ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d3729a3b3bef461795615706bd87f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43daae01cad289c4752e82077f5004250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15223680efead7840e49568a00fec79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f32c55b15b5437c2289893d2bdd1e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ae59d6da8883e1844dd6b3eb81abf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f0c342b06cdf2c0ae0f9cf4e2b16a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7199055887b9b236de549269b035ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88abcfc4b95e74b52e19e77d574dcbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818798ff16e74e62257faed9661afbf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28c68c658c8bf8255fec885cc8b571258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd3989830b1897aaac5dad14d10314259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81236b96015d0475f9bcf1f8a1a16d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ef1b399345913f84a2c78c707546d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765964af0b98d54754131bd3251f976262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c04d99d994e85a377d5bb98797eed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb898fd84c7fac4a39b87c639af66db9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf790b0b93254eb7d1b31876e534d965265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d2a8744fdcd2acac230e8911f0283266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c09b25d43d868c49fe389feb686f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03662414ee634f45d0414ee2896fc91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be98118fc5c40502e9687041eaec87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb218e7d85e4ceda604586e8692d4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63481fd4667259f052e16dc06468bd1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623038013137cc2b96037a3024c07bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb03f9f4cf0635be93a3f9f350958c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe070f1374d8740bd756974f888d656274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4508758307368096b87207f9b0fd48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc24eae752241d30d89a6d0e6a1296276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475b886637e0d0b5bf346f2466b1779277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987996c40511e2488c2b312da0335d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef4b27f945b8706db9f9b499bb5bf0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2ef1c5c85ea591410b0ff8713d0a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef77107128ee618297132f8bae700a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fc74034bd666e9b8819e58b162bab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfceb7f343dab14336e785dc8c525c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc168feb1c42bb78e4dccaa9e8ac073284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9240deab25dd8ad549c10664a27887285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd5ea0d9e4437c88c2b16226a30b0d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3b3b6bb4f6607ec9ae7b94b870bb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347939c8e3bea02c81af602cb2c8f22288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eb39bfedc66dae8e1e0fd52326ff1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3abc5fdc5f3caabfc5d0c2e775891f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b02cdcf6ad1e640aaf33a53813ba5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb115be29362da6c41a39a2d441291292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b3676e99a89ab2db0362bc616a241293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9014f06d03deed6b0357e0980bdf2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9695367f5006488b7abf9425fa5d2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b189d55bd8774e2b4b50add6b936458296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af7396ea3dc62ed13b8e4e57eb92fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3230621a76c1eee9e7ee7dd6038f30f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6277c6a9c1867ac15b8f6b363ea747e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fc167b9a46193b2bf9584730a3597300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3a41483151ed7e3da0541eff50797301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe07721ad7c07826e75e797cfed4fba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45109c4fa9d6a1151827c63352fca05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05faafff5f8dccbbc1945596bfbec97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aa14d30033fabe7dc0ef8cc6fb0eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed1628cfe2fbaac16563f6b256caa1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce846ba0061817f65c02b2a2258bbf83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905631c3f88670c535d3d0030bb8e0e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a45b3672a7f7c4c343bd4b6330d51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4f4200e0a1ff09133282c610a6a79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db96535badbc3d2220912d5af9d4a5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1df365c82fff3a4b2e6ffb75656ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ef9874dd284ef52f87a445a392b20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f26a3a1df3878570613374b8bb174314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65760f602ea3a965fe04c79fd1c460b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b257e11571bafde7b762522faa92e53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27050a5ee84a3433cdb863013523546317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db421781d330c078e7c1ed822a003850318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52bc8cd763b086904329d0b676d008319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d35a4409368ef4fa10535645d539320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa334673602590f885dbf0a5164fd2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937ffda2e5c0920cbefa49c0d201bed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4e39e066398ebbb857a37843c0f17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c095e6035799cb3e1df134c4853d42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2ebfa085807515705cf8d46ebe5ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62020f5d163ee7f401019a40179c17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232228a7278ecf9cf6d53fb4f5b9692327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a4de06c2d6ba194be2d8a8296be93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13412a5b1c5524cdeeeed784fbb50f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fca3cfb578f94877ea439c559676dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfa38e6e4a2726fa682a9cc0442bb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1ed383e5279faff5152735eb00e1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0148adbbe2cdf6a53f19793485286e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0567707d6de58a7ce697e5ca06acbfc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845f1818d368430fac3e7cc77519081335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d038cb7c136b75166c90602c9b047d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12707fd2c5bea0276cac9cfd437b94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22171cd06fba737ef6692c2cfb3d6ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada71751fd8161ef7b5f38f38659fdc5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304c64612eb841a2075ccff373916a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbbe82db6baffdacf33ad0790032bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ec8ef560706f96e0ead9c74b16c0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f751c7fe5f2685a07f8f8053cfdcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593561263ec1fd295dbf0c5c6532244e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd2035e9abf1d9d9ded840681b0189345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7ece4ca554513866bf42933d34df6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104443f9fca58654d706511842a5c22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d60a1629a0539cd3821b490a348ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce949be2a49d79afc461450378f2e17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7c33dc96694a51aa5c99cc0d34a99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8af5e4d8de4a006fdbb95586ff2601351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d23e49f6efe01020a30abc02b1d8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fab3f799a6ec882d7175f28a3c413353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb357ba925a963c83a70400573beb59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed1a8c78a56b535b72550d0842db49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b7ebafd876b987a2bc727b02e5b52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d965b315e2db755c9d41050e19c5e98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ab88f6d7f739661e6254644808b3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2cc51ab815270e1a5b1e2ec6101de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beb1966ec4b30894057f74cd2bc1f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21315b9b2448d523073cab228e1ca2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b0ca0ad838620e55c3e0f03981865362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48ff2cd0a359b638258713c6eac66c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695ceb81b19d8481910c86d72ee0c86364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f5b2e293ee8b01bbc029263f0e593365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b100fdde2a1a4b9036903bfd39384366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51989be74752f796f8cf21c491b49a8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ea4c95549185dd59a090972707b38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f420693c5d42448dd57c24e3db0efce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7bc7fbed89e18f7efeab461239a8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67fb3c46447f6bebd0588b83f98727371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2dd07a43bd0f066d8dda966a50672372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf345e1e488f9bff6a3ba6eefbf9089b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39bd3ed217937846d241c84c30b650374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf212885820585a03c341bd8275562e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbb9ed3f9c497a2fc76552bba15beb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddb10b9bee8e2054862202edf406a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af366cdf4d41b4c8e726d9547d7f6bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78446b2c13c6a1cc85c216be1f776d61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a237f5177be1d9dd842ff571050e49b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e0f52edd582997a8ceb87f28b880a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fec8ac722d05955a80e7c1758f94b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7a0239d48a19a31ff9856d53cc58b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecc1d30a53df7d80277f89d079f3ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f25df8ab473ad93034643fcb47e729385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badafef0ba913cd0c85a54e0f0a4d03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf107ef885d0fafa50f8efee037b0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a579195dbf86539ef88b1fea25644a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a414c845f94ab43eb8ad5f8fdf4d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc90fecd3b7629ba4c7a61914ef5167390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f4650632de226794e864fe22f901c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12f3e0c96968b648203fb76bc55387392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166041c22035a0d47751b8efb7fa74a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cd6301fb686cae5248870a354ac28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0203ec8b25d2e1655334a42fc217050395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6112be720ad9fa1a08393caa0d5f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9c67e2617b58805d1a37a40c77a6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0499f387365b92b1fabb1ca8f55480398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cad403c48f284763b65368518b7bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58574266a608b7ca2bc7700678e76140400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f04e500fe52c56ee8046128c57681e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47c42c01864c058d23b9d303e2f457402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d16543028689c48e463e69d81b8e6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca035900ea13f31032d64798166dc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45f3f4faec643ae7e3e432056aab60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a67d52631ac3fa48974cc187e3aa6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03db7f4f62df51fab2cda2c20bce9f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b4d403a13274cd606e3e2f1719915408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a751ae1c4dbe783812755d4614da364409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5481d45ccd2b4fb67cab96d600caa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d651e3289671201866a975518b279411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d9f76fb0a575803ae6c0626ca49c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de51d8c6b9cc16484ba601d761f225413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351c0d657d7d5a58994597f6b5328f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601116e8b92e5ac2e0cbdb4cdc35c03f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2ea41d7a0e18d466aa8a2b3123ead416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529d65de7bb53bf96c8a7e26ca1f89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f285ed584b691dd974c5383da9c1eac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97ea205da688c8234e491d63575a07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2193feb8c40216c92acd9a2d3a920420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d4a47e374edaa0b84b0955ebbdff7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0d72963187871de6032920e80a443422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b8de4e5b0c893811f5e5a258a8f73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b597cfd98eade1cdf76f9437a62e95d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8bee9818a5e49c5bb661e86ab4af9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8099bff6d4203d5a112cd1b1f517e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f95482dcbad749e4b46a6f3f96e76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e7cd43419712a88426621638c1022428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85f29baaa0ab8eccf2ef8512fc7158429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b85329839662fa6270c50139a44e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d0487d1bb0b4a2527c4c24b311793431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a1c4a08e831d3e37ef0e60dd0b67c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd810692c1ebbaba710c082fd5109a72433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a57d00c8f1c5db95ba7c0c473bfa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c1c4a5ec6703ad65e84b68b01d2fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92525bb060854005744335b06651311c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544416edcfe2dd67d6baf69146edfd13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d910c05d4b80f5b268170ec504be35f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbab90e52112d437ce196e0e1924ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351ddb0635646938644cd2cf8e8a7ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d69a80fc6a4873c9dcce5918a28d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17201742947e6402a368f1c8c149645f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3e514a2617b75d5e1decbfcad897e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e76b2ced819ef658ce81dfda127b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306419660696b9bfbfe7e17dcd08c37b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e6c90b79145bc921f772ae3e2d9b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a2e98c2093634751ed3d4ae3f89b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e0e9e15db502c22225b03bc6f8291448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fac70d2eeca8fb3240bc6e309a0f8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8256bbf338385080fc91167601e675450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603a6a5e03258d7ead40ece75aa78cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e870ee3c996d2858cfa6668ab24af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf111e46855a6a3858a2258a826b239453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae56cbd059f9f985e3ca0ca83aae82f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63093855af7561735019eff5246e95c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851483187bf808eea955a2f90e5b9b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a09db7c8587dc40c62ddf0a7914261457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840446d1bcfa5074ea85c3968110581458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59587164a69e76b210e8403e3f2e1add459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388bfc6e645e7ecf925ce48e1458be4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d4e27b29c08a023005cfde1210ae7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9420d45f17a5cf2b407d06c1793457462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d343008f24e2fcb4f8ab1063d7b81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec23b29df0e3f62e7474f03940207a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef31ed8c281add2846d5306bbb9d1a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6b3d80f8d88df9f325e864ae9d92a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e3f06ce28b7b8673ea00ec399bdb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228703b703c6ace1a83d612913ba7fb1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc30bc0cf139b9364b193d410c5ac67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9aebfd8b6c22f1baecbe98e6c753f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9f3f4d318bd7e946e097030d30d95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6a5bc2d12b71e66d22160bad5fc5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49311d58b6fa60ae58ca4489233f04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51e037a6b4d5f87b45f8047040e62c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280567a5377f070276f7f88fd146e65e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557328d5b5c0589b5c99801c57d79b11476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d438b4054f5a588ee949f4754fcf8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5845033a4443e85a015a27574ce7be2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf56e27a449a991e2e01dfd2f8f3d66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232c6ee1bc5546292ea24aebf7a0e13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e239b354069034a35c6a18877f2b3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93f1ea857e4752d9dcb31719524fd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621084689b127a27fb5f47c4cd14175483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b5750df31cad54c4aaf2ee91e33d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0877814164394d7dcb4c5606adf81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308f5381feda6d095bce6614264615e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750b66770be4b53d88e4b19da281672487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15521025eeb686de4c848c95b20c52f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5c11c3eeda7950bea41eee466210a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdad835f1acd6c0aa5d3ba597f5059c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b46038428bba8b387e13262e2dc623491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338024c31c00c9cf0e45f5f7aaa773ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c0e9ab7602295a200c0ae9f55f21d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664214e7ea50dff1981f3ab746389edd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b621187eac1d51f507ff5667659dcb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf43d2c6140acd9767044a5c4b50252496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6addad0a19338ecc8710e164b1c60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db939c63f0b753a5fdd26095e8aaad8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f80592090afdb56469536cebd15da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8368731e435df0c9af2b7e005181324500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682286317d90d21b3a5a522072edd495501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db93764dae12cd454aef9053bef417b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebf4d1ff3184f7cee2f3833340466a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0a733efd0afcfc77253fcaf19ff13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c6bfe3d337f0e0c3cfd9118eed86f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2294aa55cfe04c12687ccd0997e253a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdec4e033ff2e2bd5b5851de577f78f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dcefec0bc8aa2fd788697f6920beb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af747d34cb900afbf3377d765027e309509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9547a281ec869e08aa2fe39342309b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37fd5d23c79cb03e2c09c4ec8e56cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57306c02f744e83d4549f59c2aa5d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3134b1755f61a50677bcbc43217411513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579673f48093fd94f3b0009d371700a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e40c8732a35b65ae68a60c671f6216515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116d1ecc17efcf2fd318d7a8f23d3d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6207c2437a99e5900b832329273874517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f6319ac5c160fab96d560b824f993518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28ba22905b8844f6e114539ca68f9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651b0b41011f0412ca4614d6862699d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77f5f4541e63b750bc0bde30d77e68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59539d2c1ab7de856c744a1b0c20b21d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974941ea3fa77b79404a31cafd6bc11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75efb4dff6e39f4f1be3091451e1520524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbbcf0d68ff21e8281c1c7621d65d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff97d14703905da449c8c2bc1e16a82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b504853138e523119553e2090dcfb95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f93f2b2a97be59f2978499becefd1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c49cff1d7e6c1a50833e323304323e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f25383792ed0a3df6df367ea4b129a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64a95ccbc4c98158ef3d688195e3b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6c0298c01c548bdbd1f4132b5b54c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c8be778729614098c0b6753fa2d69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f1243308a1d3cf9f98f167f7a02b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bd46b3adb39739259549c3c99d783535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044d380fe3dcc30a1ea231ca46f2096536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167b04a1288db3b4837312741f57082537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f31213953e34939a9b66a26f65f9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766bc1312942440251b241fdd4bd487539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70e5fab5a54f78f725a121f28978ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70ddbc132a3c79864322aa04c310b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485b240d3d52bb5d4ceb8ebd217df67542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934085a9100d1450387f0a65bc6eadfd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d0fc711c7dcb4d8859a5b391cf5e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeffd8a9fd41276ba8f86c4d7234a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b0c2946d29e7aba216fb73821197f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1c3b63822bb4067dcfb970509e65a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc5792168de57b5cdd59e3603eeb46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48aec19ac03e63d18269cd79acba91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f18ed3c658efdc25030555ca90e95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bd0ce31fcba3dedc9ffb332929e51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ae09e1c642baf3d1dd6184ccf5465552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b5da52a372b098e7b4e6beffe0cdd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981c5db4765a9e2aabca9da3adc0484554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d5ded79ff248ac956ca48312b8576555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b84673d03ad17e0e4685845532587556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04ebc5e1913fcad42ca456a3d92b9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5f080988fd03690c1df1457faa1d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318b79cf6bd407394fea4c00e5f98a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209fe7560a6ddf4af78d7e83a8b85d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4201433799a3f7e1f7962a86f2df34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf02147d5f8544fa05282683b0ff06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57d04b5862d89a0edc5566edc29201563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d3438f45b9cb22694ff8453023273564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4fff4511afdd0398c6be501402cbb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfab7d7dbbe9025e80c7776aef1cb2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eefb020e5dd76494e50fbdd600e5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661ecabcfe0e620cb7b1ae6bae1e097568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02799327cec97ab4cb653f74bd4823569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39a3ef40ef09da55fb9a1c56252bd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbdbe87ae035f541e78edcd8961428571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f4a1a6dd193422c7b86e00a131e32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1856743da2f95e5d33252a815249fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b848b2467d12316f66e2b162778e9e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309d2dc7ac1a82e251847cb5ba1fdbe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61c6201fcc30a7b1576f9e595ffac2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e8db4b15cbd2e3bc7d4ed723dbd7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498a2ec5d9da9867b2c00ebc58276b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c5754a3f21ac08d501b2a2ee6a26d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6650483720dea23bf2ae80aa14a3a0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6f53b1da475f40fc90230a6624517581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfbf9722a3d25da86c5f5f00de95e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d2ef1eb585fb5b7bb522e7b017970583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21aeebc2b9ecb1b595e895e938426c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457941f2f8715e6216e6ea6c7529c03585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dbf411cd729ebc03feecc12aaa639586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d66b9891c90318576b9add660b0fa7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba1fbe2915d0f3a5e58d4472fd3660588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe90450383d30662b9328becb018ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738afc2cc766c30236897374beb404f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a193f422af1cae9ee02a39beb0190591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbd27182a8e7da39140e25ab40db98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ea843c93cbbba8e583db9b88936ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8213495655577af890f0ef442f6b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c163d5161a82cc4c94b882d41df0b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d98fdc5007a3561003ec10e4bf9d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a64f5e5a5377be1a264dce70f8fc2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31373a22f3fb088d05f2b629cd794e88598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9ad173c1c19c9c876babfa3d7c4c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08732d43416f5c33746c2159ce2154a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280254e76f54a8fdad640fb50ec51704601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5dc565f3fbf31fa67df9f7da31ac5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a560897c1ea9dcb775afbc538d190b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7610d36a45297b05297aca8c9cbf570604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77c0af6abab422f445d85d9724e1b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b3a537eb51594d216bc2226631511606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9510bccba6cf404ae178110679bdd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1ab6dfeb0ace77521fe595d3b3fe1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e87fc9a0c32fe7dfcd8ad3a2791b92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875de837330a32ca71eccf26f425179610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506750ab79553e8b57434c1cd5f5b44e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f367c3bb8527f0db467ffceef922d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd7a04b7724bd2c296205d8b68dd2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652ada013a8b5778ae5df4122f70d15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368af97f6b1ab36a6d85be2e47044625615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f183d1e36578968571c1d119e27c8c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa26fa21ba151adabed2860ae521a12617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5873ffa38e50705d90c1867d150fc7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7de611ece4a6f10aaf6c359597a99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd10f85858cfe8b3ac6407cfbd6f814620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada4431407ce0962c462a82ee6771c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531d6e66b5ca16e0b6c4f620da1da4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5466faa7995940c7a51af15c7a78c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fe25098c1d9c7b08c44892aeb11dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f13cc5085dbb92f8dab626b5e213f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54b67a10451bc356643d4ccc682c0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48cc2e4e6a1174c888bd2241c6aad2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091c81858c4af373317eaee60c9b37a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e5a980a8167a13625280d7e4b37d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189924fe5055f9bacdfb5a64ea03a3e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f57e9617f11f03fc48f91deb95566a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02175cdefb906deb103ab302b09b1640632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc743049a8afb93cec6fdc870fa714e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92455106c5f94af1de40c849d68adf2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e66000195f0bbeb1f86dfc055c14da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3fed7a4579b46b2da4309b6345016636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b15dc0a648942ea2e293d3d794223637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7d7cb2f72afd08ef028e5734d8cdb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6d74369a5f6a6231fff9f7c1166a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6ab8790f90aa6eb02726fec33c027640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45a0a0c87aeac7c5205bfd0ef74286641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043758bc8519b6aa5810a3e5dd0641d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe9b0eae520b3b5ee9585781b53254643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a972e8cd87b8d73d31c5bbb5c71c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff5e0cac04a2ca885f72c8e508e80e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f07a2a59b11f4209cab03bc03b280646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ad258d32591a27750cbebef40f7a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87ab04aa2554c9d78b7e1fa2ba6f5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24535a12267c4a77c66402c0fa3d33e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670a8c941f30314a3f176376490283a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a493022e9cff07207dd737c28c150ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ea787b30eb1d8d0a5bc38741b2e6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1b8bf0ec8a34b0aee7d3e36b7bc5a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c383fc73860334d0a171af4176b9a75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41606dcc3949e233156250c6fcf2473c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef911a17dae230c1ee1dd43aa2bd28d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350919e0fb7a0a467b8873f2552eb129657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa1023e889ff53a435732e875691e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82de7510d60a697cb77230514984c27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab17ea7db445d30b141018f56eabd5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6206544d6ae0008fdc2aae8677065661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752a7f7c5e87c3b3d3e88ffa4805c4e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75163d2b11d14c37faea61025da732f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bfcbc8ac18e4c66e167717f971db4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c1e868f0108fb1156872279bd8c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a3a2de41c81db9df42b99088ae8c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fef9cda4e6252553c91b58af50b356667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287a422a1b41f685afedd89a3bfc687668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e46a02354cb3882787d29bd0ed8b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b4b04e4d71c44a1e7ca459659e924670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9320a80151383c18b92dd4efe710429671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d782c697c16d454cce9263c714eda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510d11d6ca776be4123c03da2d0003e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb05a3ae1d45583e22032b04cf74ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71c2e693d1618b9c0a64e350a4ef9e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf56507d199b282a087eb5d473c6b5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e09a18af30ebcb7e27039ad6646f8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39c4965160837e6aeebb11f38b687a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f3ceb95e5f9527db9964bf37660e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00f1e62552f59d899d571046f5a583680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e47c9e458d0658305eaeef6fad6675681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dcf933499b6b88ead4e85d30711e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78eea5455eaae36578efbd068e8972683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509a2bf97eafe37ecf320b26953c3ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3283c326c9be31d99783d7108d25d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0efc111de5ebf1f7251bef6bfcc32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4320bc32c6a3b2dc3371d09ab2fc3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9721f33ccef0b0ab9d6f176635056688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a167c3adaccb1f610eea185da3a873689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08fda03c23484829ccf21c18b8071e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0cc54855b9c8f9a5c930f79d3d9fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658626db181a69e2c5670e3af2e4ba9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55755adf244e8b77359dba47e0ad36bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37354a4439f7ea3740eb635e95863392694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecc9bd055ff9287461ae54c3c91eb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92449921e9970d371a0920a753feed84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414c00e3f7bceeda7fde2f56abb86cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffbbecf5fdc3755e35dc09652bafaf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262abb6af4134745723aea26db38154699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7d9ae7a7b7435c639a692fcbc2ab1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3560df1837a9c7b5127dd3facdb6050701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05725e907fa3062b9c657f144bcf91702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c17db3f83c01a574a0482742621e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116d748eab10c51db1bf1877e587f28704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22011b8cf3ec020bbb43cf54e07716b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bf0d0f75687ac384d8912a51c469a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30610c851accc08de3074919b99cbaa9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e457a3c152af19e2183388cdc9bf8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b810635410fda99e19ff903b697f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdff085b3aa8645c731a863c117b68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2600cdd3bc93bd17f22c05f52423712711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22d5c3caab336108048e05fdad043f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be774e99bd870a4a0045dd8aa1ea23713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2681e9a5c0b2e5d55e1e61d7be7f872714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e8b555812d3bdc6356c5522785668715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f0f0177360e4decab5d838ac1c765716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb08f896541c05f1bb0afdfb74603d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a61ace5ff98a7fcfb6511a846d2680718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc19c325201c9fa1b19b04ac70a13a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603226a7af9bf5dd2fe3f12cd00742f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ab918650ffd0706a72efc93d81af8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b98128d268197a7ce8816dc8d7192722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbe4976ad2b7e386a4006578569f9b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad2f5f250f0f58cf82d0389f7511e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43902769d9c7a40493569e5c119f088a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ef832bfeff88ad9b09bb9ed148ddc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646002755aefe9cf3ee6d605732505c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef98b3303e35f4ac590a35868f1e74f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc3bf5d3e1712825dffd7cd839d55d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727f9a583f133522454f2a0ee60f645730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74d33327a0c61cd76e58f94de91700731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42eeb2bfcb626a2f89937a6fd72222732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090f2bccb7f7db48ce100ee6a320b97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66deb5c46e949b6447ef633c7ae7f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97595d42e2c469e40b0d905484604b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf6e1ce82c068b53a18396505950b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bf8b68956d60eb6170038c4274aa4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8392afe4c53b8d5059d14ca572e8c6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59c12aeb877bd5e0dd8299701b9f37739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033189bb0541bd64e200299e6e07ff7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5fb7926055a9fca10d261c65a8c38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a0cca270d5ceff0f93c0186dd02be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3bc5c912b2c0b214b0f72977e6295743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500828b363863d1429807f2e88be3db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d21dbb656b6bb18f98b6d5c644fb88745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7e3b77354483db147cc66a9110991746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7db9373b68cbbee713ad24312ae9d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8067064b5226bb348a48e7cc8031b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c425a3a2627cd0de72ccd47b147199749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce15371be3bfa7f612314e017038a28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b5c865c7e21ea3ecc6081ec61d7a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda226b8dff991e2002c8489653e697752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a10763c160b46d5b4c2895223a5df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3479bcdc55a7350a4fdca121ab489754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc5aa02c789727efd1c5b4e6564be9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122dbb154cc16ad9850cfc5779de39c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6bb89943e46d49088045634ba7187757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86145a37c41223718f9aa68d10201cd8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362cc3a083a24952d4f40138a354abf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>