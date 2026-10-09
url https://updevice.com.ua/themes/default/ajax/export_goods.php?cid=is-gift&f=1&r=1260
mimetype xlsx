--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3b293986ba7b3d1a6f3df168275981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905b97f38023d1075d6586bfdd1ca192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19add724fb6997a0b5ab665f402a28703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e52d493cd6726cb4f56407016a7c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8ba90655928e234561b6330b72cf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7565ab6156e3ca07cfe6a3d8c799bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3e919897bdbd9df28890b5f5f59947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c34db897e06dfb0a0bd66351a2f3678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01783450a6c48513dae5f6ed9d6abbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba22143cabbb864d013f2aa62f9385610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406354e389b9e53335333f13a49a1ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dee6cbfda923fe62ab7494dcbdbb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f2ebe575021ff82d75d488e0a333213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce6cad981ef2742cd67b40e03f404414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc79e4df3c4964a4ef0b64121c633615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe35ff4cca563c8614839bc3247a0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf73f6a7e30c1d77f65e0a88245d8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0e1f9df053fde54ae3793923d5d7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b190f38d380a21814a2c96991a25ae219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00586abac90f2af54aa8dbbf1c8ef620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34761958fabc76d728720317c2b2752b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca92d0b6a1563eee6c11a75477e51bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a457d7e3a6dbd0b3c05463ecb0a4f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc496034c439b85aeae9ab71f01fae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cd6c137b38856324513fd487dfcff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2020103082cee3976585db29db581326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12fcccc4138e7549e19d98eba93c9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb0e97c5328d6acfbfc609a3655f0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f44aec8a3f984b903ff1f7386377129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4de63325bfb6ec3ba422968a7a30a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed419fe5ddd5b336baa0b67f5d8549c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bb1c3ef8bcd8733351070e376fbb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec026c335815b7b97f48efe6afe152ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb88cd0381fe5ddb29362bf7d2f1a1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445a7be707f80b3d4140bdc7af21eb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cb43eadb9cbc789e07d262b433c7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90073d7b86506f7df5853449e055d3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598aa181edd1d200650830cbfb656ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82802100500d753813b949a4a4b838b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5b0570204463fa5980dc4e0f548f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c5e2654dcc6baa69b39eecb605f8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb3d44c99ee7e636baafba6561fb3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc95db436882aee655a918da5bf8ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1960eb1bf963742ad733fd98c962c6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce271a470755882682010fc935f1ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842a58f35f838890c37c47c3c6f1ee046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbc9a8ec067dcd2feb367ecfdb8b0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd29f347d710bc091123481d4a465e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d28e262164cd6049755feef9d701349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95fd78994c3f4d8693003aeb17b1da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1703fada3b505919c15f59f40ca2eda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955266ce4d2e6261ccd12e599b2ac3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e838a753dfd29ad5806de864edeb6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f45645551300644aa834a0aabb4e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20069a8580298a7fe200397f6736c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85e233672b89abaf05c0adac8c5e5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6e4f2277b101cb404ca659c95b7e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43ccd34b5aa64f158ea6fcf0b8e61958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396b244f76b786adf7e8bf9b6b7eec759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02be329fb072990db91531be3097c6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329f4f99547c4cb86ce5bf1019d04b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfe6301d390fd94110130aa2a4304f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df31d919fecb414b4cb879846d535463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5c3f3775657a61ae0e54659b2a75364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15253332da1f90df4be7dac4ddf8b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbb7d656eb313cd969193599c8fe4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dab117bdbca8415d8020dfd9d46e5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312972c6543c929380a884e8b540506768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2afefe7c06c0f867252e7ec526a19f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d164c080f73bd0366e8f0298c1e8bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190c64eb0124dff5583b36b8462b91671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90acd36025c9253a89840b133ac76472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b55cc82bfda90ab9fde07eb70759da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c8ff782fb058dc0dfd03b5cbc948074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c847407003ac7da8d6c36b0d8abe8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1524df041fa74c89caac55b05d00976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dfed58aa51bdda2f93e086b1279d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d32370b026b7d32ddcf2ca7bd26d3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c64b5b5337729bdb16e7eda54766ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b7afda12278dd9646dd62ab3c477d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3421027474d16138315bb85dfdfc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f58db47ccfe6a64ff47dc83b0b5d6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e126d3b51fea9de8633d2fb49528583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2f6bf53b587573b9d9eeba61a2d5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117cdd5144911054f38289810725e5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3b0026031c71862a900a801698bed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dde2e437d03beb4524b223e9a2ed7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b2aab76cb91d21ce30200ec14110888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aded3de2753eb9460351773ef042089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e605b39af6ddfe2e57615de1256326990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d1c6fbc46fbe4f0bed4cc2278bec991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0f0286978f3b4c357f68d3c30652492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd2e3510d2d87bb24c913fe3f76e1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab88cfb42b7b11356e442007c5a442a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10f574a54a2551c7cc7e0086db449b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e6f6e3cc2543e82eceec02fc3e21396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325495de5fc3b864edb0cbe6a0b2fd6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140e5d3c389e54f918d377854fbc9e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4561fd73b685c615ed5a2b4c2735c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242ceea5874a4dcdc46b49f3482874c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8503bbc9bd73702b33c76b120de30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42765397f2a161e8bed8209d50a83eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187ae93cfbe96b1867c6fae0b13009b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3175691eda126750ad0f4a9af8de295104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb730a8c2eb458b6be30ed5168d46f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696d3e268cc0b82b95b0b3f9e32b4bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea71a3c813157970fe5d6907d838bb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2223af2a3f5170fe7153065bef6d8a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068064bea89aaf335caa390745d8d9ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cb011097a5cc1a150f5a7876957aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6738080f1c501f9741af7a22c335d6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02ee521c8aeeb21c9c55335bb8b979112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923b0f6dfd5ffe6ff8a7439d79d7cd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5686a3125c4598f95f992f370e3ea16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648f4b2489a3d11b04513e18b61837a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60c2e1011698a4351a1581a2f700c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4cbdc62e38dfff72b330e6ddbcfba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c23671b0ac14cd49f3109f4a6938c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd229e2eb6988dc1c3721c63b5dde1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b48e0733926efdd6e329a7278d3481120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee222027bc57b8eae67992451d8cef3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f8d46597eec0b548d1bf60ff283b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b8f2dada834f689f263a7d1ec1146123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca506e806671cc8c0e65bef8bbb5c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52cd40be5cfbcf3f26c5ac87850038125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccdae033127af0f786a487e09c7894126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46854de8e7429c1613bdb5cf1cd79479127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbd9b8273a3ef7049f0951f8a4ce68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8a6a8f26285713b5a59978318a33e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86d2dfa22d255b755564058c9c17a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10fad85e536ad7ea61e3e8dcce3173131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b6007de174c99936f8419381b6b65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b578b84fe272ef8e9f1033dfc8592133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad41d3058288f5ecb6d0dcc4e4990f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f87ab243db2ca80807c02cbf2bab6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf985577114e522292c4c38281a6a2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2efd008f7bcc04c0e2f3e0a93ea2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b7f3c0a5bcc9282057a69a88f40bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81ae799c6c1b722cb5ccbe3ada8283139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf071501f910b54c6613e9c6e5a1aa8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3081950f1bc09044d7119fb8a60995141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803565f591957b4a7a9af26328bb658142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953f5704e6da86ab90789dec23b8976143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6068f8998f6a37d43479d232e8e8246144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bac9a43e1d9336bb7e2c8487459877145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ed94f9f392925b5c0d3be1b948b93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860057bc6dba4fa0acff76135204a5d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e559191bc7e5b717becb83dcb6acea2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fa931451eeafa05661d83d1630e78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22c5e08768158d9e94965a13ccd59c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab7a98c2788f4d1e57abc31f38ab9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b5929ad2bf047631cf8796321090a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7b385569061c981483fca05e8b86a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd27f919e89aeaf0566f55c6ee998d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71614dd7951ac5d18331e999e2502c46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fc875771321c20220ff03d49c99ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961c3197f19d90f96cc5f314e80f333157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7507c414cd963ad16361b7dd60c22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37838f90af79e77e16da9cf61befd472159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d8830e6f08b79a1c973ecd75a2f31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728550d919aabfdd5f3446ed43d44f68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a406fe8c87bbcce0632493f043bbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da287b1a737c39236627efef1ed0504e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e347df84c7af5f37a7cd330f602677164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98200881254483b2b24c512d2db44e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5efb3685d29a0b2e7461a3e79cf90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9a78e98482499f701d9a5948af3a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c47428084662930c351cb669ffc63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d76d0fa4dabd1112cbacfea1e46c14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa70075b4de54bf05ccb61714703fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a1934a22a02f35ac004c878a4aed6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5e174359e29c14b09aaade8803da4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247f37c96f8ef8ec52d698f177b8b8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02caa82216e96963eb44fc427c2cd8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec201a9d05c1bd086b416cf74dbeda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e839b4d548e46be3686100729867c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085340cc43744c1bdd8023e686629076177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef83365219282e3e70653c303ca7d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dbd0b1694a3a2277755294e2a8e92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6572b6239a57eebbc07251fdf3e2eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4605dba9e166a9524e9e032d2e3c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858389063b187408c11e6eeb264605c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eadb6216757dd60f49a0e44f16b64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370e7092c6ae02be264a6c9c416f97a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5306dee87131aa5e54ed2113fce1bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098224a2bb9e2786caa63fcacf657a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7171769fc7cbe50f18224797c7015187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038aa9b6ca248c4940c21037000d19e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4060e084b69f6b8dbd890ceda3185dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8541aa8508ceab43317741805633c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa155e4bff6dfa29d1bf2c6921265f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf75fd5c7b6acac802e58b85138184192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cd72a4becf756193315e4ef4228c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5933a5d6efb0926a35e602f243378194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dfffea86b2f0d09f5330c4cb9797d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce67bf72a13b478d190beaa4674a17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53163d12a77f39cbae9f7bada333fdac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8847a242d3626550af0647743742c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4069e83401b2db892fe2cbe754517199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3375d2900885bdd07d1ac6d842e66ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc2258ef143b9de8fb8c7a8a5601b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fba372f70c8fe55e73a67b779f2bdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fcb572637fe4e01c8112125af63aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c926092daa979e592fb86ca4e55c6e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5fefb237d144e9566d2b39de66c90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538514963fc9e8ddecdd78b834a00d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cff0b6980ea2f36fa6417ea7d1cbde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94276e8c89ea70e25ea68ba766b454d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4994d622f99559785abc6529818958209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ed185d17877a4b1d85bd4914a1a8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af011abd258ae2c82bc36dde40031e04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cec5ee1e8dacb1a0cdfdb8427101b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1ffb924e6e30714be83639239c6ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3a33c27384541ae752733ce0c8ed7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1fe2dde82d1e31fda21c41a86d3be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92db3f8ea868e2d659e7129f5e69503216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d79ef7232943f4642ad73e93059da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f9905704f5a3c83df0dc551213a69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be90c066eb77e99d490e91c409bace219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89f5a229e370dfc7c95878600a5901220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597c69f060833b834b05d93ac0310a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae025a92ff436b0753d4e44172d4b881222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2c7d7417e49fbf52ec0d780f9ff86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69636ecd82755b37380fdcfabde36e6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e061bb81268b50d9a8cf5867ee4dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7036702fc7fd89d2b0deaade23d749226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f047864a6aca933b9560a15a7acd91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301cf63beb130a2b8fefe59e6ebad6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc501ed98f2687c8e2bdf658691add7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d46f86fada4799c2393e68bd2f869230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24b4ca65a7fe42afa0deb89993b129231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaad19d45e56fef7aeae32d4be8116a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093bdccea7c61b85e4d471db5a18f49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911466a4f4135c735beac7b7433c724b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a7c511ded79b877f183d9fe012f9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443014c292b58102cae1cb5e3482296e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9044d7d2041457d883acd4faa8b50b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9c00d1a3f4d1c40c0bcd279f9691f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb9ba9956a66a142fe3df6bab05784239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53e8b90f00781bf82d71eb11388bf0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94255884e65a9666226f357cb3e8110f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18456acf0479b8dd5e1e5ea69599a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ec5612c12324c83153feeb5b82cfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b9c197615530ee8fc0c4cef01e81e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e224e753b6b4183f81c8fc8b41b5d2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac29e599297dd65c536f3931ea6430246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759def34b6535c0249b5d8106df67d6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d145c269b357b52cd7608d554738445248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df974e459c943b322c1ca0c5e0af32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d62ac37d501f845219f0e5f6911ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3b1df8d5c9d8d7b13f8d2d2b688f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fff9754ab72a273503e4ad5b587ddd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40188597ac42e9fac53d3077e1bcc813253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59537ef8f2c8ffa7a93a9a08e2d21b45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d069be8ad57a05e1522153b216eae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f993980a411e9008b93be514c8d6290256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b89259ae8194c4d227c42f3afa84b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1b769e193a94fbd4944b8533c014f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d3b67c73b0433b77ee80ab18eb6f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e49869447ef2d5085d1e6d7a8fdc5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913792a122eb8a1bb7e67e38a381fab4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946a3c8022953cecaf2769c765546e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f94e11b2588306a4fa9330411415f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402fcc3c032c5cde31f3c85eadd17a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ded938f50798986766ae2d3ff5079265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b67a4722c36fb8277acd7224d16470266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40ed01e43721769c7a4cde3429e89c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb814416aa108fda1faa605d99ccc8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de64225dcf418acf8a8cb1bbb76e24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abcfeae09c90bddcf10e0dfc1b0183270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e26c4f470f9c1a6c5bec301b22a4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87c6b3e9435ea3b578e1a88a1baad4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06655d142b08c2a60ff603dd7d0bf0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78451e84d162cb3f87adb8ec828f015274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf5aa72eb36a597a26098132d8bf4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69685f123fcb61da0084806ac75833eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcf3b33c5361268ad47b04daa7ad13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d4463d6e5937f961627afd2939919278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5668f4d3e20cf5ca364fe5bd196c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9bba88c77a8a8f5561635eb5386e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894830ec60003e104376ada77e86ef3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bca94e96ed6fea7e8c0d9cab7f5c5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c493c10a2a678433741386a7bbea12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041a66c18ca87b4b7af49e11074b299284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75794c035c65755dc25248363616b23a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92845fade07c00c42814523dd9f0f406286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfffab1b0a1b59f843cc8d240d745c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237983220d617784a58df479044014af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1662f5bae7d2a13c860232d809f03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74865121186a66315459ed2ccb463c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d49a088d33da14fb9a6c8a6fcd89d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dea9fe6b728a23b437eabe177b2191292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365b96f17d2993b559c6fdec67d85d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d7fdffa71215a85001e53cf1f65ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3efe45ab0fba689c21314600adbc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eb8ce7bc3b4112f5850597da96022296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86467fd53b5cedaf02f0a262908317297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c425e367b7aafb8ac670b79a3256ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c358068d778756fb60776c191488ffe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4dbf7f4daf2fd286b097fd4c2872d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f9c2c6f8c2b27e75141fcbe1d86b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f78bddc6258fb824c1584da368d5cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddefe2b07de879160ac151e2d9de58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5861e0be1ca32c66fa89a6582e1424304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba343602a9b851a7674253a72ba57c58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e260e1d26bb6bfbe9d3be9a970e8330306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab94b51c88f80749e61082fbbaaa973307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4bccc717e8c4b4aad7dd5fb5626cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b64462a3230610946cedfc4f031be1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83935b49f8e05adae5dfe4e2eb6e65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c9d4e5ad0065efff0ec185c8ad935311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dad41e04222af1c05628cdc165d291312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2ee1fc0ec9788e83b1b7af3ccfaa0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ebcc13b96dd446e7e50a55974348a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50106939e06b61909b0e956e829439a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b95dc7e7da9799a5294b78054c37db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1552409cf986ffd4472e260d67618317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48063329088ec10d6e481bc25f16ada1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90f9f29f443221d3864253608597f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb78aa7b306b4d81e16dbd708636a2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889e6df2d70809584979ecd183f8648321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bf7724828b8264b54151283b178a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d38aca366b2b62bd14e48e8c75e67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a36c5419044b9818fd12a603ec64a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbab02f276ed04ec1502ea4c7fb8eec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39573fd9645c60bdd4c18a384436cdb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea5905afe4b13b6b03f5a57005c4d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4ae1c814ffacb2d78f285b65e5aee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5aa2e2c14eb19527147b3d46e7d5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576521d6ee9b1d412e5a8326419bb34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa1b6fd1d69b1b01df97e4d74d634a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b268275102601b88bafa66f9ded9279332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1c640680ac6e43580a007c47152de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beca726533e3e0f02acf2ba87942dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b61fa2226a3326bd08db5a8568d1ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cf40842ad4aca30e6cb82e4273256336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6595826fa15847833cc61cd50480b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a9fb52c80f21b32ed496cdccade81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886390c195d5fc46061e9451283e77f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d7324aa0829130003807a687da6a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87568b43239a3c67707cfc8665e8d13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea39b5fed5ab97fd94be6c19d1170d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd5a6714d73c9343f1f04d3c880232343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adc94af1150c6ca8466fb80c340aa9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb744cc3e6661662da9f90bc06bc54a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5531be69358151ae967c3da562c13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbfa818818cb71090ef9da81ce4446347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847183e132a1ddb51f454d52980b25b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212a59ce02618a94efa8ded9a530a13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f28a4f62436ffcf931398644158ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39293cbf73e40e1c9fe0f7365035b65d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc1f983c99f123911c85df66f2325d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab48ab63021cb5eda03fa60e44110c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524a626668c832e3b8acdddebd4849b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a50803a3b2c41981c0eecae3c9882f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeda3411f07f25afff38ec05afca54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612b114f32c84106916a0e239936163357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7849eb77834e449596aa76136ed63ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309aae7ca372570b2b3f575ec896ce5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f2e8f722f53e2f1bff4369ba7249360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f27b6c2b88d9281af75b02c54ff91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf2f4c1403dcc09482d888e20d632b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b51866a2a4bbae6eb73fa03cc7770363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0adca0300920f1394380c47e2648f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106ab7e9ea7cea9af511c6b2fc1a23e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb07e99930a52b326546ac0a2fa7fd5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945dfc5df92c5d3b0c39373e9b52b1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef869a6ecd57e8f6f8973a0b76431a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e1ca8208c5b8f52a03a05ac0f4024369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb6f257b77a6762aadf6af7addb0ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa92b75cf6d0fe227bdb34524f4dd8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc972b225deecd0a77d10843ad3594372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0b1adc519d7f32742df866ced3f08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a76b0d4831085a07e64edc2dcf5e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932626530e764032b708efed4bd1bdba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc8399999d325b5c745cf3b890196b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726269cc7b6d88210f3a491542abbb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004143a8893a1531d4173ccde5b0549e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a20d19318facae1074753dc72c435379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79ac88de09c9c8e270023cd6397ee8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603e8b08e9724090bd2a0e9ff9bf569381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d692be53f6a52ffea94a8bed5c284f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e630b00aceb1be7f9375b6f2a06580383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979a2b679d5b57dec964c39656e042b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9d2e53f39af9298db24db6c793d49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d293601927844faae15b7f7ec237f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c00df743e4e82f515b57ad989b746387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e2cf31f02f0694fbe48b0524da9ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ac779df3df42207fecb793698ebe0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34af44031bb770bcedfee4bbe6c397390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c383622a47ee493e07cca24da2ddb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdb06f62f28a00f4b2bd2229a44182392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba14c65cf800d45b27908844f7a4cf3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13a21621c3025ead3d2d02bb829f52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82378c84d1d94b0f3b46d52529a652fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca633408ebb8c49955f7e4059091ea3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e59156d00cc26d41cee8ebf0175c14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92806844f07f59c1fae15ad819722d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00f9c52a74ff1c4b54cad574c05f91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8fc8fcc6bb1ef30713792f4a77b0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e629635a181e279b53d283ba1b12e78401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf527415182544de6a8f3c1a986a54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da9c1bdcc150ea60ee095ed18a236e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a58ffebf5902c98f640f76b73396cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ece00221b4eaf67fd6d71950cfe2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8cabc4612d44b2ae4af73529d00dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824fe625b387de930d6a907a41e693b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0a161567309fd5f5c0470a7d2183c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f104517556f8fee17d5b3ed048387409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010df7ffe410ef8ead3fe45a939a590410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d88412777de88788b786ca0c1975f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a52137dc18bba440fddef60a35c65412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7645db742f45ea0fb7eba39f4529b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3600a04773bbd912001c4bcde7971f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd8e856480017c133476901f0024fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e44ac14f5a32e6d9901740a9baa57e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaaaf6f98e4e30020c9d5618145c57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4554b75c46da81a959c26f7edf253418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9068ada8d39895e56e8b1a59525c402419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b13b639e302171fd7efcc9772834c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadbf70754657fde494d0c9bc2b20ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ea7d936f044930386b5ad926c259f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11f2b0e5cee88eea37e069119800a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbf42ed660a74942ae7886b0c2a9d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcd3ccb925c6d7574671b2ba18167a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44e83bbf7737f94a9909fdee86b9e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd0f08965e80cb084739fda2852ecf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a77019f5a513ee5c95fb7b025d07dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa2f35a0de541df134b93c5a90421a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ceeed3559ed83927f2e9eca769358430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69546b46fd99e50fe9c3527c40ce81e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f83a728454ce8e3dbdb94df6048781432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390c89efd821c2c9f4fc5ae02830e4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e7472709ebd31a0d973587afb42d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdfd4be098d1085948ad233c0ba35a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed2ecab6a78db88b46bcc25fb10ac7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6c51002d36d7e0a36b5abd4984d70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc7c153b0e013ae09f0a2d2292ea15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c66e418c8673b4d96c517c4eafecad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0945d125a4f34076d622cef96ce3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcb72815a6f42638bd8a0cdbf54e30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a772bbe7e42c932b1449a1ae5189f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db974b59204c40883137ca3f31bcbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a994591e5f1371cb564e783828e4cb0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffa561585bbbb6f4f4253f6911f5da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a7f11eb7a8f97e83848fbabce7ae3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a538e8f092bbf4e154298d83f382634447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fd9ed9941c1eae4f57ef4eabbd662448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550953e1edfeee88b66efae0680081fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaa1d44c1d4003b6a72dedbbb981ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc782e05ffc507c4c70ac2e02b2bd40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144776328bb2c9d9fcfcf2d3576e35a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04486b43920d27d87188b7b3d70afe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb7ade0b229172062e3102ce3ec6c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaa4622262b534fd5987cc6f18eb3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b9eea015b47007fd8fa9a2d90ccf3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dbdee9462ea610f258b844f6f5ca8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e97af6bc9137af7f4efc8121121479458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b962792fd2c2b671ec62327e4b5ac7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283b412f395745e2eac3fd4eaffb5bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9036618c6108d0203815ec9ab6c14f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01595740c39ec3925f8cf256689d37e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7076f6cc9557cd81c4ad686eeced7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2438bc149e1f5724261664837554642464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aacb491d57f4a6829c801b812b4ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43023eb350989155d2f9c7e7bfc4220466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff620df44d66ce037a90e2b63b3ccdf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651747f7729fc54239a5a6ff30c0370468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de222ab588ba47ce5a150578465a467469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd2ceec0229225a2c47c77181f70c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c467a654b440c2e5942cf8083b02d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9c61d955c29ec61f68478bbdec250472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8cfff5bfc15500d938f7fcc2fae47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be532d63b62f4989cbc265856b3dff18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe38c223667f4606b651b9045de310475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290192697f1df0e92f439dfab1a79ce1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a7029541a26db0582a1e55053c3a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950607a9187693fbefe43abea637054f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a01ca793df8929a10f96d3c0e7624c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a311ba3115326bc04cc44755ad6099f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0de60db71c610f02defadff564b281481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfe02c17933b86efe531dac9543258482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5f34950a7ba7944276fa91cc8b8c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a0a9339f94e6432dcf8ab86f17053484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663986dbff9a9d12e50d2e911e4a0a80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1041541fb87519402beb34b1b70a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abe09ed80afc79847c8a5f402ed295487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b7d44ef8d0418814f7b77e06c99c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d690f084ac4a8b9ae0ad7846110c3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dba6b8497192c7b969a8c6428206e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf527034d77282a761856e792cfa76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf325c83702894b11efbd1d0574bbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5987a52013dab273f346655bc94fc1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180d74e8ebb5d9f03c33b8b21485578494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b181786b0d8236c3058b80fdda04b04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b24a1585096175a4184d2485c89c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a11ff992d042d6efd9e0b845f5aeb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795a3ccd2e728f5cbc7925178f416cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f9418ffd1063ae581e621b7286825499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d30df0c8d0515baf3aaaf3012dc7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607c40e3d18d37bd326fc33e352f24f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01321d29e85d9c58cd8c7cbb6d58ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09133a61a7bf648cde3c29382f3004e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1400380db28848832d69509f1b75f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc9503fe6debc9338fce71efa7e0be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c30713e8aa719440aa48bce3ec270506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6277568d1b2c57bc02c210d768fbf3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540940f5477797ea5740d49f8a18e81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139f717accf09753db62ff3b6a04270509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69147384f2322d96a233f2dad458d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85707aff3e356cff6319d7bfe84839511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c1daf43d2cf05b3de4a549454079f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325962f79e7e0e1cd624513ae3aecbcc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e649a69a635d664e06867bd7cec668514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f397aec7f43368dfc2ab74b12fee415515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7a5f86240bb5a41ce3f446124f029516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff97fcf8d2b49ffc29b900929b1e36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb400cb442efdcae925b44b22863bf1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc76a2e92411fa671614c611efca72f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3091f1520017be49f809853746b33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3d02d43bfa3413659d22517fe770d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07510fbf1d61f25f1d0fd1584c5139a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b448caeb961fe587afbde0e54bd35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cbf6c894f24d4f286fd005c0bff85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894df317d69f8d8bd7042b1515169e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82743a88807f27fc59f7b047605ee2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fe5e63ab1ec4c85f3e71d0301779b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1446b42550eace4c1c1bea4b66501528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407f304d52a49edc7ad617c3a70f5f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2244409eaa122d8696a844a8a5608530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1cdb9b406b2eb2f05c90f749fcb37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ddb17fb33cb79c38c0fae1d5c21de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589e035771b18ecc42ee4d003e6526b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484348f83c3681da546b4bade461280534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad1118106f3cd80dbdca95ce106c4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7b0e4de3cc3393fc46983ccc06bf7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79964cb09b6caa28dfaea7d5988c3a97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696e5ac6fd386a0b40012111c350e63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820fbb52144093b5b5f933af4eb3082539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9833507de5118b9b8106e3ea43790d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e327677a99e043f392ea8ddc45ff3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61a50589d0d9d98f7add5c1792d359542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02892f1ee9c1078ccf81a7c8e7e61feb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19b25860980d1ad340c2d241576cea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7228b7d690bb1d37dd919570a11a494545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f962c701970a2cc6d4dc1a09bd3891546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13133a5813233d3ff407472825364d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aef33ae7ffac1f1b64be23a8d44c44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a2286261406381bf7f29866ff14fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208541df45f3ab6184523830bab2926550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728fa399bc7a9ea4a75d7b17a4a9297551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f2be2a626caf66853a3329ede09f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c99f4933c834b8331cbc56e55a048a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c06859332c5e5d9dc0af7fc967abfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b6f37fd5c3a5c8fb0c01934f8ac47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649216fa8889e093f9752aec0c573f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ec281e75d481ba6527dd3bc0e7165557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05983fc5d8ceb41e6bcf44800e252eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d391720c1823b470c89324ee2c491559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f9c8261af5ae4346debbe5dc3104f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e7face1fb6dbf29e255ce48cec831561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9859d38f7381380039148f2aadf42c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111a51b012c513993aa8cc6c3437ba3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016994cf88d138ad2462efb94e6a8dec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d8a165228500e2456fe9302209653565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db39e181a33da8cd10c2a1e40277fc1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c702f40aa86c0d5ed3751344bf78d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c08b4b81618d459cfde6644be9c398568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677fe1e2e232646203931208d14b0fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdeded4c87164867dd9b0195cb152f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b008a57bf9571175888f97d8b93d01d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96843cf44af52904cf60daf4726d35cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec9cde295b4c837a4c11f714f86039573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86674762c6d5e9a0776aa385124ad6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d34ca058cedfdc23a85a34ff3ed2d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729ff68c0b6178ba9f26e946aeafd19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62011e711e6c31273d6f6a3d75701708577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84776ddc7fad6f80d9043836f7b10d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4077b0dd1cd47a45f425d767838a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d028aa837ffa69e28fbc69e3705ca6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222cee831a17c40992bf4e2c4c2642e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3947f221b84dda48ebd0bceaba7a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ab0eba83118582d726584e7456081583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a3f9624041885cb84680100b4170c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4fb4d000078be03997c98cb9bd61b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac154c77814f4af8f37591d88da2d007586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f79abde503dfaaccabfb733ccec57f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56353e2df622e7dc6805bf5a7f1178588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea0a414952bc7794c352f29a2ba802589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6763a7820ea80bcb3fb79127cfde17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e30553dbeb155a2d6506256a42050591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3724f81071e261556c0fea057b0de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea0e45622d8df239c24c84dd3f142c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079a43ef01226611bd35a6782d51522594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0c1a792c847bcb4c1d4139488d4af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad160c041524fc40b19e63a4f9383317596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2e99bde43beb13a589487f4afc3a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a09cf9c53239fd01f918829617207e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d347678dcdbb3628ea6bd35d4673f0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bfed7a70f1ce83d2c89ff58b1096a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af50e4f79a5805fd616f685159e99c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531cfa61b98a6dfa11cbd2dc26f4763602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bcbfbb657e3975c5d789164a29b7e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9fa4265100e3b5289b8d95f8d63af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c0cc29daba1158a799fe1bb78aca4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a10f2bb4fa1a417ad8859ce7fe6a79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77ff3666fc7a45be29462be0953bcf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261138dad7338522756b88b22ea398d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f567932b1b68f4e31da8121814e4f6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ceae753d8a439cdd2afc8d875b9cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f13bc99eec35a0b78a6f32b5e9a45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdd4e1afbce80e946542c7a68e98e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d9405502475983b9c0324e0bf51a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3e8d267ffb41142e1977a33f346ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ba3a041016ec6ca06f3f43f6df5e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50885cf1730a0fae1dce2bf3b4298d8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32e05a4e951851c7485dedbd6f390b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552f884c9adfbef743df8f04bab7feb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedff5330b44c9fc53e38721c942d633619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6d58881a128b13ca166a6d1a6f1df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22a90b2ddd488c883c95d739053d63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b78b20e7e1557d90dfcb52fe3af999622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e0ccda934384ac2b04563d7d97f60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d72383722414b918e06b92f2ffd61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0a180e0d6a469114a8ac0e03b1cd2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cfb01ae37a3714be6662f730c3fb4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0b5c4a7844cda6c74accf82551ce9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdee89a3dc362ee2d99972cd258146628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37407dcdcbcb7899b9bc2371fe29c137629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651bae9fa3c0da1c8fa2ec4e561b376630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ee25b8cb862cd019f8b5a00644bf6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4202052d3641187a93ee7c0beb59b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601073cb3d0051a26c106456f6173d81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dd94bf14190755e1f086d28a1c5db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dc66f5af2a13691c9f4c831321c67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f535686d038b0e24fdb88869377ed16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42487d9ac0369bede3ee818b1015a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2d291f1b950f3499b7e543b3eba7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a12fadc46d0bbe90a5a8add240bdd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89d913e96e2120cf6df91dcc571a75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1ff494ed2d9be7e053b81e16aaeea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197a49e36d6b2c6aba0785a37cf370f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecf5fc05c080716d04c36eaaada742643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5e050cf69c57a7d265abcd1b0d740644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7385162c9ca1210390f127e67829ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099eccf856f59be9e82cce83b21f71d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52749d27fdd0f7a795f86cde048865647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975699db92556875a4acf1481819656648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220f78afab9f50486455338a1fb9da9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618c0138497f9406b46c8427a688c9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ce0a9ebf960b4029bceb30ddf86b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b818413de5b78159e702c23febb0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0670ddeb29b3a7b0bb9226bcb93a91c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353479276d15545983623d35de3cd19e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba971c365d62d9ea2a44c51700823aa3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a018c55526023fc10a50206cf3936c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a3c8e83b562193ab94d942756a0ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde39a0313630ab1a1750f41b23366d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec74102c1788378a4e4e7fd395d1cfc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cbb6db1a8b719fde670eb3b6881d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbefe9f1727a079dc8c0256b3677a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b771b39f228c3a0d7692b14f67fbc3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21539f87966cee46585dece6a242c413663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b94862497160823ac21b122f57a86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926dacad035f59c18bfee06378df169665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af2e0bbfa92dad88090e6ccc8b57d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c6e4e5c3d275640e5858fb4751706667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a57787c54bf63ade29a94f3af5121668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df717e6691f7c7830dc7c05761cb092669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3547ab46c13e727ae6d897c76e00284670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d044615103b13995461e8614f34d8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285baaa7a71c3fea19cf53e8dc9c4fa4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06ea7bb095d277ad88a0f8f00dfe67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8185fc089f01bd3fd1fe70b7a5c8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d366893f3c709329553a64a1d7075b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52db2b5aa84dcced8e83d814bfb161f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139be76ca26b5ebcd5f9c4aaa9c6962677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd51906069de51472572f230e43395678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ee30beece976c60b70bb0fac32b6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151069e3bfa5e9a15a44e917484f41ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d6d10641b8066e0ec8574ef6f6d42681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f87f7817da15cb9d35d210db07ad48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42475d7d01ac07f6ec0de07a5b177f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315387915c591e6b405d3687a975184684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad748928f9d7cb87794666b0e736bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22edc497fd4bed2b799336751210352686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d830eeb0552a4bf23ad065e42b4c8f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf351125e1433b6bf2edb9bb22f975f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1076119b6406016c2681b57a866a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a5b684874b05588151afe977a260e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b760e2d7f6c3aa284edeafe67ce1ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4759f272afa4c76ce9bc54b4cb6b025692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eccfc3011fc7b3106b1fadec9b0c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca4709f9eceeff3341ad0330785c16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc37bffb9239bd335d39937244ec577695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40045bfb4293c99cda8b20c4648eef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a096f984ce1cfdaedf40305a2c4a36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c42c96c23cae1bc89052e0e0ff23e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e3f1fe1037623fd98e8607ae9800f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84e22fa3e977bf8a80f581970270b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99293de82ec92dc583fc20d53055d5ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fefe6203c3738e16ffc59fd97d557702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e9470e0ade254e6475ea30e31e0b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7f9e3f85fac8bc9ed8c97ae963b2e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2dac644773177180ff4793d6ab3b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435e467e9540e08a3b8fb9e4efe7e7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f86faea0aa569ce2c66557f4f3728707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7763b550eeb93c7dfefa2090755fd1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b3e1c20e9fdb7db690480eacd9f3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec60de3f486d7e896650e42117cae1f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d35e8b0cc095456f11a00e1a8acca7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a92abd5d447747f5df5c607ecbe99a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1b05fb7b9d653b7b0a0198a4d1e10713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b989355f13f4593974ab81615efbaa0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a966f19927cb280302e9869f578ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf712698e02bd8632c6bb977049387fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927af75f0a3a93bd0e175ed92fd548f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d187dbc3f132974babe72e54c22dc55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cb1b12e532679ea7188667ea82d24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc408f8996713dee82e02c4115056fed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ccabd74481939ed8e57556d91f689721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172f24f2ceb94a9d4d8c608406816c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ff48409fe6ff85a8d620f868757c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea0bd3b8395d7f9d184ffb9bf60b61724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8675db198e743b664f789ed0157546725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1ebc29145c3d9982b2efc90e2548f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd477e65753af96f63f855906540b34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a9aff9eedcd1a2ba7dd532a1a082a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffb2ab04ba6ea44a4acc2c900717e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62286ba740a30aea709f3c8ecf9971c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1b2e2bd96e5756e903d0a4b7e994b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9246def914eb9241de3cb41a69eaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5b1b3cf486d9e40edda17768660da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579d844de3a2f608b99bf2dd9124d89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184d7d88ea9c18fc03e2fc9289a156f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4338826b42c0f8f228602a21ba220736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127717e014337d41b9db726ef1fbe7aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff634f5f936b7a7c104f28c77fd82b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d1c15c08f9f3d2aa2b34e7b023b80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa88d2ab34a844f8929a44c418d0a69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ed6db2ad2718c2c0c85ec0babb979741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a541eb91a95d1db749214eb9a9bcd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e55c83d3e9a001ed17c6c77ff53749743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285fb5c79ecc3b35d2248b16672864c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209d0da1667522bf8e8c1d8666146eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11a1ddb174f9ec448b5b1e28bf6ffa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257daec04f5159b1c185592a9f7daf4a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dde59a6d3aea21521e5fef812778b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792ae33265ca09e6e58a41494935a38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d54bc6b90b300f8ff4071f3e0a60e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5535e95ac9b9ede31b51d95f88f3d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a508e0e2478fc3f585ec746540d105752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b138c546e9a71371f0868c4700aa24753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae75a904e57f94d8a3133e6cf5cb04754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac42abdfad7b1f82f937bd1ff662fe1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a975d417c36bcce5487add2ae63572756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70653e62b38b257d2c7f4fbdc138915d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bb8e096b20a2268acff9f529e1319758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654b1a3f55e0ec4cde0ec464c4813b1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ac1bc2c784b17cb70fb7b96b7b1c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191bc6093503334b566dfd982c93aed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254dd22905b0524350b01f7e120487a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bde21b75f710a505136e02ada81dd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b6f23b9279a29666fc116547242f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f547d31a3ee64dc52031a72452be7dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b7b2a9a7c3e1c6930ab46ac8f84697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db9b2bfd1463bbbf67243872f177778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87888e8fe1d375c5358ba02b7a44609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614033dc3c521e998418df36cbfc18310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658686a5f03530eb0537e8d2c2da0b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270f6d78d56a07bdea8da1e1a39473f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64e5b1a7c4ce4e6f6faa1dff725b4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6decaea91632ffbbab99962e6861fae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbd4a5df60e1f4261f0e760d1cf41815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60a8b365d4a55145b21ecf4fc17dc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5eb8d9bf36eb96c266f6934051f2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dcd188696982df1541ff289738da018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739081fb820f73919fdd9de3f5d59aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2517ce43560c8edb0e79d45de701d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd638abd5e8b4da66eda3b206811311e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c2e653aef8f2c3096539c919983e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5e7da21d4d0dfaed2a9a547b2640623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37a636e8809df1561d0c957de06a0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48e25de41bf0cb34c91f3353606adb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967787e3341a93c647aa96f03f4857726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d53c94e7f9992bdde7d08beb27716127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33e01f9028591c91e84d57f3a9333428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6eb510840f0a620ee9dac32e984e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7370dc982dbf9c60490da90f4f74ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26941b2b776e53bff3d4681ec029430f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f109e0847ce71fb016cbcb186afc4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55027d35d7b1b1ffbbff4d481e71e04e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103342a4c4df9fdc6e9beb8583942cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca32a8e6b5a9ac678536d22391af17735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cd1dbd8dd1b2bbfa1f4bc35450b5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e986bc1d5e3ea2d68b0ae97bc61e4ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeadc04f9c29c4ad18856da0cf086a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40b973e50478f11ee0b8ed553a96ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e076fd6008cfacc3b411d88b89e7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85630b3a172768c5f7757839f260b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ce1486b22c9185896787cfe0c2be942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba17a061e57f6f8c0e423a0f4a716743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87964992ae023517d194d3999b4f177744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935a57fb63fca897c8cfa9b4c93cac645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f541b78acf7779a1f872cfaf4ff8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5826e50bd003057ce69023bb0157ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e1fd84031c13551414688ed82140848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b20e1be2627c49125208571b59b4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa533db757154981ba3ae4444050f1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23361fc55fff538a18271fe64a6316d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72068d194c9afa114d2681b9d5dc9bf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db27ce22f7a7b9365e38e41e3c7df653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58704af1debf0b0836f8e76ac732c5a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef0af350daddb89d15f1e69b865e5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5641b0136abd2f122472890c8212b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db989d30a65747d5d2cb889bb13a55157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bc48c54d9e70182308e513a119b5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb685aa1151fcd968fbcebcc92ff8cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19f47cef694536749e684848df862a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b5c01f1b2b699162b17aedc205bfc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970dfd5107abbd821a7cc4d7e2c672262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72e8c25f14b48ec3800d63ad82cd7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b3a09d1f288037839afe90db8ef9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cec4a04271543bee08b9d0323788865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af078e0fb2fa876bb12628123d86c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce482f92d859b35d623f4a41e92c2c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ef4fda78928bb7dfeb6100144b35368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313ecc06093b8f4108bbcec2b39f66969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b99ae462e81d7abea62ac26ffc6a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bfbba138aaa10fff6d1f5140c811f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ee9e0b2eac7f3394560adf8c3893972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a8f9d97c89923768c68da864e309d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603495c52497f7e204f21b37382ffe3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f401c5935a7107dd85a8c227790c1e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051b90c289bb4fb5f2fba85980f92b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee0dd238d30d264fee098d6e197dac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd0e7970029cb0b09cfd330d6ed56a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335f997806af0013d22ba127e064f2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fdbab6178dd225e26fc3d716c614780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3983c09f2b91b797ef5db00e43daeb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368608b10771b4684ee225eb2621357e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d6de679fce681232fce9a398bfc4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51045ec47351f033e0051df4f5949bcd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adb84f737f5357096f414fe8e383a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0a67b272db6177ce8b810b669d69186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1795e061bc5aa8a4da1d0526756bf587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7a0479a863705e2a9d5f872c25adb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1606efbeadb86f0f934a10d3cd475ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6462455a9aeef2c940b85e8497122e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b21e0929030dfc1be5ada3a2da90391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9288241d41d8d698e62af188b20ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed62489bcf9fc7be83910b5502fab693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d985af8e9e2f8716faa512fa52ad5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923708daca962cc509a46005cb368f2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99b04d0152dc96e12f54281040e2d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3b58a276a9406afa6acfd2ff134b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e9d953cb082121a1c541b8222cdb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ce21d67ed150d78e4cdcf7211361c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf30fc880fd4ed0e0f8a0dae35ae65d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b89fbd327b4af297141eabc8c8047101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c83f48cdaec23ca0be16529748cf01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4056e03a1b74dfaece3c926ec434b2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f45619e1c84c77e8c6045341dcd305104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5df83024d914a33092d14cffd56104105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172afc3e56be76bfe9badf92a6dcf728106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5291d9fe7045a8d421c2bed7088f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a7460a4c00d3b48eb0458ee9b1621108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0791b0d6b4c7affda39cb1bfe424447109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05058c09b14db554fd30c5346a32ebcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72cef229658e7b209ac8b0564a92a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140e6ce741f432e7a8ccbb6110e8259112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855480844d62ff28c565f1d9352e37a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86c1daca2a3a240a28999fddd735ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedabf1f3f812355177efdc0d2b32d14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6061ddbb038f0ff0d705909d150511116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74b3cefbff9a265ab1404214e17d80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491362ab03c0f25aa852bb3d71e5b2ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ef3c9c5e86330c2907fbf575f9b3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067944c075e14cbb6d727a4bbf33bca6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6087f554a7bb4d13488bb82bd4f93aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b54ecb708f86fb4ac9d32bb9fc177122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1c442cf0c3d4ebc34e99a68dcc359123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960709985ab84a7d0a11527d176431c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc63279d5c095eb2b33c8ae286a226125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf19ee1a1a4e27685d115b52a13f01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00798aad843d3bf9bfe5c3d37578a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c26761e40a9773940147cd56f8a4e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e879670ed33a7cc9462fd9de8c1b98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dea76857905a1b673fe9cb2d65d67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6511f7c19d2e4bdd9b955c625f244131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43119f0960158d0a504636fd6316820c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592a11a95415e35b0644c0241e18a21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51adba29ca645a9ff58095573b16bbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3e257270ebfa018f32ab1f6462cda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5736066137367e12b192cef132187136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e04b221b1f0fc37c958bfc62cf915137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe2c7fd541248d02f5ece20e61fc10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe8ca750495587222efd69f0647cca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80025a6765820b2eca2d42644a32f89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eebb496a6df079bbd71ff7fc429dde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e0499b073552981419a62eb017fd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e40e2d10a5d6d171fcf6c2a2fa050143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ab814ed05d00a3bd49c28b08af10f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8ffd8cb6affbe820bfbf5c0ac7cc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37429394c5404302569ed0b4eb450724146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554f2c4b761e98c7d28eafb033043af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb955cefbdfd3c3ac4c56e7b503eef65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240299f51f5731182e21643a2529d642149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77716e7958423eeb22b18c4dd866fe54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7ed1cbc36ab0283f2d164e7ee0dfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f527a84b486c37cbfc014fe0b536dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52b7ef383f794e3d1ed8cc9ebc954f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86893a361f7ba7129f83e0382290431154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584c4941b82d4ca27fdbbedaaf3b27c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df32dee1be4b248faf2939610c3721156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c938cf485878b659a01f55d99b16c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16a112fa64ad4ca78385e90b205752158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a20c395e9c5d81deeade547b07d733159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef8c07a52c8a39c1044df3793a56a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8bd9d79f1d40fdcf3884b090edf2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e8524e32f7b683c829f74e07a9a52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56390d229955851a1b114a724773447c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e1cff2053107a2677c0da962a6931164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afd06d047b4b8391c23e1135a2ed54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e67557b7616c23cabe13fc460ef0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3269c72491042ca33296c060f868c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0d931e957c6b44d005a2a6b24b107168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388f7a289586549809b29ab14dd1764169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e1a1821dca41a53bdc2ee959d618c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d89d11fddd927a50eddd68d8d0b4f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ce56974bb271ee29fb4d3baa4243b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6841bcdd0cf87d0331fde21fe8ab0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb824174dc44dd2e9489139e022a5748174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b0f34c5767aed3d11225ab014dc3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ce199424b3b69e632a1dcccc544de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faa474139bf079643faec7f264b238177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd09dcde7aac546f7437c029c6992c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9404a808cc6d324de4110e1b3f311179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e91230eba08a433d461f08cdb2fca1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37589192de4a3918ff135c3a176e3e1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c323637126d0c5143f965b1db5ac03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ffdcc02cc7f3b2932b6f056088b68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e05771fdf5913b7d308fc49488c96c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f3b714aa461de3de4d701c6861acf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e474fb4fd640ba710ea9d5addb74b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738030e116609d630e9587f20329fdcc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5e156c962655d2b9704a4a6bbc8e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a989ec47a6578662cf71e55d80a9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e341edf33052a9be1d90129625ab38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a234bcd30b53b5986cb07c340cb384191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ac2a6f9008443510e66b73e29d13c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f0b62665926ab8a151ab2d3ecfb16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40793a4daf5276e89937254fd125d6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e2d59ff4fc5bacd728083b09c810b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a311d663538b1bc180c51ebe61c564196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea27603a4f7670e0c064da6f12ace3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970eed1ce992c0fb6353f3807ecc1794198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e93d8d69fd3de589faff0fce04a63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdce3dfdb727867cdc187056d78d826200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcffdf64921e5949bb288670cc5fefc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930f5830cbdeb64bcabae2fe436a143202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684f5fde91e6f1cd2e03bf5cc8b9933203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2902a7d97c28d929102e634d8d1a13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b213c0f068092b6c70f19ee8e8a53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdc305bd506788a578e639d3d45eec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494765e25b2a22d0ab17b28df28cd92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c19723e5077415c1c04e50d32e12e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09d91f129ea780a2825c8341b7ce5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352803564460b787fb5a725f3ffb788a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b67701d7658c7499d200b88c902259211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c044bb6fb248b0ce98b7e0afa177032212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef768cb7d28d0cad47b09c5e25d0b1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031f9d789908c56c39e9d8a19d98b99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13801a98ea7c1c5793abc40d3a1394e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403667f4aa047ce3f074ad0e91ba3fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cf3a73097de487ca404005726822a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3f0199d0a3801c913084414f293c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fd0c433210af2946532b8c9c89fad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734d64f087e90da8b12a647d9c88b43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278176e0f1bc2387d05821e2593e3df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b980fcb698672f3daaf96334f39de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e948952e4d43f59b1752ec3ed39516f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c139bc4cc91d09c64ff8009b1055d19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c20134c4d12523281300aada9a4aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a2b5ecb5ee814cbb757e6f5b9aa41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c84be312dcb9bf46ebee82c186dbd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f1ba4d4e50dbd376464627bb97fac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab16ac33392df335492d34de0a8e6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519bb0a8a173c286f439b5e748a2140230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d66d247596114ce875e837362f02f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db078ddfb8636ec7aa045dc4327455232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088711efb05c177adc5a092ee194f5aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d26efb5febf65afe6bbfdcf57cddae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea36a2625abdbdbf05500dc8bf8cbe5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2df5c26e824fd983b693ae8a54d34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43bcc25a3c56e31dad701520e31497237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1745aa8d5044b7d836a2caf2f70e549238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0559b4c742488435e8de0b36218820e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae442d2da43b434eba560f607f3662240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc9fdfd712061dcabc87ddfba6847a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa3d1ff0e1e1bac0e804f6adce8b7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e712fb313137eb324c85ce407c6c4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7a7c98957a33aa59321fbe6806855244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfe0e7aa09838c6eea8ac3372ed5e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd4ac1cbc3deff408a3fbb22f1c041246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79758b23c27628d81441d58477501c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151807b555dd8884f26b15d04808dd72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a81f2351ed015d786752b9035fb11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352d05f11e00f0ab6f960795547600f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f6a9ea6e2923696a96fd18dd0c36f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceec3a58294725a3db36763a5ff2757252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704813f127319fe34fe5e34c8ea45f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28214a065a7d4fd13ad624f707de6356254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37547e79f3f18ff9f0dd9ea3628daa4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735d5f4e658d56c78874152f724cbf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8627d410d73e8475a1f949bd64876257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ad115a6ac9f0b313c6f80c429e6bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7abbc7cdf84e27dba11b7d9e39fdc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd0a155d8d46c33adc0a174b62c4c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9ba69c9154e50b6a1a286aa2fc2f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efebbf1b836fc40abe6eae9f0984f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9550eb5a04c2629f85deb125e22bbb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8d2a0a6ace8ca801e048654d29dd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fe1132a2f1ef3f073a227294edbf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ab43b28124be1db2c8f6e7ee3cb9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc261134d4bb9f9d273dac6cfb7be7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeccbaad7e8185205966b29e2dd4071268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81af3475afc0bdfb3c7963e8ed3eda0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607407aa8ee9ddaec5497b6b770bb191270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9454de3c26117e795de1e1a92c96aca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0216fd9e7ba335ce7505bc7993a632b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf932e06998a4376c86a01dd21feef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664aad13c61f14532d381c6d80f7bfa6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ac21f2aaec21fb3161387173e465b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d77530cca29421e77d1e5d5767f6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620689a8eaceb0f516dfbd8fc9e07616277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50469c7bea1ab99d34fcf2c99f62343a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0600234e9fa3889cbfbfb6f6a56c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c304c78e4e1081aab45d01d81890d53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2723fbb5790469aa91ef8ca52c3ab7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd75fbb317368aeceaba003772b5d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c52bb122dfca911eb0623dded4d23c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e94e8e0ed14b4ef5ff292ad9863db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bd0fe6249eac0bc56f567f7ae4362285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc241a63005267af56958764e8ff7fc4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2fa932b6bbd925df5035fa499732d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf349e03563656a4cbc18859ade5d0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855bd58c3857e5dc2c65df6e40580ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea31a14523ac76d7c12a80402d19fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056db2c674fbc9869b291cd865ddbb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e8ab95195e13e02bbd29b7689d23e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daa9a3505f2f49576a0b4e40b8bc28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facd2499cdc5515b027b8a10a228079294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d85502efeb133fd179bf74957b3793295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e21629815afddc68999555f21a6ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e72ba5e5ea7017f0db3db32dd2636297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831e26360a7584558b5d8259bd5fe9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76020552d7a10e2c1e0516dd295177e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf7dd2557d2148c95d832c7e21deac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f02d27aa04af50c7030a180613b101301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd1688825a9252aed9e967661b273b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742d2865fa1b8840daf30079b6ca89c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c5bb7eb09231c9ec02f135d2adb57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9842b76afee68c9d40028c54420c62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f241073334e6c807fc16bba7cd8da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c922d5ea3d868435a246c066e65660307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917062fac63ac82af28c1677937469e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a735b70052b94533605ba10ec1d30e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb522ffef191179b2446db2d9b48278c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec8cdbf2f168bf2de4c69b3d85883311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871778daa619de06245d3826a15bf965312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9736b703a5b63c96bae58690e3508313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a80b423dba0559f3ca05fa029ed45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954390af7a674b2f0ab9f45c1bc82e12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b771ada7335624e7314f341ab86aec0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd46cdca59207416e8417a13a5f92f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170688fb0e5c6000da2b2e8c22d952c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc8af01fea86f8164df53da6f22db4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae929fc1f56c64105e8d8b96176e4ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15d1950972205497d420ef548386d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21df937f843da120d68ba8d09e7fb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0ad67e171c3e536d6317d9434a3b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d80b6549c6a5101d0db323807f038324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c91bf9d56b3e7e8b1503273ea11463325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e737cfc217c3c7b280902cd13754fb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffae2aa17ddf6cd3fbfadeeee4c801327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286ec1c3f57fbf8be5b42e9f3137cf3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcaa95e6f1069e4fc4f6b86331f4da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993a21070d3becf9f2977570574251e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213c0a9280a3090ecb16a33ee85b1af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faac0e187667cc8ad6cfefc0d8aeef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a938443238e4910230abeca1959c64c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccb46130f77df1cbb34cfae4ace7b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89766c83dbe057a8c860374ab17b4875335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894910a3937c9574d232b0c892403d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd125cb36be9c28514c3a21c73de2cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99ab02e984abd35f0aeb6491a98779338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cf6d7b92e7aad4cbb50f75245a1e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4eca80a28147e450036593d830e7cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7abeeded61d4ca80d3678c7b0881f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b181f0f08d6dd5ddb8517ec6622c5c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180d5ed41df1ed4596b2b0b9b47d682343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18522618e730c7686552ec3c9c8d369f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3ce5051150930214a6b95b7fa75db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1700f501ec4da907fa34cc5dc72ec1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebbfeeaddc2e52d20058ef03098bd2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a85fa2145002f59391a4213986c10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfb64f13d86bfedc61d4d4da4050be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13052ca8adcb4635056f3cc7b4523e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a55704d559b186398170f7b5859e82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292dce926cb2dd69fb9c2f799e00c6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6068bdebc25a3f96780b84e98e1bfc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be62f32874ee0402f0728b778e8845a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea14aebc5f16f6eee7c15d16bfd8a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577bd1a677f575875f13ef1693b1c5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a873a4fac620f76d4989e9f1d1c3ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05153f930be7030679ef87cdaf0a2bed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a2dfecf618ea5d673beb35d4bfc4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c9e2917f9f7c4056d2b9c82da389b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1f025b7fb468ad77b6961e626d1bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab005b484a2d7255b077380b388965362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d73232a5c964221a39e7e176b009b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3d21940406a965cbb3260e7845b49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c5c3b74b5508181b85551420fd0d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2682d25b267c926cb2da67fef007d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a03587bfb8d2d4960e5c57ded3d88e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b33f29b847b5c7b6bb7f6a5aa2081368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e655487ec68effe5652e2a58f1e8bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961065d5a28539f687e5c84129195b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d68de699662676a12b71f14f96d1d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2297deb68d7283a48ee2d4c8bc19a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67253bd9bd2be125e6b0333786ae8d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da52981cde0a9ea1e31d65d2519af5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a4caa178406dc0c515b56025ba58b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e26171863e44eda03f828343147b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeee07d4473d168ca28cbf42500225377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209191217b762be248adddf5afcfbc4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25898bc3d841412c2338fbedbf5a11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f21a87cf3317714dba783111b591c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f92d6251bb1928f9f17e21de440072381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76c49a1025a1025158f41a547e0ee5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b386eda2100ee75c872ad5b6ca03dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bb25115e841a1a08e3f0efdf8671a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f3cff7645b49088f2aed711c4638f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4890158e04ec1376f1447c8bbea25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89004583a779a64b122568e867f3f325387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3739809e0c8b25c8c79eef7dac099c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba43e3cc63f73498833be6bfae30ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aba6b84ca8a91659e179328c100b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2211d8baeddf1c22b296844291eb8bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab0436091e187c64b95a2f1bcbf98d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab60de26b39c17b5e5478a33b57108e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418ec644060c9cf554df1f154a2e967394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4891f53f306229b2c8ba1c23bb51a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb470ab5899c0fb872f7d3f200f2c44e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801b97e78719b2162898cae402d474f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d9e1fcf8a72f3c0e5722afe0555dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca01d1c60d4db995e695879c8ad663d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2c86efece738f726c98ecf4bb6fde400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3644e1548cf331075deb0d8e2124b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca973f750d7c2f3792898c04f0d3c4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a5a59cc2e5f8a67c16017584796d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19808262276f575c64b1d6e429c5ca1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e30793157ababa608703f56fd9702405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c9ad5110466f36095baa9c7a19344406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fde675bc0e6b9df1e877d5f58a24c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15581e2aa0a60d3040fcadf1ca29a2c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d70fc8a1d442cede497c5a2928a047409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672d98992d944351570d75b13c56ed7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3168c91a89806527609309879a1214411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86135c28425854463fadfc64b1b31e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c904b35521485a3a6c99d0960ba1e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35126ef3a07b4be688f1c125bb6350c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111a3acedc2fca99dfdf86db3e99af1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815650e40a13f04ca6d3c18e65c7746b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f1a062a52647db81e2ec3219fc5d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd53bbb99aed9d21741819fb85556d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5c9144594b901e49d920cd7b3ab75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba762e245cb55bb4976bb47a04d95c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc24ce15642cf3fc9eddd1600dac81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf0f62a74aa2263dd8b9efd111800c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666be0ea130aee5b5dc25cdea70a9bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9606f2723a819c5871c229de6cd2c37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b77b133fc7f396b8de9b06dda06f3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097e2a230699d4711f0220d46327f40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70927917def4ee8afa9408e501c8536427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b5a11c39b7fab07675923117b0ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6c4ac139e3a0744ab35e22717916a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed898a51faef91433349d2967f47eec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dfd27255d4e019c1adbde4d64a6c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a696389acda13f840369a377758dbb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b597108d08c321b175f6a2cd583af2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608d2bdfbcb2029c440d33c1654fe11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a74486fb7af829b3da145c440d5cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d192897659f165c03cde10b18b8bf2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70031d871b27d383f8b50d2346dff1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a1a426a47b25806189e5ab2f2c3bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b5b568ccdebf2d0e3f4abbd889571439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d4012109c560ab7aaca7e2b36aa6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e34d50f7eca26b3179838e40df2ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14ce5f4d813b4ea3bd2e1a6743acb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e34381436c409090993d9ae057304443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15323e0bb0dc0b1c93217c67fdf87e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5e13384e0fe57db9892cbfe3648d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78d39e8661f9fc0826e9949ce0f098446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b6d5a6dfc3babd48c61e7c1e6b7e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f672a2c4e3927d95beeca482adbce7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e7949c5cb6b2e5d395879f8ffd960449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b47b6d5721a841a2b26d120016eb28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2db3561cd6817ac1ab6ef0058bf3cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87f525775e6caea3c8f5c3b2c0fc3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389ea0cfcc0488aaf69fbf93f0027ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183bef918d87e84845377e2d3cce6ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0fd608e841dc1fb463eb13070eb92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a69fab0278cfd3f63458404bfe924456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649d476b25fa42b6a79cbb4b641f4ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7037f64242aa052ee2b1568fa3b9c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c994f91581d7bb4802c41e9a90679be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2b0e131bedb7f3144fbd7e99d882f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b5c8574b97cf8ec4661aa80bed179461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caaf36e271bc93a2c37f3caf51f85e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796c690fc1e96b0e580613b2b0a6bbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994bbbab63930ebcb01a171d6c85a22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bbb5888fafff8a295c9f7a910b435465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915f3c2c7dd940a76c3e96d5c71603e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ed4d10b66e834e71ce43114b35a25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88909f1feb2a2b924a2e62af3943cbe1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4285350d204927978965365a96aa6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778e9b973d4484764f3eb19d5dd6e46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b7642f0fc536286b8a6c00dca633f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61654dac3ba375ae31cc3377ab3c91a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d10585b3fc8909a20d08308183f656473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734f32c2d806d879a8bd69165b015ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15255bd17687532298c47f358cf468475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57552c2e7ed587749e722e6980379d3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a60be1fdf3c34b3db317147802d827477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb844ecdd11f32a209f74d4f51ae1960478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608ddbb30fdf2d4e76243e297facd94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af284972d82cf8da20d985364441470a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065dec46200740c3c9fdebb2393ee9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff57636cbb4994160a8affb614c3e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55107f30056ff647cdb30a54cd1d65e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4492959e700d819b3071da4e48cf29c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6c87cf0759c3b694166d516bd0d2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009287d2b80ead93d04e4628e7ac756c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189b29d72a1d9c1a295166b6cb610af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf92937fa8a27995b421c60b1bb920488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf02d76dc3d6e3fcab421c2df8f2499489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a1287eb73c6bb26d30b887ecb255c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea168c433ce47430a0b293457e485cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69fee1bddeb088b7e9713c390557de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2c6dfa1b76f80cda05b86920f4403493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848b3af043aa527170880f35658f34a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ad85d386ab5438db04cfc0c32c438495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b682604c7a69d178c150736fb1342496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79547d1e5e404b48ed376cb7a9d3dc33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b211dd0d70ff0d7ec30332714a13231498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d51561fa5c04bf45a7c4d1713c53ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7db75e24e754fcf1872c9f0b0f7761500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874004fa65ce180e670d36702902e00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32281b4493f61218ac76f6f9efdfa05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f489ef3656dd0b6733521d075334d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702122229ba9c1b5f3bcc4b4f472a83b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e46438f3842a139ce2c5e43d4ed425505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530c75965087f17ba0dd93185b06511506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8378a7ef0c68319579b2fa0c3aa46e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160e10723128d078ef67834754ca93c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7407d254bdc8673f32d38d9aaf377a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f05eafbf932d4855bb65f57eb08ae5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1bbee64c73a8c0ec33178465d2b9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb22ecb5612724e18a6860f3d219a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7c241fd922c7f923b9b2174af0e96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4b27ec87db7da0f043a30758960a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe890964617c243fe701b4756e47283515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045038b02f237fc01a5d4f1f1d7aba20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05607eeed6962fa9bc36630a0a85d68e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5770a3dcf5a2d5ecedc238b4fc164518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a5e7901f4219cfd55a8c70d205bb6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e57cb9fc93062070da9759803bb81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedf851af57e45159f52b95446c5374521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff36c9c9c7c08f9a9c250577a5f3fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573195b3579ed250520ebfa633ab74d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c4cb38d8803e718c4883da5a15b76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3870f4328cf824506e4f66a5d9917ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71f6d7bfa4fee63f3ccc09a661a6a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893b882f4d770122335d474cbe13af7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb223d964aa91ba1ede7138a11d371528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74acf92af9e6c5c8f102339cfe50e96529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182800f164e69c1f5511bf7a4d439fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c9b1ab2440f78b41c30adee3663ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5349c9026f2622e8279e31f2d3bde4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0351eb87e9446dbc1ca686d0b3d7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23af31f18e6a59a1f4ef6c414d737ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8de3f24a8541631a4d9237ca78e79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3f9e6c64230c50c370923bb75ae8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76fc1e45e22a19f8ff5b1a871b8647537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ebc5bc6ed9a2de1f582a813eb053e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87b1d31659eea31b1cf0cbd1987786539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89149253c4407b82c4e15ea9c6f23693540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8197fc393ac1fb7de4aeeed2574fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a48b03111dad0e2e04e2655f42a4cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4fa9601401e3666e48265f13201c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6a0373d83c28bd17ec96e452b0ee8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47884c79359d5c20f8a5f4cd97270df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902eb1860842ffd6b39f2d63b21142f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5692ded4a992d5020b6507e64d0f24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7521f42e71153b4b84acd7d33cfdce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f7384ad49090986cdb22e44d78fe5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfd8dec2db18b8da55e5ff36c4c574550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64031f758928a8d2adb1c66e1587d97b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2183f42be4afb3c151cc58c8ec9531552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c685c18e83bf5960ff5a5a8dcdfb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ab8edc13e757b4597bdb521a04132554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc38b35e0edfafd3f3a4862f32f4f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b77cc4109f44cbfabb809b114422bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f28e71f8533d77b67bdc78e477f0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cc2df84598a8fb43ede637d2fbf46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427a2b0fc593c4cd2507e07e8c75f50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002825ed6e504c4df6e90ede6892f1c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31bdf7eb3fff9385d564a508df01ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8b5755178d8ccfe9dbd3dc166cde5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe72dd1828189988b4700d940127ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664243fa325a2c60f61ab732db4bc19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f3b15167afb37020946a420e9e95b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f2488a0df90a166fdfd34b09352fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795603441a1c7ebfe3cf24d26ec2669567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39468253745c3f6fc22f4102b4665328568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445092de4454d0f14d943e8bebccdfe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8679e64a1024064a4cfb11ff027a24570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb405b811d85801154e0853588c1427571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226035b7083daee1b424af446d59b40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce988145c96c54ccdf21a180921157fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792d780919c7607ddfa1de9b9162f3b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7759a7f456b0f06cf92b6c2d6ded4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa344015792af8fa3b11ef1f4e8c1393576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580f58fd090e0dd95b88e520ebbd298577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16bdb81b40f64b6169d84db2296845578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e39a7ffc06cf7bed8445ea18d986d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73191e4c4c96a41d821155f7d9f675580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ead755bbe46fbef0d6758c750166dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460afaecdd047b53d0dd99be2c67a3a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2381596dc7da50c2cbae3f185237a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd857c4f830020bf2dce7403b394c66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2feef3e60bcdc5c6d03e757bcfc2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b87007d7ed29ca69ec7471f396bc3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79af03d6a828d4b92bd46cff1995e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a5ecdf33aaa4c34efd398a68565cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921f5160bf30747fd547284117cf50e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5113222917e6e77898f2429c4e39956590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e510b032d317adf0f56886eeb0639591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dfa4c823aa6d107e17f95cda45a9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17126904259c9ae67bf89137db2398a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d729765ab5585e15858081404e256f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05d3c7cb14664ec8c5f1dcaa4a072a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014d8bf0567ea7817dbe0636fa57b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98af4e18d8a9f60974bc9f5b8db4279597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb3af37ee58379feddd0dc87aa1c88598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad333f43feb6b2a908ba91f6def28c33599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676cc8c267866cc91e41bf28028fe5d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6647065b657fd371e4abc64a3efb941601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74055ad52d87d97478426c8d3674edc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411830a857eb658fe2997a1ffe47f1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b795d70bbdea1a33db503bbd59d7062604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceb59104b28f959e4c43f871adfd59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9edc9b850cd55cf437482b8bf70c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c8c51e9d42c7af5dde41e8f5c84b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d6a7060220a9f96ed7acf7ad22736608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27e0202e9428c4b34d6c5e751afdfc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc9f0603a6da2bbb0475a3b35d5794610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8f8d839efe78b1d6da16ee7dc9d5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd3c5ba776c7d57e9565cfde25b33c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc9de20d2e171cb3d19fd16447bb78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a52e75f545cf4f07f56121e19135a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69177f3e2dff05d45dcde215992bc9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cbe1b2d36841ec764cdc7c62213d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fd8f10053319758a6829c4fb44e85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba28dcb8e6ec1820a0e29c7f5976aae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40a384f84817da0a70d1dc22b58c63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9266bd03e29b02117e15d61d7e4aad7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e881b5868945bae25237c23f3570d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dcd88365090b15ce75f6072debeb1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35ea5054ce979a6d61f65704b99933623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48e26dd8ec660fb8c45e3c32164a57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46b1b8b8600b45b44d898b9b2c09a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1a98c585a887b748a20566a594753626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb309e19ce6e3ba82b0da807a10bdf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24586fd7c984549f06df2e0cdf3f803628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc71d9cf51a8a157027f3fa0fbda6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4589ddc1ab1ab92bbb61aabe693d363630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4d7bfb43ae0aae46edfa3bbbaf5de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba8b820af3d1fb31da96f6f3e226f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc78cc351587c0ae65306c6858547d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5607898a0beaa957067892239a0aaf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54adb80596ddd99ba0427e1df65fff0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1fadd517acb375b05695a53d3c544636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2ec4abc8e471417932830177df43d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8534d7728b7b55d2469efd67176ed33638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9742a3199d77a364f973ca0b52a3ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd6a30296f02e2693b1e1a8ce402fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113018e4f4cadeedd0d84cd7b1e31f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027311f1fd924b7e649459e9fa096e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bab93083e39d617d9a2989a3fd448643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6cfbead00cc3e7335bc4923eef2d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fed786fae9fca84eb1b0f78e77ad9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1f741a8c7d229e83d7d92b96f3856646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68107feb07605564433174bef167c735647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be615099802f8353634efcdb13b64ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df604c34d9af1c1c831e388155b6c0d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa777e36ac23ef0ade57c2a37513ffab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853deb6f74d48e2ecaeaaa8dc9055bd7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098f0b45be1ab4eb9b870077add752f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb98c1e39e3a670f54ea13802ee9043653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1dc9588b8a35dbb76a09dc43b3569654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4532f0882d824483f5628e75b71ff4c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b385950b5eb96a31e6f655a26001e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84365fe8af101908e648d2b5aad6d9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea9de0cf293e5bbbed5684c3c69e83658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd01551cf1a5f5063180c2a8f551642659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceb36a287d1fd91fd5a5ba77b07581660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60820cdcf7e2ab40bece0188adb8bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8cf4c969a05171337d9a9fdbf4553662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ed8506d4f7d4e195437b44c918627663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e925d23c1e02e9499d5df3f3941360664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e310845c5898f7556c36b66fcf6e723665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76338fd0038c27f47ed864962630e268666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b8e50ae34bb3cc14e91d6fe28a804667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357c3ed8f60ffaa5b060c781633ecaa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef17e98cd3ef2ebdd782b341a1499e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee02be1489a83561fd0067f73780c66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a46ac9a969b56b51c4727a7bc4cd2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a12713874c610ebbec56cb555493e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4fc16607e6b73c8a20caab8226306673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcb6bbd182fed8894002b399f4ccc4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e18989f7c3ce8d25f28f0f0ff2dab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470b5e1fb8553d9f78a1e613e2c0358676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde7f6c023da590dc5078dad6ce17d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52440b625f1ad188bc8351f64900cbfc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641d4923a800ba18227f695e932502f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e3bfd189f6be68a558ca632c2b035680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578573f3bd273204c87cd31e87742a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d6558fdf66291213a5aa06d5278ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050104d6b84c216ea80eb2e7fc016741683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e281762d45c71fb94911c80f6380ee2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59c199e44b67a909d47453cb959a28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f314513634ade950c12e31aceb5eec3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080e9793052d120aa2f985aba34a75a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533fe3cf07741444357efff1be6d845688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43af7ae970f20ff72be6daa85788b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eab5a830ed2a30b8f0c5b88040cc44690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b57d5761866662ccf4530b36cc446691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4fbc8198e1afd242f235549c9f6bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22563fa5159dd4fea6cfba92cbf60e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd33fde4b78a3b5a9c0b65bb7039f59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fddef67ce018a9a3a804c82bbb323e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd740841e5d17577ef4b0b0d54c317e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f1f9618090ae4fed9bb4c7e5da33c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4695e15d8d74014a4289c479f06e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e16ffbfec5e95f5e1130396918afac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e566fc4a49282a9fdb3cba17ed79020700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb406fda3dc941d7b2a6c10c107b44ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7909fce5cd5c119b6a2233e80a8154702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6b1a6f96aec204f215f33d7ccb578703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92fc1a20452af3542a5d89aaf654a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c801068b056f1ce9d4bb3c8f82e26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca026a7074a80cf6beefb47d1177af8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cc78a1ed10144f5200faa5bc37d53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edb9348f8fe3682f578df18f6e945f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410839cd09d0a830e76dc40ffaacabf3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e40f13bed6b6f010a117a01bc4d6ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cc0a1ddbe87ead2db94997de480b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657c78b6ffec65cbe683e863093dde1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d78a4e79b821c4a661d9edce80b25b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd993148c4735df0bda94bb98f3c79a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed6c8f7b9b81c3d6f6b313de48f9c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132af8aa336ce711d854a6b0d2ac4514716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a60c6dd2b4c072c925a2eb54dae42e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64f2a2dc81c75a24e944a57579cfb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6e55d366d40d62147bddf24ce54d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1e84828f369d6c481c05997288104720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aff0ca6d1edd8ab039a46ece9c47b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1f27d6e0b935e9d7cc4e174a867ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c01d05351f686f01d66784779db6fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a935089f7581e94acfcdd147f8d39a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d7253e499d4d2aa3927ef3f0fbe2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f8d53fd083c9058cde57f2db29e91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40414ddb9d75d1a86d269e8c496e5634727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105445551f5181516e201dc9ad711a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20392b85dcb9764bf15e7bd3fe4cef44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403d09140e6548ce6dc536b388f801e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a48670c4660f8134f88b71180b4d1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1df2ea8e671b8976b191ee843f6345732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9336f202d17db2b79d01add8e77f835733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589b9bc53bb7b276aba4ff3a903e089734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f35ea48e1b9f36bce146798efb6267735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341de652ac34cc0abb3413bf662ed3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4318f0326d404722e1803632574fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60fc47159843844e95890e8a1b07fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64862717beb959320ae18093f38fb27a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527975bc67ff0b071d0bdfa8065e104f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6887e4d1ae26dcb5c926ed9a761f6a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e8d712b02af03916eaec70c4b4e24742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a9f6b2770c486920db0e446d6e817743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c1e6b5f5f37a7cadf389cf3aeae40744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9b5f634e7b1db31ff91c81487ffe5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400acee8fb8d03bd6eb40caabee675e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faeccc2b35d644dfb116a74c79bc27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62499cbcb07f88d95ed1a7e47c03dd9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3735e2d162d7dc2c90d0ab5ea31f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7144eadbc095a7f2daaaa62bfec553750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8332df69f7883db2396c16ac7c9646b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae405147ee3e550d5e6a7600bbebdc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ad802f4aa8c8805668c1f1af57553753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a58b939d9d0381836c4e4f791ff4e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd636dcd9c1f038e018fc33c28da3cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457faaa29dd59f5d8320d4e80946798e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1684704f2a786603805bdce4e2600cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf008bfacc148ef1e8b4fef05b0af8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee8e36b8e424b1754dca1a3c13fb37759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>