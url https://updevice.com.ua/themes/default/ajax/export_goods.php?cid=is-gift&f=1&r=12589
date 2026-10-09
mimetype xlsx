--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed5460cc230c153ebae132c9680b5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727325c620bb86c7ea1395c69d60867d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430be74e2be760e8c1f239eb06cded93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f68d6a326d9c80fbd1ce36ff715e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c83c0ead1891b73d21e8dd06cb5165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843a4c7d51f3d55520863906b00eb146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d288bef5b06effafc4fdfe115dfcf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b593cf4d82769f91e62fef8683864b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a347bbdcb45dfd13a23f6ed73c837059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139996906dba9a195f6f1547c62afdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0f27405fbf137f50567a2513b845011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd095adfcb256bc571db07e5c177412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42f0d6a623502d1888a72e7bf744c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf89cc806fb27f620c63ce14e5ce1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310497ec4b5f966611137fc80f0e67fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9634ac5510a14ea8c21c6fbc47864b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dbfbac86a0802bcecd6f99683524b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19437bc49d64cedf823b2b1b9cad1f5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970159b6d0355818cce09f598a636aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4b58182aa6f316ec4c3bb6ef9c50120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05076663d475d362b96a190806d5bcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76be74e141f74ffb81c1cfe94bb4fd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acb762b43bbfdf38deb182e8f3b5ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1595dc2a9d8de5b4fa4e0824e31200c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46735caed091a1a8474fc7d197845a4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4659c74caeecedf6d83453331cb86a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691468ebdf00453e955c63335ba4f0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0610d39a6d1bf6bc057963f5f804d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657dd30270b83c9cadee98ee4e6891829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaf408e36f4d2eb970b0cb2b4c34b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e14b79f2a3dd571255d4f2fde5d8c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e051bc6bcbaa1411c0ea224763c06c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432b9f206a4e6caa55b685cb8bf87fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff038965ec078426364e89a2ccb54034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5d1ec150e273daa88a198526505e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e818fa34421e0255d7637010c969ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72586de1e43e5a22ecb2f2b225b8a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81286299446736287d37add0714f7f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609d0fe24d80d47ee91119dbc33fc4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd422e7c94df13947806b7015f6dc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affda6e897edac54a19852cfa550fa341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f7f8c56dd0da6d8669e295573039e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821466cfa86c90c11803d78240cfa26a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146671ae54e25746b7640befbf8ba8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468badda976c37286db705bd69eac1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b413dfe85e8fda420cf3ac6784212ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2a14d5002f9aa36491e305b4dade947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd923a8a6258d784b00402a5fb0a274148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb68b7a94d5380b4c7257df9468999949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5aa99efb7889fa00d6f3448c95a5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368c8bcbc9ee5f081592a316c04f6a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823eedbc5314439cdf4596261e5a06152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd475902a9c837a2262347879bb435753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4adca56c355dcb554a07e62c26f9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729765bb046c8d47324507aedd37335b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88f21511d0f85b6b36fbf2ab0e09db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36d4585a74598e3c951debb34d363757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4af340138fb4642723e6e873aab8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca61a4c2be72055a04fcd5c40dda0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230d37219fb6ee4b06dfbbb05159f2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ef440813ef1392e3701d7d7bb49dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c396dec08ee4dd7dc477bb246b0973662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb8f06fe8a71f019cdbe688f2eef1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120f98616c207bc4ef12bb895e2811f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d30a59f8833e4c1025450d5a2ebe665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb040c918674e2d531c57a69166361ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc504a06ab1fb4668a54ddf5ad51f8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd6d765e8056a94e3f3e7c842edc8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edd8728d9fb838e69dfead56c6842e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cf17a7a2cc35e3443f1fd052f212470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d6c0741a499c7893bf047edf0f78171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734b191028f63c4bb455c51260dc97c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26ac620abe79601f2b399dd4ce5ed873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cab705d3f71d1d4d529f5da225dda674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b231b146acfa89fd545b59bfd39b72575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f6cbd93206854898c1620d9749f1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed4cf662e55b7227bd7bcb92af7a8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a807b2c78f2fcb20091d80f838c0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937219c3b4b13fb79101fa657b2b1e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d89197ad49a5cc38f10143c431e2df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7480de01481877a4fdc504b25fc1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3e91b195b91d43fcb5214f428334282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62cba0ce26115ad0a0057cf61043b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51ecf702b5b9f4f44fa13dd0a3967484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce116f69bc3e737f5b885098cb85cce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f820637fd8aac499ca6b22e240d6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a70ae40402b1f81b2dffdd4fea9f3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf130c16a4f697116f67d6c78b7e7e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fae6e549ec65a68798beb73b57f3f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8432f8512dae196685aed52a12a1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a732f4e174422fe99e862da532f8b5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec284b8fb4c00f8547224f5069d8228f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a63eb9503717c7d99c9adeb9f9c1c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f67b2e86d200a53fb14eede66978094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe6e21f7fdcdf39120083655aa57cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c699df780d3986e21efa1f306c6e94196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26997ea1f931dea0511e47da7b42f21797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23d87b4d4669912f646630f95c161d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d8d974ad04dd5e93b04ea8185618199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1665318c5cd56ccaa8e4242dcd6f42e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7604efb9f0187c3f51a73d3bd54dfe5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98621b0e14c31ce9559cd9dc54474d64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd4af1d651298e077c716d99e85e52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1211aa2d36c3ad6ca51790f91e7e757104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff27840c1d57b2f2e8b6961e3ca7fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24c8acc091897d1805f258ab88f136106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce22eaf000c49cb6c0bee10cd91c30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee81b9c630b1ab6be00157be4a3bac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e36a3ec32b21acf122be85326a361109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeca641879fcc2bc43a2f7d81379453110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0da6978adb89bb71151668a00505b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c512aaa1ecdb7ebe096ec42dbd13129112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebeedd2c727633a4fee42dfa4e9f5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e99380f471d6f53703ac341edc5a60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021271eaf748f68cee9dde6788ea1a9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c9ced75eaf4b5e1d6dca2f8bedf40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e784e07955539a1071092b0aff7a3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00a7dd4081af89ecb8fe72b69375e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27b013d1617e8baad106fb1657cb31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316240b2e3891a09904673ed33d5d25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50a3b0ecd402ab852e06a03be0c473121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ff082e5674268cf9f62feb754b323122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d373fd1a2d5e43776f483bf22dc3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0bf02b0bdc745aa24617b524e1af3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127df82d48c328e4cf665b3d93b6e73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb82e08be941ebc77c986d8af8082a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb36bcc29e82f9ff322299476cc403127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584b6497a9a52753d9aecc9324c5a76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2920129908a41b791ad98cc5bce4e70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c125bffd788fe9012d2f96a545872130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a83b6f43773c5444d696b90ec56f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb858340c56079e4ae5e0522006163132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789bc220c901657e246821239f6e248133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512263f8532e778f97d453c4936c0683134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce570cbce26d132da5dc91c9e8b57e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16dde64faebe1bad0dd067e685f665136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ddc1ba55c1350edac737ee180d5c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f39e08ba2728f18494cc40ee5221c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f57c3cffae22e196f998d7aaed111a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e028ceff1221f8df2ceaa4f580557ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4eaf4c4463c73043b6bd0e131e5723141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8963ba3db61af2ea2a8226e9cc468142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e832b282297536ba7a919c11bd318143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9edfd82da96f160da38e7f5d0a9b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba0ddbabc3ded4db1a4add158c2a53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08bc9d1cd53065afff962851869819146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc90a5c102a77a9f25365f2b612c18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef48e2a6912268bd47946513a98b04f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e28c0268de6514eff3272bf95f6927149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3fab405dab6cb009512521dab5497150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ea6a6a4977144fa90419c00a3b460151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f18ac9d93498dc8e65c7d0fa08328152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006eded29647dcdb58a84ac3d08e08c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd287ad382affafac2db85dd546bdd8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328e5395af7c28f1009af9996d6f23f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382bc1e0d5deb787a436b412589556c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c140e174526973d6cb1fa29af038f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f406faadc29916482883a44678889158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b037119cc5d4d0b73b0a8de2144d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b22ef09f6c6ef3931e1c5513820d50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dc82b6b9ca3976f32e85ffba947d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe20b41bd99398e6a4fdf8ac7b2e72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5707e2275bacb05f5b3283f767c1fda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf07f1024b7425ace4f6e1d45d2b50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e70670bbf5ff1fa218de274e72f089165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d3c7eca6b1d2cdf2220cb5d0730ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0aca197282a6f12324c0affa34d987167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de2171f41626fa335e4070cadfdcc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787228cbe6d7854f54ce6988609cec46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e84131b5e60edc2c47fc49f6f3f26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ff63a3ebc6aaf2a87d6ad89ee6954171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428703675b30ec41942469a2f4fc6f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006278b98f1d27b09a011cdcc7adbce1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b2a55a0a1b27c98de462a077d6211174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f4227c67d8249f3b6eb977e3f490a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d867e5d7cbf7a2a2a380e0218baf9ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef72f8436d40dcd77c3dd5859ed736f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835e148d017321085e701b7e85f9143178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dcce0995b0f5fe133b8e433386781179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56850e8ea09178adb088f22761a67526180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f469689721476a13b3898c6ff3580181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66972587560c540d0de65b3db69f80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5dc49a753bbe4f3ffd59c799f617b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aeda14808afeca8616192afea4a87a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c4564801865bbede59e377fdb6154185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d00056eef6f75743d57ad0d4f4f181186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f56ffd3909f98c04ac03baf83f3f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44486b54debc67be8cec4e6a403984f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fde47f362a4e4c99bfe2fca320d90d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20169e8e0271632a4a841706f2b994190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61a1dc33e217490e1aa302dfa920a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5de9d3704bf6013f93baba5e3e829192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98249ee569abc692f320842b83a1a40d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618b82333c15375a2f78bc7da008b36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b4cd7376aad09d15750165579434e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4579948360ddc8ce99e7e23488eeb11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b9280fc343ccb69b6f5fea9ca29c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826721ee6fa17f7b85b860f9e700f7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389f9602a8bba62fed22020f94df1c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97bfbd0f02ad6123f0308cf442114b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96fa039efa70d0151e67d6ef31dcb4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b7c4061fd6c2da86cb6d9ae85689a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff388249273c8c98aaae1fd1db6b14e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3d2e92326b7d9af402278a07eda62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59142a212185fc376c344285157d97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7e3abb2b513bb0ef5cd7f8a3e2480206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440732f3b6d94b9f5632a78e7bbf4e58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9b28967d7d76341f6939467ddb121208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3d4615dca81d4a59878e8430c2086209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e8be91c3063ae659c84a1175d28f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ad8b8b7b5dfd5aec652b26e65cc47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea9e2359df8486a75f4602f52f7681212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad14ed0f2b8539e6bb47009d62505a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ec4baade5f50bd60db6b4004f6008214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8fc021ac76376085c4c330db7c781215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebf85080a3ca90b9688c02442d4ff8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1532358c4286a19f2f52b568df33a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d26818ed1463085917912dfbcb987218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ed2880d66a7ef1b4fe48819c1d18b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c19d860b52fccde08c3bda3555c3fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da847e8c5053b3021e22f8650eea1c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f8e69f090bd1c666930e7923bdea8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bad7e22b37e8b08c1a1e745ce829e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e23834f72f06e8d69856988183d94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825bb4ee91762be37ec02ccd4de2759225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595f5eb02298fbf248741b523cff01e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489a96ce61e8f25561b4e3cc7fe9b21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcb816402f2986ee49d9fc61f59817228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194edf34ea743c3fef1811347a14cbb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53746069e0fe378468c5fa5fd5965ddc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355b3b6c82b61ae3fd16ddc11c2990a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7e7462f64f64331e721e15c82ce0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50811409891cbcd4e30998db692c4ccc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0367b2a4383f81be32570287db12f39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85757c60c8b7e0a5fd1e1eed8af6b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae12359cda652311bcb219a50e1539f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a7ffb55bf3ec23554ce8b9ff21427237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20131a345cb69634b8612dadf285974d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02713cbe84f9347166d0da3925398f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287e6d9c7ae6cc91902d09d37980bfa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53601c0a550cd3ca62dec2a7b214de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b422a969169be97aa905a3f9ff921242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf64ce59653a375c8622f6699f11bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be14c695dd2a359985dfabb82c309a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf841a17d14edd345526cb2cda76ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26832c673da57c27c8802c912b07c38c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01560a6f274b5c2e096b308e274733247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140d1456c19ab7d6696c5e2fcabfedb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190cb10482d0fe4f6c429d74090f9e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906f4d1ef16eafc4832167a5623cabb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40b9fd0d4b01b7c77916618b8ed058251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648267acaa4e779003fda095c7d4c49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb107562a5e39c18a3684b6531fe972253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c24d1e4e61f6bd5c213d880a99de9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfde843a063f8bd046b5767bea4706c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631d2a254971f939ab77f9310413468256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411bfe8d37e4152bb246b2035bee48a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b2935a964a733af90f8379dfa088c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e843116adc7c6298b30e53a4da2f88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b5b6b4358cf69dd56d6ff47dc1631260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da863cf522c8bd9eb9b363fea35b49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113500f840d2f4ee3c20e2ad0402a36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a3c65661d257ac3a3f483e044b517263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5704f30141b092cea417d29bbf68932264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975a481311f432cc8738ca05eeac011265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c4bdc08157146124b3a9127d48d53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37c9b43e8f114e7f76ed67c84beefa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f191991059fdd7422c16fe2d22baf27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4704ec4e61a0e90a9791533d708affc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c033353e9a5df24a5a2d47e636955a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f403f9a2d33ce3133c74f9618dd24f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a328d7391b84acf8e4a28b8bb95ecf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6b00c4c6f6fa865e2684be33345a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b6fa8f44a63a5f72bda4f6f68600b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cebf633b424846e0c043f6f6753eef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4634b6a00b77dc24f494f93975a58dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34575cf8607e593c1fb9bb3d19433a0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62174d324069383b81e76c6c37e6411278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665a20b72d90a66413f3bae65179bbf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043801c1e99110b381ddf080ac669bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8e682df8d4beebc3b827399a2b53d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac74e65fa3f472a282be801f6336120282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e631e2d9f3c98601cd042113304d7ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eb769b4c49d0ce34694bfbea2df34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64762a778ab1d5c72d8fbcd57c01a9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6d328d4c01a1aa670b3e8bb9c858d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0353589727ebee33f7a16b4f347860287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f8e30a2db9eea23162e4ef88e2494288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39198914ffdc6bce5a5b71d43eaf59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511f8c8879ee25c6a3a0a573acb8cf5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4054ef08a1a05b775c9f246951ad68a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be356b356cb6653b4daa9ce5471ca7e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3e462e88b70d6d7959b82b5741632293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ee4be1472669df8f2b96c96ad5254294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98efe49f2a68246d5e444912c1dd49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e32d3650c9efa1a5567a449a5a732296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856fd4ad9f6649862fc404b707773dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef8922561a650d76d70a8e55bec44c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d803fe2b20802132e667b992c81a576299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ae20d158bbcb9923f788601e73a85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30490a9bef0a0eeaa3a59a8bbcf004d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c611106f7ae4b51cf69446c404ab0cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be6b6f8fa2c5f278c7fd376f2e0efc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d050e43fe1478a9badaea9b674838304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d147bf7f511959ff58018c4b61696b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6655de563bfb68b9fae5c1d3130e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4fcc975cb531c35530fa1e40556e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3144f4a2babfebe1a90d471dc5839308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b513149d6ff1a8c628d2d7620595dad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d43cb60fca14c875d8da60b1b022e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e471f9ccb03b89e8e4808e794d6bde9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf96d50114ede973d8fdbc23f98981312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55548191be53f1cf0154772b1b336337313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a231f7448683f940c7d353e87b5caa5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a97c9bdd9c73f26de73fc08f053a60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312432b5df7a98d68f586efeeeda513316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471747eb5b27e5a27c582888c2671f05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87527c8ee9bceac5967e008e3fe0c6ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9039584f18be579ca991c2f8a0110d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ae58593fbb94865bda5d7fa5c3296320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c5361cf9208f2b6782fa1c191f263321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1cac428dab1a880d8c1fc27e4f19f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c238570254175a8b9913ff003669b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b69bca012c5e5306fb105daee89c30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7ee94091f258c807dbced03e6c3e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb509234dbb2ce084803338b7ed54f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616c57ee09ac3c8a67b8c6cfbda1368327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bc5b638b61e7fa2077421b650680a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c63ee0ad247f91ce4b5c1722ac30d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d8cc42a907c8fdc922afb6a52f74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db6a770878338977f7f4acdc63ae64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a1f0666e23954273c959a4de0605c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd96c0a0524e9f06dbda95c78e63d0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69b12284eb9a5857f606556ba9b9b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d0117991003c8596be6201052ded4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8d035eb57396f95272fffd291a548336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ed0cabf5a766fcc93043d46a71e7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c28a8299bdf1ebfbb65495752fa7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f08cbb97b305bb3de18c0f2600541339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62df29b943ea9b3cb91aadf3e5ffac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42a876ff6e3be026bafb19deaf7bf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955278cef413213db1dfb094d1e3f15d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891c0a4720511e2e8c92121c3778c01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838c5aed06612c8581de6ef905cf96e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa13e93838bd4097adc90d610e8cee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadace66a49d37f4a5a677e889446e95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee12341556b1b23f3b3613845d4d090347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a08ed276fde8ff1e2b7f4955dfd68b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02043b34a8053824d016a6ac9a975250349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b765744e046e59fb3f7cb93f0039c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2dac43c2f7014b5c3adbab3547642351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fa76718d56a152025823809972ecb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b46fe37ce2a8655af74953b0973e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7950d181ddc1322ab67279469a9f42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01d79319915004b000739d49e0f90f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f976cc83fb508e34bfc76c43c1d6c09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff392667bd7af3f432cf48107bf8cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fc8848d9712fb3a097b6863e55f8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1251a9d7d6ae77ea1bb499dfb8234b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc19dcd8743818b759d30aa756ef31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9f81f747426744fa301bedcfdf63f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2cc096cd58542e36935449ad1b6e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba30adf4e654ce83cb4547948c54af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11473903372395bc18061e46cfa65f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb75307ef1451877a4a0cb859a4172365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15652ee054d1a11f72d3079a9f8a2817366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8e096fd254316c1e23a31041d25c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e946b4d18659e3889ce74b176206e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8de05cbc518e814dd2dad15a945ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f2b13c6ef861948b38d1ef33d19d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1ca864bf95f24e3253fd040c9bcb1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aad9069b1fa6f66a3903d827a40c8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aea93eae879484f64f993a02300163373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404fd52779c0b2bc76278a95847f455374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab954c5dea3d563ce83b6d9725f456e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a4956e34ebecd6644d0d6e74966a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7669f886a90e5d442b68a9355c709377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4aad52e51db6f9303359638d8fd1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b274c77e29e9da4f59540b2adbce95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750eb3e106b3af7511ec7cc1e970bc9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da80d9406a55d46b4bf02e7e3438579381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41abd6a4e9aa49ab14a8c298aa23f89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c497130355ac39b3fcf0ac3ef6bef48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ace9dbfca431158cf03c6d44e8ea81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbb9c22dba2dfe1100804956568289385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c61009dbfa14c6ade5ba7ccf730be9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd071b4dfb3020686658026737a66bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef8dab63fa7ea6f23205c15dab9a44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e260fc03387507a1d7a0601f0be65c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e937065c21b698f59b9b0142e33fb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde75df3dd095faabdf843b19f8e54a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e013fb8a61d29b1e45d24015b38bad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb4e7e2feead875aafe07a096d5501393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afe429dd41214c6362f415c7b77e06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489a219761ddb3f04840cfdf33e08d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c105dcd50e6293b62110fe16b9a2513396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70ac8b25ad6f2971f3000ca071e266397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d91ffe6f7232e204174c8c1b76baa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e15a56e8e9dac42cc2210d09d0080399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98a3ff78e4530ca536e372f2cc864f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aed30d9a3f0520117ddc17ac02c213401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e5bc17741e8dfa668e3dcf60716a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c432066a7a279ae1449068956c6a992403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40269bfe4b3e15d6ff30af96187c120f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05001a1d570482ed8dac1add8ece14e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0916f76fd425badd68de8b349bd1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7659b02476e011e077c208e2238536d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380b2a4eddae224df55057f92bab602408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22beaafe4e09a6e9ab22ffb739122d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d54570e301175b2200e959c8986f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52776963cab282cbdd440d9fc4ea13411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936d75104039cab25ab671eac1b6344412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572e532063faacd36a6a121905dda7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e760ddfede8d3965b56a428f71eee14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698acd9db3c7e8ac3c3820a3602ad5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7627389ed0a52ccb70de15ffae95e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931400e05b6b859be8d240b73b6e36f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fba3b8a672705327aa83a5753d6e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6ee0584e9da15c9122343c68749d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e0a0fbe1c9bbe3fa1876b74c77140420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87130483ba0414ecca68922cced26a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b164b64c84b64033d8b9ea8ad0cf2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995089887db39dc3c263d6f7deeae89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e3fa0e39d4faded729467c91baf44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707c252af62a9d38a3244b5c36d27ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8280eb7afb0401af3fafb05d755d0ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb60c5e3578af27b7c04769b472e97c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19111d2f08e5561d515b44131792b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2e00f9b26033ecf1d0a1ab92d95a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a861528bbaf3cd535f1017c4eb083b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7082b28c589cfdd0968c478fc1a0e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c313a84e3fc4ef53f64557e1e1a9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33507200be52649c1864df9e06156e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a3f197392b4d55fc25b16bffdf539434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d3dd03fe78f4637e2c94103ac0f00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd023c47d7f61ebede49e7177c822d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec904edac2dffbfab39e4e37eb6f1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019297f748c3cbf60cc6f9e388dbc15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0e4247c0cbc6dad5c35be9f974c16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba065993fc6923aa51ee5876d1c6d995440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c20f4d5c1d801750fa36c6a5a78992441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a11f12ab622f32bc566abc5444f71c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310435ef4a297dac42cb257c203ebb96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea939b225ec826fe41fd45d73a92c31444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8989dd3ae10ab92c1f34b9a340723445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88f8bd40bdf7af1ae5603bad2d7d6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1c6a46ca18b2c1fb6c88d1912fac4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd121580ad499fb90effac4b8b18dae2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145efca038076e1ac575945fa1713cdf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2abcef20adf455c15d81742dcf289450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63b42a6fc935f4eb03b1c029f8b951451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c682c28996789c8cb1a12a9b6d94c59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906a1420d57bb81034653458287c2ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb560ea53cbb01593c20b0368b09809454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195a307a045bf1a49bac5c4f6dabc24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0c00a3fd82b754393ae2c868293de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb1b41cfc3df42ce8fb6f094c73c18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f2365e09e72525566278db07b04fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98837db84faa462fb4c8b7b3fc014ce9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabe61a3c8a524f1bd2dd22839471bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c6225b5df6ca3c0d8991773af3931461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90747d013860ff1e0224fc015249e01b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ab3369602d1f28a41f767e341a984463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91372b6514ed445efc55ec06f03733464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c28832370ad58f26eeb82c244aa55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558506845489a0895e0a26daa36d8b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca63d14bfcc2713f3b052000e48118e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201577f382d4cf4e5dcc18f3a6319a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d79b078a07f861e93aadc5ff4b476469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfc5ffab88fde85f8a0aa61028bd7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2003dee390c33421cf0c477ce65e45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94005b5fa5e8dc53458f2b40700f3482472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060133b1ca665ddd10e1e99076167714473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b27d589d6d17da621822dd8568f8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58ef250a8ba388228c69aca6dff89d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4e488b0550afe6ca08f1a0eccc29e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aa69d2ed76421470377e7620daf7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca055fcb6dc72747942f87be564371478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da89e443f59439eb2943ba83eb2487479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449463ec3cd2f589313d17c7867aa0e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48e56d286afc2e3b7fa0414bc2d786481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d401859c6af5a9fff503c2104cf2e3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e8cd249e87a78551a4280e779e6b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81c7602f7ec7edf059ac933a8325dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653cef9507638577a86bfcb1181f5a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd15e8b0d2e1fe18da18f7383e9cd18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99419085398f30ff88b66703800ace2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be73e67564bde31c8e1b894371f88ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ea2185e91564fe888ad33fc922764489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062279856ab837f1a203ad2d79564ad2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ced8fe88fdab4e2eda0a9c7f0c483a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba2d08e0156e2af8d711490713ca40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981ac47714be858031dd8479bbf8665493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102a55d7ed79bb68d6ec6e47f80d62e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae01bebedf3d0577e262259bb8704495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e1fb68a695d7415367f3e5dae13cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44edaa82c8a4f5fb243b8ae6631a73d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3f4a1cc40ba89c03fbb10708799d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa322b9d88611af0572e33ac4b80c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68cdba3a2b50025418129739192d05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82093e343812eb4716aa9707a845ce22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e3e1fb04d6df03ee007e853dfc9b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476f433ce5c3fa6e72705aa7d83be95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ae80c811bfff58132d53b6032e9f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63c84f90791e095636caa2e9da54c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22babae5a43a27bb7440b74d25941a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9719809f3cba78fc82141cbeee02d22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee19db0e9c2bbad626cc16f55bb595508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675c6c8e2381f56aed512803f337027509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0accaea706fa064a99a71910f81e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930aa3b08f7122cf69a39613df3c0cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52716157e1c5f658990c847ea97f79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6c563f2e6a460f62a65752a6152f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc03c31e5130d9426f223dd7e33ba89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5949ed349bc7aea998daabf3171c4d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33511894db8f5c90e92e23449e735516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3163f996aba83e9ddb9aa84276d5a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ad9b0cd2966258e1f626984d58174518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b95323171546c90bafe8f763d3de1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b83cdcc4cd1bf8d10b137883d69b4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f11b725c4f2f747f7d6b41a9e078c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf621ddac1947b975630b6544f839e1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01745836e007fa33edc6d7d0688cf8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a6c752aeabce911c73ef634035550524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edcc03dc3e10e67132baa9f5c41b45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed21672bc3c30878b94ed4d851e3a9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4f9809736fcb28e222facfeb629d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca254f4d8e8c18e10738b59eccee8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fd53691822498f44067ce0b0ffa72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402dbb742d55b44a13e8010f9a25f6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2226a29e53a8162e7e30f59dff42fb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc437553fb70b481523b28ab320ac5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20bc38e62c6fccb9a42b6df97c3bcf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9feb98ed5acab91d96554a349baf9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b63358842523136180b6b8c0c3ba46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fd67926b6ff5e63334638c81cd608536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968c6d755ba2492c148233fe2f821d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eb8b4ed23cea8d8f054958221d9a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda9b44e346d1c41b6152f4e4778245539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2799bc46dd4926a57c862b7c90ed99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1fa960b9b0180042fa09cd6bb5394541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d45c08fa16f6b68545d5605580d8e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8e9820f8435493035d6b996be4c56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ceee128ae9a7769b6d31c5b3f9775544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a90ef94aa91e83541a23540309c475545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdafa88031432f48a8f818b8759fd46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9338b1285c79543552bbe422e52e796547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59ade2bb5927dacf956223fc237649548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f819e19ffb9bf4b302e2b6132a4d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c758cabbb9fd958acb421b8420ca74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf8820e139e393c25d00d3d07e296f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfd4fdacaf4788b48aebc1b99a3210552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7de5f7a41c738e1152766ac4b715c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f18212643885cfb8d4fd1d86dd20e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09a4beda189e6a1089cdae0abd5b89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752da81a03d7cfbf6d4829f5a8202a7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9405a6537f6c62eee5af304ec9096c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4bb65f70bf6302569e44cca9cf841558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f5a77839973d2af071f73d08aea45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90b71fb4127d0c2715ad9082a46667560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b04921c7a319cc9815e337a2996c06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948713b7be58bedbdf38d40a7ebe31e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3c03c7322cf497e625a2f03215116563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128ff51ff09539b97301e83968a0b9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7549c40fa41022a2055eb529513421b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bd285bd500c2973fc6120c6e6def9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7faad803be0065f7157913640d859567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db4ed75d39dae60a37e8f834f8563c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa515cd89fcda0c274c23dd070e0db0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10ab7dbd355fa6ebc89e44bc395512570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862b129dfbc20dac48a803cf528b621571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55286af3ffd3d5fb7bf7ecb9a3d0742b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db8eb7556abf0db515d4c9b277fcaf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63212af5da0fcf1e45b57371f1a5a65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684465a61304bf12f20fbf0ca31fd4ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff99984ef6de00ed0034212cd107f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0f78cd78c961ed3116e5254748dd9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4b1b364b0bc73e41c98ad59507a3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e6c29ae44cc5e46eec1998679c4f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4e526555dc664a0749a5911fc9b86580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef93d21db1c3a0681609c48eb93bae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88716aca92b13004116bbea7ab7f0d3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995459b24fb4f975c396775c1a5f06bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baa0360186d7f534a9c91ad1a2d2a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4301f77f6547dfcc4a8d3981b86d9bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3679209fdb4f452320772a18caf37f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedcbe5d50f285b97c0e54ab1b7b617587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b60816a843a3a38a12069c00b46d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5af3eff0e916d3a8bcfdb2fd2d90ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb0315884144327296738da15b1eff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3bfcad6cb385653ca1326b453cce6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93e577906fd24458ed7a446e7c9331592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1844a147f622dc7ab0d31c348ceb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc0e5b680d3f7b28494cad91317cb9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5904af34ec6efd0a989443ffc7efd70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b35f54a8cf08c163438a2a8d834cb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3b2915a0c612c7475f02280b44131597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbe25be89d548892d42562cd0ee112598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e4333bcab7ff264f0c7a32e185a30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31215b7b1244aa56bd19c16ce159753f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc91f53a2766556af8bd2e0b4a4b9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f763e1ac39fe7ddb84cf8ea2ab3ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72abeed4698227f4fba453685c3aff8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f715b1e6e3f1f0bb6f4c88cf361029604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1bd58a929cff220ba5866bbc7c77e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b934d11a9e04fb550f9f7976a16908606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cbfb51f66186070e40d354d45f5ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edc6afff33978e899b8fcf7913c5d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130316ed13c3df8a256f06401063b6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f491fd47be4c56d0e0ccb8eefba769610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b74b46d9fff8cd85b5ea6f68cc626611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ab1b90fe9f470f9b6d0f08a19a5d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89c3e333a19e11997b7c6670fac9b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30651f089be585b5961e433661b325a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ddd6aad38e8fe595ea909acba2ebf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea4392bd6b7a9075c10692547b26a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5ae06b1ada1531f2fb88cbb6980fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f60fa17fb7d5223bc9ba20586c365618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3be6d56e14bcde09497ab591614bd7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8c15899b5b6911e801fff638d4739620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11b823b1380ef45dadce298579b869621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863129f4fa7649992a009c39688bde02622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df004439051f1d5e57ee5c59dfa958a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28b80fc0a8df854f08ca40ec61e5b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5039db40441196877897158044aca44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbf5840c7d0f8a3d105ee694babb0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841ef87d7a27c0dc20af66b0daa0756627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4bb3d29d81f0a9ae53f57856b1f89628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd8466a09c7f6c7e6daeaa7d791b5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf33f63ae49b7bdf8257a31741cd7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe832ec6c7d4075a40774344c63232b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa4387f8cc6f2526b1cea074a3365b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719d38ef24c58097c40001336448c3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea3802c67a83ac1549fd60225c327e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefa712bf9448a3f8ddd30f0cb61340635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04140ad6b7697d6762d82726be2808f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5b850fa0f903f3d4ea5a6936d9809637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07620fb0e645d50f74a40dcf49d0ce3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd4d69b2d90397b213608fd1168b1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b63961e6d253941ca7738ccc57c8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34900fd987a8cc2d43b0660562b62298641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cc5d463e12677269a9a16157f5101642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3024bdc96550d26a970df84cd5ce10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254b192693fe38b6b94505e28015740644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79108ead466961900cf212ba50136168645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f51702348305804e554d82242968b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f78ebb368f451c372155fa7d13e67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47970df07938b4b6d3953a18d672c5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1700f58e419f5b0a3df81aba276f4cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448f3b12e2c20e2603f514fe495217b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d76f4e9c6e21ec4c04d22463bb3773651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522911b4b8bc46419da1a8725757a65652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd69fd3f4c08f70e33415126a39f825653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80050facb39966f1d28ebac6cb41a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9c4a753927452ff6f337df6afbb75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1043608ef8d72f9e7d7100e0ce1da3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cde5f1df0de0b03517fcb63635357657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7150ead331a89c6852c5392c0a9d7cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ef08909ae2f9b2ecc874eab514966659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfd85deb3acb0f291517294a716b45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160d3b46c6e2c22d92822ea713acfd2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a4e00d6dfe181ccd41919c4d3a51f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34e096c18ab7f13c62c947652b7396663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6929e982d049b03198246295784a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edf715892f1e367a6855876e138ffa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49282aef13b0ed2778b70575a68b83bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489b0e942f4329d39cb1d6e02e479d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ed6f5aecc2aacd4905b0705de9769668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231e2908f3912834bb3e348cfcc44d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af82e8e1a7954008338110ad53544e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ba78aecb77bfd4a90db6b71cb3ef6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a25f0fdc4f3a2367526a7f14234f48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992e85704142c6f4b2e490c5eba4895673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afff4c4e8ffd0482ed10509a133a13674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b982fa6cded4330e87bfcb15d972651675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8177a0793f77e1ada9d27c85a2bf8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5a5035fb382a2272bad09c4f51881677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055e1bffc88d486b5c229d8adb67901678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed63cc735da8a2867b7136b690207d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b51b6874e22c81511c5d4128ce51bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1c1baf75f57a773167cc6545a44d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bb745c681a1c1811a7ac160cbefca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bf6822e40ff4e870c871f876ee076683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68269949e054abaf19d21fc4bfd3584d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdd283522b11f2af4b0a4f3c933857685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269cb40a3889aa28b6a112b2e1f6303686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21d612642902e708d4042f8b4d82c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02460afc7eb8e04ba7b49de470ef9b80688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf15e1d91eaa0f5ecf03c2748e0f5df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10f70d23a6614981aa52a3747dd73a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1016e3d1690b83e40241f7817880a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5626082f054fd81cd3ccd4730e6639f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19e3d3f0d45f4d9bf478a40bf5e816693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb041836faa532b54e04b846befcb54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca0f15e9c8b71b4217f43f39ba7dcc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70970e5edc48ca50fdec115321010b66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a8ed47e42fce61511da97aa0e7b84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491047c3b34feae8860e41901a5cc084698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4fb8732ffe9250171cd9de1195d24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38300f080cea6c91797f487ebe1ae2d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc646b9fd39bc0aa0b6401a32ae4e370701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70866c26344b1405b9d5c9b997f6af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee2d64af4f961109cbf9d7abace17e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d8bc2fbc92c5eb32627af782e2568704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0d097b58284202a9785e0e27e6bac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7f5e8284272723cc8e97cf81bee68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006c87a9ef6ad976c13e6baaa466c60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094063a14eb9380d41099149a3b1e04a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b76cbfd3325ae4da8c2e09ed98bdc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc543761c320d5dc7c021200984d057710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2922d115be3c13961c7b65023322fc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a427e62df7fedd72a0d7301b7ec83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4caea5fac3a312b1b8bcd5001b2e2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d482646e5f366d1b83daf06e5808aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4884a24d4fef7eb9579eb64abe5706715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28a6f460a12a5c8fcdf40c80a44ca8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df25030834d957be43f0b6824f6007717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a48fe52c9a8f7aff8bdcebca9a2a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83d1f557e816e5821bf46d7502a67a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d483a3c9b2ce7d4d7bf07b661631ca0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a3824b842de410ed8900f3b5fc622721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fa7ef95ace6d8208c10a8466a3578722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c926bae0d11ba029f6947b539fc7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f51e8ab89c850d76dfdfcf9bfa6d58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43941c6811507b8ba1feea43dd70d845725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e861ff01dfaaeae72e12111872da883726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c8d0b73649b86b7d63d27835941c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258028c386e118b6dee451e93235a7cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0ce7606cb0ed1fa89a819bbc355eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff923d0151b730a1c66373010826d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99baa8210b673a7a219a1ffa78900c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f750a3fb440ee70f17701fcd099d907732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c5347daf891979c3511ae3591f42e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654e0f78d734cd4b4061e8d947ee4fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b512ab2313e7638511f6cc9946020c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bae52ee252e4eab06275e7416555d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3de12a9ab45d9d6becafe2db710817737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45bed08cdee498288ef246c120a9ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb097a156572801cc0e4e8203ec3c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f230b844080425454eacdc2b275dc3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234f50cfb4b7dea88a9317e8243e072741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496f53e62ee5b7c2fe69c949362643f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d45f12c2aee0a40726d7fc4bf54f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5687db53dd77b1caa3a473907d7e6ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd264540922b69946df1efc3e6a0437745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ac1813003a494acc3aa367cd0a27d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f725fb4aee98efe23032d4bf74be4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403b1b56b08fbdb482b1f9c9c24fbb1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04353081bdbc6614b1eefe8bb59fe473749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cae12970fd01e64247b4fdb043bb01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35fbfe69c3415329799749d4903361751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a982b687a37179d5480769abd58039b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7059317674caee1a9f66acb946b5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a16cd7e8e0e68a6dfe8d15bf28770754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fc39a94ad63e3538db0ad1b39d75d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b6cf9f3b687cbb66e2799cab2df5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7c652cbf4b6b79e72e35ada1d4712757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f5f3070378b6e979e99ac9e1ccca6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e1ef85d9973592a4c84b8cb80c2f5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdbd730ab131b879a756f056233bb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468b1020ce8a28a360f812cc98ca3a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd14df4bf3dadf682144d3f383284a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652e6ef4b045be13a74329c3e1c8fea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f59978dc4bc8cc5dbb51b7a259a1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3aaa00234a1db8d25edd17d2a042d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6a68ebde5687c6d06b999ded2e0857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283991237e6fe654c62f59537b129f738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0f2acf251db7b0bcfa1c0d7d2d0299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c325ed2a4411e9f5932c014897b55510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca157a2fb333df5ab2e4266227244a6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4ad150a1eae84033c241c046e9cd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efe07b9fc78cbac56b65df8ca37a9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a1c9a9361e875ec8325dc2907715114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162d59863734c48d9c860aed5656a5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f7b02c86cf4b43d85d276127b950c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaa601be10fc1ed0791627edb9f00d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ab6d16df95e53bbedb5d89acf452718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc50c9fc130e6a7a925a38e9e9035419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4469d02b990698d3053105c40e31ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7511534225e98f50517f8d902336a5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97e2d6208339ba7ff2babd0b321c6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c78e3e94c02b125a73ea3a26dcc62523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d8eedc4cd3f47d1f39b551adc3bcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f7891acb9112e7108d7c0a4e8ec5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6617e81fb678803b6c82431a62b21e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d09982e9721763b1e0ae68249b69427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacf1863a7ffa2a9956318f9e11fd9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be547144249b71afda4ce3109b4b3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6864574813bcbdd8f3a1a65362bfa9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b2c2371d68dabe14e5377e914dcbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c517211b49867fd683e6b8520e0d6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3730ffc7a4797d965df1d5912d929033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b40fa8fd09f6ed74936f5b7238edf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248bc15c609968102ab670e7dc4486f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2153f92d5476f4967dfd9c8870c9f7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daec7f8052f4a2127c40671adf8b08b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc7644ba8cabe588bd4d99a611886538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0527e6802317eeb438f4ae42ff71a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a502e656e26c851418a80bb4ab282740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d840bf5d50de2edbfe97ee0361547241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b055f80f8d2dc8fdcb2dc3ab0b2ea242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221cabe05ee1140c6e3719dcb3ccd8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefa6bfb47caa9070c78515c0b6207f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b72c8408056411f96f89329945150645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80687b86c817a972a72863373a05959e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319bc851204ed1571f5b4ad8e87b4cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb531ee97fffb4301443aecb03eb418548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e668f2d3855492f315f83ac0560aba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f311338f989eec87e2ea9fe245637a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157f9f29d7eb9cfd851a5c8ee1046b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac553bcce6ea9b9c3686151fa2e09c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521811d3a1ee5256da5b0dc64651c79e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bcc2b0fccb03ccca6908da70a8ca254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d86f897f77daef47b90dfb254936955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c957a994db3eaba83e9cb3ae7f1918f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85b533ecd59c77b293a85208310cf257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51afbc675a05e76901c70a4ccdb4d9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638853dfbbfe92e73699e934bca112b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f64a43b75bd098542ac150401e93560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175355322c7bcd5696cc2f6526f5e0c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b389eb0a5fe6afe7b82fa75f9705bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed28fa6426c3a3bded6b8d90b41c62263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1f9401736ddfaa4d0361ed72d990564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35732ab4ca229298104e9dd65ea9bb1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff83546bb482eac978f40dbd0d620166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c08cd3438e61ebcbaaf391b9eb9c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9c630d4e9d45b46cf3d5ec923fc9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480d0345b06940dd988e503c47938af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c5676fa7f1412e9d3a78a9ba98db370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bf3b0d83e79152dd6da5acee832f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70479e857c3392138fea92a3854a31e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742055268907fb2e32665358f3739bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db6b43bfdb29684ec9a8c84e8ec94c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae637885b8c4d77c4572dc9ba9ce5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79759cfce5973aece36bc88bbbeb182676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28921b056c6be23f524b26a797760977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c756bca613e93009afc516f85df79f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940acc3ced3040c1bab8e0470b9f2b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e9676a1d8b5a1fd8e4d470472846480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9aa576ff12c7e2f95131db967a3a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51b62e183c051871843f4e26745f0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8edcb849d5246dd8d830862370adc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033017a9f9880d82a0986b2d7fd64d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dd51919e0f682a287e0d108b40d5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4599de4f5df2f53877802061efe5db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcd3bfc32e1d70626177289c0e1eea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019de2f7ea7c8da1f2f944f25d5abfef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2294e214bb760ceb7153ab27961950589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcb6c3ff7856b4e586a4735e077d6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66a285afdc626c1ee31405370fe8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8e1aa6a8119bd5e20bf67850c83c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef4f613fb133c7d902d8dbeaba416c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7383003f72493e98523aa68345437394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3f9396eb36018f118c221b2bff59295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cef5faf6cd9c46115c3b231824fc8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369874dcfb64e8ea729fd8a2f375d2ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48025d5d81d07c7074effce3b5eeaf9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a6e523ed0b5c009a56fb709ca42a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999ef2868cf70c9a6d6042d3711a344100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5577baa66401cd5b0a57de0191d5968101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0170d3277f2d5e9878cea7f8915b094102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6218e1ba0345382b914294b691691ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184071162859adfe46eaf0e9ccf91da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a886ff8e9e6f19c9d7487665929f1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543422f07bb1e3443b0c0f19ac97b2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7ab00151357d434181e6d4f47f008107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04adde8fb21d6b7a95892f05f5681a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc424b38f7b19bb25c110d2e4b9a9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eed24f4df4eb3d4cb140128f69a120110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba6250a78f6295b398c31f0d247d94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729998236b5287254a6866083d857b72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154062faaff009b1cf828a11494868e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906d943648323b944437f5fef7c1085114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afda8fc2966a7f7de08c13340392ffe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413c0c8a189c78bebee932365026328116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335fff42540e4c05f439975091b92c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710ea939ee44e283a806c4a302e044c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eac93e9dd663a4b2e438fb24e89b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257637b723f93e3c55ac0e0844f7c72d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3bbbc3cddc8199bd99f42cbdb6d81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d079f02f4c127fc0854b3c94b78c726122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3130412444918ee19f2a91596b302123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67242e8d557bed4cfc285e7b5c523336124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c73497ff8cf2f55c1ad2ecfc39246125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c9dfad263c651fc70e6167876f87f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498deb749248d3c3d723b45c72a96bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4a136f2fdb5f0ab012908b893644c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747766780c26b4ddaab92b0117aa971a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558d0bf6790dd4c5e62903a71dffebc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe33018248ff44fea9fee646ef427d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef824275220a9dd89a2b3daf98040be6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54570113b229e4cfe61da86cab56cc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4f0bd580a3643fc2f5a31754e1953134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c50d85c179e9de41b6bab1f060383f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b48dcdd9e245d377b8ddcb28c790a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104e3211d927c268afd15b84647ceb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed66f07494a00325b85c04eace94190138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add445526e031230b554da77fbb89779139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9305305397b09f5da1d4c6fc41ae1cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ad84286dfa601066fd078e02eef2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891302f3c99c7910277c598118ec2ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca897965cbdc12bb00664293e59e06f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f45fa7fb26a835946f8de966f7ae5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957ef4971cb37b09c317f21f7ede893145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cee484f84af4b250793c1e7670db87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb838c227a48b317bbc79709f318830147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71094c2b4e2cefbcb1badd745f93dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbb09acb1d912675cd39aa96402010149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0edba5589471fc22104a0f651bf76c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b644439a3e9805fba7fc1aea5cc0254151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea48ff848202ddb21d25df668622805152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be14d6492518e4d9528e861b8c0d35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831de7975b3c9fcd3f3b535d3b56c5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6e8a77dc7e224fe5c14a80712b90b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a3f54a631fa06062b18a29b66dff5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af99ff58b099c610132c30b48a97af3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51376db1fb37c6c6114f53a3a3f9b85d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cc5fd069bdc897d1710146e25130f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec66073f6b2141f97435d123d410ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f328977408ab4375cb04913689b1ad5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62676c437967d15993b5ffb5af0bfbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ac73ffa6a2d5d553d8b2794af6633163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0ea04dc97a08609b5683bf50c2779164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eacf5d7c0eb7602444e72810a22456165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968097b10a5d86b6e5e50d0a14141eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c7a1cecee643dc3a4be6eb8be83da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65b39734719f94457d4b8cba6167e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd763c882faaf919d240e72bc0d268169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613cf3d87533883a7e820d7a44e6e75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995a169101248bf1bbbeb9b65e70de4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9511b720e55ec328da790e19c3ed80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa2c295196646efa659d73d21c38f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efeccf11544a1bec5ffa1c73cbbc29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83038e02ceccdfab3bbeb827cfb358e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3729db07c856756c05fe13843ae25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf7f57fbdf0fde84aed0b068c61051177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5e696ffddc7407ccac79a89dabdfc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d076159d03ed17047044a9cb07c7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a2c93d1d8a4c6526d414a3271b5d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abe820c4b9ee017859074f3a1d9b70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5985e2f48a1c8feb6b269bbf92220c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1eeb0920bcc53c62375ca78d468f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f148c3d0bb358506233b328427c7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f64f7604ebef666e212e0120730c57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dafcbc890e1c19af645d253a59060a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43a2cbe95fb5621d0f6a85a9b85e4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac7f377fec4d20fed8c7fce4dcbf55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375ce4f63ee5c6e0b19017e8ba70a2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ac75d6778030d9017e2cb1896b2b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3683a96888ceabbf29c0a8e156181ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fe5c2022113cf786a770c93c722e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef162049778ef891a785bb0680ea564193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620e7bdb624a7fd2363ea17ff981160194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f0cbc92e762e4267c499b810740c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c82d08575d8757d80f5e33a8001fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a6b5beac74b66367fa3aebad58346197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd50c616ad19afe02f93cd4a39b5f30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf1bd734ab34f0ebc15c254ba78b7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5ba61aa65fd6b728326c2a37402e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590756052bb110f13f6e44ebd71c894201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea0c549375ff9912b2f8d8afe773bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077628169cfde519dc5217dcfa14b1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460433a9d4736c2608d29ff52670459204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b282200fdc466bb7bc489b9a3db68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017d280be6074c2ca4ac08715ae0de0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315ab71fdc05066f601fdd4710d3a25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6efb048f1f8d8cb7021c1e3b2a1dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3f98db01f44065d4520a0589ffe5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a69f4fe305c3a956273210072f113210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c59554674e997423b6aa4b3e30717211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1373424059647a4822f611b252b8399212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f491ff7f364b29f20535eed6dca52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e9dbf502c336c09d15e3963c3cc32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea543db893423bae34455208b41744215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb272149cf4ea1bd9874f7192c80e7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a0f68cab3fb92aeaacc14a3ff8ea1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e8cf0345b9eb6c6ffaadc19dd31bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1664c28fd487cc3f46d2e90b512a0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f7c067dacf0d7d36b76896a00a68c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a2f97012352bf1afc3a54527a9b53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f4acc9cd126b930e1415cca79bf68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d4b0d7c18777a3c8de19eff48af86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96428725d1c005a3e9e31df883531a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082163a5311f037e0772f9178a6f30e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f758cde116af2d3967bb7ec701e928226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee162fe38b98162ab5d5fd57b6992db5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9be21614f9bad6aa6ed631d8c8736f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82e77fee57674e44ea56e50af80901229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b53fdcc5685caf46564739912b279230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412a993a240fc1ed47e069fb1437388231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a4fc302dfa1ff06bcb342484ea04f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b34efad4e58ed9ae51a4648c5b012233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ef22e755fb01b2c44ca656441ff92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bac3b035650f9306ea94dcb0a40cb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0854a9ee30f41150b9df6ce30b55e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e8bfd375801151404961d8c970807237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388b5f767732a115cd859c19fe44e13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33743ada4adbb9ea142b2eb45036fbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645635cbfc7911f3e389889d885a76e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50048b9ecc809241e89265ffb33cf4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8913a3e2e613e720c41ca9be486f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b4ad420c5d5043668dc487e431578243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c531027589f2b6bd2269f9bef1a47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480ac40f30ed363b6f7524ac3de7ad8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fbcaafe836a0e2a04e1dd4a6e8ec3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead3fc92e825f4f6338e9f2b7e49d52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a062571e97262e67af12642b3cf63f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebbc0553317847442fe72f0dacca83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf15012780311ae54f492a5bf306330250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cdf03ce5b6aa0f7f5d6b62faabffb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2925c5a6fb260b0113a94d81a5412252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549327b8b2569f60a3a239456f0b12e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149a981151fade3a4ad9eaa13538616254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704119d37fc625f6651665ea95487045255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4838426da50d2ddbf040e1413ec41b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c8e07cc682aa5443c93125d347ba6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71208c599d54a89061b9f8af3103d2dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8034930469901a23a2bc7d87f6d6539259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1e36d9f958f26408d1694866b90bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02c788d3c45619fe38a5ea26373153261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb63fa965afd90008f904348772830262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc466ae745c94dde62ad478704c9ba9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86813e52f41006f850ac7fc83388cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed73a6167c53861725494239379091265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd99bea4c0f3cb16a3891a4b577760266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb61dc4d184d620b12997085d7eee1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dc6984c745daa411addf73b32138d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4363e23ac92bdb7ab510039066c6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47c5404ee36e3a7c4d777eb9ad8a6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c17a245da47d342111a65166d93ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0fdef3ba3b44287cdcc82d74aa34e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d6b0df4394d34cb396e0870cf7c9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdff925d45167a9d1597006b125bc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd888ff8c054868eae3491b7bc6ad1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f5256224e087a3f1c0e7addfc1c23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8837b82cc6b5d8b3abfb5c2e6cf97d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9ef5dbaffae603e0b40bda799993a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fadbfc8e426692be5e262a77ac6cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98f7a5ed6b6ad48c94ece957743939280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa5cd5692aee3f20fa1a67825d7121281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b21809bc062ed5511944ea61a878be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19507b74ed8e4e7b5008383119dd6087283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c6fcba986a7f1c1906f2560d7a3f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40569177216a840cdd21dc9b11061bdd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979e4f01c0c3844e6b4b4ca383472a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff263f242a3ee2dff793260e4ab39f3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a668de57216ca56c41b058ebc3631288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62e4e85dd6b33271766999656ded4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97acfb7f46fc90322b441acbc283b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd49dd097209b390bf04ff8d21ce3dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00886f4edb363dbb54cda9c2a52b7bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc904bba19a5ff138e139fefc0e4b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0272163a75e64eb6e0e7762054f14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417fd79d91a3a7af956e614afabfe4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68385d3972804ce567404676c534591296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9cec87a902deda21ca81ee19f194c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac5ab5a5f226234f7924de936ccbce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aa01b6d41bca75ac6327bea1de7c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a4ea38d181e862c9a9c89dbd62f07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45e3e93af9bab68bba0a763a27d86b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8907f164585d5cd8af319b153553c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa04519a6979b295408109da8aa59d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c21a73c90e7915a49dcf6e6c5f629f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b951d0c864cafedf2cab2673fd9a930305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003dfbbe8add7644b8312e5193cafda306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273c7ce2d6d88bda39fc63cebce37b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2e3aecee2b999b1b8cfb0c238c905308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987da392a59af82bfd8918c2072b2bdf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd73e290d1d3b4c808c0282ff9efcda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7741c29dd8365565774fa742962ddc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a85234a6c14d201438603fc519c62c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799753171a8eb36e67933bdec4f64fc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b75321f6adc94b743f2e8be208646f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e35ac5c069e0ea3d1ab87430fbab7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce184d01aa302e79faeb966115be57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377eae36aa5027a3c49da2847f4bb65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3691e8f317e7e0c9904a70c99c11a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274a99026af17eb065b0b87de2984d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e95ce9bdbc76e93ea3a1669c5e724320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f50c9813c8fbefd46c846aea3479eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bd54a2bd33f87d7cf220349bc9918322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533e60fcda98942ed392f313bd1f73e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357b3a7fa83f7dde57de6d45e61d7e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e1b11f0f22f6cf0e76de1ddaebcc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1379650e6ef49b3d61779ed4d61487326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798ed4036d9db310810dbaea0b0c509327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb5fea70f009b1a5a6429c5adb4a58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76aaf6532fadc567d54cd9c9239954329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245853205e09abf3487de2ba359c400f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c959c2eea34d9146ddd1e91dde92873331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528cda3f10e2ca39f35f7b363b4319e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b909d454c819ea3826e3ff55ec483fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991383d010cec678bc94f5acc50cd70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240b20a33221f92087ac012b06abce3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887d3f9cfe42c4e3ef81c9f888aa53c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175ed39d934a522e21ba8f27c62ed1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaeee6e9c50996de1e616f69a7ea51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdb2e72202a9b77544d87c3e8fa28e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369029ae89a556cce147d905b92272340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba9cd147b082070ddcfc489afcf9f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676f4a1f0964bc45e1e006d7f787557342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4848d748d6d0c48766fb19d59e4c937343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac307e28f8d916876431d2038d0043344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7bd1741cdb3867cb7bc94d7112f53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358606c15338d74ef47a4c055d8e6f49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d328a0ecad0f5c0367d0b37f3194dd8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d801ff749c867728e4d3da0e51892cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47dadeb67b7219d08e1e1ec1139358349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbc32b2b83fccaaee3596e50e8d39d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c5218c44f315ef1f6e4d3d2183684351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de7b4e9d8b59b15c1ec8d4e5fbba61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee56706a69eb5695c5c312daf48efe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c10a64d08265c167326647e0224b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038ec602f22f6a9fe5b062dd0011fc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a54a12bdf0dc14ff984705ea378143356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1f768e1d07bef2bd5f613d7a34e86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f3f0853d6983425b24fdbc1c22018358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2170c8549621116ab0e426eb6eb30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1a3eb25595e4107b1357874c1391c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1b1cf6811e489e6fa281bea64e10e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d15bcb4e78244f10caef0ced326e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf6fd11f1f984ea4dc2f3c86cda96e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b391c750029d281528808251aac30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b0b01ecb8c4c29853cb78688bd6c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32cc5e9cb932b4cd60e8e0b855d1a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaee99d50564b1c42af487570aebc7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb427da8d62ed3dd01a60af471de8ce9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f776a854f3c1673c0163d08daf1c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433ad8fd62d24d277ee5aa22842d26c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7577b630e1505adaf81e8d980f9eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fc6f6787386b5e51b2d93bba5e94b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb990e3a7b5a9895a811b5ceba0ec8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e27ae54824fc37d66128094e2f723f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13cee09fe661cfa6ffe61721af2c70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23058296a9fd18e84977865059649d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b50c8af24ab361e756957592be8896377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7ea182c0d38d04fed776f4ac3577e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aad07a890d9aa0ae0e1aec97ac3ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab781c38deaa655a3aaffda96ef111380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298333a91b3af60c8f3f94ca1779152c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03071ac95462557751b74e2cdfa1c495382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e4d9395b25620ec71e028d73d03bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef393153b7230f2a5a6238cf179d582384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce92757619bfa8fac7d961dffdda19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8323380a673ddde85de84854abb51386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee38324977f516fc2f807b3797d2667387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc017ce8e749366b15562e85ff3e18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc17891e76a3b0b61f0cafe17335a23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc94a483fa1751453d2f99c4ba26d60390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5836c20288b7b4c7d9fdae4f182da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860d9005b3ecbcdf6af9b39e4686f71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae388ac24b22577bd7c9d77c7e467e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5ad8d4394fd65d4d7e6bf47968aa8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fe07c32ce6c65f34ce13b35640e29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ea9b35a1fa2f43f6b449a8bd569f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687971b84da9abdb334a31319f8133ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef9b100b59362ee33c58e1b2136ffc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a1fe064588603d1961bc87fa9c705399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997afa329cf99db857fea7c85d75cd72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31dd86f76313acaf93a39d16e27d79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b336184e5241f20d90f44b56740cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8995dbce7ddc60e4f92533483c77e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc98059e6e738f12c78c1875ea25c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b640c08d0bee49a21a3215c27f7953d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15637bbccb5d54c8d3c05192582645c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fbf48349051e0b7ce993d86181621407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de473a2b27955274932712350eb69b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d28bb125435dc4ef288f05f2e446d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a7ba863ef748d82ed32e148c9832f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0121d6f4633ac0563b1a3bf9c536771411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedfee111e3a42714ffc1e966e5b1d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0ca7d9e9cf5b96908099f2ed1a0aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9c23618fbd17501f75ebcdd1b4e86414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa003205981514ec239eea707d39938c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c5927a7948b99e2a8eeb8bdde1b60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633920a453c511f1d67eeaadc0fe99c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85566c5d733f9ed345a8f677a822914418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4be4e97ad49cc5e7738808fcdcf4fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf0bed5e87da7e50e7454d86aab855420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1504bf42b852229ccfbdbedada8e46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83ccda423e0244f1dae290eba6fc75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb25c41fe8c00b64cacf9ee5b443077423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455295004d5e3de504c2d7af525e0d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db718b5f2e723d4d59acd4400c087b0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5272592fa3b486f9d597fe51553c121426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3a3fb3aa864f520f80b41b31dd07d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f638d2b5f63e83ad3527eaa1f301e8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3d9f47080de39a3396d1811e623d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc8614f6d6a75468d2331117c333ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca03b5678c4aee4924c68ff5cda53c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfb3581b08b14c16c1218d5e4c0d61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec4075de64d89b8e38a3894063b079433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab2be4d1404a2d7230c112e3665cda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d25757e49581bb91717eb66fc972d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef88b5e5e2bf977a7b5c6049ee391e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59045db0c50bfc2690e40e63ab9b351c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67066a53103c9b784c99dc422c352c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb967d98f62ab8468c5150a05cbfe3c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e3c6ba15294b60200a97e0b840786440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ccca9fe49f5ce0673fb7a31137705441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14d3c990421a96608a7a4242c3667a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625737aa789791c267a27e9572cf7ec5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d25af2d3bbc16ab12db8e4c082a5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2078f40109d360e1a4fa0a27eb9eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db92d50bfc79a9cac331bcba2727d8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769565c4985bc74063fa1a2b5bf3aef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2b3e562d986d48bc0f95c5f40d178448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144ae7b44f06af67dfecdeb02c8e28a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594b8f7339251a265c2967e1a3f0fee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0452edcf9a1fecdf1866f42dc217da9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f23782e9a4145c60fbc45567fc45a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e4a0c7c22ae8a64d7a96d1642d4fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc69339e4873d5963079abb2994998454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99a02afbcee7eae866e89763d423f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd28f0b043ae838ab4f5ae0e8bd5ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d3e0f39f3e2eb09c21c18c56b680b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4392471175c4083c2e541b27009c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca949222d430ca30826e08f29309111459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee879b7945f03473cfc27a24195b7dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec48c1501e3b27ed71a5b346313c93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ad6ac62cb948e433c990b5b7e9bdd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e1812e04786653f45a351eb122e7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7b9d1b76aca69590756e060475ce5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40a45cce248c870324eaece9267025465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a440b8c4239c3ac93527f3b3d0a6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c900217aed5f5fdc2472af4eb73144467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb862301079a0950b5babc3eb19b57e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c047d58bff7c91d264d182b4e4c05d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5eee9f1b7b2e8fa0ab43483714484470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbbbcdee8f9419fc34b16be72a031d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66c623c05f962c2f956964357f26f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf82daa73b4667161910b4f5545c41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58106eaddf012c0101b28e964e30d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1391f30e9bd932ee4f7233003a6e01f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb3c5698d031f85d2a8c174869ff72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8495b0bbfea14f9be94d4b7e7a56d10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14018ed3cf90fe6950a628fd690d0f42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c5f205384d3616a333ab709ae9c29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c22cc33b9a30cded453dc1d39b629f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef189b54681277957108570b8e983b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06cde9ddb37b323d44be4b47e87426482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9ad2d5500d9560356ffa614d1a03f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4b45d8970839089a0c29d2fdc232f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0adaea7e4af05b1e1f459ef870395485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42153508e3f089b45546b9ab8695ded486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff26f81db37c99b3c1ce1210032245a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956b31a4c2ad24c65784bb34a6db6f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b149e79b1d0ba1955fc1777f2eb8f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474a5dc6fd3351d3c972afe1c1a40d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063663fb4f7212c791a797be34829c15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5341781e3ed5a3683cd039c26f754492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7480dcf7192e80fab61fbf0cbf856493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47914449d9da451779be3c6c7bc8b27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb71e1ba804e50122de49b2e45fd314495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb40a7c88410b97e456f7d18fe9ab6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d8eb006526ffd90769845a4a6191f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1a52f007aa26a8cb75e41ce82118e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaf36457103e1f232c2a5e9ab5514b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888720fd73b676d9b274bee0a127f5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f5186c8dedd8d7931d4b2c4f4a849501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9817fb596af67519907bdb7b13a96d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b9b284fb5bf0e772285ec278c138b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a48c0a97c1ef190d5d6416d7c7ff9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64195288cb5a14110045992e6af4c76b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5421aa4d661eb1f10e255fffbe7f41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653645b58d912cb09329d263182a99d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a2efeaf21dae2f15615a0e0ff66dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1c13b19493f3c20aacdaac478f4e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83bd66c2472912c867258ca63c9c33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920944f6c23ba8c56771766ef9caf51c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca180e1c8cc7d96517020f7fa01455ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a7f9daba0aa95174004898cd157de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3091d63984d16c442a796af7ef1819514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e881bea393f429ecc2526e77f16958515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd725774f0448dcc805a2dad08f3087516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921781ebad813f31ab6f075b8a779291517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a722942255e30034c1ca8f3a2fea6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cd29918fbb0abe73b34ebb7c3d920519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a5b4c3a7e2f276cdd08f82875b652520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4065c8be024dac28b23a7406c8e22a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d8069e6fcd1a7ed288fe8effa016d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b52049f8f2e2022e012aac51eb236523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198c960bc5b614cfa82a4266bb6b0d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31298d8def3c17525d095a898949c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2367c4394bbcb3bdcd3d9827eb2b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbc1fa9da125ece35f7abaadb3c478527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04088032fd9b2261b53291c3c55704c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe149316d70b985a346be4afced6226529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289874da1f19577fa51ffa80a94243fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791459bdab2912b928e5e5cb7eb76c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cddf836ccd552a8d37820f2624f4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09875999797ceaffd6424369211cfb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd2045096d1788051aaa07eb02df97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fffcc698df08ca5c2474b8fb5ebf36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7087ef46a4e227c5fc9cc89662d454536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3732851063b3a55deb4be6e91409a29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46ac86abffac9f2307bcd869488a50538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19526c30e96b9ca24ef7451e75d219539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369eea58089fa0d5c10c3f6f0a8e9a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808a65f16cc7fbecf9bba69dbbf85bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ac504da0b4886511e173be2f25113542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa34a48cfaafae9a0437d93f26e9153543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36104cbebe27cfd12229283f19af45d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb9a5e0e8d17ae586ce7352e39d646545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a99287cbdb836792f63b3943231934546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1637098ca7bbc42fd6f63a05e0a9aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7655bc3d4b26dad6e78d6994f7eacd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc141cfa5449e8726f913a4b500b6da4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91863fa1fffb66bcb5bce755510f0a81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f5dab2943a834b5ef580367050e01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c204e30856fb74e45b60cd9c3b80b69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac0fd1026766a00e675e0a9d40e0ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83929501316e7062f7f42e881154f0d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b1123ffcf19e169ba1179d6df83c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e1ee2023df9a2ea37125a3f123a73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc92f22204e4eec82cecfc6fbda5e41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906dda8fa5000064e8c197960bacceb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb807449777a86c6d58f7845b899eeb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b32bfeda980069795a06a5d7a2ebc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7b3f957d57b3784f5b30700f4a1ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0669e6e0c8eb95c4d78f938a6f5751562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e645ba805223d3b01edf72d11797425563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5781f4653115fdd3c0384adc0844a51564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84267f9644b6f108ae5850a886246ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e18db2f3d6e4f06c07f9abc3f1f483566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdb5625730e5e7302119bfc3084466567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496fb1192a07991c03e9bcf9af0cfc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7df2de63a42d7d09c0b21861aee63c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f1cd9d3b75d67d37c16f2a170222a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506a7910799ed43aa8f253e36a580e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bd4ce2f85af4fe24481f68ce520f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27531cd7a18888aeb0696eeac486ac0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4983ad71f812e164fe92b88c3c9cb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4f033ee875264f894bc093db50ad0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f98338193f7483e10a8bb3670a897576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211366e665f2511eb4b6d498c5d819c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02584a454a2d6186ad36e866acd8787578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a1c3f427147b5709bffc807f6664e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112238998d8f7c428bb73d3dbe429121580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd9339ca0c1fe2b969a133166ef785581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6703cf08a55e8e482fa3f0374b224b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecac696271f35932c4550431e67cd4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ef3fe25a9e1564a8c4128b1b1f41f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa21a05fb79475ff4b9b9c74b62deb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92192810c4d764adb6e3fe73e02bb489586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e05fc122c50d53af4d252a76bfc18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91c3bf177e0b145c39ef082c2300ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc54c544b017abe82b14c149acf039589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa0fbd7a455ae9158dbbce57e98d4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1f7fea83d67e50429e90b236fdf9c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf3b81940a4e05598e1d7504884df6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578a7383be0838b9f7c7afc39ec8628593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad5aa84429640e618d8869172dcda4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0823b4852fec28b38fbc50337170bfd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fa3660b6796c57e64f3e7ab4b067a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1ffab29c9f5a812eb03aa3a155f9e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6852af41fc8b8a828f3275263159629598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510765daa5b64701cf839a75eb83bb16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3d83c3ba3947a0540e997eaa7bcc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c8da8d3964096940dfd1a31a8d988601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9015acc8fad165c931700d3c999979602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b61803b18d003ccde167b1c4c34968603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976ff64e6d99ddc54f0ca6ac7a82edf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d517fd4d204fdecacf2b40261bf8c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8618c5b85d7a4ea2b7c24b65daf5b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd008aec323b5ab4100dc4ebdca5bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f0bfe8366ae9ac24d38c8066a6bbd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec0062b3682e4413d6a0293bf849a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d82956f71e32cebb7fdd76a230f748610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80624ebc28d6367cf494f381dbc75046611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbf5d0b2d015456eb0d7f738269b32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de5dc3fb6c908f8205e534094d3da1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b99741fb401389c026d0559d9bbc41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0387c65950abd199b960fb384ee451615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1325a4506b1e212f22291734ae30fe3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe8b6ecbc60c785218b20ea6763819617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f779779685a116d7be4c4d6aaf4804618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6795e60e09de908bc14c548b938f5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70cb6964ab7b7121d0bd179edbd53c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab42ca3214491bd9f47a8894ac6fce0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e3b66551c73ca1d4b8ffcf21fa7ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8f0a01643131c90b9fcb07e4ee4dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d430d0b9b5cc91286eeb36ce70b4644624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615ebdc71e3a6da7f5506f62695ba6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6159f05c1116d6381e27ab527f50a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fd11b28da322d2136a132f26da7ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8947abb3d5c633e0315b141eaa0a5e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687f9adf5a1a6b975b0c021cfab0d0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fdf920b0738659002833706378173630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4bf026452152c55918d4323b09f3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a5fa9e1bf17114dd8b155879d2be0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846985f255c81e8daa25f7ea3ee769e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36629e941b459f18b3ccb18f5ec7008634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246193967e94740c5fdbff6720a9591635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b477eafb9e23ef6e4286feaa8cb12f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26534cb6dfb6a5e4a7e887bdb7429de9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffeac2c4535b6c151c8b6e79c56be0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bfe8c5ee95638b4516730da84c98e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9c7be80c48b715528b0eba21a8809640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75f050ffe36828192a31106a82a158641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9d628e04b82a1794919b20640e665642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b067fa139f05e2a147650a6be496ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a7b9030e24fc4938f07d9ec1e1aa8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5182b677a648929191a97e13428b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f36adf996c4e8f81fbda232d41eca2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d57d7f1d47d3b5253edc8eaad35f4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291cfd305deaa191784af74f6f7113d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9249d679cbbdbef6dfdb504590eea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae02c130f4443df87c220f17a195ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023044763e8583dabdc4917b28478415651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5bc71ce16609ee71d1536d3795e11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728dd99447e5901c3d81f4728a9b51a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294568f8e961a4a60ecd8255a20d0503654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ed8e33b744e2e0323ee3e8c6b4546655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b7b1a1866010a3dbcbc30f80bda07656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effb344571203177fe8a37dde8922fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9089e2f1a9f8728fcdd68c914c14e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767506bc3afffa3b0c8b32839ecfa7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c1893d3651a51a3890bfa72c94249660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438485184e380487707a109a298bfa44661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa090d1818f47cd946d100c88c0c1bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f33680d7d832492bb04649f5b6487663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877eeca06d510deb83c8562ce059324664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1365d1f8cea3f52a4ceac102ed625e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3bc557d75ddf782c209b75cc61752666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3374cfa0eba64b27ae6c67e5ee85a35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59447cdb597a7659a2bb8ea895ae90b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b717be8830bb72ad1ec58022416a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd511b2f725ab948d047ff57f091e62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba1d6e295dc0120a5c58fd83b38336671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42c1893558fdb68bc9381ea6f21cec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2c3b1238eeb052dfa5285b8dc72c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e98b9472c75670d625245a54d00e87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb9a067d9855d2f94ad269d47e0e0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf987c5e676a1c6594e1fad2f8ed30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cce489aa01ca7e8cc36a29cf3e23fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765f504b1aa820a3582855b978aaffb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf781f4ff8da0a710e9f86a8279dadc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe1d3238d9199cc7935b842e68fe8f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db2ec4c8d501a51272fc61315fad3a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eb93fa7e28082b6a24b14e2690151682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75105275e10f0cb1a5cc94381e1578683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2a0f578406d50d21b77ab8ca1305d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c00b206be605ea0d26f16c014aecf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33350d817c3acc02be48d81935058d36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184181fd9a4c562b8cccaf22baca26cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b1b19a77330befe4077ae6c727a0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a296ccfdcc5fb6aafb2b90e1fa273b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc519bfd0fceaa4fef8903efa32593690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c96e113f487ce085971de99387e8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f40d6273695a54c044c95c761383a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c915231292628756d2b509f081ab5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae74e358c974941183d01cb95fd9210694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b0bc81fef4a1887fa11169abbe089695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf0677ec357c6bd27db1ce8aa80fb4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c8ddc4de42c52ca975e623ad2bbf1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7e25f47a54476a30474d6c1983e85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d45a68d21038cf836c5365e96018dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff410edf2517f024fee0b9295893256700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3cef608eb2dcbd831fa81da7906c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1370d78cabd62247af0da2bc1cdef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785e8921ec7c842e054dd75ebe15772703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf4cad995daefc5da31408e203c92f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341edddef31c95923e52f0b5b00b04e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be6a8ef87f730150ab663b3f064325706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c787f4bb801d3127d8bcecfbd4ec468707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89041b63c80a4658b0c7d56482516a7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2582f4244f7c434feea1bb730258f95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8d04e8327aa110300cb7245b51217710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ea74ef0deb5851fd10ae4a36b41f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ea20fe7814e28907b33ecd745cb44712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716dccc3d931e3cc4f6bf11b4cf60a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efea1f63cd8db91e534ffc7db0d98e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ee3bf5949fe8244341b297e20e6d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71667ff5a36d678be86870821a62e54716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce8696d1590e97289f12fb1b717827717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00413e74f542b1a3afdad5aef9ee5d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627fb4571d67b478bb8e7e127dd2ba1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dd0d70680ee74e1823b9255870366720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7f3ab0142b3cbca9f4748beb2423f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84572669316f524993dd2dd65be740fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28c2301669cf4f03d8d6e7b5f4df74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8180e45fd2caafeb25a9309503be5e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ef42c2e6eb3809893655e6a77b101725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18edf8ee26728c25a0263c65d6ed87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d103c7911fd4a454f2d6773116911ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4dd3d1062033a251aa01f702781fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc9c2980c63272ba627bebdaeb2712729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156c2b3a49c01738ff18f8e6c0309db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9472c7330a7589ab5dfbc9a4e4f68731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41249ad426aecf8affa35a1620a0974d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec5dbd6937c21b73975358f4acb218733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbfed4ab888ead08a5a6da81ddd34f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce38e0eb7dfb8830dede7a7ef86e55b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4863f59e60724099cf139ef5a5f142736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e382bb885271771024d9bade910af50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037248781074a5130ea020ec28791f3f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c750972aa39c138b375d20bb0fbea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edff1967444b3847974afdf595eaff8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd492e612566d40d95fd30a550e24c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac296ba647c8de3bc007ce3d61ea1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd11fcdaaae002122745833749efa9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8bd4878b55d59579d5e84e9154a63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15fae6c60d91dde9c9a032e5d83032745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8edfd873a6d699430b5803c56ef47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ebcf68b83f659a579c953c0b31288747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67e2dc2c0d7aca2a050d600d28511f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50660b05aa64575d93fe79a31cb674c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436b629e66c8c10c16ae3686feb6105750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bac0ed091be2879b91c7a71adc0d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b255b8b162c19e65e1724cd77db5ee7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280ed8ae8ed78d8b5cfa22c140dd861753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406686f17e681d3f8fe5c48ff298263754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d95b6219bb42a3e57409bea586fb63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd2543dd9c266acca54f076d9c7bed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c7e788137695482ae6e081317b836757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250d0ceccd5861655d71d333f51512d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfebbe5bee9e155c29543228b932b6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>