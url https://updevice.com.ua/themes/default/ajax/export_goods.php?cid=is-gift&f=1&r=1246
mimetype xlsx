--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c7ee540ecab74a93077be6f63a3361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963724532110b8d6bc37b6a6ce620fdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d85e3d2e650f1491bfd18d95f15d783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e876982eaf9f0518e14f8c2743bea874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfca34b9b7e8ba340c9cf218f5cb50a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a99898dc033aad25be95e4778f4dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b25315d51ad2651f94d58fb09e4877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931d5e1862babf3404c18078a7dd4e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d9b547124c6c413cc989881aa6b1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e503316489ce356c6e08f8e3f2a9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eace4ca1030a9674589987302fd295d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52c1afb5ab37620cd54ebf497136fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df10080d51d2c8c947f74c92afeed8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f67d46ea70765f5aaab711c73ab4e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707df95eaea2bd18d3a2f25cead6cc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28469b2aae417b79a2d439b0f859150416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d543dc8169ad9c918581f64740a88917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359e7740f28f8bfa310e989f3cb131218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0a673c694400b47f3fa9686e90cc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576937c3c06116a54ab15e6641af1b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2053a7233c40a044d7fe630ca7213621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e30e3e29dae063be0c47877fb781da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5b8db1556f2700883b18fba07951d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f57e55c351430395c9f4c5b78c81e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657be9aa853f97d902f5a5065e49610825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296eadaf2c05fafcb689087b0fcfb2a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66801d0b9e42b724635b2b14de363fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab084cad3d3543357441df6771d65728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea945bd64be2118f7293711cbe2d63429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663f2fd411760941aafdcb3dcc1ee2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15e358a41b993e80e3d45f1328751d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0929e386b2ef16fd4bc61a75b655e2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca1ee4f2d57044d98d3eee3e1fd0fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e1aa58eda9dc5f21875bf04eae5c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5e0ab9a6c34afa89f85394d3f84d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca01569017ade54ff26b41c0dc019236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3ecc025cd7abd75e94b037b21f08d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51329ab9c8320db561e512355fc38cac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a6be9cf3f3b71cef250c78c3b039839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92926f44a721b48dc299dfb8715abd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553405aa14137d4b10f44767db705ca241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fa67ed49306e1cac77a099bf12ee042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ea0cc5e651b4454ca6695bff8295443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11a96abee12e4a8b58462d377d47f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2bfc6000b8b3352693d097abf863e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b58bbb8e4e13f652ed0d8bc130d5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46248d1cc9d1a1aa82c38be5939fc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa389d7a6553db2b9acfcfdfa385bce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32716dbbc11f3c9bdb89d9e7c8a0f66c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27acb5635cb8213dc07adc1e2c96d2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca278bba9a559b2159e678ff1034e9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917abe748b111e07def40fc499ee72b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc76104ecf0baa779b24b20e52cbbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d188fc9b3991f05561d33cf7bcb643a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d338fdef38cc215afb1598f97b1a91e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc6b40a231e67dbb75adb5dff7d31256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4a304fd135c4c3ac7f69f0f5ef4f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e119bec5842ead4ebe53d13d7220958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35af5b7a4d90ca9424f35fa8fef455c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fe21c60a198428ea3468fcff628be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f9806d91f448282f01f71ecaa22a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910c731a94b849bfec81a5c2764ee9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14f44f070233f76b7db77aeb0dae2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a20ccddd67d4eb206be605c56ca23364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c38a0382c9db9c3d706b3ea2d86e3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ee099c15b3afa33c4e45380d9fc2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a435e24da37f11f7a7eb2ac13c87b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6378c3a76fa3834aa074c8ff8b3f8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dda8753518860990fde3c0a0a6a8ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6153ae0af01157388907f97839cd5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a256cf65bcb980a6c29fb4ee62875271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d313b40c4143a6b6056570e7a1ff972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201421426cf1446dd807a183f3db7a6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94586ad558b879bb21c1f28a5df63574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c421b63c8244f3493cdddf5cbca0e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c5f121a4c1cecc537f044535854d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455048a36dfb908662e88f7b5f4981bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547b534105ce115919ba5135dc207d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb320db131a7a168b03bba4d2ce817679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe417106cd3783d130ba110c55f45380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd889b9d64024c61523b1ab574e96b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14e12f571c02b06aba346d55d62b8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b15a152fd314e406bb69e5a854acce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce79c439d54f0a3a4bfac953ba9561e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7b767bab9493ae3a26cd2392d645685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecaa3cacf8f397aa9b40961fc658c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6538fffb133c2fed3b3e9d781cb69a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81785318659cbd708df1159ba3fc8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307875f93c1ee8840c005afe83057e3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f718f1d926b38b826dedd0239fc4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d39ba954bca4ecaa95f6d214f8a2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01071ca2dbfc8322a808ae0d2449a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242f6b26fe7486c7accf75a98cb37e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d11329c990d7229fb66815add6b99594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7a4aff20dcfced01300d9d286cb9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06527e8e6a00576561638eca66e4001196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613301a99563b9d1d3258c778ef081797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a8a823ca88f0981cd0d165f7b1d3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaab4d6be2e9d190236b7748879692499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f941b3f1111a671d080995f0fb231100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1b4ef1ea64bc05e857fd2e632908e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e63e3ba6db3584ae0cf4f714bc348102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7135595d674ed23bef4edb78716f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b465866041acc3e33c0932f32ae61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb78f68fbf77c90eb991bb9e7a20cf5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e55c164f7ff27bb530a4ecd9780d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41622ed36496a2f9cd5c9652e2d28506107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27878125d33af4abdffde2e57282715a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5575a1d888e3cd0666fcf824332d3a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058a2e8dd9cd7337deea2974b15f191110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90297da6f66effa7c53c44ebe30a387111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6e3621f7952d4c18aaf1dd5b43e58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64506b8d9b9694a678767a94e42fb19d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df867423637010fc1328687663fd57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd198f4da16a89cae20005f6cb13149c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abcee85371006cf4056026400e63c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24459977694c2abdbef0ec39f7c303d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbae7f35f082b3cf54d08316b0b94bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03f993ee935fca18c8ad655da856d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711d43582be3501aa73ed484fd798d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2360ec4d361359be1af020be548ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc62785d739d2baaeeb16dfc24b3189122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c3bfcfae6ba9dabc099791ef53df2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba40c042f9247f3f4d1ccfa641a3257124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2737242570c8396cd1e08204c44783b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b684d10331e9c43e31dc05b7dbe485126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052b8e83142e701285a16477ac1dca6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c53f5d04421dabf91c535554214c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72dc6d9a5afcf92c1b619c1577253f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54014c8884e90a0a7fa9462207af8e3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317200cc36c0463bafc3c46cf421213131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fa14116298abd304193aeaea45e00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560dcf028756649aba6fc8247254290133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ea37287e4944595ff12bdb0b6dd1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf38867cd324107e2f5151111f8e93d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e0dfd22865fbf1c0e59164af7be0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc02cad04619b64b3abbaf53104ed2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12866184a84e667516e04b19b42c9c99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772baf8c309780b11d859536bb60cd6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ac366f6e4227ef93841f0846a6537140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024a00dddf3d7732431159fe54a43ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd185d041e91ec233d1df0f1fc93b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cbffcdb5a4c60873ab39f7929cbe6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067180648f39556b3f2a4d5f59433a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbf0193314dcd42ba4dd22e01d6b59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8d722014fbf6a22fb5189dc18dda8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd3ed557da26de6fe3f1527c2f8970147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d700f03edc48004ae0188e0085332c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fa0cc6e1eb9fc27918a9eb5485677149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b246312bed3316d566b9130f0f464a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089aa404c90291f732ad7c4293de430151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ab7bef6b49a73c45e6c9c3b3b8355152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da3f1427793490e04ee4c5735421af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6d2179bbfc9460188de671b2719d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4134359c8fccf0220b95052141ccc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aadefdda0dba5370d3d5e1c8a61ea8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25c6df3c3df2ea47b331cc29d4c75f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beab18d1e1f43cefe85226e7b68908d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a4f07a1a561a1eb070277269d343c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef6cca07d42f9d1ead5c9216d5d71f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c0a46309a717d1523d94b3869e4a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323525160e6958949bab01d1b8363d32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56150dcbe7ff0f9508cb7147b26da49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe9fc5aa39d2b550ce06afe18859cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b49a0ad70e72ce3f976720359af7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72a6739ad37c60c72bb1cae168832c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b913cbeeeeaea25e7dda23b6506b382167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2380896bd0b7cc35c1e21ffa09a8e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3e52b69977e8cab0c8bcead8ee62f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc71ba2a169b31376dea34427d26074170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaa77718ada5004d7ac74915511713171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960f22c55d712e5b83a0af770e6d35a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6a6efadf09fdb21f9fb7a91bd3f51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e33a4895bdb92fb09b61f92704d9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164780ab701200df8cecc6e329bc8be3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f70783a4a0644b27530726af1eed85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c6e1bd3f54bafcfb3766b2208ab8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7bc2a6b6247cb92ae353d415d2f6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c44e1946cb0732ffb6f86ddf8964b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc4c97215b24e437bd71790a5d0015180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b476b5175f7739879e5cdcdb3cf92bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef3a1898433a5817710cba55de0b12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94711121da328ff0dbe4fc68ab01e345183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6a4d77e7b5ba360bc6211f484a199184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f630766672569dfaf4adfe2de075b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62d8bac2162c577383f71d2580b97d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305922db990de30985e1bf5c36da9025187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1493d356ad9c2013d5c7a58e9c9805b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff306d9a2ad113cf7daae351301ac5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b8aff069f87a2948cd1f78b749ba8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1d06ea2cf5ba3fed27440973315e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b288fa9d36ce73c1edcde716bf85a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c46d8fa06a9ce513a0a08a504b78e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaa72dbc18becced034398bf0373d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ad8a5244d7a9b47b709f828eea1e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd9a7162612a9d36b8f62a37fa0d67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f0cd51034a4e57ccb1153b70c5510197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03d637dd7c38bb2cefabf154407271198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04eff6986da392ce22f50c2c62951e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe71b7026f0e02398461083cf10cd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf058710a2f55191741c0f21f67a46f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07d51d76659eeaa1003cea049d7ff2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15f461de711e7f654989848ec0415a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5e0b2f3694c33f627dabfc196b420204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff42e4e14293fe5a78ddce3c199a3a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca8267dc42e4fa8a1baca1f8370572206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe60f0a336e22adb60385c02d0af0cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e697ad0ee0e4997a6e72ae8a1789e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2b4118e2c547f24a78cbe1c2600a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd44f662a534fa55eb2d6579933de8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3af751d4bbea0c47359f08ee0708a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b9878ce8fe1cbfa57ea316f4d608d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1c6357d78525aabbceb6bc662a2a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d2e5edfc799180554c6a26e455fd6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb76de815e7ab2846b9828970c4a33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c33d8cc6d88d2b626612bf7e0d8b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ef767b96618c4dc6e6bc1d56fe1cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867ff4b7a800783fae07fba0f7d4c18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878fca8ec8945f7f73c181a5ef956a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f263ce2edb01e22fff5e8fa330be4c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88fb2acea5de3fb9b04ad9c4669d4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c4f15d4bc69718c30ebc49ecbb88d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c88b332956af34e1f19d6fa48afe7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eaebceb21486a344209e822254a3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f9bf36c391c61dded3b4b6dae381d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da668e26f47d9c734848d54b2b8dab23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa2fc02fca94b6582fcf957bd7f328227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34449267c3bd9d5a0a1f570183c109228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f99b0dc04ea69d8fa55ee8d34e2313229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d3d54de7ab556c19d7547584c5bee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4afb50da3773c023a25d94d410439231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58e62d5523f97c83bf8a730297ebee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52c8d07bf0d45bc34491301eb62924233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac881d765e56bc30abf8a3001fdc6b81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b9f8867c086d9b30009305337432f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fcde795fdd6b6cf7cb399fbd21b8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e30f58688bd2ad57bcae3c9e92fe1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c433c3192fae48e7fd94c72bc9310a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef86b4a5661f8c45cd6227b4891e8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31974e1847be63d9b26fc6c22eb23d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34d6b859c1589fc7c2caa1a314f3b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b3aa69e4fa7985ecb55ff73a8d0c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369843be7d4a49455f40baba8eab422243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e18f7d7219d2e30d51b99e510d209244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb4e77c356b1aaecf4ab787a6f46bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b37ee06a4bd0a0c0748ffa744395d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768223ee29bba2ddec1f941ba8cfb29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bb2cb18fee532c8cb0cf947d20291248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074e272524d36cacb72162c296e8813249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68380ef2891ab65da88902d724effa94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1ee6a7d0b8a5ee89dcee9b5593253251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f23545a914831fd400fa4a32a87ac1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a435342f6c2dd893c7989f1bf2e9581253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd399038d7cc582d16194447c31eaf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6764be60552b3701df6d571c47f86c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2601cd3b0f67ee529beee8363ce0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d0047bfc547a7839672a15545e02d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a0a0eaf20a720be0204582808a949258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c19b0226b73cbe862e7e31772e6cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ef9f04bbcc01b7f6a93d3f2731e53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693aa38d5a506d8db42580bf2a56cf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e39b748f7e264c04405fec69ae44af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432cbf8fb107d28e45a7120c5ddea38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20015084c610219e9d512b09399c74d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aa376218047239d8b63b9c42576ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8a521b613f6606163b1eaacc2c9a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb502e0b7852e29313cb5671848ea6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f8734410b237b9819d8ec6adb78b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934cb43b1094faac6edad55b0c151f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013efb713f63f3fd407e27675ebcf404270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e844098b6b8cdc741d901583df333271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457591eb772d20a9d69d3b491e235525272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec67df7809971eb0d1fbcccc73a06cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fd0a2472ad231f978f5af7115563c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fae2c90027c655fef98bbac6950b42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f441b28121ac4531eb9455882981a3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ca5c05eea6127e7e6a32a2a1b82a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bbc70943dd1b6eed7440898ead1af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811d3a480fc9b6d9de4d8025d8d0ed2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620f2590e160d0ecd1dbd6b09393f98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e915f2c93746f7e29a4f4d3b64b41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ab79078d4cb0d616a098db85e31bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229304e5f09e0e9ff158eac492000788283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47603b06587f6e3e854eed0ebdebbe1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3994c004842fd677de7df89e2ad3088285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba780b3b289befae12a6db274e9a4bee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09dcd639206c7e7ae89bddff3f1293287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784ec6c4b0f09eb8fa248fecec8789c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973d16fb34a93b63b6f2176f76a6c5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f05b43769a94a45c7258ea9ad2cc75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fdc192cc7a5ebcc1fb94c3cf4123f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71909a40fbed987c24867177b7275e8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90c6d827c825dbeb0fbb763b5fca53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398e6d62c7e06823e7abfd9e9ac7ad2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05924eb65131ee87b021dc2430dae4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942ad0c4e5ac6babfe158cd807869a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d3558fa6dd5ad82a8cd449b6ba811297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85439f23c1d4b8b8bbfe81ec717e92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bd69d5a69748de39076feb3be84a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f53c43a0834c1b699e01e28471af9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2727c92d3a5264d15d406eae8c7a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9631697a818347e91f9ea41ae0b7673302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9130195d80edbed9a2c3bc2ec7f616303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b2586ea4d70d10f393d01685ac0db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b3a640714abf4adc3f53b8e438afb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e83424012f4d85b686837b6449a8fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37037da431170f76952bca97858b9303307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a40855bda1bf0b63e3a6e53b3c4ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc13631d8c7574b254851cb944c2558309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4177c77388d9ab2d644095c37138b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ef398168f4a36160f6643883e7ec6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7d0945770c4e07cfdf98e61de06bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88112c0ac999d6483224ccb803e5a313313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324287425e3bf1664f694635b59dbf9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43b28939877a51e080d643ecd1a186315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d03b6e17f7bc636762183201aa411316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e40b06802ed45ca9c1a02053cfba0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b9367099dc7df74dc2019ec4119a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca708895b1f49e9f9a3e6c96e21f04f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062fa97679024f14681034e3cf7ce00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635da3743d1f39bf5577270518ad81fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b355069cedf0c79ef0654b5ce7dda322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9e5e4fe30877e8a461cf98dab7a34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac2eea7d53c311597d76b46a741287324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb83bea1fb91716ecb20591cadb300325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1663fe389cfa48578ffef2b15ea6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b11023e9d6e7fa70ac88409c5218a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d69fc384eac1103e876c088ed3b7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb10aa4c7f37858bb2b39aa8086a32a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6975d9ddee3c1e006424bfdb7f6b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde20d291153f99c2d5a912eaed28ddc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952dfc60f7f2f0b296a743b444ba509332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c9277b466f6500f6301dac2c18a98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b55577acee7c5a190651646b07503334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5392911ce9d17e4f006e5c28b7111a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0255d19121bad352833c7872762a25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c83fb3bf672938f98da790be1f628337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8ded978cc551621a0f811cd0ff06a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce7d5be452cb411aa13e7adc35ca49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e4d6e04710b7cc7dc3085983f6922340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff19dbc7f9b533f3566848a2007f9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e6217dcb600d487ca1cf22c92a6e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87e632865df5d5fb325498f6e3be0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87beba31545099a9aac3a4557a6217b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b048139fa54995924bc0bb7ca26bb5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3e98ff760b8e252a6a9e0b4b286c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c69c8ad6a6f733c3f873da32fc40d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee077e7019bafcf14998d9f5ef4848348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7da6514002f1b3c26ee17adfa0040b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23633c016a6c8bb213950946bde20d54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ab45335cc86de39b86f922e45dafa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684e355ffff7ecc683a100063b4db96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072063e05496ff434cada2fb0d25b55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727732838a5fd17c81e27b3792aaffe2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76755c4a2f979c2ca7fae19bdd7aa6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fbca70cf693638a844fe8676ad36c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e70ba53cfb4010fb8996dcc919701357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873e19bf9b42c2910ba275796868af6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b699384cb2f9d47052a734f63e293c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d905758962530a71dbed87cd1a3a6d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b93c21f0921653b047b8c651b6a46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b26f3f3222b87a873bab370286499362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e3e2697f74a6dbde045d4afdfd83d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1c8ebc1131ab2e3768a6a3bc8ed38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caac21f6d0baa8d0c13d9ca0ff5a14a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3344e43fa68724d96b7c881d20d733366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cabf9ed1684e9c534df67d81c393ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7533aa4d3403e36f5f8aff8874c6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce578bde9c2789232fc4c5d22a72d12d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0477cf1907ead18cfdbcf2182c3a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35588769039d4399faaa8a896c72f9f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee4d1c2a8aa6d49ee19c68d7048f14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ec8b9600f5dcb8e67cc1765c832e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe969e751183f2d1c0502c58c6b1bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e233e9f2e5f02d83ce4493f461a5b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317edb30daf51b26aa87c981e265d135376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba948feb46c076b2b71a1f082dbb720377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1a50cc46d12cca703974d054fec14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00f7ed5541e475bb80b3183f852348379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdcd58687ef6a006d5b33fe0b8f632380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ed8094d7b7d2b312065ef20501b25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb064a3f8dfb738dfc21d25cd556d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1cc123407939c7be7b690bd2b11e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620414e3cd4f8800fd020d9653f5e52384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e513ee8cff23181ba3bcdeeb1dbf05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95ab8a15fffed64b50e6f23806f8fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51971e3d95c90d887f6240dc061c9b96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ba18ad1e00420fa6d77958b932ef4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8daa3b44f6bf696b6f61c468f146d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f6921dd18b3319a0f1442722c2dbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17729318db60b531588eb4abe8e8a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdd812f99877af515c3d45dd374118392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c3b739a2868100999933730a8653d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbe451b8050f2e5a362bdfe527dd83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c05d6a5e28b83b38dbfa1f8ec19011395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fa603d4e16a3de2dc9a06b8324e25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef40ee346a564379ed787519c0a675a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acd973efa61dabb4127234a4f90332398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0251dabb62a7d0890425f254bdf810399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbc2b39feb3c78dd147b027390ff4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5a6a0c4199916828fa6e57fd82a3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71da1525c697446b552fb5b7bbbc86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629c8121d3be25a7aa64afe4815710a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a3770f75814f8b9c64b541550be80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a50190033419125f29fd9892f0c456405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b700bceab2a37cde37fe9f0a5abaf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65138cb2580859727e70fd71850ffc09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e190ce8dea576b7dcec0db166d55fc6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00d6c35b866696aac5c34ce32e7c97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e314b3e01e880881286ceb01278afd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535b070b3709720acaa8bd30cb60cff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fa8b581ee13ecbf5b38a40a2d5a84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5f8e466e9bdf3971b224f4bd2f7ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e97f9264261ecce04ab6d763cdf0d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de193c8e463ab3291f93c75fae0f29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9feb4c2712b7da441276000db2ea1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007171704a4316ed61e0cb7338039ec8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26072b6072c604ec9760643cca904c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb396280e2316c05e69733db7018c5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57801949e67dce9d974ffbdb609c41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6b7022e28d4a48b0dd9260a3593e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b842baa66127401cacf017d1ef253b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373b0792af9e94df7dcc480abd0daf5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88fd51f717517da9f8cb5d805da020424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025facd05c4d6554032057d7df3eadd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f85929b2778d7a186e82ae4b44dac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af61f36d5881d56a59f606956d8529427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4c43a40651d122b6d75e10e50a514428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0d13e213349d53db0b945bb3394be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6b1a8530037dedb56388b25d07348430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efc04714e01fd0b4f2e97da7359f75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845318fbf24f54113b4912c749e0319432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54758ac9c6d0b011ed5cd87b2c0b365e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b2c755f5a565b869a8891b0f987ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c5c949b49663a1aca639b1229055a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe7f70b325a890ebd4045a6efd311e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e3824a16f7488d7defb2cc2c455fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f8285a8f86771bf35722c278b4971438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af59b5736cd456c0ae38e6d69d228cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d0018d96a11474da670f2a5fa4ea6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4ae390c0fd05adad19bea39845aaa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19c239da6b5e8898bec46f54626380442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a9c769bdc29e4cd4d6ef0647e15ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df62f2bb55d829e54a6fb30d0730b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25543368812b4309525fbc5f7d0b08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2a1fb5f1d1c1bcb87b956c1a8b683446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bab13e39c677e878b8f2eafbd119cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac8df93a4fbb16ab5f6bf106cf4fb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157695201c7f891fcf056c091e621dfd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14756335d6b8a46993479c8467fd41d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5c9123e151575a8301eaa8e00aa06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed32d9e912b0d91453cfa9a1533876d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4dbeda37c59dc51e438e466507a08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538bcbcd0b11ad7969ba3762dcfa779454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061c80144e8518b0f3fb18d2330ffff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19cc4fa686464b2739dd217fb72160456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ff38c26050e0aae1b11d1ca44ec5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda579d5e2bcba55bc4d240dae182af4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765159349e387fe30069675615c78d94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b561f0810388ab7f9fb9e7c459d631460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b8e91f4b0921b9a7bf38a03e10ad6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb83ad76295ae44882180b61291efd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5353fd609255929e82b11be2068c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d060eb58820839bf576ea4a3f601dab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a20a48b3678d687d81af59744be8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4311bf43a2a05802ee98391c21f1b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797d7d37bf2631fa5b20c3b006f1a21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e8508ac6e2f6c77f6aa91bd59e5cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085e4649c83d960fb5fcf0ec6154911469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a47003836e5484a3668aacd57733c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37921dd040a8cce969b373df4c4b148471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616b1bf14d60086813518e0d2cad768472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c71eb6705ed1d2013d6a02bef18ea1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5cbaffc886c3f711837465bb14951474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e9d4ab11cac6e8fd9c25502d57eef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05192c8bd67da5c042388b456719e530476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c570539de4bedebaebba325763c56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d74593b94739edcfdb9fcf3b6d96da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0455d14f15b444252a8c7c12849b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c3a9aeca50da5cbf9ee5e3c9789e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65e28b1c33a3e8725964d7b3d5dd7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008d25812c7d7af41e0782955feffb2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afebad8cfe81c64ac8fad1f7d5e873483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9999eb308b641890729b2a0ce2b5e30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20cc6903b59c7c9dd9da03e610810b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247a4b6d3cbcc38b10d0f5e472a5f6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01e0f68f7f45dfffbbabbd9c0ad232487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cab31593eec859a6060f835f5a4ac5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249a101695f9cda453665f0a63d55d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e858d46db6aff7e0295dee03bdc6ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ba63290d023d4307bf8c063567d6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62870bcd7ffdba6ce26db30504652916492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb56b79f221b55ff9149d36445b655493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afee49f4b547aff5b8054177948d04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759424d9bcfc7ee62dd7d17f414570bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2cd9c53f6488db7088a8e89c73728496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1e07549161064ba1eb270976ae13e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c49a4e369567441a19581972c21c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d73d35a3d29abd3981956533a58a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892384dea13c8a48d4d94b3318719903500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1a61118a3c7dd852fb74f7df2aa8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500e16e0f3a5e01983898ecf15128ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe099640a73495df53ab84e3a7c9461503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583e379d5d53fb00a0fe1eaafb3b9c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6226a3a17e11e9fcee4fb7781b9ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e342a1e3c12cd82b7d214957a6c21f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d40e32346b12bb691c9c490de3228507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcd2aa99d96c0a6bbe49a5797d0fec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4975cdbb1379cbf510379a9e71b195509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a71ac1be7dd849a68eecf80884954b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008f67a882205176c776c62ea9bed69511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73225e9d2e12db42b398d9a21f749fd3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c99c5b78fd1f96aaccf2225084b6f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c5c164ef439c8ff43713ab029553f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5118dc1700c7766e161115ee00b0eb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d6c4c382c85975f5b2a038a2f5729516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c23dac8130e88eabdb8945ecba0d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b19191ae5551d6e489a0aeffb51b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d598046c6fc06c0a72dcbda3189ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c67d64769062a5bb86507ba357fc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4174518eda64a8fe8b8dfb11d8b8c10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af685e8c4304301f0a1e07d6ea2e617522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc973ccb04f89fe0520b7814b08f5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a535f8e2800d109f20ba33a808471524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45952d9302fba72ee784492f6b6114b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c884ea7771b975f39514ac649ec362526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce90c37e21f1dfb394c21bfb3be013527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb01a98add94f1d4e065817c90c01ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ce6ae49612daef7ce49da27af3676529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d89e8401b34a0f1cd56f146097052530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f979abd7c01a1eb5e83468d4a03c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ef249a78f17423c67d2fb1996faf8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c41cf728086051ede48091b19b0f03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92129dcc7542896815d8d9ce9564ae34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2d49b390a6968090011aa8cdb94f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034663b5469b42b5fb0459f2df96219536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68400b8d5a12293f11b72f6614e3c77d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d79dc4f1d46ae9d41792cf280fcb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ac4161a6f9e93236d6f81d87ee501539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5c18982bb175bc07d061f1c870620540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e104bcf88e93507a7f69b2e540fe9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ac5d823d2b86de71392964f18280b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ba5f45d50ff11eaa6cb6834203a48543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed688640fa152c87243783eac4d4b87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843137d9093bcb3fe7f0efc6e7aacf21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd43f9d5b6469e755a01b5ff91d900546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ca72cb9589d6b230e4ed33513ace6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e6b59b23bd2b9bc461efc68f47861548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efaf6b0ed24a1821d6cd353c6c41fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6421b11336e082a6400ebf20805797550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e2bb43bec5a0cc5863fa7c910cfc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec63e97582164ce788332cbaceb748552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a3f960a7789cc7941a394c52dc0fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bf6c5137ab7da2726d8bc4b933160554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5465e4ed194c060823d418c1327bb8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71552885eadb04da314a693f6bd5037556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc786c7c08f356d714a13ffa9d2efc6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdc1b410467910f6b604c6f22d0a62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15f5ae92e2ff36fa578bb428e438a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e826e1c8935883500abb8a17ee55fd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50186300094273445f73df1c79c406c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52584ce2b7f206f15f68f462ebd393d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babe4dd6ba35255cd2b29f642d10ab7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9513c26ea096a63f61065d55d590de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4f7d0b55dd66586cfe3b7adc4dba2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f8e0d55e108c0a4321a7b43034968566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8cd4942ec1285104be8fa11b6ebcd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df575a1b124208e9ced56d799d2dd629568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24ec871bf7eb9ec55a67bfefbb0e62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffe222b00bb583b0f101b2cdbb2e10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacce12ad53bbd0c143d21d60849c72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b88710b712267b7c40548b5a42e91f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d6a5b13dec52077faf1e5f9efcbba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbf65f3b30f017382f98453cff21bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989e986e0c12cdea5c27d336250bc21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c24d62c2eaba0d4ffd2980b05c4e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa601d48435a83b08abefd49fc38ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e5b757f101b71397e7cd33dc7c903578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fc5cb05ee2d998ba3687ed09be04e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dbf5a987f8a22f81668407b79e8f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d9f0846066532c14caa9b760d941e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5692ff8bffd74d088f4e8520281778582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784628105228f1a8d4d295a4455a6520583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971514562db0a901c29d1b71dc0f1593584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723166375a1634910c1e7775898badca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db041958cee9cab912b6d881522a030586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8e124abb7040d41305b6e52b4a10f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5a773e4a5f263339d63d83515134f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34d56e4787189e79b6b96aeae1f348589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf4274177a6f899fc74cc6d49a2ce9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c91f36fe9257a484d708961713151591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c7b05f5e5932e113893fdc4aa0407592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c09ee257124b07987be680e0bcff6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74bf1f28d35654ef830318d8715b18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055723d0079ee1dc5c0a668b504fc1a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0273752e9fe067e5ed329d4ec875426596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b4b86746bfefdcaaadb7ae6433706597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece3a667a2df46d71d80ec724078019598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02633fb3d1c435e311414abc5514ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d71e921475e196757ab355b1c3f56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69905b946f8c8a25c39f040f0ffba7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f16be977743a71c0ee7fd84b4e915602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03c504d97eb689e944ab9f2221d7b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0833b51b8595a3f3ad160db225600e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef8a8cb1acd2d1dfc5ff375e8211cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525fbd8d2b0c833bf4b795659fde83d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f88a61bf1621bf6c848e3e0375e82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37f9aa5424de7d4f12526d21397c66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792555a3e8db77749d3f813dc30c66c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1476041beb9fbded8299621fe95cba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3f8fefcf1ff2c8094625fa66bbd2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb667f72ebc533281626a809fb83b50612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e44c760318eaf49df1f7361d503af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ccfbb63d7892b8c62aaf29c007434614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89c61a3bd14354f46341b44677ae02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91b46ea5b4073f2e507cf698488e65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9b5e2eee260f02cccca3309e8476a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d61661378597bcdf9b81349be796a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f38a5964bc7536b7ca5b019179b4d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c074bd5e89bda96222e0b899e006d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac32c07db28d883fa708e8c056593a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2aae2188cc0edaa5176c1e8dd7575622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc94a92c20f3114ec8c6e4b9d5b86c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda271e0c723c0a9dd2ff58f9e4f582624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa42da76db2b6a9a5b14d3307900ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3328c10ddcf3662fa31b1216b92417626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b7f00cfb01eefaf1adc15c7f66452627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294943203e763bde11af4daf5301775628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911a972406ede71f93d653a29accdd8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b98565bd9a9a8ddb29ebbbf79e82a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3e58d35239ae9d02c9d13a38ca806631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb007aab40a62362336fb9c784bfea3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541d56edf31c55e5600e04f2a691c66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaf95dba5435be01a0b3070615f05d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9167a24694ce4a14b4ec3cad74b9cd1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29082768e5cf4b3c82e4b98aaea7ed43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c161ebffcfada1102b1bd8b4b656fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56584387b6c0168ac34446e433dbe109638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4702ae151e93a87a5e8ad145b9616639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254dbfeebc06b65cf28dc37f4447cbb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c221892dd9f958c5adfdaceceeacc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1f690015dc5755cdd40a0b7292811642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c089715e1bea163247575758e1854643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe573071721771430fbf7b7884ec4d94644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc13184fe782fddcec3698ecc3d37f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510076a9d77ac73117fec2e7e6df31d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d95ba16ab05964f4ffdea885a32f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e706ec97abce783e24d5c16ace02e28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbce6cfe1b80d1297d2b8537d4d0b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9c313abd884b360f64779a085e27e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7333251450f2f410e1df95352f8080d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e6b7c541175df3c73f4767ced076d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b7161a21e86fbea23ff65b42f5c17653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d251b0bd5d1c45e0d9fa18756600f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f901128593bc153c2de97e74581b012655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a872cf664982a53db20069f8ba7dba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4bca68d30eb110e52d0ccabc79a46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ffefafb1ccb057b0fc241cda3729c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45942638b9a5f74b649eef96bbcaf3f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc6aa69d9edadc77b4524e99187f36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b98d82f27c1e1543c96c157f0331e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5694aa0f589caa506eb824049defb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d58679eb56d8511b91f9c99b03e37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330ef9951a23c39c1de21a597102a2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb857268659340c8be2880c26d874776665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96691f46614afce313da41674a14003c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544ac06fa27f896672ec9a8db1d6486667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1e7151033a6248382ca0df7c09db8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a89b05793a94329508e06c04d6270669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109763a52d0f109b78f6e1ee5ae2b6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62640732c0712173308677976808862a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d74bb649a4616739615b18dc15946672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afcbd8f8ee8b3000b34d4f1b4e5cb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f840ae6c97173fd44279e874e0cde67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec5aae931b6318291eeb801afd4017675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531925a201604590c44b05c1bff717eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2e45b903591e91cd2f54345bcf3a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17874c3b848fc9a78e7ea2053a5a6f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c09c69ed282e3d15e4c39e097aedf8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1d5cbc35f6272fc4167141030a9e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10a1d62012049d990bd2eb6f54e964681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80416c6ee313e1600c902c9df586e52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fdd9becf287dafbe376fd0aa9444e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e359b25d4ef54b86593294d64220c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908fd4c51022e672526687b6fb61840685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b17ac3c377bc3f7e49c9fb4b77c03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103650a0c703b331ca4c620010f8b3b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5cb13b2af2f728992a5027a7dd698688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10350fb5b745d92b522d3d2acdff498689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97354b0fd3a4b18ea2deafa641cca76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88b307b85c90bf078420da974a0f16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f7fda7e6b704def061291e81cc173692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2d46ee67cd56480e321377f346f07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0d7ef83c8fcd8c2598b900890a9f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b044a4476ed7906f0ea86b8c08d1117695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f201e482279c72b17ceddceb262ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4cebea04200abb3234b0e18410360697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3d02e17860698ee66e4a41bbf1611698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d83d40fbc33c94b02bbe9d739a6ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29876ec5b3bd9f831f7bf905fe374f9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dbfa977be1a630d4845fd903ffffe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155108d4febebd1b8a59b458bd4e823702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cbbf1cfe91b81da743bd46a7ae200703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada055cb29f6d86f04c776c5bf0f92e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdffcccf339416d5c47cecd6affae3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb79f592b2b5254ef0fdb3fe91e0d04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c2259670bf27d922df23df14bc94e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bb17d66d5d39e105e49ce0a4ba109708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20dc001eafb5f68651b058ce9ca8a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aabd1299c88acf0c6e1e057c8191e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0553061c515c74e307821e0765d9d9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a70c82189e6da185e94ef15753e9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95f6605b19ea26ef15debc7c3293cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7f5276fcf6c06d2816f59d9e98409714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ec3d600bc0a52fc98dd6e8d399cd5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4d5fab20318abf00659a14973063c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67f83d331552664077aab1f01dca16717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a55137ffea6453a99d24fe41176b45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8e239915c7172cf31240ee4f03a50719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6169e1780ba7c33d9365480e4fb8fa7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabe0ac3ddeb08f0aacae6cb453b820721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9258ee39fad5b5eab59ed63ef8c9f13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afae05dec0c0a0a01043a8f06461b17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed646102b0668bea5ec30a0d72d1bf12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a454cf210a3ce7295cac8967aa2a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408798386259d4123da8441e0ee726a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f918ba88cce2d8c8f3814699f716f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8126a59e3af4f6256f556548ef1de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a91774a6db8f12c75fa2fa3d01d1f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfd152b3091f754fc868affe20a61b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93698e6a9abc8d4811087e4c9e010981731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dbb01bd49efa98f248fff5cd26c5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d577cf28688916b95a4ab23b39c5c27733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b771d9733ae133e93dc76dce68061d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe9ac7e62dbd035fcf6de66e272bec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac98df45b026c4827e12eb2279fb863736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95296939ad28b5b61117760baf48ff9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d5ce658d1f353855aa788b0341342738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dc8c65bd15e72db971eb63194847e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d0fb1fc34ac27f9309b2549eb8c35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128b2ffd69fc811d0a69283fff111f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997ca2e2037241784faf6dea6e466d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e381536b80bc65282e2f1d9ba3ceaaf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685e561412c4edeea4192e79b059c40744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8709bbb72a0cf46f700a4c428438ae4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31ed4e0edc4ba97bb1aa33b6476c73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf291baeebffc376d9e0b49471ed39747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6296430985a32fc5087925239fdcc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfae6896d392a4d2e53974dde6e0d5b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0112720f056933a29f4eac4587c08750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaf8a1e4a4f65a121158a55e0a95fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe8b185461cbb64663120129a09c87752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb2548f777e33f0caaa07f301282af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2ca7b9abbb7da488b39c112dbf607754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b633dbcb30a44937aec4c3a241cd2fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8160bcf13e12dcdd414804fbe06bc5d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e89179968a26a065b8e36dc9c20b8b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cba238d13b306869150ac8f8482b97758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47219d724f106b2a703f28d5a339480759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94ed00e8356825cb0ef4ce13d2a0491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811150ec46099b334eb46e465757f8a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63664860e24dd820fa17f4a29dc0f56e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b766332e168c6860871bc2e6131ad3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae67638237157c7d56d2124914112745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5938b2a8f8c2c82781720ce36a6de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fe30c865eaf431629c24b24ceba457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950fb2e881a02ff9b52148d58e7e32f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9250fe78f23f0f26c5081c0475e73899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32440cb866269fc630945f1a4cb588a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3501b6cec52e62d614ede3f7f01aaca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbba1035005e320ce4b311f69a15b0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06dc281bfc67ff3b4ee2a8d831faa113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c72b8fbae0f3b3ad556ae6e91c19314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450361288b0822e560f43a81ec32d8be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65155ccecd96e554859ee8d0ae21eb7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b276dfe74634843dc43e6115458826317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a8c98de436422d04c4b89cc7a1aae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b669f698ce52c6e8daafcad3cc8bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec69a0143785b714a63d22154264fd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fce0c08b5e5e0d10a64db477fdaed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f27eb0870a491f9d57036e56dfbabd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591b5a54043d321a6eba00017acce1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d896b4fc74e877789dc58e36853f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a86f94313dfca8a51c217ed2a39c2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063fceefa145a23446cef5239dc53fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0710275306070ccbd239b659e147527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfeb9494db3b5d379f082d73d9894d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee3f3528e8a205d7a920742c59010e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b33f40281669a74681374450f570f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cedace97194dbd342c337dc073e7cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331edcff09d0cf9e4a373ae2e56619932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69f335ea0c45558310e1381490428a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2044d732c4f477a5a843049c3d8279f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465fc5639520ba11ba7e8edb352520a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee6574fc6f0b92e3f29836ed1ae08936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b9fd9652d8e807c67045d0664f1ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da234484abaacbbe387c5abd8f201838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a05113b521f40319ca69dbc1cddb5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415bd765d693d63df2648d8f2f236ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df469dafd10970ab6cdd38569c93db041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a5976ffb18ce09d0875bbd08cc4ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaba6f80fa22319a46d854911dd36c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea37c4ca98386c3cff288f15a1feb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70557e3c78aca95c4c6cb2b37f451e8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f8e9c222fb6a495a49a9217bf5fbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876c6f9143adf735e5312101890193447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291315979e4eb096a41bf0decfd97f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b832a753ee27c3fc9589524f764b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ce32b83b632b2720c5921b04e408850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6c7a6eb94d57bfd404e5b0a01c51d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d20881449dc25138d77e68fd6b00252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb81130d00eb87e71033a4a30c5aa953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfdd7d53299bc3f04738c9ec1add9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da66231f11c8f41695657b1f9e1764b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca85ac3b45f2aa6129b71d84ee78b5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9149934a88f644f38b35c9ab18b9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8866759fe2b293d285d4f93003d7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c9f607051ec81357176b6fac17c9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4eb5676adb5cd1fcebde67837575a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab30b0355c20a057dc268cfca26870561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b9e1c8014d1c8dd40b10da15e372862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09fcd843bdddb89cdee59227a266aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef479b0b20738d60e3760a94ecbd8e7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d47b72b12213d046e6431d0ad9e90b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db373758d94e2bec1ae01149d60be8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a36cc58eabf198c6f1bce95c04d89867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e148bb26ff16cbc0836cced5fc06a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c663a73f8ac84566b7335aff57b1be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b90486e078d89988205259df0db2f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fbd63c0e80d16456b87c9b76c53e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f8d10d87bef00ef89379a05b17c7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff06cf13cd920b2938684a304dbe6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634eaf22b495973e6f8ec89933f334274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11312f482bb80fedd7cb65b05181a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a70e2a36e04e5509f2a3de4fceacc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b152892921cb685ffd14f98d1189b2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01ecdbaa04b32afbbc736d22440d5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858bc55fbbbd750cfadd6131064d45d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301a1921230cc4b81ed2248f65c3f6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e4e875a0b70f2251d440e6a0bdc0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9bf14b5448d705119a92bd6c8c00082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082174f6867a468a5b688604df38386783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd6063b09ec65ca3cc5b074effe39d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32881e6da9bcb62dee9995feefa600385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41646dfd6621d0a23ffa1f813bbc6e3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077afecdaa17293bdaa0f3571b41eccd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d48c7991a84e7c9b59a89782d0a15888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbef83e8a4cfcac0286c6769588cd2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546c0be7da2278512c0c5c17a2f18cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a9f14065d60e471dc90acd5591fea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c55a639d8ff476b9d3b92280fe3f0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21162988ee1d6e36a9520613d64bf92493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37283ab1d6f5efb5f7bea015589cbf6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ceba945d9799471e335b5ef4436f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fe621c2c44c3fd52cc17c2aab88bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568b7f4a3da4d7879b01d701ee2c2e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f0b6cddbdd5d440c9fd1e07aedf1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b623d75861d5d588f202d53292c3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6d40826e7933a0260b09986a3ee47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc379e383104fe8d7ad61fbfb267187101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bf775c6d083fe7e3ec1ec19a1d0e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0571ecbe43258eedc363367b0461986103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a9a412a7b5cfc7df430589a43c9e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fe8d59096f0bad7f9dd878b26e0d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb4ab04856e2ad9b8bfebc0fce88db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc820f979c53c4278fceb758b3b2d3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5548dba3bf2b1fe6698ba3e64633e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475e3197d755cadd25b0b7a058c7ff0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74470dae3013f6961ec5c0cd268b97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ff5f58510308db58181f6a72c483a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06014096926084ff757d47bc4aad568112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46a4f30b4f061e47d83bf310ea8dfa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14470b2e330567e46a448321a3018372114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b011ca3cc7a308241f55a22941c0c8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f7f8e57f41c5a93bf9dcc30cd4baa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfd41087100533b04f4b706e43633c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3475dd581aea2bc42ae35499bb72a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eadddf21235ca3bc65ec01541b44d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c3273d00ab872c405fc2c386413dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6f7c57dd8eeff03918889b9d0459d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fa0f8a4143bde2323bad172c2d750122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c836e5a56330774ec0de473e9a90b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92168e29fbe94e55403622982ec0aa83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacf24f936a35f53e0af34078d71dba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d2e546e3a377d67cdf53cd4996eda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920afc9fbad02cb61a15c9111f15f5e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52532e47ea3500ffaf3dea6b824a45f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72db5cd5748532719eea222ac4dc19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255d0dfb1782901c239963bc4be329f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1c0d719a98c7e6e5c797227be1327131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dce37e1a6c80ef0f81d0d68ea1db1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b7f075882c570155dacd0598ce692133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bb71f7766b0d8d502a45c76c84c55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd076750577add8e497e4e5cad789bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9872ef935bd4652ccbf6ffa976a17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b2d8587a684c7b4d9d8caaacbf256137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc82c1c3c0352e358619a8e12a64b8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68862b2135619e260827b93fefc77f84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fabd29dc7c3c57dbbfe38ff18f3813140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73031d66201e5c1823ac809eae4c420141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba99ef0e8f0582648d626d83e76a61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0a127fa94648e583bb13cf734ecc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee782495651e0256e8fcff96954bc239144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe9157068734510c47cac035fa79d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6b64e85a9273c903fa6ad653bf455146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f74e9fc8bcabbefe096d5f6394b27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aaee53ba6cbf72dcb72abaea2ed9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf207ce22f84917750e7fb05358974c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadae16e8db58c1ea0133ab6ea44ab77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f549b8fad4ad637c150cbdb5807b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bba621dd02a143330405bb613b2e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e76d84791a94eb21778ecbb856ad45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c9d7ecd435749beb940e936be023c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861ed36c4b90c42d24baf24152cd41e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3c6e95526baae585d682eb376244a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cd12238434feed3fba7d0c33b6a24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc0dd8c23e337c6695a05a7f68381e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbb054008bf95c5bbdc161c16832b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8f35ab027b0f1aa8f1435d4dfac44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26835b5f10101a10c11337262ee2b01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c60542c50694d9eca102b1b972343162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfd88d66010cd0794baf66b523351e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4687654b90e1e0449307a63d08b15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35995df7b791e42b447deb2dfdaa4131165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a309edc9a0a8864a74b745b9d0a18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b5d73cd6ae8fa4ac60d7bb1ac88e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafe563368af5b6744816078b6cdb52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d70f07eadd687a054fa82e7ab44c53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff55a7e4faf1661da4d23ff93f56f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad783263f1e9828ae605df9696d9272c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fb736763098dabccfb7e077a51dfb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e408363ee9a52b3b9a3fe638cf0fd84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73e3b0630eb841b088b54479f844a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b3e59c70f6f182ef14b52b5c6a568175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8430436e2e983165ec067d400b13d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6237d2e8a8d12cb8fdcf13a62696b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abe2f3f51a7e6f185ec4fb3682f02b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33a9efc41fadf7467066ff17c8736179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56539e2c12f5ed8d353b373e27ab3114180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db6a79a54cf4cce0eeaf635eb9b0c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebb63facd10066a48788bdfcc93f14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13191b7755783070e56a3d327e9b1e26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed3d0619d08cea7333086275773073184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c3ab5bf694ed82ce2512809bb62c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb630f1b769f550b4cfc998b54c1e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2295f4b6f0d56d344be6e1715e6475187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbe377b56035ff2028771367ca6b12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92af1a4bed5f51c6e8f28017e8ec87a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db5e23d4449e69684a021b101dc595190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ca47c94c0e828287c6cacf1925c4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007d51bc69577a084e30f7155c93ac5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cf2d434898ba7303f108ff6d4a443193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38329a8468d8ee40281c7ca8b5483ae4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbf53a06e83cf2d241a2243ddd9600195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ca1c2da6f3984c85dd099591ffb4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e2face2ed932c6681bf44697cf4f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864cb33046a196693bcac373056d787198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e659300147d38c5cfa31eed4742b109199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99312e523b82fae783b4bc2f2ce7df9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb5556cbe5591977a17eab9a9a302c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61fb15d3754ca4abd7d5da6c99a6b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a7e7d831904f86e99e94669203a56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fd55610c27e613ce737d962d4da77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374c9553b2dce979ce93f41bac5cdb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74156faacbd6761585a2239b8d3a3934206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7408bbacb66c97b912d0976a7d63cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef0fb570c9870faeaa61b28798896f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbb9e2feb88e28bbb86b23ce59a63e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675d2aee3793915b040f0d50c5efbf8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be359b784e709c6bb5b2f9b4003eff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82237aa693f0a1aa9d00ac48560876212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9cba77535842f2d7c39ad2f080e78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef609666f3609236cfe56903b30315214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07935042892856ebe9524511fbdebb1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423070e3c8433993f2a950e9cc1903a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48550209bd9b0ac0bac2740819f1fdc5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de833dab5f2e2e07c852dbd7f1a4ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e359d2e296679b12ef9500d3b95db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785adee04dfc1886c1db17e26f314b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05303902def8d9198d71fe5c5fc32fe9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a12306e00f2fbc3434f2099845d1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed92fc55ba76db2162a8539263bd18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44932268ef71ff07e1b88b7e614b273224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41207103f593bc1d9e343bd6fc2a1dce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218925989cae1e5fe5c78d208b2022f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033930d426e32cbc95c9b4f6772faef9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f792511e78dd9ad4c16ffe2838033228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c1bd23d49045d03be845d5add2a33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c974de76894a2602e74e41253ef406c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6d9fc1c7eefb36033f77c5ad86286231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaff1c2d08f80b06ff679801b920455232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de581f2ed3c060c9777c968bd92398233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2b6506746e746941218fd76102b1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f4d7b0b38a6ef6f8e5c7c1cee5f7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78860770ef7303723efa27b92d4181236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d906c0cbb475101531b99df8af9306237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afad1e9ee7474ed7df29b75bfd357d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bdb34e9f5fc303424c01a9a0eebc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b61002510ed9bfdbeba7864e4ae8fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f481e6a1096f73234880051f4f83fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80bf5fd7a853a1ae31d42eb3be8227242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae87b0367ee7b36a13fd969efa8d5ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a33fed1e541e2261a6fefe56d24e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463f349a7d52bf62759cef2e79851f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6b7d4e7eb48913ff6bb38fbed1959246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34839331ad20d002b2179386b56730f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1dd1c43bbeb57a6c16bb9999a7da8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4884615c2268cceca5645c0ba1673249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493a86694bef695a795bb74cdb1d2b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5c5a0850b285869a368d8a4490fd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401370080e4ab150cbca9fce72fd7d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc10140511a2a659050deceb6d209e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c151d930223c9593f546dac3615ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e287a75dc4906ceea1da442aaef28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b22e00bd94a3f5080fc4ec273678c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c7c156064c74d673006fd28b2de47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce0738bacbfcb8d1b1d47b3dd302bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6be2a28aa4b9d8e99f415c757af2dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa984a7864d9aba9599001433f1266e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e352b220b9ed44549edf80e0e55b6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f6166a1ccc1f82f455c433de0138d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2564d65acb3d045d633c8cc9a14a33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b7f4ac9a5d85165f6e81b3b14a1d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fac6bc189d8d8cd51aab66cc4de480265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610fa2d9a3ca1a32723baa042c36a7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e875bd763dcff86b7aa56272382af4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeceb2f3b39d7eb966556fb0d7da2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c8e8d4dfc8a3f749b43df72894ef5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895bb14ca14007d58d5bd9dfbb6bb5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeadd138364ec66c5529a07b8a00231271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756d2555ea7a2391a871351e5b834f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154204b71ec480d5e6ef3c9e8038ed59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3eb1872516a35a5f6df6cc0ed3117274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1856e053833e6050114ba81b78d6452275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a26204d6225b66b181d129c8ada01a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c57b853bce2058dedfda9307dc9529277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed40f5839216476c9dd0172ed2a8e88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acb5c352328cee198c97262b240c82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a4b8f19172a51cf05ca912825fc91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf7aa741bceb43169014713c1bb341281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd949fc6ddae6068e299c889ba22bc8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee214f1317bc3ceb83b8dce50f03a7e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571d2a8019f1dcab24d2bd919e54a1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9e3d15269ce8d486e5d0f8e34f3ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0615ccb0dbe3b5fc28566b8957bf4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4724fcf58a83af7020340bd31f20120287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9f6457ae1e9752b9691a7b05d674c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82219ee2ffd5fb0782884432eb05b0d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d46b3661afee3df300a2b5c57d124290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ba90f042eabdceacf6aada83822d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0aaf1744d45d275bbb1f2bd982649292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184f705f40d3bcabe5ff52d416b2886293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330a3949204b45cae0a3bd468e5fa3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949cbc112a5381464fa3b12544d1a5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592d34496cb96dc380654bdbe80be6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d46a192bb4e5a50d799569a44cee5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8def84eac99a4e0559e90e9e5e64e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad911b39339df082dfc19266a6831ebf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabba7f9927511b4181ccefd1ac9202f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3c15ff2332809018cb7f383a13c25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb958be017a5239aa89578af07509da4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4a34bacc0a763eae746fc9efedfdd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5fe60c07d2a3d69484ad91ae2e83d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097961a28e3337de93dfd743161079e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735052d1cd8e5897ed87a8f6cdaf801306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066448184eade9c459c824b9614d496307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3795cfe2a79d11f57fb646bb7e12a35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab980c3e061b0ed33844b62ae77c6e2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443161754cad07fbe8855584d2e1d60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e168d6bdb6b36cacac9fa406702bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2cc83ea1fb2e2fd534380c71d545a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaf064939ad127c005ab8f59327e92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e6a0f2e5ee7f5dd532f008c9f5594314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e72ad41e1cb7e3b1ce217a61e68df5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb7084e851121253d1784354501318316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acf2650661ba817734a2a97fac4d07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93143b65851d18a0a7e5c08b50096fe0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a072f24f0131e49449f57a36be7858c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c23db7d5b41029224b56d80de76a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa634e82bd1c3318322afe4bc3ec1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a971b53c773dcf7b6cce709da0c70a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b183854ac4e088f6bd8cf13c057579b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0619a492abe9911fb66938f7eca7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62f5df129a74e21a8d9ef96dbece78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faefc41ca89740e55dbe8a45c9e8ba3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21a9b44093bdb433fc5d612cacb197327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cd3edb59d3cf7c95265317d763460328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab735fcb634243f05b3ce67ff7c63a01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393fc2e017ef279d0ead59de345e4ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4607fc57c020b8c4740227248bb0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a2269d6740d8db57508ebf4ce9248332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf16ed9562334d3d8d25c8335a2e468333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690ff036419fdf1ac6510e429e7ee56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e03698cbecdfe7e3cdca427b7c575335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea4402192c76be2297b08c3b26f5a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881e93bad035589802eacd111b48737337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc133069f3f46086290dfb27c7a4cc80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e24070f5e29e5d43359643e1116be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498d2d7b108b54552d3bd90c479d410340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3953cc8290401ffa0512d268a1d96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df767ad1fa6b58713b3dd20be4ccc99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41232f437abbd276d78674abeadf9aa2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266d3f59b068cf9b675bf523d978a71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740487c56cc4a067a5c26c98e721a3f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac755db8d32a52256ae4f6e04329b0e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f801bff31d8db8817fc411556874e60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8185bd1f3a1f4c9a0d80d328e49d03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d8bed87ee0cfde8e602dd3825b616349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c2329907dd30b891b4cecdbf5bb3c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777444724567c9e9152e1a21be128973351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac1c2437fa6bdfedf10bc333a4624352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02d0be1a387853024a229964af71bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7dca397eefc9885e7fb62fda4232a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e33852dc9ca12a7c507a01dafb7ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2572fb2c151e9136c7b00c9349979356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d03a70815ff61037afbde407532183357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc050a9599c6042ff409b78a15972e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24d49471180f549bcc1e4c51ee1cbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022f87f4a59f70478a848bf976b7017360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f015fc093b27629e03b91c5614edc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2dc9b7720d77564af63fce2cb65e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52774d9229b45b69d0013b26f8f1ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3e923d5bc0f736663f88c911e14d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5dd33d8f90359dda25ed2d8e69725365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee67fa8c58a86dc1da69f0380a7964366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d547e838f3f89e347a3c517f06d96b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69072b8a3e44b8e28a2b02e4245bc8b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738deefa34ba9a7d083cd03522e58e1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a0c96823e1bb9c3b354c2af1878bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1918d7e99c4c78f0445ee7da82f5c73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1749e0863f5e7db7a66378cbb10a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320fde704c279734372fcd61eb0eb25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854e109a23dd2390af476b10b4edec7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a107311e08065915d98730f685ded375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bc6bfb7e2e54c3fd67cfb0fbed503376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a735681931e9646ad690a3ef0f53d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e28610f4c54aebdf21bc038431628378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e4f38f23b4c0b63e67db5e450f943379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530405845b34d89f353954d21512a7eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19795c8c249eeeeea582f6df9f146d8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24da6e8cd5a98969715a0b5b6c87172382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2570de6bd6e197e571323e7ac4a5d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148fcfff9dab5b1b89de3329a0bd962384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfeebcb9a1cbdd75865c5252da8c946385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb54e4f68c8553df11b1d0f9312b3c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a71d0e43524594a415f1b23c8931bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b21d95fa20c4f385d687ea5826cb3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2945974c7411a24892abfcf925e948389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5672b7c2221a6b3caadb14ee029dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fd98ac9b51d6ee77bf197d65524cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8e77a9e1e554fc1a211a627d840b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2bfe92a61b7d2f2a25c2472b9699b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf233e7449983f7752caff2249c422be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f27962de8f2319d7bb83aebca40779395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b902272afe30b19acd1133c0562a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf5acdaabee811ed89084dc06ee875397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc6773f1c2a7b494a7e804e5456027398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e9dcd2c1875af67869d313be69cd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf468a62114f5e0b454230f660c18b01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb32d5ec0589c8efbc7a162f609284e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57a342f3f475976f4f7d84098ebc29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224704418e2314ec6e714d542d787f2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398be46ec2ff19bbd8d1650b27cbb4ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25345a9264e6fe3b9b40e1554827d689405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e85da68143d702e2d98288d273fb04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75447673325e7e4d87fc43605eec20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f790081516e4eb050bcd6655d515a99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804029ae164fab4c4373532e0a37940409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ba21d933bc4ce01416619cd8907c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4365282b6dba01eff5d72d7b5e8259411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fd9e844d02c5f5df38f3271a64d4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea542d26a2f56935ce36e0c403faa485413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ec5a80b9b915625563057bcfa4f7c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6a5944b7e662aa55be651ab49519b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2a8097cf219a11fceba616161f669416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ae0b7deff53383dbbfc644a45b99d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8b39a73824dc543f7f15ac676d646418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5adc3555effda5e54404e90121548b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306e57eac8d254fb4063789607145a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9886fd7ce027aa27156712c0f7fd24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d23fced70f16221578321d804c0fc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ec941ee033e76473f9da0b06824d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5ce875fbc1e9b195acfb5cc3d2686424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a40fe30cbefeb8aedfefb4050b2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd8905863bde62a5e1b443d53baf83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bd7937c51991cf724d21d71f662c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cde8227cadd810ee867d8844664ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e849c6f923269fe28c3f5d8a8b8561429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b877a9e24caff14f34fd7dc03fdd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65764768c4290b2099c813aa26efa9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb1e3b0d7305dd3196032a74ac38b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f36c5fc8d7b283442e25338c6ae60433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54bbb17790fe8d4061abee1bc6972c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583da563e5ca79f61ddce51ced4b59cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92cba4b9bb20db39a0b336645cdaec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef151c8248728bf5ec26c14bb612f21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3852b2b418480e0ea651ba8a4fbb33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1635130e75f9c773a21e8a3a69d518439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f85f92c440efa26f0fb6b1e123f2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c69cde0325f39e47183921f9dfa0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6b9c236c3712a649596d7d14e9f34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbe3f132b3382be57e5788a0a36064443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f00fd9f60fed5bd130cbd31aac71f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54eae06b3a6097eab33af8b2df05a1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988736b80a82eaef97516a2b78d0a98e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479316aa5fc088176a6d78e39889935447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42cc676de7d2a9db8b931dc886d21e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7cca48de27c7ea0109700b7d7737f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749971f44662b358e7b53294289897c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dfa95bbade81241fe9b974cc067c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73300053c73d339f4d7bc4f0d98d5b33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f08633ebcc3cc670903539302a8114453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430360dd69225bf1b5355162b5043e7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f76ff5a9b29764251796284a842aa8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbca852943d120644e5f3ded9e274c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7addb7fa692318d1c01aed1a30c5b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff72b53d7227c55e70c2333ed730531458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d05a0462a4fa34489f8938a2b6a14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17252668034223af67bff2d2132d69c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29baa5c241529755c98edd3fbb9fc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df48aff2680eeadb33c42f51b7a713e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b82c07c48e5e059be8d65a9deb3ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26ba047f3b64534c74175df131a31f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad3a42ed32b9c8dc44462a4d866e39465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ee95d3f7829169b29a519bcaa9e4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee591a3a61839518aec9be0528cf50f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e485f22a78e4eb5b1d30a10a2fcb4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cef56bfb5e38da02d1249347dc801469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5be218128e9d7b8dc673db4cf596b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681f16a9a0746f4a6b425522a08329a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c9475506f4aafadb4f996ae75bda8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad2b6ef8bcabe4884142f817089c80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b1399b42e6420eed0edad98d18177474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd95bf0f83d77564858bb3dbeffa1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be998784938a008dfdc0b5f0d56830476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188de12cbd0b1ea674b1a0b3bb2e8d43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d3af6cd0e1b8b5895ad005b5c0e92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ec3be62fe21f4ab8dd758a8693b2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf62bcba82cad95e120fade9b0e1d2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbee964096a21a71bb6bc2da0dec35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a11a31dbe2d941eaf2ae19614c1a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ad4ed0941e7aa4e57bf26131a83b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc0ff8d6451c1b65f9b3ace2f70fff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887d72a56dcb0c12ee5eecbd2450398485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea2992ce2847dfd038cd1aa0cd849c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661f2b02b119bfa409a6dbf3282328e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d503167535fcc4bb09417857f17d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba52984b220f5d8e29a31e70d5ef2e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8763c14c527b501ae8d7d435ea109490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69eabada2e0fcc5ab73c1a61e90e98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fa2fe823d73d9f2369c0b812bdf0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d590bcecd3f89f3e918c16aee97e6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67c39ff3763ef78ce2ef3124945367494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee757388c6353a361320a2fc129431495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787efea88ab8924e760345bf5e5bf9ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f00d7f2f8991492bbaaaa3720b8742497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115f518d79001fd9be2f37849a4768a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bddba9faf29fff7037349f7bd12ce5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51955e50f154a2c2da9b0b94715e18c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45883d1b564c37b00d62a0198cadb5a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a32285b26ba160ad0cf56b3afeef5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e72eaffd8f722c7c4fd3b0c88f4ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e37d3f3ac752c11582461d57c1cb6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49371fd0197514679b36ba105f1820505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdcabd022def29799a3fe351f2a1a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0e1825c72a9576db8b45d124e1dfa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593046f32c93ea402647f71b941a62e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3da7a05845675d2c5f7259b5a7960509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10281a25ac63db8a0586b04ce713e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2522f58550314d59c345223b50b1ffb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c48abf77e8c53e9dd30042e79b3453512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bb362c12c7a7652542539dd6bc608513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cac03652612b8516e8f939d6178ae7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724414e1bf38729e97062d88b353629515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda08921bb652430c16864b65fa54edb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea4858f784f87832c22d667ada06dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae96bbdb15abf809f48a462dc0e26a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91895753c26ca4bdb6d01ef7053ef4a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd052c95910aff36686fd49a7510437520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd1d9129e77cdd16044fc772bc941b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96cbf006727771a1fae5acb4ff5062522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69efcd070f37d63f1e3105501b1ed0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94d3059a7b136fbf6aeb6f01eb0e18524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453291dc47f2564306160227714808c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195ba937863cd7c754164fa52721513526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1b9f97da70b75bb4b212ac66526a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d195925613bfb4447aed35f7b6ca98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d12eee5fcf7bed1727b8b223054ef8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aecd2eda9b2734116b23689a6893c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd163055c064521e37c6762f234bb27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdbb1b1c7c5bd1e16bd1d36f42e5f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ceac8f7f6c1a9a4333ebd26eab7b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7c93ce467d9ec27c34360a1b1938b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cd052cf89711e9717fc4a82070be6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273de64352effae701be3b3987bdf7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a1d7b6de869de661472c905d37eb6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473f5b6750c3ec3689aa5d5ea1a86cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2d2da89ff072dd7a9adb889841411539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ec6a89363346fdfe67b72fd3eb2ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2d2e8cea440687e0ec9c16f14b447541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58f61840741c496af1d26bb2acb5be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ba1f2db2c7fdbeca24ba2e448decc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d31ac66d9f7b876ed80d50093966b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670db2838c2ecb754a32f17fe18a93b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac73bd00472cd386f93410f67d6ea5b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb271a8826bc4a540557b152f55c36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ce15580a92d543126ac4b2fcc9cc7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3587e29d2c4e2d11a42d7c0fc7b12549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cf5a801584b532fb4674752e4eef5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226b857bc2c282e8a9671203360e1b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae267752585cf5c57525d1ac1df513552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b70e1d9825c6051b1fbce9e50c289a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28e3f25e5d8639ee92d585294193fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ba69a0d883a2b8d1b0146ec4f561e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c5fcbdcd36fd7d20e9b4073e570f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde0639d1e640d7d5527aa948619896557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4199e10a84726e4b0746673ddd248b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99c5a654492a21e89d808d988402da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564132d92636d957a8cc43979a2db204560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f8874af620083404a96cc8f888059561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147365f947e916e34c7f5f47fcb5123562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d442ed12d3db44c7898bcc41fa81b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb68556120dd217aa9252ed4865780c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657fbe60785c54f8e6dcaeb28d0a9ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755858a3a4508b562d0fb53d3fc9d2a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587f76e265e0cf22b35f47293cc57fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf7f0997a1d119632de59ae4cccccc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5904932f49e097396728e4358e40e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bf3e9acceee13d44d42b15df6383f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f752e97e8085016dc8983e74821510c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8764ab044b49c849bea4c8fbca48f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8362de0ae0423a964faf4fb8964dc3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c3722d65fb4f05c077f7c8fecb184574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d0b7e1fd7d5b4235bb6883517af74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6eab64ddd55bcdaa53b2d0e0141d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa03e1ea54c50bf2d07800a45bdbca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a4c264e18c0c9b74ab755c5fff692578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac9dba30369f6dcc7c47277866c3c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9d40d2bba9b22e2d185f9e4dae863580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15502b004de9c02afb95163bf9181545581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae885b03cb997389c78522fb3664e4d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea83ba2c30a00fc043c199319ff19b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b8139671cba6c953f51a85050a6fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27153d3bc1e882c26b6ca9d96311ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e578e1cc1f86dedd2c1631fd7b275bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61bc94a8ee0e38fd442401e7406661587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6080caa68e538f4a27142d8e8a937a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a724439b1f54af6dc55c17c7ca78f7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9fcabfe390b20d3eb81e562c6eb5b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88227891dd19fb944a18e337a887182b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c3ac0afef2d350009cc740676486e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccbc5e270ba70d27e154a71407fb4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503b03e688b06d1dbad666e936b20f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc6b20a329da00d014e9ea749d260a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d17039da14e0862d7356c46f591613596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ee197b51cc3de71479c838300378f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ba18347d30d9d4037d19a64199f8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b932df47038e074832ef8844115c189599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68680e04aa5e634d10657bfd655ca1e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05b3e3c4b728661d2f22ea6cf99555601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea74559e0ca450d5cecf84d9e021d3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f09a7d36ad8d7d4a32f5c47294289603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7040b23929020c93d1aebc172dc53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687cce91f17df6559a96979a1c1dacd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f618859bb86684795b53acb2d1355a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6ab35b78b36965d1ba3b320c8a7ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93386c1aae3d360d7ba84dbb6ed33121608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127924a1fe3e90c0e071e9e19cf9b85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f919a54b7cb90dbfb0065ec011c689610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe387c265e49994d61ad398d621c981611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f5be750f91b5368a932c0f25a56fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8aa69100f85a33e63264c626d5296613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204523ed10162f2309c5871940b2c4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0de9eccd794b6766132f632be1df6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f543e533529264f926fe0a740830d07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684675ec599ec6adb90e83cdb85f0479617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e164bca1a583e5e1a7a6de9f364a855618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5125726e110186901ba568e53f3976619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f85b1f49d859e2d572ee6c76b918d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48961ea8412028583194bc805ae2e259621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecfa4acfd149257fd4048e3b65d98f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed480879c3af53e3edde312457652c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cc6acccdad4cc38da5c4d69cdf965624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd23c35636217ffac5ec31a9b06d5fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776663b16234a6a784efb4d49aa81394626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2528e66e67bee6736fecabfdff063f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83836a6642925183c4360a549d64d4bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f7a353d509be6532209895c083606629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07910d1f2d746e6c7e744a40ac93b8ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf245fbf124ea44277b72ba15146e03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62da529eabb26fdff8d35490e5f2958632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1f01f84b649f8af0e1aeab2da6c0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e80d654ee660171829a43a6547d79d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c70c288976c227259c8ac7889c6b0f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20215e79aa7ec435fa9ed2d4d5bbb9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18c79e8f65c63ebac766428da3d85f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b522601d0ffa1e87b7ef30dc708014638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d4bfeee428dff647562d996c5af7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af56a8053347e43d17d57cf9ab1d6e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9d679be5dc0c26ac0abad26cb3395641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d43fd09fd08c91d5c4d3d60b8accc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03abf7cacbae06de415916f5c9f671643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b390cd28b562c97f31609681a7884ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de300ddeaebf56ffc91e18d6283d8446645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413bf272a3643374ef128a6aa8c5b21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f55e6d351ad26beb73f1932e66d09647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5e616732355a3b8b1bfd5c74ba7d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0881f6621923b9afc375ad7ae6908649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86da8de88c438525da3daa4ef4906b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868a77107e1424bc9669fc0a181c048651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b059ed70e445f41a1ca567eba68a9f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4d8bc0c37cdb46422d9392e102792653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e4ef9c5ca6ab78462289d98514b6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed156ae3c18a4d7af0ae1f6cbd46c3dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401a1aa01a58e9ce2591d78fc1d1076656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f8c8fa045b4a956793ee57a5b4899657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5730bd0fbcd1328edd12f9f47d1d9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96881ee8f1c92dbe05af8534ba8e687659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cebf8c0d1b183a7f9198388bce981660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2b6d01c18a5545838f75eeb3b8631661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270aeb87fe7c3c46bb735497919b7a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29101e7a543e9d47dac0eb83043c611a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42078eda193d88523822b1f933d8e571664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd70087fe0330e17ccb15ad3ee0e5b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce88181632dbeec5af787876e9f28da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946f1f5fd38869194eaf3b76e7fba97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebdb97b6b97935803224540e572e7a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14059b155446e72c6a8a5e8e93420833669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b022eb2e9c971aee8fb5d8cd5580c1a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d65bae924d766b0be29406c9e18843671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562a7f2de0b7a9d4cea04860c62cd8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e15b8cf0d87eeeb6f357c29562eb47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39570871e4426da0bfe2993fcaada97f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5798bec569088a2db2d2f050f0c709a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4937b4e99ae32882a2d59068ad7073676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518554a9039a140f59614ae576ccce3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e266cdfbe7014fd9ba1e1ef43a5dace678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c9299c7c4ff5ac40f3d5110f02c3b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561605149ed6904d28f732ddab1e77cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8452b9865fdb8dc1e197f7d9a6da77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10fbca652b8899a980120c85742863682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becad1826925683c68684c4267778f42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860d71e4474b16b2158b8952a45abbe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821eea4862cca7a056f0c3b8a9d67ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6301e106996fe8c2bc73e183d77b94e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec69830c63c05506efd296ae2b5d6e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7687d419b67a81bcf6176d0b2904a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228667ceeb534c00f3c70e7349a59d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74ec32f9382b1fd7622f9068a6321a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbff6022ba59caecffe5dac0310ffd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6d4e19010fd16a372cc6a171dbd01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80596f32ecfa2946a608bf41b57e796a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975ab38d42b5c2ff1b61d3bbc00e33e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac43e832ad9c6c35339e4667d965b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7677181d7cca2e64fa37eb26b44409696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e2b97220e90eeb3a4447fe8d9abbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c4f185a87256d5afa489a2faff49d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b8a48392c1c9bbca5833efd1f2148699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1e88a3b256fbf062984f96ec87060700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da36bf8f58d5f2f363e844507097824701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fba9e0df4f498478ce99babe3f0060702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c811f03887ef9347a3fc53d2fd3db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7952ee3c6aaa3d306601c47a7335e36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c72e99128f741204557b1bb0980234705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cd549862d057d6e060f46ec271dc9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d50ff4e3aa8e3d475584356e01ee38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c1e2a96d2be474921b3ca529a60be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52be7a2fc7eb98eb1f2c6c1c42fab30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2f80b781673e20ccb2e2a82b6e51a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6314788d42ab1f39d3c2db416d553711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdab7586294d78e541431b1e0665ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a12b3246d06ff7b2f40117ccdb1af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610118ef2799836596f9345f92b9654f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73801c1cfc9358c7974e169af7e37e3f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801acf76168e13ea6ef77d40f5a4f80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbef65183fb17113409a0b288a4f199717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fee4411de73b737c1bcdbcd9fb073718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe3763273b676c7e95809d8e6670b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9756db589cf7b72bd001e2f25fc298b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b8eb7aab6f29b03c254207e90cac8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741592d11c896523069ee71e6df44b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1dd99de64b9ebf1a0469e6323db85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d5a89baa02be47ed241d55afbe410724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b7b018876599617682ed7df85115b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99913b5915297f52e20a57d881f439a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c467392d4f1e32b7079db88544309727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fc7321d278949d8a85e9ae5a9a42e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8813ae1669c8d79d2538280cae5f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb1740af57e00c0d3d95eae514958c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9c6c9fbda660390ce9638edfd0163731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb11ac97c3ba49ad31d0aab81f8e39d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa372dea9307369bb05031d7e2faad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff1e6753f33db6d1ba51820b982632734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0478b6b9f64b4be26781534dd45f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e370f01c07f00a760e658ed55c7e24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633568f0a517a6bc313645a83f81867737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afbe386a32ae7a5d9befd99d89a2a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f8987ba78ad04125ef3d6c3fc812c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874b21b9347f6c62568794fea6f6cc5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cdf6e2e1939f2ae6d655d5c4a9f01741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fb8a8e4b7d36ad754e449ec4a3fac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb03593bba0c510f16df82799b4d2b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd56eb31e708877f239bb3965f36365744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a70f09afd218b7cbd94343f413658745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166af8e5f4ac601b91f27f531f24cac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd532aaa4d7dd64a9ab9850dfef4399747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fe82215532f56f7d0fba984109274748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad05f2a5f5e2df3e3d7f0a9261fac2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b8ff6e917de6290d08ee6c55809e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fb2e190b2e84bd4615e3213e2c4ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ebe6c5eaf85f88d605ab5bae30948752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec7bf53808b9ceb07fa4db3fcc7b6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90197641c92fa76ff1972a38a261cf9c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938bb6b80455f1c79b35e0a09765f69755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b085c260cb91213d40460758c65be3b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ea680a30d44a01485e4e067050375757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee220ccc533b79bc21b0236824de007758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679d95cd61fc7bfc3686f9b9d0f4bf6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>